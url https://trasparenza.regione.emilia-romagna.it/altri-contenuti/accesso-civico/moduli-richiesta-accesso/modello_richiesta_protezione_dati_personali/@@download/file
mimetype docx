--- v0 (2026-03-10)
+++ v1 (2026-09-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="464933CB" w14:textId="77777777" w:rsidR="0017173A" w:rsidRPr="00E63DD9" w:rsidRDefault="0017173A" w:rsidP="00D75C17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63DD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All’attenzione di</w:t>
       </w:r>
       <w:r w:rsidRPr="00E63DD9">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -55,137 +55,137 @@
       <w:r w:rsidR="001C15C9" w:rsidRPr="00E63DD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63DD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D75C17" w:rsidRPr="00E63DD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ufficio relazioni con il pubblico Regione Emilia-Romagna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0154C3F9" w14:textId="32746B3D" w:rsidR="00D75C17" w:rsidRPr="00E63DD9" w:rsidRDefault="00D75C17" w:rsidP="00D75C17">
+    <w:p w14:paraId="0154C3F9" w14:textId="4F6669F5" w:rsidR="00D75C17" w:rsidRPr="00E63DD9" w:rsidRDefault="00D75C17" w:rsidP="00D75C17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00993ED7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Viale </w:t>
       </w:r>
-      <w:r w:rsidR="003646BC" w:rsidRPr="00993ED7">
-[...5 lines deleted...]
-        <w:t>della Fiera</w:t>
+      <w:r w:rsidR="000F576E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aldo Moro</w:t>
       </w:r>
       <w:r w:rsidRPr="00993ED7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. </w:t>
       </w:r>
-      <w:r w:rsidR="003646BC" w:rsidRPr="00993ED7">
-[...5 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="000F576E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>44</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BEED70A" w14:textId="77777777" w:rsidR="00D75C17" w:rsidRPr="00E63DD9" w:rsidRDefault="00D75C17" w:rsidP="00D75C17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63DD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>40127 Bologna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BC5B3A" w14:textId="77777777" w:rsidR="00D75C17" w:rsidRPr="00D75C17" w:rsidRDefault="00993ED7" w:rsidP="00D75C17">
+    <w:p w14:paraId="04BC5B3A" w14:textId="77777777" w:rsidR="00D75C17" w:rsidRPr="00D75C17" w:rsidRDefault="00D75C17" w:rsidP="00D75C17">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00D75C17" w:rsidRPr="00E63DD9">
+        <w:r w:rsidRPr="00E63DD9">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>urp@postacert.regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D75C17" w:rsidRPr="00E63DD9">
+      <w:r w:rsidRPr="00E63DD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PEC)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49046EB7" w14:textId="77777777" w:rsidR="0017173A" w:rsidRPr="00991F4A" w:rsidRDefault="0017173A" w:rsidP="0017173A">
       <w:pPr>
         <w:ind w:right="282"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -305,51 +305,69 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il/La sottoscritto/a</w:t>
       </w:r>
       <w:r w:rsidR="003C6807">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………nato/a a……………………………….il……………………………, esercita con la presente richiesta i seguenti</w:t>
+        <w:t>……………………………………………………………………………nato/a a…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991F4A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991F4A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>il……………………………, esercita con la presente richiesta i seguenti</w:t>
       </w:r>
       <w:r w:rsidR="00A535C9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> diritti di cui agli artt. 15-22</w:t>
       </w:r>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Regolamento (UE) 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
@@ -452,127 +470,199 @@
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comune</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………………………………..</w:t>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provincia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">……………………………….. </w:t>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Codice postale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………………..</w:t>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2814C3AB" w14:textId="77777777" w:rsidR="00486B4F" w:rsidRPr="00991F4A" w:rsidRDefault="00486B4F" w:rsidP="00486B4F">
       <w:pPr>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oppure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA3444C" w14:textId="77777777" w:rsidR="00486B4F" w:rsidRPr="00991F4A" w:rsidRDefault="00486B4F" w:rsidP="00486B4F">
       <w:pPr>
         <w:ind w:right="282"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail/PEC: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………………………………………..</w:t>
+        <w:t>………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757FF4E4" w14:textId="77777777" w:rsidR="00486B4F" w:rsidRDefault="00486B4F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E2D480" w14:textId="77777777" w:rsidR="0017173A" w:rsidRPr="000A7EEC" w:rsidRDefault="0017173A" w:rsidP="0017173A">
       <w:pPr>
         <w:ind w:left="708" w:right="282"/>
         <w:rPr>
@@ -1182,76 +1272,104 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(specificare quali)</w:t>
       </w:r>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D614EA" w14:textId="77777777" w:rsidR="0017173A" w:rsidRPr="00991F4A" w:rsidRDefault="0017173A" w:rsidP="005C6A04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="282"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a)…; </w:t>
+        <w:t>a)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991F4A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76ED4BC4" w14:textId="77777777" w:rsidR="0017173A" w:rsidRPr="00991F4A" w:rsidRDefault="0017173A" w:rsidP="005C6A04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="282"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">b)….; </w:t>
+        <w:t>b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991F4A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991F4A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08809AAA" w14:textId="77777777" w:rsidR="0017173A" w:rsidRPr="00991F4A" w:rsidRDefault="0017173A" w:rsidP="005C6A04">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:right="282"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991F4A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">c)…; </w:t>
       </w:r>
       <w:r w:rsidR="005C6A04">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2064,135 +2182,135 @@
       </w:pPr>
       <w:r w:rsidRPr="00E63DD9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Si ricorda di a</w:t>
       </w:r>
       <w:r w:rsidR="00486B4F" w:rsidRPr="00E63DD9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">llegare copia di un documento di riconoscimento </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00486B4F" w:rsidRPr="00E63DD9" w:rsidSect="00D426AC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6238806F" w14:textId="77777777" w:rsidR="00250C03" w:rsidRDefault="00250C03" w:rsidP="0017173A">
+    <w:p w14:paraId="5A44FC23" w14:textId="77777777" w:rsidR="00ED2CEE" w:rsidRDefault="00ED2CEE" w:rsidP="0017173A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A3E86BC" w14:textId="77777777" w:rsidR="00250C03" w:rsidRDefault="00250C03" w:rsidP="0017173A">
+    <w:p w14:paraId="74943512" w14:textId="77777777" w:rsidR="00ED2CEE" w:rsidRDefault="00ED2CEE" w:rsidP="0017173A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F045004" w14:textId="77777777" w:rsidR="00250C03" w:rsidRDefault="00250C03" w:rsidP="0017173A">
+    <w:p w14:paraId="60FE0B6D" w14:textId="77777777" w:rsidR="00ED2CEE" w:rsidRDefault="00ED2CEE" w:rsidP="0017173A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="482EFE07" w14:textId="77777777" w:rsidR="00250C03" w:rsidRDefault="00250C03" w:rsidP="0017173A">
+    <w:p w14:paraId="368356A0" w14:textId="77777777" w:rsidR="00ED2CEE" w:rsidRDefault="00ED2CEE" w:rsidP="0017173A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="07986043" w14:textId="77777777" w:rsidR="0017173A" w:rsidRPr="008D19D7" w:rsidRDefault="0017173A" w:rsidP="0017173A">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D19D7">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -2304,51 +2422,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Allegare copia di un documento di riconoscimento</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DDB458D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2DA2E14"/>
     <w:lvl w:ilvl="0" w:tplc="923225F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3445,127 +3563,131 @@
   <w:num w:numId="4" w16cid:durableId="2098166458">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="22830426">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1124467562">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="507868881">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1401564128">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1805737863">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1735809557">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0017173A"/>
     <w:rsid w:val="000A626E"/>
+    <w:rsid w:val="000F576E"/>
     <w:rsid w:val="0017173A"/>
     <w:rsid w:val="001C15C9"/>
     <w:rsid w:val="001E0349"/>
     <w:rsid w:val="00250C03"/>
     <w:rsid w:val="002E75D4"/>
+    <w:rsid w:val="00353123"/>
     <w:rsid w:val="003646BC"/>
     <w:rsid w:val="003C6807"/>
     <w:rsid w:val="00456DB6"/>
     <w:rsid w:val="00486B4F"/>
     <w:rsid w:val="00487B7E"/>
     <w:rsid w:val="005B0168"/>
     <w:rsid w:val="005C6A04"/>
     <w:rsid w:val="006C4173"/>
     <w:rsid w:val="00931912"/>
     <w:rsid w:val="00993ED7"/>
     <w:rsid w:val="009D29E4"/>
     <w:rsid w:val="00A535C9"/>
     <w:rsid w:val="00A64262"/>
     <w:rsid w:val="00D43522"/>
     <w:rsid w:val="00D75C17"/>
     <w:rsid w:val="00E63DD9"/>
     <w:rsid w:val="00EC5CEE"/>
+    <w:rsid w:val="00ED2CEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3CBACD38"/>
   <w15:docId w15:val="{7D27324F-9DFF-4142-A6B9-896CE2819CF2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4024,51 +4146,51 @@
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0017173A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D75C17"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urp@postacert.regione.emilia-romagna.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -4321,68 +4443,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>927</Words>
-  <Characters>5289</Characters>
+  <Characters>5288</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6204</CharactersWithSpaces>
+  <CharactersWithSpaces>6203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Emiliano Germani</dc:creator>
+  <dc:creator>Leonardi Maria Chiara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>