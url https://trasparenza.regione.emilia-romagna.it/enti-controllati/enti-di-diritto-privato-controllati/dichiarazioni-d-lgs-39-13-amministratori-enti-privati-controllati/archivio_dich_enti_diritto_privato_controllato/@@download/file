--- v0 (2026-03-05)
+++ v1 (2026-10-25)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/mariachiara_leonardi_regione_emilia-romagna_it/Documents/Desktop/TRASPARENZA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="69" documentId="13_ncr:1_{43CB74CE-3635-45C3-B80B-0B32700D6A93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0B64CB0B-6A25-4F40-AFC9-03A69C36F121}"/>
+  <xr:revisionPtr revIDLastSave="106" documentId="13_ncr:1_{43CB74CE-3635-45C3-B80B-0B32700D6A93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2FB43623-769F-49F4-9885-E11F26E82AD2}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Società controllate" sheetId="3" r:id="rId1"/>
     <sheet name="Foglio1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Società controllate'!$A$3:$G$4</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1751" uniqueCount="449">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2582" uniqueCount="626">
   <si>
     <t>Denominazione Ente</t>
   </si>
   <si>
     <t>Tipologia incarico</t>
   </si>
   <si>
     <t xml:space="preserve">Decorrenza
 incarico </t>
   </si>
   <si>
     <t xml:space="preserve">Scadenza
 incarico </t>
   </si>
   <si>
     <t>Dichiarazione insussistenza cause di inconferibilità e di incompatribilità</t>
   </si>
   <si>
     <t>Nominativo (cognome e nome)</t>
   </si>
   <si>
     <t>Dichiarazioni annuali di insussistenza cause di  incompatibilità</t>
   </si>
   <si>
     <t>Enti di diritto privati controllati. Dichiarazioni sulla insussistenza di  cause di inconferibilità e incompatibilità ai sensi dell'art.20 del D.lgs. 39/2013 degli amministratori nominati dalla Regione Emilia-Romagna</t>
@@ -1371,50 +1371,581 @@
     <t>GIANFERRARI ANGELO</t>
   </si>
   <si>
     <t>GIAVELLI PIETRO</t>
   </si>
   <si>
     <t>LANDINI WILLIAM</t>
   </si>
   <si>
     <t>MAFFEI GIORGIO</t>
   </si>
   <si>
     <t>MARAZZI GIANLORIS</t>
   </si>
   <si>
     <t>MONTANINI MATTEO</t>
   </si>
   <si>
     <t>PAGLIA DARIO</t>
   </si>
   <si>
     <t>RIZZARDI ROBERTO</t>
   </si>
   <si>
     <t>SASSI MAURO</t>
+  </si>
+  <si>
+    <t>AIMI ALFREDO</t>
+  </si>
+  <si>
+    <t>ANTOZZI PIER</t>
+  </si>
+  <si>
+    <t>BORLENGHI GIOVANNI</t>
+  </si>
+  <si>
+    <t>CAPPA MARIO</t>
+  </si>
+  <si>
+    <t>CARRAGLIA ENZO</t>
+  </si>
+  <si>
+    <t>CIVETTA GIUSEPPE</t>
+  </si>
+  <si>
+    <t>CORRADI STEFANO</t>
+  </si>
+  <si>
+    <t>GALLINELLA ANGELO</t>
+  </si>
+  <si>
+    <t>GALLINELLA GIOVANNI</t>
+  </si>
+  <si>
+    <t>LUSARDI ALESSANDRO</t>
+  </si>
+  <si>
+    <t>MORA CLAUDIO</t>
+  </si>
+  <si>
+    <t>PISARONI DANIELE</t>
+  </si>
+  <si>
+    <t>RAMELLI GIACOMO</t>
+  </si>
+  <si>
+    <t>RIVA ROBERTO</t>
+  </si>
+  <si>
+    <t>RONCONI MARCO</t>
+  </si>
+  <si>
+    <t>ROSSI LUCA</t>
+  </si>
+  <si>
+    <t>Dichiarazione_2025</t>
+  </si>
+  <si>
+    <t>SCOTTI LORENZO</t>
+  </si>
+  <si>
+    <t>SEGALINI DANIELE</t>
+  </si>
+  <si>
+    <t>TESTA GILBERTO</t>
+  </si>
+  <si>
+    <t>VIETTA PIETRO</t>
+  </si>
+  <si>
+    <t>VIGHI ELIA</t>
+  </si>
+  <si>
+    <t>AIMI GIOVANNI</t>
+  </si>
+  <si>
+    <t>BALESTRAZZI FAUSTO</t>
+  </si>
+  <si>
+    <t>BOTTI FRANCESCO</t>
+  </si>
+  <si>
+    <t>CASALI MICHELE</t>
+  </si>
+  <si>
+    <t>CASOLA PIER LUIGI</t>
+  </si>
+  <si>
+    <t>CORSI ROBERTO</t>
+  </si>
+  <si>
+    <t>Dichiarazione2021</t>
+  </si>
+  <si>
+    <t>DALL'OLIO MARCO</t>
+  </si>
+  <si>
+    <t>GIULIVI FRANCESCO</t>
+  </si>
+  <si>
+    <t>MAGHENZANI ENRICO</t>
+  </si>
+  <si>
+    <t>MARANI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>MARCHINI ANTONIO</t>
+  </si>
+  <si>
+    <t>MINGARDI GIORGIO</t>
+  </si>
+  <si>
+    <t>PARMIGIANI STEFANO</t>
+  </si>
+  <si>
+    <t>PASTORI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>PERI SERGIO</t>
+  </si>
+  <si>
+    <t>RAGAZZINI VINCENZO</t>
+  </si>
+  <si>
+    <t>REGGI PIERANGELO</t>
+  </si>
+  <si>
+    <t>ROSI GUIDO</t>
+  </si>
+  <si>
+    <t>TOSCANI ROBERTO</t>
+  </si>
+  <si>
+    <t>ZILOCCHI LUCIANO</t>
+  </si>
+  <si>
+    <t>A.T.C. Parma 3</t>
+  </si>
+  <si>
+    <t>ANCHISI FLORIANO</t>
+  </si>
+  <si>
+    <t>BERTOLI CLAUDIO</t>
+  </si>
+  <si>
+    <t>BOSCO FRANCO</t>
+  </si>
+  <si>
+    <t>CABRINI MAURIZIO</t>
+  </si>
+  <si>
+    <t>CANDIANI GIOVANNI</t>
+  </si>
+  <si>
+    <t>CONTI AFRO</t>
+  </si>
+  <si>
+    <t>FERRARI CLAUDIO</t>
+  </si>
+  <si>
+    <t>FERRARI MARCO</t>
+  </si>
+  <si>
+    <t>GRISENTI MANUELE</t>
+  </si>
+  <si>
+    <t>INCERTI EMIO</t>
+  </si>
+  <si>
+    <t>MANGHI DAVIDE</t>
+  </si>
+  <si>
+    <t>MARINI MARIO</t>
+  </si>
+  <si>
+    <t>MARTINELLI ROBERTO</t>
+  </si>
+  <si>
+    <t>MONDINI SERGIO</t>
+  </si>
+  <si>
+    <t>MORI DAVIDE</t>
+  </si>
+  <si>
+    <t>MOSSINI MASSIMO</t>
+  </si>
+  <si>
+    <t>NODARI LUIGI</t>
+  </si>
+  <si>
+    <t>PICCININI GIANFRANCO</t>
+  </si>
+  <si>
+    <t>ROMENGHI CESARE</t>
+  </si>
+  <si>
+    <t>SCARICA PAOLO</t>
+  </si>
+  <si>
+    <t>TAVACCA ENZO</t>
+  </si>
+  <si>
+    <t>A.T.C. Parma 4</t>
+  </si>
+  <si>
+    <t>ANGHINETTI MAURIZIO</t>
+  </si>
+  <si>
+    <t>BRAGAZZI UGO</t>
+  </si>
+  <si>
+    <t>Dichiarazionenomina</t>
+  </si>
+  <si>
+    <t>BRIGNOLI RINO</t>
+  </si>
+  <si>
+    <t>BRUNI WILLY</t>
+  </si>
+  <si>
+    <t>CATTINI RENATO</t>
+  </si>
+  <si>
+    <t>CONTINI GIAN PIERO</t>
+  </si>
+  <si>
+    <t>CURTI ALBERTO</t>
+  </si>
+  <si>
+    <t>DELL'ACQUA MARCO</t>
+  </si>
+  <si>
+    <t>DI MARTINO GIUSEPPE</t>
+  </si>
+  <si>
+    <t>DONDI ANDREA</t>
+  </si>
+  <si>
+    <t>GALVANI GINO</t>
+  </si>
+  <si>
+    <t>GIORGERINI MASSIMO</t>
+  </si>
+  <si>
+    <t>GROSSI CLAUDIO</t>
+  </si>
+  <si>
+    <t>Dichiarazione2022</t>
+  </si>
+  <si>
+    <t>MARTINI GIANLUCA</t>
+  </si>
+  <si>
+    <t>MAZZA CORRADO</t>
+  </si>
+  <si>
+    <t>MELI GIOVANNI</t>
+  </si>
+  <si>
+    <t>NEMORINI ROBERTO</t>
+  </si>
+  <si>
+    <t>PAZZONI ALBERTO</t>
+  </si>
+  <si>
+    <t>PETROLINI NELLO</t>
+  </si>
+  <si>
+    <t>PIOVANI ANGELO</t>
+  </si>
+  <si>
+    <t>RONCAI ANTONIO</t>
+  </si>
+  <si>
+    <t>SASSI GIANNI</t>
+  </si>
+  <si>
+    <t>SCHIANCHI GIANNI</t>
+  </si>
+  <si>
+    <t>A.T.C. Parma 5</t>
+  </si>
+  <si>
+    <t>BABBONI DANIELE</t>
+  </si>
+  <si>
+    <t>BERINI MASSIMO</t>
+  </si>
+  <si>
+    <t>BERNINI NERIO</t>
+  </si>
+  <si>
+    <t>BIOLZI ANTONIO</t>
+  </si>
+  <si>
+    <t>BONELLI ARMANDO</t>
+  </si>
+  <si>
+    <t>CALZI ALBERTO</t>
+  </si>
+  <si>
+    <t>CAROSELLI OSCAR</t>
+  </si>
+  <si>
+    <t>CECI NICOLO'</t>
+  </si>
+  <si>
+    <t>CODELUPPI LUCIANO</t>
+  </si>
+  <si>
+    <t>CONSIGLI CIRIACO</t>
+  </si>
+  <si>
+    <t>CONSIGLI FABRIZIO</t>
+  </si>
+  <si>
+    <t>CRESCINI RAIMONDO</t>
+  </si>
+  <si>
+    <t>DANNI PIETRO</t>
+  </si>
+  <si>
+    <t>GROTTOLI CARLO ALBERTO</t>
+  </si>
+  <si>
+    <t>NADDEO GIUSEPPE</t>
+  </si>
+  <si>
+    <t>PELLEGRINI MANUEL</t>
+  </si>
+  <si>
+    <t>SOLDATI VALTER</t>
+  </si>
+  <si>
+    <t>TESSONI DANIELE</t>
+  </si>
+  <si>
+    <t>VILLANI FERDINANDO</t>
+  </si>
+  <si>
+    <t>ZANZUCCHI LINO</t>
+  </si>
+  <si>
+    <t>A.T.C. Parma 6</t>
+  </si>
+  <si>
+    <t>ALZAPIEDI CLAUDIO</t>
+  </si>
+  <si>
+    <t>BACCHETTA ANDREA</t>
+  </si>
+  <si>
+    <t>BARBUTI GIACOMO</t>
+  </si>
+  <si>
+    <t>BECCARELLI VINCENZO</t>
+  </si>
+  <si>
+    <t>BERNI ENRICO</t>
+  </si>
+  <si>
+    <t>BERTORELLI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>BOSELLI GIOVANNI</t>
+  </si>
+  <si>
+    <t>CAGNA RENZO</t>
+  </si>
+  <si>
+    <t>CAMPANA CLAUDIO</t>
+  </si>
+  <si>
+    <t>CANEGALLO LUIGI</t>
+  </si>
+  <si>
+    <t>CARMINATI LORENZO</t>
+  </si>
+  <si>
+    <t>DELLAPINA ERNESTO</t>
+  </si>
+  <si>
+    <t>GANDOLFINI FRANCO</t>
+  </si>
+  <si>
+    <t>GIANLUPI GABRIELE</t>
+  </si>
+  <si>
+    <t>LUSARDI ANGELO</t>
+  </si>
+  <si>
+    <t>MANTEGARI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>RAFFI GIACOMO</t>
+  </si>
+  <si>
+    <t>PARENTI GIOVANNI</t>
+  </si>
+  <si>
+    <t>SABINI WALTER</t>
+  </si>
+  <si>
+    <t>SORACCHI DANIELE</t>
+  </si>
+  <si>
+    <t>TAMBINI SANDRO</t>
+  </si>
+  <si>
+    <t>TODESCO ALESSANDRO</t>
+  </si>
+  <si>
+    <t>A.T.C. Parma 7</t>
+  </si>
+  <si>
+    <t>ALLEGRI NICOLETTA</t>
+  </si>
+  <si>
+    <t>BUTTERI WALTER</t>
+  </si>
+  <si>
+    <t>CAMPARA GIORGIO</t>
+  </si>
+  <si>
+    <t>CANTELLI GIANCARLO</t>
+  </si>
+  <si>
+    <t>CASTEGNARO LUCIANO</t>
+  </si>
+  <si>
+    <t>CAVACIUTI CELESTE</t>
+  </si>
+  <si>
+    <t>CELLA CLAUDIO</t>
+  </si>
+  <si>
+    <t>CENCI GIORGIO</t>
+  </si>
+  <si>
+    <t>DONETTI STEFANO</t>
+  </si>
+  <si>
+    <t>FERRARI GIORGIO</t>
+  </si>
+  <si>
+    <t>FRIGERI TIZIANO</t>
+  </si>
+  <si>
+    <t>LUNGHI ROBERTO</t>
+  </si>
+  <si>
+    <t>MANTOVANI PAOLO</t>
+  </si>
+  <si>
+    <t>MOLINA CORRADO</t>
+  </si>
+  <si>
+    <t>MOLINARI VITTORIO</t>
+  </si>
+  <si>
+    <t>MOSCHINI ROBERTO</t>
+  </si>
+  <si>
+    <t>PARMIGIANI FABRIZIO</t>
+  </si>
+  <si>
+    <t>PLATONI ROBERTO</t>
+  </si>
+  <si>
+    <t>SAVI VINCENZO</t>
+  </si>
+  <si>
+    <t>A.T.C. Parma 9</t>
+  </si>
+  <si>
+    <t>ANDREI SIMONE</t>
+  </si>
+  <si>
+    <t>BERTORELLI IVO</t>
+  </si>
+  <si>
+    <t>BRUGNOLI FERRUCCIO</t>
+  </si>
+  <si>
+    <t>BRUSCHI RENZO</t>
+  </si>
+  <si>
+    <t>FERRARI TIZIANO</t>
+  </si>
+  <si>
+    <t>ORSI ALBERTO</t>
+  </si>
+  <si>
+    <t>RAMPINI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>RESTEGHINI SANDRO</t>
+  </si>
+  <si>
+    <t>ROSI GIAN PAOLO</t>
+  </si>
+  <si>
+    <t>SABINI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>SABINI LUCIANO</t>
+  </si>
+  <si>
+    <t>SAVANI FABRIZIO</t>
+  </si>
+  <si>
+    <t>SCARPENTI PAOLO</t>
+  </si>
+  <si>
+    <t>SCARPENTI RENZO</t>
+  </si>
+  <si>
+    <t>SIGNORASTRI MIRCO</t>
+  </si>
+  <si>
+    <t>SIGNORINI ROBERTO</t>
+  </si>
+  <si>
+    <t>STELLA NICHOLAS</t>
+  </si>
+  <si>
+    <t>TOSCANI UGO</t>
+  </si>
+  <si>
+    <t>FINOCCHI GIUSEPPE</t>
+  </si>
+  <si>
+    <t>Al terzo esercizio</t>
+  </si>
+  <si>
+    <t>MARANI DIEGO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -1510,51 +2041,51 @@
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="32">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1917,56 +2448,143 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="134">
+  <cellXfs count="171">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2147,199 +2765,300 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -2605,132 +3324,132 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_melchiorre_2019" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/parri-alessandro.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_giacomello_2019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_pelagalli_2019/view" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-valbonesil.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04pierotelloflavio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-portolania.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01decarliroberto.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-benatit.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-forastierip.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03gregorimirco-1.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/bernardi-fabbrani-gianluca.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/barbieri-daniele.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/2017/dich-di-francesco-carla/view" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-grassim.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-benedettic.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04cherubinigianluca.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01balduccivinicio.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-piccininil.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/senza-franco.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-guriolib.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03bardeschigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-gabriellie.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02fabbrialbano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/marchinetti_mattia.pdf/view" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-bastianellid.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01berardimarco.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_brandi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazione-trasparente.centro-ricerche-marine.it/?view=article&amp;id=130:attilio-rinaldi&amp;cati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/brunetti-adolfo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/cremona-gabriele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02dallaradaniele.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/bosco-gregorio.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/fiorentini-gabriele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/lombini-massimiliano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02valentinistefano.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01mordentigianluca.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-ferrarif.pdf/view" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/pirelli-guido-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_pini" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_maini_2019" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/paterlini-andrea.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02pasinidaniele.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-malpezzib.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02nutialessandro.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-cimattim.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08caraffiluigi.pdf/view" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-decesarise.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/mengozzi-loris-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-faccianidanilo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-vitalif.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/zoli-renato-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/guerrini-christian-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-valentinia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-galeottid.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/caradossi-roberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08segaliniandreano.pdf/view" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01baschetticlaudio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/bondanini-devid-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05silvanifabio.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-finid.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_dioto_2019" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bettuzzi_2019/view" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/gasparoni-angelo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/bardeschi-giuseppe-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06portolaniachille.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-bubanie.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/rustignoli-sauro-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/bernardi-stefano.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08germanogiovanni.pdf/view" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-cherubinigianluca.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05bravacciniumberto.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02bernardinigiovanni.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_trevisani_2019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01ghinellifabio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-ciuccolia.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06alpestrigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/morellini-demos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_lolli_2019/view" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/faggioli-franco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-peronie.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02poggiolielmiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fndaterballetto.it/fondazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-valeriol.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01belmontecarmineantonio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/mingozzi-gian-pasquale-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/mastini-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02turcialessandro.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-lippistefano.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-menettia.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/tampieri-leonardo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03salimbenibasilio.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/gabrielli-eraldo.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-cimattiv.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/re02ferrariafro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_zanoni_2019/view" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08fedolfivalerio.pdf/view" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-budaa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-pierotellof.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04mancinifausto.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-brandig.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-bernardifabbranig.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02valliriccardo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-comanduccie.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01mazzottiloris.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/balzani-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05bernabinimoreno.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-serrav.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/caroli-marcello-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/giovannini-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03fabriziandrea.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-portolanil.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-santuccia.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/minola-maurizio.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/gianferrari-angelo.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_seconda_proroga_cs_barilli_enrico_re02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_ghedini/view" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-cremonag.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-faggiolif.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/spada-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/dich_maglioni_2020" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_bardi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02nutialessandro.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcpr01_dalloliog.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07varanidoriano.pdf/view" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bastianelli_2019-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01belmontecarmineantonio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/baiocchi-marcello-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01faggiolifranco.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcfc02caninicristian.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05pinigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-cocchig.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_geminiani_2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_carboni_2019-1/view" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/biondi-arturo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-fattorie.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-nutimassimo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/silvestri-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06marchitarcisio.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-ciccionir.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_venturi_2019" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/zarantonello-matteo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01passardim.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-petruccig.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/pierotello-flavio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-cherubinig.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02ciccioniroberto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/pisani_giovanni_maria.pdf/view" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08manghifabrizio.pdf/view" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_ghinelli_2019" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01mazzottiloris.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01rustignolisauro.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_facciani_luca" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05braccisilvano.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bortolan_2019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/grementieri-nicola-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02giunchigianfranco.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-caminatim.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/galeotti-mattia-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/ugolini-luciano.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-diotom.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/guerrieri-eros.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_materno_2019/view" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/de-renzi-giacinto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-rosettir.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/bucci-giovanni-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03nutiluigi.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04valtancoligino.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-araldil.pdf/view" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-tiraferrie.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-leonessif.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-pinig.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02santuccialbertino.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_quaranta_2019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01borghesinicolo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/giunchi-gianfranco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/salimbeni-daniele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-galeottim.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/corazzini-paolo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_zanetti_2019" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/zappellini-paolo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/sangiorgi-moris-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-barbonir.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03ciccionifurio.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02bernardinigiovanni.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/re02_bertolini-luciano-ingresso.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_annuale_missiroli_2020/view" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08ferrarigiovanni.pdf/view" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-carbonig.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04incertimassimo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-bettif.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02valliriccardo.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-querzolam.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08araldiluigi.pdf/view" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01palazzinileonello.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-mazzottia.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/dich_turci_2020" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/fusini-lorenzo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05martinetticlaudio.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05battistinipierluigi.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06turchisimone.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_menetti_2019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/mazzoni-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01zolir.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-cavinag.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-margheritinipaolo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-spadam.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-poggiolie.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/ligabue-gabriele.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/fontanili-francesco.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_ghedini_orsola_fondazione_ater_2021.pdf/view" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_belmonte_2019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/mordenti-gianluca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/pierotello-flavio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_beoni" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02poggiolielmiro.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01dalloliogiampietro.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-bortolang.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08pellegrinigiacomo.pdf/view" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01borghesinicolo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/valmori-vittorio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01giangrandivincenzo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-evangelistil.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02bacchimirko.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/marzocchi-pier-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-turrinia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bedeschi-alfio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01mercatalim.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06malpezziboris.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-bernardinig.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/simonazzi-aurelio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-ferrarig.pdf/view" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_mazzotti_2019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-beninii.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-bonuccit.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-fiorentinig.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_mambelli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02corazzinipaolo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_cocchi_2019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07varanidoriano.pdf/view" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01palazzinileonello.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/venieri-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/berardi-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01valbonesiluca.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02lugaresifausto.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-martinettic.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-soldatimaurizio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/casadei-turroni-monti-augusto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/nuti-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/santucci-albertino.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-collinat.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/davolio-lino.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_morganti_2019/view" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-pirellig.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03margheritinigraziano.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04spadamarco.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02ugoliniluciano.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/bondi-gian-piero.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-pintusm.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01carbonigianluca.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-faraonec.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/fabbri-roberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-beonim.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_rodeghiero_2019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08lupiandrea.pdf/view" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/preti-mentino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-grillil.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/ciccioni-roberto.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_arcangeli_2019" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/vecchi-flavio.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/paglia-dario.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/bendoni-mauro-dich-sost.pdf/view" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione-d-lgs-39-13-missiroli/view" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-asiolil.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/ciuccoli-alfredo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03camillini-mauro.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04fabbrigianfranco.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-nutia.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02ciccioniroberto.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/fc-04-nomine-2024/spada_marco_nomina_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/varani-doriano.pdf/view" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-borghesin.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01tiraferriedoardo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-pezzia.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-pantolip.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_betti" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-polim.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08caraffiluigi.pdf/view" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/giovannini-claudio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-pasinid.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05mambelligiovanni.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/alpestri-giuseppe-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06stefanelliagostino.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_rocca_2019" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/gilli-faliero.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01valmoriv.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-bolognesim.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02bianchimanuel.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-guerrinic.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/pasqui-domenico-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-petrinib.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02santuccialbertino.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/faietti-angelo-luigi.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_borghesi_2019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01carbonigianluca.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/lombardi-graziano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01leonessifausto.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02salvaranileonardo.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\leonardi_m\AppData\Local\Microsoft\Windows\leonardi_m\Downloads\traspa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-maccinin.pdf/view" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08segaliniandreano.pdf/view" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/pilotti-maurizio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-cappellil.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_martinetti" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/mancini-luca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06lombinimassimiliano.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-tosig.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/scappi-emanuele.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/santarelli-franco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01gasparonia.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-facchinii.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02mazzamauro.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-bottib.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-mancinif.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/poggioli-elmiro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_palazzini_2019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01tiraferriedoardo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/babbi-roberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04petrinibruno.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02gabriellieraldo.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_fini_2019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_parazza_2019/view" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07venturaroberto.pdf/view" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/piccinini-liviero-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-mambellig.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-silvestrim.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-bennif.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bassi-edio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-mingozzigp.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/margheritini-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03guerrinichristian.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/bursi-alcide.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-mazzottil.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/bernardini-giovanni.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02pulamassimo.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_toselli_2019" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/beghi-mario.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_fabbri_2020/view" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08marchinettimattia.pdf/view" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01comanduccienzo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-berardim.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/damiani-quinto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04cherubinigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-bardid.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-marchit.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-mainig.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_benni_2019" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/cugini-ezio.pdf/view" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01valeriolamberto.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/miserocchi-gilberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-mazzonip.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-damianiq.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/camillini-mauro-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06soldatianna.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/tedeschi-govi-gianluca.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/maffei-giorgio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/atcra03-benini-carlo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03bonuccitiziano.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-giovanettie.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02corazzinipaolo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01furiniangelo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/varani-doriano.pdf/view" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08fedolfivalerio.pdf/view" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-belmontec.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01benedetticlaudio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-mengozzil.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-maglionia.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_bracci-1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05faccianiluca.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/turchi-simone-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_santi_2019" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/buda-arnaldo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/facchini-ivo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01soldatip.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02cappelliloris.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/cantoni-adriano.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/colli-mauro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_carboni_2019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01-riccim.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-giovanninim.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/incerti-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06lippifiorenza.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02ugoliniluciano.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_rinaldi_attilio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_fabbri_2019/view" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-germanog.pdf/view" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01comanduccienzo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/lega-lino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01mazzottiandrea.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-bianchim.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-valtancolig.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_silvani" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/magni-francesco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_hageddorn_2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_federico_rampini.pdf/view" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01valeriolamberto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/ranieri-gino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02morelliagata.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-santis.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/pinotti-viller.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01carolim.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-salimbenib.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-mancinil.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/nuti-alessandro.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02mazzinicristian.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_seghetti_2019/view" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08branchicamillo.pdf/view" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_tiraferri_2019-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-tassanig.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/morelli-agata-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04pasquidomenico.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-faccianiluca.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01decesarisemer.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/asioli-libero-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-amerighio.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-arcangelia.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/beltrami-alberto.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-dradig.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/lanzi-francesco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03giovannini-marco.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-stefanellimatteo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-valentinis.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/valli-riccardo.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/sassi-mauro.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/amovilli-oliviero.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_difrancesco_carla_fondazione_toscanini_2019.pdf/view" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\leonardi_m\AppData\Local\Microsoft\Windows\leonardi_m\Downloads\traspa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-giovanninic.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-babbir.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/cherubini-gian-luca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04caradossiroberto.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08pisanigiovannimaria.pdf/view" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-baschettic.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01cecchinisergio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/cappelli-loris-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-turcia.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-bravacciniu.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/baruffaldi-antonio.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-giacomelloc.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_collina_2019" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/rovesti-paolo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_barbi_2019/view" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/mercatali-mauro-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/bonucci-tiziano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/fc04_ferrantini_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/stefanelli-agostino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06portolanilorenzo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-fabbria.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02gabriellieraldo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01-babinis.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/tassani-gino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01biondinithomas.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-fabbrig.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/pellegrini_giacomo.pdf/view" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08ferrarigiovanni.pdf/view" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01decesarisemer.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-mastinip.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_bravaccini" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05faccianiadalberto.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_fabbri_guido_2022.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_tosi_2019" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/bocedi-ivano.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bendoni-silvio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/cenni-luigi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01samorif.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02damianiquinto.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-fusinil.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/fabbri-gianfranco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/lippi-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06galeottimattia.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/moretti-dario.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_gotta_2019/view" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_chiodi_2019" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-savoias.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/faraone-claudio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-montif.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02bernardifabbranigianluca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-fanzinim.pdf/view" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aterballetto.it/amministrazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_vagnini_2019" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01pantolipierluigi.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_silvani-1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02parrialessandro.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_piloti_2019" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-michelinig.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01bastianellidanilo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/petrucci-gianluca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02piccininiliviero.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03salimbenidaniele.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-magnif.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-casadeiturronimontia.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/giovanetti-ezio.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/algeri-cesare.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_venturini_2019/view" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08fanzinimaurizio.pdf/view" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-decarlir.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-riccie.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/mazza-mauro-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04mazzonimirco.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-faccianiadalberto.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-vallir.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-toselliv.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-geminianir.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01grassimichele.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/zanelli-urbano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/bianchi-manuel-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/gregori-mirco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05bettifrancesco.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-marzocchip.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/felicetti-giulio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03fusinilorenzo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-sartinim.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/quartaroli-davide.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/giavelli-pietro.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_prima_proroga_cs_barilli_enrico_re02.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_difrancesco_carla_fondazione_toscanini_2021.pdf/view" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07toscaniadriano.pdf/view" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fndaterballetto.it/fondazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-dalpanef.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-dreidonaiv.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/mancini-fausto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcfc04callistefano.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05silvanialex.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02mazzinicristian.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01baruffaldiantonio.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_dini_2019" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bortolotti_2019/view" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01bastianellidanilo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/maiani-franco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-giunchig-1.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcfc02mottastefano.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-salimbenid.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/soldati-anna-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-ferrarir.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01pattuellil.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/valdifiori-tiziano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06marzocchipierpaolo.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-cimattia.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-re01-alberici-arianna.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/fedolfi_valerio.pdf/view" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-derenzig.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/ricci-elmo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01dreidonaidavittoria.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-caradossir.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_facciani_danilo" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02canginisilvano.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_amerighi_2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08lupiandrea.pdf/view" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_decesaris_2019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01grassimichele.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/neri-luigi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bolognesi-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01riccielmo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02fabbriroberto.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05brandigiovanni.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_turrini_2019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/forastieri-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-ciccionif.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/grilli-lorenzo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/valentini-stefano.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-giovanninir.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/leoni-giorgio-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_magnani_2019/view" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-bertonciniv.pdf/view" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-samaf.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/drei-dona-ida-vittoria-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04alessandromaglioni.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-silvania.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02polidorisandro.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fndaterballetto.it/fondazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-vagninig.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01bernardimirko.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/lugaresi-fausto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_pozzati_2019" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-pollini-ermanno.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03nutimassimo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-lippifiorenza.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/fabbri-albano.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_badodi-federico" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/re02_sartori-erika-ingresso.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_marchi_andrea_2020/view" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/soldati-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-bassie.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-lombardig.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03ciuccolialfredo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04leonimarco.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02bernardifabbranigianluca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08ferrarifabrizio.pdf/view" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-chiodis.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01merolliivan.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-legal.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-boscherinil.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02zerbinidaniele.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-rodeghieroa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/monti-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/bacchi-mirko-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/gabelli-attilio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05beonimoreno-2.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06valentiniandrea.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-polidoris.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_giovannini_2019" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/magnani-carlo.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/babini-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-cennil.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/pierotti-fabio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-valdifiorit.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02parrialessandro.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/gariselli-domenico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_ghedini_orsola_fondazione_ater_2020.pdf/view" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07varanigraziano.pdf/view" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_baschetti_2019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01bernardimirko.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_battistini" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05panipierluca.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01dalloliogiampietro.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-campagnaa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08marchinettimattia.pdf/view" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/barboni-maurizio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01faraoneclaudio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-fabbrir.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02-pierotelloflavio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-nutiluigi.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/portolani-achille-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06manciniluca.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-venturic.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/verzelloni-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/benini-ivo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01minguzzid.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-bendonis.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/pantoli-pierluigi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-camillinim.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-ciucchig.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-canginis.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/branchi_camillo.pdf/view" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_grassi_2019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/biondini-thomas-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_lombardi" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02cimattiantonello.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_campagna_2019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01morolliivan.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/dalpane-francesco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01tassanigino.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02fattorielmo.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-turchis.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-dinie.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/cimatti-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-ranierig.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03margheritinipaolo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/sartini-mario.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/delbue-massimo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_mazzoli_2019/view" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07toscaniadriano.pdf/view" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-pintusm.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04valdifioritiziano.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-panipl.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02sartinimario.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_querzola_2019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08germanogiovanni.pdf/view" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01bronzettienrico.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-giangrandiv.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/fattori-elmo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/salimbeni-basilio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-bernabinim.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-alpestrig.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-zanettip.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/zannetti-giovanni-dich-sost.pdf/view" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/ricci-marco-dich-sost-1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/fabrizi-andrea-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/cimatti-antonello.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/zambelli-alberico.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/montanini-matteo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_annuale_missiroli_2019/view" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-barbonim.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-neril.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03caminatimatteo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04fiorentinigabriele.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02canginisilvano.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02zerbinidaniele.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08bertoncinivalter.pdf/view" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-bronzettie.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01pintusmelchiorre.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-mordentig.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-pierotellof.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05marianinipaolo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05bardidaniele.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-pozzatia.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_michelini_2019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/gurioli-bruno-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01zanelliu.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06stefanellimatteo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-parria.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/guidetti-marco.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/ferrari-roberto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/ventura-roberto.pdf/view" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-brunettia.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-margheritinigraziano.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/petrini-bruno-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-pierotellof.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_bernabini" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02polidorisandro.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/salvarani-leonardo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-manghif.pdf/view" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bernardi_2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01bronzettienrico.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/samori-francesco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/mazzotti-andrea-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01legalino.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-dallarad.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02balzanigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_marianini" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_zambonelli_2019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08pisanigiovannimaria.pdf/view" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/savoia-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02mastinipaolo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/marchi-tarcisio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06magnifrancesco.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-trevisanig.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/sgarbanti-fausto.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01maianif.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-biondia.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-bardeschig.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-incertim.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02fabbrialbano.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_morolli_2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01pintusmelchiorre.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/benedetti-claudio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/pierotello-flavio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_ferrari_2019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07varanigraziano.pdf/view" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/pezzi-andrea-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-marianinip.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-soldatianna.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/polidori-sandro.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-brusaa.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/codeluppi-pietro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_moruzzi_2019/view" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bubani-enrico-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-pilottim.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/nuti-luigi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03lanzifrancesco.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04pierottifabio.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/cangini-silvano.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02valentinistefano.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/bettuzzi-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_petrosino_2019/view" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-morollii.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01chiodistefano.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-biondinit.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04ciucchigianluca.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_serra_2019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08manghifabrizio.pdf/view" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/evangelisti-lorenzo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-battistinip.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-lombinim.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_benati_2019" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/umili-stefano-maria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/porcari-gianni.pdf/view" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/pattuelli-luciano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-montis.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-balzanig.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/caminati-matteo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03bottibenito.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02cimattiantonello.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/marazzi-gianloris.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-bernardim.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-venieris.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01babbiroberto.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-mazzinic.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/furini-angelo.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-pilotic.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/toscani-adriano.pdf/view" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08fanzinimaurizio.pdf/view" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01vagninigiorgio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-morellia.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_boscherini" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05lombardigiorgio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/valentini-andrea-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06soldatimaurizio.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_samori_2019" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/farri-wilmer.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/dradi-gabriele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/galeotti-devis-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01tampieril.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-bedeschia.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02bondaninidevid.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-gregorim.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-pasquid.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06lippistefano-1.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/domenichini-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bronzetti_2019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/leonessi-fausto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/leoni-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02sartinimario.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02salvaranileonardo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_collina_2019-2/view" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-lupia.pdf/view" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_giorgia_aiello.pdf/view" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01chiodistefano.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01lombardigraziano.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-bondaninid.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-pierottif.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_pani" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/malpezzi-boris-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-scalaa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/rosetti-roberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01felicettig.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02mengozziloris.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-lanzif.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/ricco-aldo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-grementierin.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02giovanettiezio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08bertoncinivalter.pdf/view" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01vagninigiorgio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/pasini-daniele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-lombardig.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_vitali_2019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/barboni-rudi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/margheritini-graziano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/bordoni-silvio.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-stefanelliagostino.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/zerbini-daniele.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08pellegrinigiacomo.pdf/view" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/dallara-daniele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/cherubini-giuseppe-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-braccis.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_brusa_2019" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_divora_2019/view" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/minguzzi-daniele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-hagedoornh.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/rizzardi-roberto.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/botti-benito-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06silvestrimassimo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01furiniangelo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01-miserocchig.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/valbonesi-luca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-mazzam.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-leonim.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/stefanelli-matteo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08ferrarifabrizio.pdf/view" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01decarliroberto.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05faccianidanilo.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_scala_2019" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01sangiorgim.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-gabellia.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06grillilorenzo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_gandolfi_2019/view" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_decarli_2019" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/giangrandi-vincenzo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-mazzonim.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aterballetto.it/amministrazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01baschetticlaudio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-bacchim.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-samorif.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01baiocchim.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-fabrizia.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/mazzini-cristian.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/andreoli-silvano.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_sighinolfi_2019/view" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_lamberto_2019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-rustignolis.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04montifrancesco.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-zerbinid.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo2-roccae.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01ghinellifabio.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03gabelliattilio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05boscherinilenin.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-ugolinil.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-buccig.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/landini-william.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_nomina_cs_barilli_enrico_re02.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_difrancesco_carla_fondazione_toscanini_2020.pdf/view" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04peroniemanuele.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01baruffaldiantonio.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/rossi-davide.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/passardi-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-lugaresif-1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcfc02saccomandiclaudio.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/soldati-maurizio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01pretim.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/valtancoli-gino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-corazzinip.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02giovannettiezio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/segalini-andreano.pdf/view" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_comanducci_2019" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01buccigiovanni.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_facciani_adalberto" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazioneitl.org/amministrazione-trasparente/organizzazione/consiglio-di-amministraz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/sama-floriano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/cavina-germano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02evangelistilorenzo.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/lippi-fiorenza-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-santarellif.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/ciucchi-gianluca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-caraffil.pdf/view" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01pierotelloflavio.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-silvanif.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_poli_2019" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_pelagalli_2019/view" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01decarliroberto.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-forastierip.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03gregorimirco-1.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/bernardi-fabbrani-gianluca.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-grassim.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-benedettic.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04cherubinigianluca.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02marchiniantonio.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05naddeogiuseppe.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-piccininil.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/senza-franco.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/romenghi-cesare.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02fabbrialbano.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/lusardi-alessandro.pdf" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09sabinigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/marchinetti_mattia.pdf/view" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/brunetti-adolfo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/fiorentini-gabriele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01mordentigianluca.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05tessonidaniele.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/pirelli-guido-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_pini" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_maini_2019" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/paterlini-andrea.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02pasinidaniele.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-malpezzib.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02nutialessandro.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03tavaccaenzo.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/mantovani-paolo.pdf" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09savivincenzo.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01ronconimarco.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04curtialberto.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06alzapiediclaudio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08caraffiluigi.pdf/view" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-galeottid.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01baschetticlaudio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/bondanini-devid-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05silvanifabio.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-finid.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bettuzzi_2019/view" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/gasparoni-angelo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/bardeschi-giuseppe-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06portolaniachille.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/anghinetti-maurizio.pdf" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07frigeritiziano.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/rustignoli-sauro-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/bernardi-stefano.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_nomina_2024_pr01_civetta_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/calzi-alberto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08germanogiovanni.pdf/view" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-cherubinigianluca.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02bernardinigiovanni.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_trevisani_2019" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09ferrarigiorgio.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02giulivifrancesco.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/cagna-renzo.pdf" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/stella-nicholas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_lolli_2019/view" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01belmontecarmineantonio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/mastini-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/tampieri-leonardo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03salimbenibasilio.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/gabrielli-eraldo.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/re02ferrariafro.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04brignolirino.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-pierotellof.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04mancinifausto.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02valliriccardo.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05cecinicolo.pdf" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/re-03-nomine-2025/gianferrari-angelo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05bernabinimoreno.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/marini-mario.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06lusardiangelo.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_seconda_proroga_cs_barilli_enrico_re02.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_ghedini/view" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/baiocchi-marcello-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-fattorie.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-ciccionir.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01passardim.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05consiglifabrizio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_ghinelli_2019" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_facciani_luca" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bortolan_2019" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/ragazzini-vincenzo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02giunchigianfranco.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/galeotti-mattia-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-diotom.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03mondinisergio.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06tambinisandro.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01gallinellaangelo.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04roncaiantonio.pdf" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/ferrari-tiziano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-araldil.pdf/view" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-barbonir.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03ciccionifurio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-carbonig.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-bettif.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-querzolam.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02reggipierangelo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-mazzottia.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/fusini-lorenzo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06turchisimone.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03mondinidavide.pdf" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07camparagiorgio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/mazzoni-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-spadam.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/ligabue-gabriele.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcpr04bragazziugo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02poggiolielmiro.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/scotti-lorenzo.pdf" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09signorastrimirco.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/mantegari-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-beninii.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01palazzinileonello.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01valbonesiluca.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-martinettic.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/casadei-turroni-monti-augusto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/nuti-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/santucci-albertino.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/davolio-lino.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03candianigiovanni.pdf" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07ferrarigiorgio.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04spadamarco.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02ugoliniluciano.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01borlenghigiovanni.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05babbonidaniele.pdf" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09toscaniugo.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/candiani-giovanni.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06boselligiovanni.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08lupiandrea.pdf/view" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_arcangeli_2019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione-d-lgs-39-13-missiroli/view" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01tiraferriedoardo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-pasinid.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05mambelligiovanni.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01valmoriv.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-guerrinic.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/faietti-angelo-luigi.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/di-martino-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_borghesi_2019" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/lombardi-graziano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02salvaranileonardo.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/maghenzani-enrico.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08segaliniandreano.pdf/view" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/mancini-luca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-tosig.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06canegalloluigi.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04martinigianluca.pdf" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/savani-fabrizio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_parazza_2019/view" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-mingozzigp.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03guerrinichristian.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-mazzottil.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/bernardini-giovanni.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_toselli_2019" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02maranigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-berardim.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04cherubinigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-marchit.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05grottolicarloalberto.pdf" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/castegnaro-luciano.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-damianiq.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/tedeschi-govi-gianluca.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/piccinini-gianfranco.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04meligiovanni.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02corazzinipaolo.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/gallinella-giovanni.pdf" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09rosigianpaolo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/varani-doriano.pdf/view" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/buda-arnaldo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01-riccim.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/incerti-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01comanduccienzo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01mazzottiandrea.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_silvani" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_hageddorn_2019" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05soldativalter.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/ranieri-gino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02morelliagata.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/pinotti-viller.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03scaricapaolo.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/molina-corrado.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-mancinil.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02mazzinicristian.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01rivaroberto.pdf" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09savanifabrizio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08branchicamillo.pdf/view" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04continigianpiero.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/atcpr06_carminati-lorenzo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-giovanninic.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-baschettic.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/cappelli-loris-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-bravacciniu.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-giacomelloc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_barbi_2019/view" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/mercatali-mauro-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/bonucci-tiziano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06portolanilorenzo.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03tavaccaenzo.pdf" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07ferrarigiorgio.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/tassani-gino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-fabbrig.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01vighielia.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/bonelli-armando.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08ferrarigiovanni.pdf/view" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_tosi_2019" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02corsiroberto.pdf" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/toscani-ugo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_gotta_2019/view" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01bastianellidanilo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03salimbenidaniele.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04anghinettimaurizio.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/giovanetti-ezio.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/algeri-cesare.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02balestrazzifausto.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-riccie.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04mazzonimirco.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-vallir.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-geminianir.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05carosellioscar.pdf" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/aimi-alfredo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05bettifrancesco.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/manghi-davide.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06gianlupigabriele.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_prima_proroga_cs_barilli_enrico_re02.pdf" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09brugnoliferruccio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_difrancesco_carla_fondazione_toscanini_2021.pdf/view" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/maiani-franco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-giunchig-1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01pattuellil.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/valdifiori-tiziano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-cimattia.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/ramelli-giacomo.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04dellacquamarco.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/fedolfi_valerio.pdf/view" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01dreidonaidavittoria.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_facciani_danilo" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_amerighi_2019" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05consigliciriaco.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_decesaris_2019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/neri-luigi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bolognesi-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02fabbriroberto.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/peri-sergio.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03martinelliroberto.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06sabiniwalter.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/grilli-lorenzo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-giovanninir.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01corradistefano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-bertonciniv.pdf/view" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-samaf.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-silvania.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04piovaniangelo.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05babbonidaniele.pdf" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/orsi-alberto.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-vagninig.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_pozzati_2019" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02casalimichele.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03bertoliclaudio.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-pollini-ermanno.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-lippifiorenza.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_badodi-federico" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/ferrari-giorgio.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-bassie.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03ciuccolialfredo.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02bernardifabbranigianluca.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01viettapietro.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04dondiandrea.pdf" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09ferrarigiorgio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08ferrarifabrizio.pdf/view" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-chiodis.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-legal.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-boscherinil.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-rodeghieroa.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02ragazzinivincenzo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/monti-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/gabelli-attilio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06valentiniandrea.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/magnani-carlo.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03martinelliroberto.pdf" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07butteriwalter.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-cennil.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/pierotti-fabio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-valdifiorit.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02parrialessandro.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04schianchigianni.pdf" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09scarpentirenzo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07varanigraziano.pdf/view" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01bernardimirko.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05panipierluca.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-campagnaa.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/parenti-giovanni.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01faraoneclaudio.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-nutiluigi.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06manciniluca.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/verzelloni-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/contini-gian-piero.pdf" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07molinacorrado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/benini-ivo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-bendonis.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/pantoli-pierluigi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-ciucchig.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/codeluppi-luciano.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02cimattiantonello.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01gallinellagiovanni.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02marchiniantonio.pdf" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09rampinigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01morolliivan.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01tassanigino.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/berni-enrico.pdf" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07donettistefano.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/cimatti-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/sartini-mario.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/delbue-massimo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_mazzoli_2019/view" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04valdifioritiziano.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02sartinimario.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01aimialfredo.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/zanzucchi-lino.pdf" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09stellanicholas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08germanogiovanni.pdf/view" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01bronzettienrico.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/fattori-elmo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-bernabinim.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-zanettip.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/bosco-franco.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06bertorelligiuseppe.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/zannetti-giovanni-dich-sost.pdf/view" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/ricci-marco-dich-sost-1.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/fabrizi-andrea-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/cimatti-antonello.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/montanini-matteo.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03moridavide.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_annuale_missiroli_2019/view" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-neril.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04fiorentinigabriele.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02zerbinidaniele.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01rivaroberto.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05consiglifabrizio.pdf" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/pr-07-nomine-2026/varani-graziano.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08bertoncinivalter.pdf/view" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01pintusmelchiorre.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-pierotellof.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05marianinipaolo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05bardidaniele.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_michelini_2019" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/mori-davide.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06soracchidaniele.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01zanelliu.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-parria.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/ferrari-roberto.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/dellacqua-marco.pdf" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07molinacorrado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/ventura-roberto.pdf/view" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-margheritinigraziano.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_bernabini" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/salvarani-leonardo.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05bernininerio.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bernardi_2019" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/samori-francesco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/mazzotti-andrea-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-dallarad.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02balzanigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/giulivi-francesco.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03contiafro.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06campanaclaudio.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08pisanigiovannimaria.pdf/view" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/marchi-tarcisio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-trevisanig.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01maianif.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-bardeschig.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/piovani-angelo.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04giorgerinimassimo.pdf" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/savi-vincenzo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_morolli_2019" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/benedetti-claudio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_ferrari_2019" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/toscani-roberto.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/pezzi-andrea-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-soldatianna.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-brusaa.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/platoni-roberto.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-pilottim.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03lanzifrancesco.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/cangini-silvano.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/bettuzzi-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04anghinettimaurizio.pdf" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/brugnoli-ferruccio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_petrosino_2019/view" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-morollii.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-biondinit.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04ciucchigianluca.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_serra_2019" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02maghenzanienrico.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05dannipietro.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-lombinim.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/umili-stefano-maria.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/nodari-luigi.pdf" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/cavaciuti-celeste.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-montis.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-balzanig.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03bottibenito.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02cimattiantonello.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04mazzacorrado.pdf" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09resteghinisandro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-bernardim.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01babbiroberto.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-mazzinic.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-pilotic.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/gallinella-angelo.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02zilocchigiuliano.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/toscani-adriano.pdf/view" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_boscherini" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06soldatimaurizio.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/farri-wilmer.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05bonelliarmando.pdf" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07cellaclaudio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/dradi-gabriele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/galeotti-devis-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-bedeschia.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02bondaninidevid.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-pasquid.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03ferrarimarco.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/berini-massimo.pdf" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09toscaniugo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/leoni-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02sartinimario.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/vighi-elia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-lupia.pdf/view" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01chiodistefano.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01lombardigraziano.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_pani" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05pellegrinimanuel.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/gandolfini-franco.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/rosetti-roberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02mengozziloris.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/ricco-aldo.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03romenghicesare.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-grementierin.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02giovanettiezio.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01ramelligiacomo.pdf" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09sabiniluciano.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08bertoncinivalter.pdf/view" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01vagninigiorgio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/pasini-daniele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-lombardig.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_vitali_2019" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/alzapiedi-claudio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/barboni-rudi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/margheritini-graziano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/bordoni-silvio.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03ferrarimarco.pdf" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/campara-giorgio.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-stefanelliagostino.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/zerbini-daniele.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01corradistefano.pdf" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_nomina_2025_pr01_segalini_daniele.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08pellegrinigiacomo.pdf/view" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/dallara-daniele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/cherubini-giuseppe-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-braccis.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_brusa_2019" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04nemoriniroberto.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06canegalloluigi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_divora_2019/view" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/minguzzi-daniele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-hagedoornh.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/rizzardi-roberto.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03scaricapaolo.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/botti-benito-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06silvestrimassimo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01furiniangelo.pdf" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07donettistefano.pdf" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01-miserocchig.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/valbonesi-luca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-mazzam.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-leonim.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/stefanelli-matteo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01viettapietro.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/biolzi-antonio.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06bacchettaandrea.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08ferrarifabrizio.pdf/view" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01decarliroberto.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05faccianidanilo.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_scala_2019" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02casolapierluigi.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01sangiorgim.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-gabellia.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06grillilorenzo.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/giorgerini-massimo.pdf" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07camparagiorgio.pdf" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/pr07_cantelli-giancarlo-ingresso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_gandolfi_2019/view" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_decarli_2019" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/giangrandi-vincenzo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-mazzonim.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/mingardi-giorgio.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/naddeo-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aterballetto.it/amministrazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01baschetticlaudio.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-bacchim.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-samorif.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02reggipierangelo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01baiocchim.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-fabrizia.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/mazzini-cristian.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/andreoli-silvano.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/atcpr04_grossi-claudio.pdf" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/rosi-gian-paolo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_sighinolfi_2019/view" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_lamberto_2019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-rustignolis.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04montifrancesco.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02aimigiovanni.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05calzialberto.pdf" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_nomina_2025_pr01_antozzi_pier.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-zerbinid.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo2-roccae.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/incerti-emio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01ghinellifabio.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03gabelliattilio.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05boscherinilenin.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-ugolinil.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06gandolfinifranco.pdf" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09bertorelliivo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-buccig.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/landini-william.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_nomina_cs_barilli_enrico_re02.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02parmigianistefano.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_difrancesco_carla_fondazione_toscanini_2020.pdf/view" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04peroniemanuele.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01baruffaldiantonio.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/rossi-davide.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05soldativalter.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/passardi-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-lugaresif-1.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcfc02saccomandiclaudio.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/soldati-maurizio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/tavacca-enzo.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06beccarellivincenzo.pdf" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09savanifabrizio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01pretim.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/valtancoli-gino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-corazzinip.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02giovannettiezio.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/pisaroni-daniele.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04curtialberto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/segalini-andreano.pdf/view" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_comanducci_2019" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01buccigiovanni.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_facciani_adalberto" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazioneitl.org/amministrazione-trasparente/organizzazione/consiglio-di-amministraz" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05codeluppiluciano.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/sama-floriano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/cavina-germano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02evangelistilorenzo.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/lippi-fiorenza-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03marinimario.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06mantegarigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-santarellif.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/ciucchi-gianluca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01carragliaenzo.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04petrolininello.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-caraffil.pdf/view" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01pierotelloflavio.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-silvanif.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_poli_2019" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05zanzucchilino.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-valeriol.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/mingozzi-gian-pasquale-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02turcialessandro.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-lippistefano.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02bottifrancesco.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03anchisifloriano.pdf" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/frigeri-tiziano.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-cimattiv.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01testagilberto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08fedolfivalerio.pdf/view" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-budaa.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-brandig.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-bernardifabbranig.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04dimartinogiuseppe.pdf" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09bruschirenzo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-comanduccie.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-serrav.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02perisergio.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03marinimario.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/giovannini-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-portolanil.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/minola-maurizio.pdf" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07allegrinicoletta.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-cremonag.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/spada-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/dich_maglioni_2020" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02nutialessandro.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01moraclaudio.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04sassigianni.pdf" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09scarpentipaolo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07varanidoriano.pdf/view" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01belmontecarmineantonio.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01faggiolifranco.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05pinigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-cocchig.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_geminiani_2019" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/sabini-walter.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_carboni_2019-1/view" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/biondi-arturo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-nutimassimo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06marchitarcisio.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/zarantonello-matteo.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/cattini-renato.pdf" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07mantovanipaolo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-petruccig.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/pierotello-flavio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-cherubinig.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02ciccioniroberto.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/ceci-nicolo.pdf" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09orsialberto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08manghifabrizio.pdf/view" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01mazzottiloris.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01rustignolisauro.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05braccisilvano.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02maranigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/bertorelli-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-caminatim.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/ugolini-luciano.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/guerrieri-eros.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/nemorini-roberto.pdf" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07cencigiorgio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_materno_2019/view" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/de-renzi-giacinto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/bucci-giovanni-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04valtancoligino.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/villani-ferdinando.pdf" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09signoriniroberto.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02santuccialbertino.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01vighielia.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/anchisi-floriano.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01borghesinicolo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/giunchi-gianfranco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/corazzini-paolo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_zanetti_2019" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06bernienrico.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/sangiorgi-moris-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/re02_bertolini-luciano-ingresso.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_annuale_missiroli_2020/view" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04incertimassimo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02valliriccardo.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01ramelligiacomo.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05consigliciriaco.pdf" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/rn-02-nomine-2025/polidori-sandro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08araldiluigi.pdf/view" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01palazzinileonello.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/dich_turci_2020" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05martinetticlaudio.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05battistinipierluigi.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_menetti_2019" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/mondini-sergio.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06sabiniwalter.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01zolir.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-margheritinipaolo.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-poggiolie.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/fontanili-francesco.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/cappa-mario.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/curti-alberto.pdf" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07mantovanipaolo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_ghedini_orsola_fondazione_ater_2021.pdf/view" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_belmonte_2019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/mordenti-gianluca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_beoni" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01dalloliogiampietro.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/casola-pier-luigi.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05berinimassimo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08pellegrinigiacomo.pdf/view" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/valmori-vittorio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-evangelistil.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02bacchimirko.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/marzocchi-pier-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-turrinia.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03candianigiovanni.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06cagnarenzo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01mercatalim.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-bernardinig.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/petrolini-nello.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04galvanigino.pdf" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/scarpenti-paolo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-ferrarig.pdf/view" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_mazzotti_2019" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-bonuccit.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_mambelli" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_cocchi_2019" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05dannipietro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/venieri-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/berardi-marco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02lugaresifausto.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-soldatimaurizio.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/rosi-guido.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03mossinimassimo.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/pr06_raffi_giacomo.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-collinat.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04schianchigianni.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-pirellig.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03margheritinigraziano.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/bondi-gian-piero.pdf" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/bruschi-renzo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-pintusm.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-faraonec.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_rodeghiero_2019" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02giulivifrancesco.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-grillil.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/vecchi-flavio.pdf" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/cella-claudio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-asiolil.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03camillini-mauro.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-nutia.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02ciccioniroberto.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/corradi-stefano.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04martinigianluca.pdf" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09rampinigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/varani-doriano.pdf/view" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-borghesin.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-pantolip.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_betti" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-polim.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02toscaniroberto.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05biolziantonio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/giovannini-claudio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06stefanelliagostino.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/gilli-faliero.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03ferrariclaudio.pdf" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07cavaciuticeleste.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-bolognesim.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02bianchimanuel.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/pasqui-domenico-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-petrinib.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02santuccialbertino.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/vietta-pietro.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/babboni-daniele.pdf" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09stellanicholas.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01carbonigianluca.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01leonessifausto.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\leonardi_m\AppData\Local\Microsoft\Windows\leonardi_m\Downloads\traspa" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05naddeogiuseppe.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/gianlupi-gabriele.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-maccinin.pdf/view" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_martinetti" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06lombinimassimiliano.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/scappi-emanuele.pdf" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07platoniroberto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/santarelli-franco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-facchinii.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02mazzamauro.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-mancinif.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03piccininigianfranco.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/crescini-raimondo.pdf" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09sabinigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01tiraferriedoardo.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02gabriellieraldo.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01pisaronidaniele.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02pastorigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07venturaroberto.pdf/view" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/piccinini-liviero-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-mambellig.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/bacchetta-andrea.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bassi-edio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/margheritini-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/bursi-alcide.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03ferrariclaudio.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02pulamassimo.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01carragliaenzo.pdf" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/pr01_rossi_luca_conf_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08marchinettimattia.pdf/view" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01comanduccienzo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/damiani-quinto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-bardid.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-mainig.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_benni_2019" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06campanaclaudio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/cugini-ezio.pdf/view" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/miserocchi-gilberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/camillini-mauro-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06soldatianna.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/maffei-giorgio.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03romenghicesare.pdf" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07cencigiorgio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/atcra03-benini-carlo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01furiniangelo.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01testagilberto.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/bernini-nerio.pdf" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_maranidiego_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08fedolfivalerio.pdf/view" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-mengozzil.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-maglionia.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05faccianiluca.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/turchi-simone-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_santi_2019" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06alzapiediclaudio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01soldatip.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/colli-mauro.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02casalimichele.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/galvani-gino.pdf" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07platoniroberto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_carboni_2019" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-giovanninim.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06lippifiorenza.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_rinaldi_attilio.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/marchini-antonio.pdf" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07butteriwalter.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_fabbri_2019/view" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/lega-lino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-bianchim.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-valtancolig.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/magni-francesco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/grottoli-carlo-alberto.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06gandolfinifranco.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_federico_rampini.pdf/view" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01valeriolamberto.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-santis.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02ragazzinivincenzo.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04meligiovanni.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01carolim.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-salimbenib.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/nuti-alessandro.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/schianchi-gianni.pdf" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/sabini-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_seghetti_2019/view" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_tiraferri_2019-1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-tassanig.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04pasquidomenico.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/pr02corsiroberto.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05bonelliarmando.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01decesarisemer.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-arcangelia.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/grisenti-manuele.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-dradig.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03giovannini-marco.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-valentinis.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/sassi-mauro.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/amovilli-oliviero.pdf" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09andreisimone.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_difrancesco_carla_fondazione_toscanini_2019.pdf/view" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\leonardi_m\AppData\Local\Microsoft\Windows\leonardi_m\Downloads\traspa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-babbir.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04caradossiroberto.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02mingardigiorgio.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05pellegrinimanuel.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01cecchinisergio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-turcia.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/baruffaldi-antonio.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/rovesti-paolo.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/scarica-paolo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/fc04_ferrantini_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/stefanelli-agostino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-fabbria.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02gabriellieraldo.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/mora-claudio.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06barbutigiacomo.pdf" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09sabiniluciano.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01biondinithomas.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02bottifrancesco.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04continigianpietro.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05cecinicolo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/pellegrini_giacomo.pdf/view" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_bravaccini" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_fabbri_guido_2022.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/bocedi-ivano.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bendoni-silvio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/cenni-luigi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02damianiquinto.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/fabbri-gianfranco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/lippi-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03manghidavide.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06lusardiangelo.pdf" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09bruschirenzo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-savoias.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02bernardifabbranigianluca.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01cappamario.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04pazzonialberto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-fanzinim.pdf/view" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_vagnini_2019" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01pantolipierluigi.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_silvani-1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_piloti_2019" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05villaniferdinando.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/campana-claudio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/petrucci-gianluca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02piccininiliviero.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-magnif.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/atcpr03_bertoli-claudio.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/lunghi-roberto.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-casadeiturronimontia.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01scottilorenzo.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04dellacquamarco.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08fanzinimaurizio.pdf/view" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-decarlir.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/mazza-mauro-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-faccianiadalberto.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-toselliv.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02pastorigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/zanelli-urbano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/gregori-mirco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-marzocchip.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03manghidavide.pdf" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/atcpr07_parmigiani-fabrizio.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/quartaroli-davide.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01lusardialessandro.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04roncaiantonio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07toscaniadriano.pdf/view" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-dalpanef.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/mancini-fausto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05silvanialex.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02mazzinicristian.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_dini_2019" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09savivincenzo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bortolotti_2019/view" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01bastianellidanilo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-salimbenid.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-ferrarir.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/brignoli-rino.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/soracchi-daniele.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06marzocchipierpaolo.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-re01-alberici-arianna.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/aimi-giovanni.pdf" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07lunghiroberto.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-derenzig.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/ricci-elmo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-caradossir.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02canginisilvano.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/caroselli-oscar.pdf" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09ferraritiziano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08lupiandrea.pdf/view" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01grassimichele.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01riccielmo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05brandigiovanni.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_turrini_2019" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02maghenzanienrico.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/boselli-giovanni.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/forastieri-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-ciccionif.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/valentini-stefano.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/leoni-giorgio-1.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/meli-giovanni.pdf" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07cellaclaudio.pdf" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/signorini-roberto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_magnani_2019/view" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/drei-dona-ida-vittoria-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04alessandromaglioni.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02polidorisandro.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/tessoni-daniele.pdf" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09signorastrimirco.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fndaterballetto.it/fondazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01bernardimirko.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/lugaresi-fausto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02zilocchigiuliano.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06beccarellivincenzo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03nutimassimo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/fabbri-albano.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/re02_sartori-erika-ingresso.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04cattinirenato.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_marchi_andrea_2020/view" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/soldati-paolo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-lombardig.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04leonimarco.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05codeluppiluciano.pdf" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/bo-01-nomine-2025/dichiarazione_nomina_bo01_2025_giacomello_claudio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01merolliivan.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02zerbinidaniele.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01pisaronidaniele.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/martinelli-roberto.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/bacchi-mirko-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05beonimoreno-2.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-polidoris.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_giovannini_2019" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/borlenghi-giovanni.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06mantegarigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/babini-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/gariselli-domenico.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05zanzucchilino.pdf" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07lunghiroberto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_ghedini_orsola_fondazione_ater_2020.pdf/view" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_baschetti_2019" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_battistini" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01dalloliogiampietro.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/casali-michele.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08marchinettimattia.pdf/view" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/barboni-maurizio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-fabbrir.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02-pierotelloflavio.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/portolani-achille-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-venturic.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03boscofranco.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06boselligiovanni.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01minguzzid.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-camillinim.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-canginis.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/ronconi-marco.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/pazzoni-alberto.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04dondiandrea.pdf" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/scarpenti-paolo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/branchi_camillo.pdf/view" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_grassi_2019" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/biondini-thomas-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_lombardi" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_campagna_2019" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/reggi-pierangelo.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05cresciniraimondo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/dalpane-francesco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02fattorielmo.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-turchis.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-dinie.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03moridavide.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06todescoalessandro.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-ranierig.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03margheritinipaolo.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04sassigianni.pdf" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/ferrari-giorgio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07toscaniadriano.pdf/view" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-pintusm.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-panipl.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_querzola_2019" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02corsiroberto.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/tambini-sandro.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-giangrandiv.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/salimbeni-basilio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-alpestrig.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03cabrinimaurizio.pdf" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/cenci-giorgio.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/zambelli-alberico.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04giorgerinimassimo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-barbonim.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03caminatimatteo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02canginisilvano.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/carraglia-enzo.pdf" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09orsialberto.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-bronzettie.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-mordentig.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-pozzatia.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02rosiguido.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/gurioli-bruno-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06stefanellimatteo.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/guidetti-marco.pdf" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07castegnaroluciano.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-brunettia.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/petrini-bruno-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-pierotellof.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02polidorisandro.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/testa-gilberto.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_nomina_pr04_bruni_willy.pdf" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09signoriniroberto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-manghif.pdf/view" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01bronzettienrico.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01legalino.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_marianini" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_zambonelli_2019" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05grottolicarloalberto.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/lusardi-angelo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/savoia-stefano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02mastinipaolo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06magnifrancesco.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/sgarbanti-fausto.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03nodariluigi.pdf" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07moschiniroberto.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-biondia.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-incertim.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02fabbrialbano.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01moraclaudio.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/consigli-fabrizio.pdf" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09rosigianpaolo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01pintusmelchiorre.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/pierotello-flavio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02parmigianistefano.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/barbuti-giacomo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07varanigraziano.pdf/view" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-marianinip.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/polidori-sandro.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/codeluppi-pietro.pdf" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07frigeritiziano.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_moruzzi_2019/view" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bubani-enrico-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/nuti-luigi-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04pierottifabio.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02valentinistefano.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03contiafro.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05berinimassimo.pdf" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09andreisimone.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01chiodistefano.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01cappamario.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/conti-afro.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08manghifabrizio.pdf/view" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/evangelisti-lorenzo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-battistinip.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_benati_2019" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06cagnarenzo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/porcari-gianni.pdf/view" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/pattuelli-luciano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/caminati-matteo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/marazzi-gianloris.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03piccininigianfranco.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-venieris.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/furini-angelo.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01scottilorenzo.pdf" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_aiellogiorgia_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08fanzinimaurizio.pdf/view" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01vagninigiorgio.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-morellia.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05lombardigiorgio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/valentini-andrea-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_samori_2019" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06todescoalessandro.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01tampieril.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-gregorim.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06lippistefano-1.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/domenichini-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/dondi-andrea.pdf" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07allegrinicoletta.pdf" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07moschiniroberto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bronzetti_2019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/leonessi-fausto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02salvaranileonardo.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/marani-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/danni-pietro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_collina_2019-2/view" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_giorgia_aiello.pdf/view" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-bondaninid.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-pierottif.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/malpezzi-boris-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-scalaa.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06dellapinaernesto.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01felicettig.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-lanzif.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02perisergio.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/sassi-gianni.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04mazzacorrado.pdf" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/sabini-luciano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_melchiorre_2019" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/parri-alessandro.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_giacomello_2019" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcpr02_bottif.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-valbonesil.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04pierotelloflavio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-portolania.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05biolziantonio.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/molinari-vittorio.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-benatit.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/ferrari-marco.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04cattinirenato.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/barbieri-daniele.pdf" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/andrei-simone.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/2017/dich-di-francesco-carla/view" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01balduccivinicio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-guriolib.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03bardeschigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-gabriellie.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-bastianellid.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01berardimarco.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_brandi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazione-trasparente.centro-ricerche-marine.it/?view=article&amp;id=130:attilio-rinaldi&amp;cati" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02balestrazzifausto.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05carosellioscar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/cremona-gabriele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02dallaradaniele.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/bosco-gregorio.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03incertiemio.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/lombini-massimiliano-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02valentinistefano.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01borlenghigiovanni.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06gianlupigabriele.pdf" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09brugnoliferruccio.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04nemoriniroberto.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/canegallo-luigi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-ferrarif.pdf/view" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-cimattim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-decesarise.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/mengozzi-loris-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-faccianidanilo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-vitalif.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/zoli-renato-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/guerrini-christian-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-valentinia.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03incertiemio.pdf" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/allegri-nicoletta.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/caradossi-roberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01gallinellagiovanni.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04petrolininello.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08segaliniandreano.pdf/view" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_dioto_2019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-bubanie.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05bravacciniumberto.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01ghinellifabio.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-ciuccolia.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/mazza-corrado.pdf" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07cavaciuticeleste.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06alpestrigiuseppe.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/morellini-demos.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/pastori-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/faggioli-franco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-peronie.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02poggiolielmiro.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/soldati-valter.pdf" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09signorastrimirco.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fndaterballetto.it/fondazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-menettia.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02toscaniroberto.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06barbutigiacomo.pdf" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/rampini-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_zanoni_2019/view" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01mazzottiloris.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/balzani-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/caroli-marcello-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03fabriziandrea.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-santuccia.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/gianferrari-angelo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-faggiolif.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_bardi" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcpr01_dalloliog.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05villaniferdinando.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_bastianelli_2019-1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcfc02caninicristian.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/balestrazzi-fausto.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03anchisifloriano.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06bertorelligiuseppe.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/silvestri-massimo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_venturi_2019" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-1/riva-roberto.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2021/pr04dimartinogiuseppe.pdf" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/signorastri-mirco.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/pisani_giovanni_maria.pdf/view" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/grementieri-nicola-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-2-dichiarazioni-annuali-2020/atcra02-rosettir.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03nutiluigi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-tiraferrie.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-leonessif.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-pinig.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_quaranta_2019" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2021/pr02casolapierluigi.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/todesco-alessandro.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/salimbeni-daniele-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-galeottim.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/zappellini-paolo.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03boscofranco.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/donetti-stefano.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02bernardinigiovanni.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04galvanigino.pdf" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2021/pr09ferraritiziano.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08ferrarigiovanni.pdf/view" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-cavinag.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/pierotello-flavio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-bortolang.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01borghesinicolo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01giangrandivincenzo.pdf" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07molinarivittorio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/bedeschi-alfio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06malpezziboris.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/simonazzi-aurelio.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-fiorentinig.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02corazzinipaolo.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01lusardialessandro.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/consigli-ciriaco.pdf" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09resteghinisandro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2021/pr07varanidoriano.pdf/view" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02mingardigiorgio.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/beccarelli-vincenzo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_morganti_2019/view" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01carbonigianluca.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/fabbri-roberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-beonim.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/preti-mentino-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/ciccioni-roberto.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/paglia-dario.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/bendoni-mauro-dich-sost.pdf/view" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/ciuccoli-alfredo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04fabbrigianfranco.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/fc-04-nomine-2024/spada_marco_nomina_2024.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03nodariluigi.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05cresciniraimondo.pdf" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/pr-07-nomine-2026/finocchi-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-pezzia.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01ronconimarco.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/mossini-massimo.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06tambinisandro.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2022/pr08caraffiluigi.pdf/view" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/alpestri-giuseppe-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_rocca_2019" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07molinarivittorio.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/pilotti-maurizio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-cappellil.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01gasparonia.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-bottib.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/poggioli-elmiro.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/roncai-antonio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_palazzini_2019" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/babbi-roberto-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc04-dichiarazioni-annuali-2021/fc04petrinibruno.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_fini_2019" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/zilocchi-luciano.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05bernininerio.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-silvestrim.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-bennif.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/moschini-roberto.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-3/ferrari-claudio.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04brignolirino.pdf" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/bertorelli-ivo.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/beghi-mario.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_fabbri_2020/view" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01valeriolamberto.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-3-dichiarazioni-annuali-2020/atcra03-mazzonip.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03bonuccitiziano.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-giovanettie.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-1-dichiarazioni-annuali-2020/atcrn01-belmontec.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc01-dichiarazioni-annuali-2021/fc01benedetticlaudio.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5/dich_bracci-1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02aimigiovanni.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2022/pr05calzialberto.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/facchini-ivo-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc02-dichiarazioni-annuali-2021/fc02cappelliloris.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-01/cantoni-adriano.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-03-dichiarazioni-annuali-2021/pr03grisentimanuele.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn02-dichiarazioni-annuali-2021/rn02ugoliniluciano.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022/pr01aimialfredo.pdf" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09bertorelliivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-8/atcpr08-germanog.pdf/view" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-6/dellapina-ernesto.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/morelli-agata-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-5-dichiarazioni-annuali-2020/atcfc05-faccianiluca.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/asioli-libero-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-1-dichiarazioni-annuali-2020/atcbo01-amerighio.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/beltrami-alberto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3/lanzi-francesco-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6-dichiarazioni-annuali-2020/atcfc06-stefanellimatteo.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2/valli-riccardo.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-3-dichiarazioni-annuali-2022/pr03grisentimanuele.pdf" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-7/butteri-walter.pdf" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dichiarazione_nomina_2025_pr02_dallolio_marco.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4/cherubini-gian-luca-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01gallinellaangelo.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-04-dichiarazioni-annuali-2022/pr04pazzonialberto.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06dellapinaernesto.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-08-dichiarazioni-annuali-2021/pr08pisanigiovannimaria.pdf/view" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_collina_2019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01-babinis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn01-dichiarazioni-annuali-2021/rn01decesarisemer.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2-dichiarazioni-annuali-2020/atcfc02-mastinip.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc05-dichiarazioni-annuali-2021/fc05faccianiadalberto.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna-1-dichiarazioni-annuali-2020/atcra01samorif.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-3-dichiarazioni-annuali-2020/atcfc03-fusinil.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc06-dichiarazioni-annuali-2021/fc06galeottimattia.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-02/moretti-dario.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-4/martini-gianluca.pdf" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-07-dichiarazioni-annuali-2022/pr07castegnaroluciano.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_chiodi_2019" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1/faraone-claudio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-4-dichiarazioni-annuali-2020/atcfc04-montif.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-2/parmigiani-stefano.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-5/pellegrini-manuel.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aterballetto.it/amministrazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-02-dichiarazioni-annuali-2022/rn02parrialessandro.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-bologna-2-dichiarazioni-annuali-2020/atcbo02-michelinig.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-02-dichiarazioni-annuali-2022/pr02rosiguido.pdf" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-09-dichiarazioni-annuali-2022/pr09scarpentipaolo.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2021/pr06bacchettaandrea.pdf" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-parma-9/resteghini-sandro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/dich_venturini_2019/view" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rn-01-dichiarazioni-annuali-2022/rn01grassimichele.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-2/bianchi-manuel-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://applicazioni.regione.emilia-romagna.it/trasparenza/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-ravenna/felicetti-giulio-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-fc03-dichiarazioni-annuali-2021/fc03fusinilorenzo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-rimini-2-dichiarazioni-annuali-2020/atcrn02-sartinim.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-reggio-emilia-03/giavelli-pietro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fndaterballetto.it/fondazione-trasparente/organizzazione/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-1-dichiarazioni-annuali-2020/atcfc01-dreidonaiv.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcfc04callistefano.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-01-dichiarazioni-annuali-2022-1/pr01baruffaldiantonio.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-05-dichiarazioni-annuali-2021/pr05tessonidaniele.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atcfc02mottastefano.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-forli-cesena-6/soldati-anna-dich-sost.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/pr03cabrinimaurizio.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-di-diritto-privato-controllati/dichiarazioni-d-lgs-39-13-amministratori-enti-privati-controllati/atc-pr-06-dichiarazioni-annuali-2022/pr06bernienrico.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I400"/>
+  <dimension ref="A1:I572"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A156" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="S353" sqref="S353"/>
+    <sheetView tabSelected="1" topLeftCell="A558" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L570" sqref="L570"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="1" customWidth="1"/>
     <col min="4" max="5" width="13.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="20.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="19.42578125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="97" t="s">
+      <c r="A1" s="128" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="97"/>
-[...6 lines deleted...]
-      <c r="I1" s="97"/>
+      <c r="B1" s="128"/>
+      <c r="C1" s="128"/>
+      <c r="D1" s="128"/>
+      <c r="E1" s="128"/>
+      <c r="F1" s="128"/>
+      <c r="G1" s="128"/>
+      <c r="H1" s="128"/>
+      <c r="I1" s="128"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="97"/>
-[...7 lines deleted...]
-      <c r="I2" s="97"/>
+      <c r="A2" s="128"/>
+      <c r="B2" s="128"/>
+      <c r="C2" s="128"/>
+      <c r="D2" s="128"/>
+      <c r="E2" s="128"/>
+      <c r="F2" s="128"/>
+      <c r="G2" s="128"/>
+      <c r="H2" s="128"/>
+      <c r="I2" s="128"/>
     </row>
     <row r="3" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="98" t="s">
+      <c r="A3" s="129" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="98" t="s">
+      <c r="B3" s="129" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="98" t="s">
+      <c r="C3" s="129" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="98" t="s">
+      <c r="D3" s="129" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="98" t="s">
+      <c r="E3" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="98" t="s">
+      <c r="F3" s="129" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="98" t="s">
+      <c r="G3" s="129" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="98"/>
-      <c r="I3" s="98"/>
+      <c r="H3" s="129"/>
+      <c r="I3" s="129"/>
     </row>
     <row r="4" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="98"/>
-[...7 lines deleted...]
-      <c r="I4" s="98"/>
+      <c r="A4" s="129"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
     </row>
     <row r="5" spans="1:9" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="7">
         <v>44011</v>
       </c>
       <c r="E5" s="7">
         <v>45607</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="4"/>
       <c r="H5" s="5"/>
       <c r="I5" s="6"/>
     </row>
     <row r="6" spans="1:9" ht="69" customHeight="1" x14ac:dyDescent="0.2">
@@ -2806,555 +3525,555 @@
       <c r="A9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="7">
         <v>43592</v>
       </c>
       <c r="E9" s="11">
         <v>45418</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
     </row>
     <row r="10" spans="1:9" s="15" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="104" t="s">
+      <c r="A10" s="132" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="7">
         <v>44040</v>
       </c>
       <c r="E10" s="11">
         <v>44223</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="9"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
     </row>
     <row r="11" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="105"/>
+      <c r="A11" s="133"/>
       <c r="B11" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="7">
         <v>43606</v>
       </c>
       <c r="E11" s="11">
         <v>45432</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
     </row>
     <row r="12" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A12" s="105"/>
+      <c r="A12" s="133"/>
       <c r="B12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="7">
         <v>43606</v>
       </c>
       <c r="E12" s="11">
         <v>45432</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
     </row>
     <row r="13" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A13" s="105"/>
+      <c r="A13" s="133"/>
       <c r="B13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="7">
         <v>43606</v>
       </c>
       <c r="E13" s="11">
         <v>45432</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
     </row>
     <row r="14" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="105"/>
+      <c r="A14" s="133"/>
       <c r="B14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="7">
         <v>43606</v>
       </c>
       <c r="E14" s="11">
         <v>45432</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
     </row>
     <row r="15" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A15" s="105"/>
+      <c r="A15" s="133"/>
       <c r="B15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="7">
         <v>43606</v>
       </c>
       <c r="E15" s="11">
         <v>45432</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
     </row>
     <row r="16" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A16" s="105"/>
+      <c r="A16" s="133"/>
       <c r="B16" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="7">
         <v>43606</v>
       </c>
       <c r="E16" s="11">
         <v>45432</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
     </row>
     <row r="17" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A17" s="105"/>
+      <c r="A17" s="133"/>
       <c r="B17" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="7">
         <v>43606</v>
       </c>
       <c r="E17" s="11">
         <v>45432</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
     </row>
     <row r="18" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A18" s="105"/>
+      <c r="A18" s="133"/>
       <c r="B18" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="7">
         <v>43606</v>
       </c>
       <c r="E18" s="11">
         <v>45432</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
     </row>
     <row r="19" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A19" s="105"/>
+      <c r="A19" s="133"/>
       <c r="B19" s="13" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="7">
         <v>43606</v>
       </c>
       <c r="E19" s="11">
         <v>45432</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="14"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
     </row>
     <row r="20" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A20" s="105"/>
+      <c r="A20" s="133"/>
       <c r="B20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="7">
         <v>43606</v>
       </c>
       <c r="E20" s="11">
         <v>45432</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
     </row>
     <row r="21" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A21" s="105"/>
+      <c r="A21" s="133"/>
       <c r="B21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="7">
         <v>43606</v>
       </c>
       <c r="E21" s="11">
         <v>45432</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="14"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
     </row>
     <row r="22" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A22" s="105"/>
+      <c r="A22" s="133"/>
       <c r="B22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="7">
         <v>43606</v>
       </c>
       <c r="E22" s="11">
         <v>45432</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
     </row>
     <row r="23" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A23" s="105"/>
+      <c r="A23" s="133"/>
       <c r="B23" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="7">
         <v>43606</v>
       </c>
       <c r="E23" s="11">
         <v>45432</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="14"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
     </row>
     <row r="24" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A24" s="105"/>
+      <c r="A24" s="133"/>
       <c r="B24" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="7">
         <v>43606</v>
       </c>
       <c r="E24" s="11">
         <v>45432</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="14"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
     </row>
     <row r="25" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A25" s="105"/>
+      <c r="A25" s="133"/>
       <c r="B25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="7">
         <v>43606</v>
       </c>
       <c r="E25" s="11">
         <v>45432</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
     </row>
     <row r="26" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A26" s="105"/>
+      <c r="A26" s="133"/>
       <c r="B26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="7">
         <v>43606</v>
       </c>
       <c r="E26" s="11">
         <v>45432</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
     </row>
     <row r="27" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A27" s="105"/>
+      <c r="A27" s="133"/>
       <c r="B27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="7">
         <v>43606</v>
       </c>
       <c r="E27" s="11">
         <v>45432</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
     </row>
     <row r="28" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A28" s="105"/>
+      <c r="A28" s="133"/>
       <c r="B28" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="7">
         <v>43606</v>
       </c>
       <c r="E28" s="11">
         <v>45432</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="14"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
     </row>
     <row r="29" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A29" s="105"/>
+      <c r="A29" s="133"/>
       <c r="B29" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="7">
         <v>43606</v>
       </c>
       <c r="E29" s="11">
         <v>45432</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
     </row>
     <row r="30" spans="1:9" s="15" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A30" s="106"/>
+      <c r="A30" s="134"/>
       <c r="B30" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="7">
         <v>43606</v>
       </c>
       <c r="E30" s="11">
         <v>45432</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
     </row>
     <row r="31" spans="1:9" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="116" t="s">
+      <c r="A31" s="140" t="s">
         <v>49</v>
       </c>
-      <c r="B31" s="100" t="s">
+      <c r="B31" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="C31" s="100" t="s">
+      <c r="C31" s="141" t="s">
         <v>45</v>
       </c>
-      <c r="D31" s="107">
+      <c r="D31" s="135">
         <v>43224</v>
       </c>
-      <c r="E31" s="107">
+      <c r="E31" s="135">
         <v>44319</v>
       </c>
-      <c r="F31" s="108" t="s">
+      <c r="F31" s="136" t="s">
         <v>46</v>
       </c>
-      <c r="G31" s="109" t="s">
+      <c r="G31" s="137" t="s">
         <v>47</v>
       </c>
-      <c r="H31" s="109" t="s">
+      <c r="H31" s="137" t="s">
         <v>48</v>
       </c>
-      <c r="I31" s="103"/>
+      <c r="I31" s="131"/>
     </row>
     <row r="32" spans="1:9" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="116"/>
-[...7 lines deleted...]
-      <c r="I32" s="103"/>
+      <c r="A32" s="140"/>
+      <c r="B32" s="141"/>
+      <c r="C32" s="141"/>
+      <c r="D32" s="135"/>
+      <c r="E32" s="135"/>
+      <c r="F32" s="136"/>
+      <c r="G32" s="137"/>
+      <c r="H32" s="137"/>
+      <c r="I32" s="131"/>
     </row>
     <row r="33" spans="1:9" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="114" t="s">
+      <c r="A33" s="138" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>51</v>
       </c>
       <c r="D33" s="16">
         <v>43629</v>
       </c>
       <c r="E33" s="16">
         <v>44742</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
     </row>
     <row r="34" spans="1:9" ht="57.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="115"/>
+      <c r="A34" s="139"/>
       <c r="B34" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="17" t="s">
         <v>53</v>
       </c>
       <c r="D34" s="16">
         <v>43927</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>48</v>
       </c>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
     </row>
     <row r="35" spans="1:9" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="19" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>57</v>
@@ -3387,6258 +4106,6258 @@
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>58</v>
       </c>
       <c r="D36" s="16">
         <v>43791</v>
       </c>
       <c r="E36" s="20" t="s">
         <v>62</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I36" s="14"/>
     </row>
     <row r="37" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A37" s="111" t="s">
+      <c r="A37" s="145" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="7">
         <v>44124</v>
       </c>
       <c r="E37" s="11">
         <v>45949</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I37" s="14"/>
     </row>
     <row r="38" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A38" s="112"/>
+      <c r="A38" s="146"/>
       <c r="B38" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="7">
         <v>44124</v>
       </c>
       <c r="E38" s="11">
         <v>45949</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I38" s="14"/>
     </row>
     <row r="39" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A39" s="112"/>
+      <c r="A39" s="146"/>
       <c r="B39" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="7">
         <v>44124</v>
       </c>
       <c r="E39" s="11">
         <v>45949</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H39" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I39" s="14"/>
     </row>
     <row r="40" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A40" s="112"/>
+      <c r="A40" s="146"/>
       <c r="B40" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="7">
         <v>44124</v>
       </c>
       <c r="E40" s="11">
         <v>45949</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H40" s="12"/>
       <c r="I40" s="14"/>
     </row>
     <row r="41" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A41" s="112"/>
+      <c r="A41" s="146"/>
       <c r="B41" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="7">
         <v>44117</v>
       </c>
       <c r="E41" s="11">
         <v>44640</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I41" s="14"/>
     </row>
     <row r="42" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A42" s="112"/>
+      <c r="A42" s="146"/>
       <c r="B42" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="7">
         <v>44117</v>
       </c>
       <c r="E42" s="11">
         <v>44640</v>
       </c>
       <c r="F42" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I42" s="14"/>
     </row>
     <row r="43" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A43" s="112"/>
+      <c r="A43" s="146"/>
       <c r="B43" s="21" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="7">
         <v>44131</v>
       </c>
       <c r="E43" s="11">
         <v>44640</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H43" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I43" s="14"/>
     </row>
     <row r="44" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A44" s="112"/>
+      <c r="A44" s="146"/>
       <c r="B44" s="21" t="s">
         <v>73</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="7">
         <v>44131</v>
       </c>
       <c r="E44" s="11">
         <v>44640</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H44" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I44" s="14"/>
     </row>
     <row r="45" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A45" s="112"/>
+      <c r="A45" s="146"/>
       <c r="B45" s="21" t="s">
         <v>74</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="7">
         <v>44131</v>
       </c>
       <c r="E45" s="11">
         <v>44640</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I45" s="14"/>
     </row>
     <row r="46" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A46" s="112"/>
+      <c r="A46" s="146"/>
       <c r="B46" s="21" t="s">
         <v>75</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="7">
         <v>44152</v>
       </c>
       <c r="E46" s="11">
         <v>44640</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H46" s="12" t="s">
         <v>66</v>
       </c>
       <c r="I46" s="14"/>
     </row>
     <row r="47" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A47" s="112"/>
+      <c r="A47" s="146"/>
       <c r="B47" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="7">
         <v>42815</v>
       </c>
       <c r="E47" s="11">
         <v>44640</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H47" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I47" s="14"/>
     </row>
     <row r="48" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A48" s="112"/>
+      <c r="A48" s="146"/>
       <c r="B48" s="22" t="s">
         <v>77</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="7">
         <v>42815</v>
       </c>
       <c r="E48" s="11">
         <v>44640</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I48" s="14"/>
     </row>
     <row r="49" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A49" s="112"/>
+      <c r="A49" s="146"/>
       <c r="B49" s="22" t="s">
         <v>78</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="7">
         <v>44215</v>
       </c>
       <c r="E49" s="7">
         <v>44640</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>59</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>66</v>
       </c>
       <c r="H49" s="14"/>
       <c r="I49" s="14"/>
     </row>
     <row r="50" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A50" s="112"/>
+      <c r="A50" s="146"/>
       <c r="B50" s="22" t="s">
         <v>79</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="7">
         <v>42815</v>
       </c>
       <c r="E50" s="11">
         <v>44640</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I50" s="14"/>
     </row>
     <row r="51" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A51" s="112"/>
+      <c r="A51" s="146"/>
       <c r="B51" s="22" t="s">
         <v>80</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="7">
         <v>42815</v>
       </c>
       <c r="E51" s="11">
         <v>44640</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I51" s="14"/>
     </row>
     <row r="52" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A52" s="112"/>
+      <c r="A52" s="146"/>
       <c r="B52" s="22" t="s">
         <v>81</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="7">
         <v>42815</v>
       </c>
       <c r="E52" s="11">
         <v>44640</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I52" s="14"/>
     </row>
     <row r="53" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A53" s="112"/>
+      <c r="A53" s="146"/>
       <c r="B53" s="22" t="s">
         <v>82</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="7">
         <v>42815</v>
       </c>
       <c r="E53" s="11">
         <v>44640</v>
       </c>
       <c r="F53" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H53" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I53" s="14"/>
     </row>
     <row r="54" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A54" s="112"/>
+      <c r="A54" s="146"/>
       <c r="B54" s="22" t="s">
         <v>83</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="7">
         <v>42815</v>
       </c>
       <c r="E54" s="11">
         <v>44640</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I54" s="14"/>
     </row>
     <row r="55" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A55" s="112"/>
+      <c r="A55" s="146"/>
       <c r="B55" s="22" t="s">
         <v>84</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="7">
         <v>42815</v>
       </c>
       <c r="E55" s="11">
         <v>44640</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="12"/>
       <c r="H55" s="12"/>
       <c r="I55" s="14"/>
     </row>
     <row r="56" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A56" s="113"/>
+      <c r="A56" s="147"/>
       <c r="B56" s="22" t="s">
         <v>85</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="7">
         <v>42815</v>
       </c>
       <c r="E56" s="11">
         <v>44640</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H56" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I56" s="14"/>
     </row>
     <row r="57" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A57" s="101" t="s">
+      <c r="A57" s="142" t="s">
         <v>86</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C57" s="24" t="s">
         <v>45</v>
       </c>
       <c r="D57" s="16">
         <v>44130</v>
       </c>
       <c r="E57" s="25" t="s">
         <v>88</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>48</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>66</v>
       </c>
       <c r="I57" s="9" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="89.25" x14ac:dyDescent="0.2">
-      <c r="A58" s="102"/>
+      <c r="A58" s="143"/>
       <c r="B58" s="24" t="s">
         <v>90</v>
       </c>
       <c r="C58" s="24" t="s">
         <v>45</v>
       </c>
       <c r="D58" s="16">
         <v>44130</v>
       </c>
       <c r="E58" s="26" t="s">
         <v>88</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>48</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="H58" s="21" t="s">
         <v>91</v>
       </c>
       <c r="I58" s="9" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A59" s="110" t="s">
+      <c r="A59" s="144" t="s">
         <v>115</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="16">
         <v>44999</v>
       </c>
       <c r="E59" s="7">
         <v>45383</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>93</v>
       </c>
       <c r="G59" s="9"/>
       <c r="H59" s="14"/>
       <c r="I59" s="27"/>
     </row>
     <row r="60" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A60" s="110"/>
+      <c r="A60" s="144"/>
       <c r="B60" s="13" t="s">
         <v>94</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="7">
         <v>43557</v>
       </c>
       <c r="E60" s="7">
         <v>45383</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G60" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I60" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A61" s="110"/>
+      <c r="A61" s="144"/>
       <c r="B61" s="13" t="s">
         <v>95</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="7">
         <v>43557</v>
       </c>
       <c r="E61" s="7">
         <v>45383</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G61" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I61" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A62" s="110"/>
+      <c r="A62" s="144"/>
       <c r="B62" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="7">
         <v>43557</v>
       </c>
       <c r="E62" s="7">
         <v>45383</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G62" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I62" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A63" s="110"/>
+      <c r="A63" s="144"/>
       <c r="B63" s="13" t="s">
         <v>97</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="7">
         <v>43557</v>
       </c>
       <c r="E63" s="7">
         <v>45383</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G63" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H63" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I63" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A64" s="110"/>
+      <c r="A64" s="144"/>
       <c r="B64" s="13" t="s">
         <v>98</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="7">
         <v>43557</v>
       </c>
       <c r="E64" s="7">
         <v>45383</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G64" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H64" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I64" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A65" s="110"/>
+      <c r="A65" s="144"/>
       <c r="B65" s="13" t="s">
         <v>99</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="7">
         <v>43557</v>
       </c>
       <c r="E65" s="7">
         <v>45383</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G65" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H65" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I65" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A66" s="110"/>
+      <c r="A66" s="144"/>
       <c r="B66" s="13" t="s">
         <v>100</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="7">
         <v>43557</v>
       </c>
       <c r="E66" s="7">
         <v>45383</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G66" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I66" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A67" s="110"/>
+      <c r="A67" s="144"/>
       <c r="B67" s="13" t="s">
         <v>101</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="16">
         <v>44999</v>
       </c>
       <c r="E67" s="7">
         <v>45383</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G67" s="8"/>
       <c r="H67" s="9"/>
       <c r="I67" s="28"/>
     </row>
     <row r="68" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A68" s="110"/>
+      <c r="A68" s="144"/>
       <c r="B68" s="13" t="s">
         <v>102</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="7">
         <v>43557</v>
       </c>
       <c r="E68" s="7">
         <v>45383</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G68" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H68" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I68" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A69" s="110"/>
+      <c r="A69" s="144"/>
       <c r="B69" s="13" t="s">
         <v>103</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="7">
         <v>43557</v>
       </c>
       <c r="E69" s="7">
         <v>45383</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G69" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H69" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I69" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A70" s="110"/>
+      <c r="A70" s="144"/>
       <c r="B70" s="13" t="s">
         <v>104</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="7">
         <v>43557</v>
       </c>
       <c r="E70" s="7">
         <v>45383</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G70" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H70" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I70" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A71" s="110"/>
+      <c r="A71" s="144"/>
       <c r="B71" s="13" t="s">
         <v>105</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="7">
         <v>43557</v>
       </c>
       <c r="E71" s="7">
         <v>45383</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G71" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H71" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I71" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A72" s="110"/>
+      <c r="A72" s="144"/>
       <c r="B72" s="13" t="s">
         <v>106</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="7">
         <v>43557</v>
       </c>
       <c r="E72" s="7">
         <v>45383</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G72" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I72" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A73" s="110"/>
+      <c r="A73" s="144"/>
       <c r="B73" s="13" t="s">
         <v>107</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="7">
         <v>43557</v>
       </c>
       <c r="E73" s="7">
         <v>45383</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G73" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H73" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I73" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A74" s="110"/>
+      <c r="A74" s="144"/>
       <c r="B74" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="7">
         <v>43557</v>
       </c>
       <c r="E74" s="7">
         <v>45383</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G74" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H74" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I74" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="75" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A75" s="110"/>
+      <c r="A75" s="144"/>
       <c r="B75" s="13" t="s">
         <v>109</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="7">
         <v>43557</v>
       </c>
       <c r="E75" s="7">
         <v>45383</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G75" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I75" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A76" s="110"/>
+      <c r="A76" s="144"/>
       <c r="B76" s="13" t="s">
         <v>110</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="7">
         <v>43557</v>
       </c>
       <c r="E76" s="7">
         <v>45383</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G76" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I76" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A77" s="110"/>
+      <c r="A77" s="144"/>
       <c r="B77" s="13" t="s">
         <v>111</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="7">
         <v>43557</v>
       </c>
       <c r="E77" s="7">
         <v>45383</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G77" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H77" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I77" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A78" s="110"/>
+      <c r="A78" s="144"/>
       <c r="B78" s="13" t="s">
         <v>112</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="7">
         <v>43557</v>
       </c>
       <c r="E78" s="7">
         <v>45383</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G78" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H78" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I78" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A79" s="110"/>
+      <c r="A79" s="144"/>
       <c r="B79" s="13" t="s">
         <v>113</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="7">
         <v>43557</v>
       </c>
       <c r="E79" s="7">
         <v>45383</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G79" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I79" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="110"/>
+      <c r="A80" s="144"/>
       <c r="B80" s="13" t="s">
         <v>114</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="7">
         <v>43557</v>
       </c>
       <c r="E80" s="7">
         <v>45383</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G80" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H80" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I80" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A81" s="90" t="s">
+      <c r="A81" s="154" t="s">
         <v>116</v>
       </c>
       <c r="B81" s="29" t="s">
         <v>117</v>
       </c>
       <c r="C81" s="30" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="31">
         <v>43635</v>
       </c>
       <c r="E81" s="31">
         <v>45461</v>
       </c>
       <c r="F81" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G81" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="34"/>
       <c r="I81" s="35"/>
     </row>
     <row r="82" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A82" s="91"/>
+      <c r="A82" s="155"/>
       <c r="B82" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C82" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="16">
         <v>43635</v>
       </c>
       <c r="E82" s="16">
         <v>45461</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G82" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="14"/>
       <c r="I82" s="27"/>
     </row>
     <row r="83" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A83" s="91"/>
+      <c r="A83" s="155"/>
       <c r="B83" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C83" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="16">
         <v>43635</v>
       </c>
       <c r="E83" s="16">
         <v>45461</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H83" s="14"/>
       <c r="I83" s="27"/>
     </row>
     <row r="84" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A84" s="91"/>
+      <c r="A84" s="155"/>
       <c r="B84" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C84" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="16">
         <v>43635</v>
       </c>
       <c r="E84" s="16">
         <v>45461</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="14"/>
       <c r="I84" s="27"/>
     </row>
     <row r="85" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A85" s="91"/>
+      <c r="A85" s="155"/>
       <c r="B85" s="12" t="s">
         <v>121</v>
       </c>
       <c r="C85" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="16">
         <v>43635</v>
       </c>
       <c r="E85" s="16">
         <v>45461</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="14"/>
       <c r="I85" s="27"/>
     </row>
     <row r="86" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A86" s="91"/>
+      <c r="A86" s="155"/>
       <c r="B86" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C86" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="16">
         <v>43635</v>
       </c>
       <c r="E86" s="16">
         <v>45461</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G86" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="14"/>
       <c r="I86" s="27"/>
     </row>
     <row r="87" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A87" s="91"/>
+      <c r="A87" s="155"/>
       <c r="B87" s="12" t="s">
         <v>123</v>
       </c>
       <c r="C87" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="16">
         <v>43635</v>
       </c>
       <c r="E87" s="16">
         <v>45461</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="14"/>
       <c r="I87" s="27"/>
     </row>
     <row r="88" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A88" s="91"/>
+      <c r="A88" s="155"/>
       <c r="B88" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C88" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="16">
         <v>43635</v>
       </c>
       <c r="E88" s="16">
         <v>45461</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="14"/>
       <c r="I88" s="27"/>
     </row>
     <row r="89" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A89" s="91"/>
+      <c r="A89" s="155"/>
       <c r="B89" s="12" t="s">
         <v>125</v>
       </c>
       <c r="C89" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="16">
         <v>43635</v>
       </c>
       <c r="E89" s="16">
         <v>45461</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H89" s="14"/>
       <c r="I89" s="27"/>
     </row>
     <row r="90" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A90" s="91"/>
+      <c r="A90" s="155"/>
       <c r="B90" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C90" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="16">
         <v>43635</v>
       </c>
       <c r="E90" s="16">
         <v>45461</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G90" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H90" s="14"/>
       <c r="I90" s="27"/>
     </row>
     <row r="91" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A91" s="91"/>
+      <c r="A91" s="155"/>
       <c r="B91" s="12" t="s">
         <v>127</v>
       </c>
       <c r="C91" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="16">
         <v>43635</v>
       </c>
       <c r="E91" s="16">
         <v>45461</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G91" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H91" s="14"/>
       <c r="I91" s="27"/>
     </row>
     <row r="92" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A92" s="91"/>
+      <c r="A92" s="155"/>
       <c r="B92" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C92" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="16">
         <v>43635</v>
       </c>
       <c r="E92" s="16">
         <v>45461</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H92" s="14"/>
       <c r="I92" s="27"/>
     </row>
     <row r="93" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A93" s="91"/>
+      <c r="A93" s="155"/>
       <c r="B93" s="12" t="s">
         <v>129</v>
       </c>
       <c r="C93" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="16">
         <v>43635</v>
       </c>
       <c r="E93" s="16">
         <v>45461</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H93" s="14"/>
       <c r="I93" s="27"/>
     </row>
     <row r="94" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A94" s="91"/>
+      <c r="A94" s="155"/>
       <c r="B94" s="12" t="s">
         <v>130</v>
       </c>
       <c r="C94" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="16">
         <v>43635</v>
       </c>
       <c r="E94" s="16">
         <v>45461</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G94" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H94" s="14"/>
       <c r="I94" s="27"/>
     </row>
     <row r="95" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A95" s="91"/>
+      <c r="A95" s="155"/>
       <c r="B95" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C95" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="16">
         <v>43635</v>
       </c>
       <c r="E95" s="16">
         <v>45461</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H95" s="14"/>
       <c r="I95" s="27"/>
     </row>
     <row r="96" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A96" s="91"/>
+      <c r="A96" s="155"/>
       <c r="B96" s="12" t="s">
         <v>132</v>
       </c>
       <c r="C96" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="16">
         <v>43635</v>
       </c>
       <c r="E96" s="16">
         <v>45461</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H96" s="14"/>
       <c r="I96" s="27"/>
     </row>
     <row r="97" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A97" s="91"/>
+      <c r="A97" s="155"/>
       <c r="B97" s="12" t="s">
         <v>133</v>
       </c>
       <c r="C97" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="16">
         <v>43635</v>
       </c>
       <c r="E97" s="16">
         <v>45461</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H97" s="14"/>
       <c r="I97" s="27"/>
     </row>
     <row r="98" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A98" s="91"/>
+      <c r="A98" s="155"/>
       <c r="B98" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C98" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="16">
         <v>43635</v>
       </c>
       <c r="E98" s="16">
         <v>45461</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G98" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="14"/>
       <c r="I98" s="27"/>
     </row>
     <row r="99" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A99" s="91"/>
+      <c r="A99" s="155"/>
       <c r="B99" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C99" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="16">
         <v>43635</v>
       </c>
       <c r="E99" s="16">
         <v>45461</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H99" s="14"/>
       <c r="I99" s="27"/>
     </row>
     <row r="100" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="92"/>
+      <c r="A100" s="156"/>
       <c r="B100" s="36" t="s">
         <v>136</v>
       </c>
       <c r="C100" s="37" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="38">
         <v>43635</v>
       </c>
       <c r="E100" s="38">
         <v>45461</v>
       </c>
       <c r="F100" s="39" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H100" s="41"/>
       <c r="I100" s="42"/>
     </row>
     <row r="101" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A101" s="90" t="s">
+      <c r="A101" s="154" t="s">
         <v>137</v>
       </c>
       <c r="B101" s="29" t="s">
         <v>138</v>
       </c>
       <c r="C101" s="30" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="31">
         <v>43635</v>
       </c>
       <c r="E101" s="31">
         <v>45461</v>
       </c>
       <c r="F101" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H101" s="34"/>
       <c r="I101" s="35"/>
     </row>
     <row r="102" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A102" s="93"/>
+      <c r="A102" s="157"/>
       <c r="B102" s="12" t="s">
         <v>139</v>
       </c>
       <c r="C102" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="16">
         <v>43635</v>
       </c>
       <c r="E102" s="16">
         <v>45461</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G102" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="14"/>
       <c r="I102" s="27"/>
     </row>
     <row r="103" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A103" s="93"/>
+      <c r="A103" s="157"/>
       <c r="B103" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C103" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="16">
         <v>43635</v>
       </c>
       <c r="E103" s="16">
         <v>45461</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H103" s="14"/>
       <c r="I103" s="27"/>
     </row>
     <row r="104" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A104" s="93"/>
+      <c r="A104" s="157"/>
       <c r="B104" s="12" t="s">
         <v>141</v>
       </c>
       <c r="C104" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="16">
         <v>43635</v>
       </c>
       <c r="E104" s="16">
         <v>45461</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G104" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H104" s="14"/>
       <c r="I104" s="27"/>
     </row>
     <row r="105" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A105" s="93"/>
+      <c r="A105" s="157"/>
       <c r="B105" s="12" t="s">
         <v>142</v>
       </c>
       <c r="C105" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="16">
         <v>43635</v>
       </c>
       <c r="E105" s="16">
         <v>45461</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G105" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="14"/>
       <c r="I105" s="27"/>
     </row>
     <row r="106" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A106" s="93"/>
+      <c r="A106" s="157"/>
       <c r="B106" s="12" t="s">
         <v>143</v>
       </c>
       <c r="C106" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="16">
         <v>43635</v>
       </c>
       <c r="E106" s="16">
         <v>45461</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G106" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H106" s="14"/>
       <c r="I106" s="27"/>
     </row>
     <row r="107" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A107" s="93"/>
+      <c r="A107" s="157"/>
       <c r="B107" s="21" t="s">
         <v>144</v>
       </c>
       <c r="C107" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="16">
         <v>43635</v>
       </c>
       <c r="E107" s="16">
         <v>45461</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="14"/>
       <c r="I107" s="27"/>
     </row>
     <row r="108" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A108" s="93"/>
+      <c r="A108" s="157"/>
       <c r="B108" s="12" t="s">
         <v>145</v>
       </c>
       <c r="C108" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="16">
         <v>43635</v>
       </c>
       <c r="E108" s="16">
         <v>45461</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H108" s="14"/>
       <c r="I108" s="27"/>
     </row>
     <row r="109" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A109" s="93"/>
+      <c r="A109" s="157"/>
       <c r="B109" s="12" t="s">
         <v>146</v>
       </c>
       <c r="C109" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="16">
         <v>43635</v>
       </c>
       <c r="E109" s="16">
         <v>45461</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G109" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="14"/>
       <c r="I109" s="27"/>
     </row>
     <row r="110" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A110" s="93"/>
+      <c r="A110" s="157"/>
       <c r="B110" s="12" t="s">
         <v>147</v>
       </c>
       <c r="C110" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D110" s="16">
         <v>43635</v>
       </c>
       <c r="E110" s="16">
         <v>45461</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G110" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H110" s="14"/>
       <c r="I110" s="27"/>
     </row>
     <row r="111" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A111" s="93"/>
+      <c r="A111" s="157"/>
       <c r="B111" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C111" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D111" s="16">
         <v>43635</v>
       </c>
       <c r="E111" s="16">
         <v>45461</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H111" s="14"/>
       <c r="I111" s="27"/>
     </row>
     <row r="112" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A112" s="93"/>
+      <c r="A112" s="157"/>
       <c r="B112" s="12" t="s">
         <v>149</v>
       </c>
       <c r="C112" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D112" s="16">
         <v>43635</v>
       </c>
       <c r="E112" s="16">
         <v>45461</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G112" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H112" s="14"/>
       <c r="I112" s="27"/>
     </row>
     <row r="113" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A113" s="93"/>
+      <c r="A113" s="157"/>
       <c r="B113" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C113" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="16">
         <v>43635</v>
       </c>
       <c r="E113" s="16">
         <v>45461</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G113" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H113" s="14"/>
       <c r="I113" s="27"/>
     </row>
     <row r="114" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A114" s="93"/>
+      <c r="A114" s="157"/>
       <c r="B114" s="12" t="s">
         <v>151</v>
       </c>
       <c r="C114" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="16">
         <v>43635</v>
       </c>
       <c r="E114" s="16">
         <v>45461</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G114" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H114" s="14"/>
       <c r="I114" s="27"/>
     </row>
     <row r="115" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A115" s="93"/>
+      <c r="A115" s="157"/>
       <c r="B115" s="12" t="s">
         <v>152</v>
       </c>
       <c r="C115" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="16">
         <v>43635</v>
       </c>
       <c r="E115" s="16">
         <v>45461</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G115" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H115" s="14"/>
       <c r="I115" s="27"/>
     </row>
     <row r="116" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A116" s="93"/>
+      <c r="A116" s="157"/>
       <c r="B116" s="12" t="s">
         <v>153</v>
       </c>
       <c r="C116" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="16">
         <v>43635</v>
       </c>
       <c r="E116" s="16">
         <v>45461</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G116" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H116" s="14"/>
       <c r="I116" s="27"/>
     </row>
     <row r="117" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A117" s="93"/>
+      <c r="A117" s="157"/>
       <c r="B117" s="12" t="s">
         <v>154</v>
       </c>
       <c r="C117" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="16">
         <v>43635</v>
       </c>
       <c r="E117" s="16">
         <v>45461</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G117" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H117" s="14"/>
       <c r="I117" s="27"/>
     </row>
     <row r="118" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A118" s="93"/>
+      <c r="A118" s="157"/>
       <c r="B118" s="12" t="s">
         <v>155</v>
       </c>
       <c r="C118" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="16">
         <v>43635</v>
       </c>
       <c r="E118" s="16">
         <v>45461</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G118" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H118" s="14"/>
       <c r="I118" s="27"/>
     </row>
     <row r="119" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A119" s="93"/>
+      <c r="A119" s="157"/>
       <c r="B119" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C119" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="16">
         <v>43635</v>
       </c>
       <c r="E119" s="16">
         <v>45461</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G119" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H119" s="14"/>
       <c r="I119" s="27"/>
     </row>
     <row r="120" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="94"/>
+      <c r="A120" s="158"/>
       <c r="B120" s="36" t="s">
         <v>157</v>
       </c>
       <c r="C120" s="37" t="s">
         <v>9</v>
       </c>
       <c r="D120" s="38">
         <v>43635</v>
       </c>
       <c r="E120" s="38">
         <v>45461</v>
       </c>
       <c r="F120" s="39" t="s">
         <v>10</v>
       </c>
       <c r="G120" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H120" s="41"/>
       <c r="I120" s="42"/>
     </row>
     <row r="121" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A121" s="90" t="s">
+      <c r="A121" s="154" t="s">
         <v>158</v>
       </c>
       <c r="B121" s="29" t="s">
         <v>159</v>
       </c>
       <c r="C121" s="30" t="s">
         <v>9</v>
       </c>
       <c r="D121" s="31">
         <v>43635</v>
       </c>
       <c r="E121" s="31">
         <v>45461</v>
       </c>
       <c r="F121" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G121" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H121" s="34"/>
       <c r="I121" s="35"/>
     </row>
     <row r="122" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A122" s="95"/>
+      <c r="A122" s="159"/>
       <c r="B122" s="12" t="s">
         <v>160</v>
       </c>
       <c r="C122" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D122" s="16">
         <v>43635</v>
       </c>
       <c r="E122" s="16">
         <v>45461</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G122" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H122" s="14"/>
       <c r="I122" s="27"/>
     </row>
     <row r="123" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A123" s="95"/>
+      <c r="A123" s="159"/>
       <c r="B123" s="12" t="s">
         <v>161</v>
       </c>
       <c r="C123" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D123" s="16">
         <v>43635</v>
       </c>
       <c r="E123" s="16">
         <v>45461</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H123" s="14"/>
       <c r="I123" s="27"/>
     </row>
     <row r="124" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A124" s="95"/>
+      <c r="A124" s="159"/>
       <c r="B124" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C124" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D124" s="16">
         <v>44593</v>
       </c>
       <c r="E124" s="16">
         <v>45461</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>66</v>
       </c>
       <c r="G124" s="9"/>
       <c r="H124" s="14"/>
       <c r="I124" s="27"/>
     </row>
     <row r="125" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A125" s="95"/>
+      <c r="A125" s="159"/>
       <c r="B125" s="12" t="s">
         <v>163</v>
       </c>
       <c r="C125" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D125" s="16">
         <v>43635</v>
       </c>
       <c r="E125" s="16">
         <v>45461</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H125" s="14"/>
       <c r="I125" s="27"/>
     </row>
     <row r="126" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A126" s="95"/>
+      <c r="A126" s="159"/>
       <c r="B126" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C126" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D126" s="16">
         <v>43635</v>
       </c>
       <c r="E126" s="16">
         <v>45461</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G126" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H126" s="14"/>
       <c r="I126" s="27"/>
     </row>
     <row r="127" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A127" s="95"/>
+      <c r="A127" s="159"/>
       <c r="B127" s="12" t="s">
         <v>165</v>
       </c>
       <c r="C127" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="16">
         <v>43635</v>
       </c>
       <c r="E127" s="16">
         <v>45461</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G127" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H127" s="14"/>
       <c r="I127" s="27"/>
     </row>
     <row r="128" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A128" s="95"/>
+      <c r="A128" s="159"/>
       <c r="B128" s="12" t="s">
         <v>166</v>
       </c>
       <c r="C128" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D128" s="16">
         <v>43635</v>
       </c>
       <c r="E128" s="16">
         <v>45461</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G128" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H128" s="14"/>
       <c r="I128" s="27"/>
     </row>
     <row r="129" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A129" s="95"/>
+      <c r="A129" s="159"/>
       <c r="B129" s="12" t="s">
         <v>167</v>
       </c>
       <c r="C129" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="16">
         <v>43635</v>
       </c>
       <c r="E129" s="16">
         <v>45461</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H129" s="14"/>
       <c r="I129" s="27"/>
     </row>
     <row r="130" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A130" s="95"/>
+      <c r="A130" s="159"/>
       <c r="B130" s="12" t="s">
         <v>168</v>
       </c>
       <c r="C130" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D130" s="16">
         <v>43635</v>
       </c>
       <c r="E130" s="16">
         <v>45461</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H130" s="14"/>
       <c r="I130" s="27"/>
     </row>
     <row r="131" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A131" s="95"/>
+      <c r="A131" s="159"/>
       <c r="B131" s="12" t="s">
         <v>169</v>
       </c>
       <c r="C131" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D131" s="16">
         <v>43635</v>
       </c>
       <c r="E131" s="16">
         <v>45461</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G131" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H131" s="14"/>
       <c r="I131" s="27"/>
     </row>
     <row r="132" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A132" s="95"/>
+      <c r="A132" s="159"/>
       <c r="B132" s="12" t="s">
         <v>170</v>
       </c>
       <c r="C132" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D132" s="16">
         <v>43635</v>
       </c>
       <c r="E132" s="16">
         <v>45461</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H132" s="14"/>
       <c r="I132" s="27"/>
     </row>
     <row r="133" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A133" s="95"/>
+      <c r="A133" s="159"/>
       <c r="B133" s="12" t="s">
         <v>171</v>
       </c>
       <c r="C133" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="16">
         <v>43635</v>
       </c>
       <c r="E133" s="16">
         <v>45461</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H133" s="14"/>
       <c r="I133" s="27"/>
     </row>
     <row r="134" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A134" s="95"/>
+      <c r="A134" s="159"/>
       <c r="B134" s="12" t="s">
         <v>172</v>
       </c>
       <c r="C134" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D134" s="16">
         <v>43635</v>
       </c>
       <c r="E134" s="16">
         <v>45461</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H134" s="14"/>
       <c r="I134" s="27"/>
     </row>
     <row r="135" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A135" s="95"/>
+      <c r="A135" s="159"/>
       <c r="B135" s="12" t="s">
         <v>173</v>
       </c>
       <c r="C135" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D135" s="16">
         <v>43635</v>
       </c>
       <c r="E135" s="16">
         <v>45461</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G135" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H135" s="14"/>
       <c r="I135" s="27"/>
     </row>
     <row r="136" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A136" s="95"/>
+      <c r="A136" s="159"/>
       <c r="B136" s="12" t="s">
         <v>174</v>
       </c>
       <c r="C136" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D136" s="16">
         <v>43635</v>
       </c>
       <c r="E136" s="16">
         <v>45461</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H136" s="14"/>
       <c r="I136" s="27"/>
     </row>
     <row r="137" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A137" s="95"/>
+      <c r="A137" s="159"/>
       <c r="B137" s="12" t="s">
         <v>175</v>
       </c>
       <c r="C137" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D137" s="16">
         <v>43635</v>
       </c>
       <c r="E137" s="16">
         <v>45461</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H137" s="14"/>
       <c r="I137" s="27"/>
     </row>
     <row r="138" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A138" s="95"/>
+      <c r="A138" s="159"/>
       <c r="B138" s="12" t="s">
         <v>176</v>
       </c>
       <c r="C138" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D138" s="16">
         <v>43635</v>
       </c>
       <c r="E138" s="16">
         <v>45461</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H138" s="14"/>
       <c r="I138" s="27"/>
     </row>
     <row r="139" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A139" s="95"/>
+      <c r="A139" s="159"/>
       <c r="B139" s="12" t="s">
         <v>177</v>
       </c>
       <c r="C139" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="16">
         <v>43635</v>
       </c>
       <c r="E139" s="16">
         <v>45461</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G139" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H139" s="14"/>
       <c r="I139" s="27"/>
     </row>
     <row r="140" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A140" s="95"/>
+      <c r="A140" s="159"/>
       <c r="B140" s="12" t="s">
         <v>178</v>
       </c>
       <c r="C140" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D140" s="16">
         <v>43635</v>
       </c>
       <c r="E140" s="16">
         <v>45461</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G140" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H140" s="14"/>
       <c r="I140" s="27"/>
     </row>
     <row r="141" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="96"/>
+      <c r="A141" s="160"/>
       <c r="B141" s="36" t="s">
         <v>179</v>
       </c>
       <c r="C141" s="37" t="s">
         <v>9</v>
       </c>
       <c r="D141" s="38">
         <v>43635</v>
       </c>
       <c r="E141" s="38">
         <v>45461</v>
       </c>
       <c r="F141" s="39" t="s">
         <v>10</v>
       </c>
       <c r="G141" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H141" s="41"/>
       <c r="I141" s="42"/>
     </row>
     <row r="142" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A142" s="120" t="s">
+      <c r="A142" s="117" t="s">
         <v>180</v>
       </c>
       <c r="B142" s="43" t="s">
         <v>181</v>
       </c>
       <c r="C142" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D142" s="44">
         <v>43781</v>
       </c>
       <c r="E142" s="44">
         <v>45607</v>
       </c>
       <c r="F142" s="33" t="s">
         <v>10</v>
       </c>
       <c r="G142" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H142" s="33" t="s">
         <v>59</v>
       </c>
       <c r="I142" s="35"/>
     </row>
     <row r="143" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A143" s="121"/>
+      <c r="A143" s="118"/>
       <c r="B143" s="3" t="s">
         <v>182</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D143" s="7">
         <v>43781</v>
       </c>
       <c r="E143" s="7">
         <v>45607</v>
       </c>
       <c r="F143" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G143" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H143" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I143" s="27"/>
     </row>
     <row r="144" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A144" s="121"/>
+      <c r="A144" s="118"/>
       <c r="B144" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D144" s="7">
         <v>43781</v>
       </c>
       <c r="E144" s="7">
         <v>45607</v>
       </c>
       <c r="F144" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G144" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H144" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I144" s="27"/>
     </row>
     <row r="145" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A145" s="121"/>
+      <c r="A145" s="118"/>
       <c r="B145" s="3" t="s">
         <v>184</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D145" s="7">
         <v>43781</v>
       </c>
       <c r="E145" s="7">
         <v>45607</v>
       </c>
       <c r="F145" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G145" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H145" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I145" s="27"/>
     </row>
     <row r="146" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A146" s="121"/>
+      <c r="A146" s="118"/>
       <c r="B146" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="7">
         <v>43781</v>
       </c>
       <c r="E146" s="7">
         <v>45607</v>
       </c>
       <c r="F146" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G146" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H146" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I146" s="27"/>
     </row>
     <row r="147" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A147" s="121"/>
+      <c r="A147" s="118"/>
       <c r="B147" s="3" t="s">
         <v>186</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="7">
         <v>43781</v>
       </c>
       <c r="E147" s="7">
         <v>45607</v>
       </c>
       <c r="F147" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G147" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H147" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I147" s="27"/>
     </row>
     <row r="148" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A148" s="121"/>
+      <c r="A148" s="118"/>
       <c r="B148" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D148" s="7">
         <v>43781</v>
       </c>
       <c r="E148" s="7">
         <v>45607</v>
       </c>
       <c r="F148" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G148" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H148" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I148" s="27"/>
     </row>
     <row r="149" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A149" s="121"/>
+      <c r="A149" s="118"/>
       <c r="B149" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D149" s="7">
         <v>43781</v>
       </c>
       <c r="E149" s="7">
         <v>45607</v>
       </c>
       <c r="F149" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G149" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H149" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I149" s="27"/>
     </row>
     <row r="150" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A150" s="121"/>
+      <c r="A150" s="118"/>
       <c r="B150" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="7">
         <v>43781</v>
       </c>
       <c r="E150" s="7">
         <v>45607</v>
       </c>
       <c r="F150" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G150" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H150" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I150" s="27"/>
     </row>
     <row r="151" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A151" s="121"/>
+      <c r="A151" s="118"/>
       <c r="B151" s="3" t="s">
         <v>190</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D151" s="7">
         <v>43781</v>
       </c>
       <c r="E151" s="7">
         <v>45607</v>
       </c>
       <c r="F151" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G151" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H151" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I151" s="27"/>
     </row>
     <row r="152" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A152" s="121"/>
+      <c r="A152" s="118"/>
       <c r="B152" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="7">
         <v>43781</v>
       </c>
       <c r="E152" s="7">
         <v>45607</v>
       </c>
       <c r="F152" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G152" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H152" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I152" s="27"/>
     </row>
     <row r="153" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A153" s="121"/>
+      <c r="A153" s="118"/>
       <c r="B153" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D153" s="7">
         <v>43781</v>
       </c>
       <c r="E153" s="7">
         <v>45607</v>
       </c>
       <c r="F153" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G153" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H153" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I153" s="27"/>
     </row>
     <row r="154" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A154" s="121"/>
+      <c r="A154" s="118"/>
       <c r="B154" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D154" s="7">
         <v>43781</v>
       </c>
       <c r="E154" s="7">
         <v>45607</v>
       </c>
       <c r="F154" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G154" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H154" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I154" s="27"/>
     </row>
     <row r="155" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A155" s="121"/>
+      <c r="A155" s="118"/>
       <c r="B155" s="3" t="s">
         <v>194</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D155" s="7">
         <v>43781</v>
       </c>
       <c r="E155" s="7">
         <v>45607</v>
       </c>
       <c r="F155" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G155" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H155" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I155" s="27"/>
     </row>
     <row r="156" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A156" s="121"/>
+      <c r="A156" s="118"/>
       <c r="B156" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D156" s="7">
         <v>43781</v>
       </c>
       <c r="E156" s="7">
         <v>45607</v>
       </c>
       <c r="F156" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G156" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H156" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I156" s="27"/>
     </row>
     <row r="157" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A157" s="121"/>
+      <c r="A157" s="118"/>
       <c r="B157" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D157" s="7">
         <v>43781</v>
       </c>
       <c r="E157" s="7">
         <v>45607</v>
       </c>
       <c r="F157" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H157" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I157" s="27"/>
     </row>
     <row r="158" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A158" s="121"/>
+      <c r="A158" s="118"/>
       <c r="B158" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="7">
         <v>43781</v>
       </c>
       <c r="E158" s="7">
         <v>45607</v>
       </c>
       <c r="F158" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G158" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H158" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I158" s="27"/>
     </row>
     <row r="159" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A159" s="121"/>
+      <c r="A159" s="118"/>
       <c r="B159" s="3" t="s">
         <v>198</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="7">
         <v>43781</v>
       </c>
       <c r="E159" s="7">
         <v>45607</v>
       </c>
       <c r="F159" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H159" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I159" s="27"/>
     </row>
     <row r="160" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A160" s="121"/>
+      <c r="A160" s="118"/>
       <c r="B160" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="7">
         <v>43781</v>
       </c>
       <c r="E160" s="7">
         <v>45607</v>
       </c>
       <c r="F160" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H160" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I160" s="27"/>
     </row>
     <row r="161" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="122"/>
+      <c r="A161" s="119"/>
       <c r="B161" s="45" t="s">
         <v>200</v>
       </c>
       <c r="C161" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="46">
         <v>43781</v>
       </c>
       <c r="E161" s="46">
         <v>45607</v>
       </c>
       <c r="F161" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H161" s="40" t="s">
         <v>59</v>
       </c>
       <c r="I161" s="42"/>
     </row>
     <row r="162" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A162" s="123" t="s">
+      <c r="A162" s="164" t="s">
         <v>13</v>
       </c>
       <c r="B162" s="43" t="s">
         <v>201</v>
       </c>
       <c r="C162" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D162" s="44">
         <v>43781</v>
       </c>
       <c r="E162" s="44">
         <v>45607</v>
       </c>
       <c r="F162" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G162" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H162" s="33" t="s">
         <v>59</v>
       </c>
       <c r="I162" s="35"/>
     </row>
     <row r="163" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A163" s="124"/>
+      <c r="A163" s="165"/>
       <c r="B163" s="3" t="s">
         <v>202</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D163" s="7">
         <v>43781</v>
       </c>
       <c r="E163" s="7">
         <v>45607</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H163" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I163" s="27"/>
     </row>
     <row r="164" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A164" s="124"/>
+      <c r="A164" s="165"/>
       <c r="B164" s="3" t="s">
         <v>203</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D164" s="7">
         <v>43781</v>
       </c>
       <c r="E164" s="7">
         <v>45607</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G164" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H164" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I164" s="27"/>
     </row>
     <row r="165" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A165" s="124"/>
+      <c r="A165" s="165"/>
       <c r="B165" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D165" s="7">
         <v>43781</v>
       </c>
       <c r="E165" s="7">
         <v>45607</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G165" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H165" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I165" s="27"/>
     </row>
     <row r="166" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A166" s="124"/>
+      <c r="A166" s="165"/>
       <c r="B166" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D166" s="7">
         <v>44628</v>
       </c>
       <c r="E166" s="7">
         <v>45607</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>66</v>
       </c>
       <c r="G166" s="9"/>
       <c r="H166" s="12"/>
       <c r="I166" s="27"/>
     </row>
     <row r="167" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A167" s="124"/>
+      <c r="A167" s="165"/>
       <c r="B167" s="3" t="s">
         <v>206</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D167" s="7">
         <v>43781</v>
       </c>
       <c r="E167" s="7">
         <v>45607</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G167" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H167" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I167" s="27"/>
     </row>
     <row r="168" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A168" s="124"/>
+      <c r="A168" s="165"/>
       <c r="B168" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D168" s="7">
         <v>43781</v>
       </c>
       <c r="E168" s="7">
         <v>45607</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G168" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H168" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I168" s="27"/>
     </row>
     <row r="169" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A169" s="124"/>
+      <c r="A169" s="165"/>
       <c r="B169" s="3" t="s">
         <v>208</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D169" s="7">
         <v>43781</v>
       </c>
       <c r="E169" s="7">
         <v>45607</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G169" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H169" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I169" s="27"/>
     </row>
     <row r="170" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A170" s="124"/>
+      <c r="A170" s="165"/>
       <c r="B170" s="3" t="s">
         <v>209</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D170" s="7">
         <v>43781</v>
       </c>
       <c r="E170" s="7">
         <v>45607</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G170" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H170" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I170" s="27"/>
     </row>
     <row r="171" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A171" s="124"/>
+      <c r="A171" s="165"/>
       <c r="B171" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D171" s="7">
         <v>43781</v>
       </c>
       <c r="E171" s="7">
         <v>45607</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G171" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H171" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I171" s="27"/>
     </row>
     <row r="172" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A172" s="124"/>
+      <c r="A172" s="165"/>
       <c r="B172" s="3" t="s">
         <v>211</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D172" s="7">
         <v>43781</v>
       </c>
       <c r="E172" s="7">
         <v>45607</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G172" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H172" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I172" s="27"/>
     </row>
     <row r="173" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A173" s="124"/>
+      <c r="A173" s="165"/>
       <c r="B173" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D173" s="7">
         <v>43781</v>
       </c>
       <c r="E173" s="7">
         <v>45607</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G173" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H173" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I173" s="27"/>
     </row>
     <row r="174" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A174" s="124"/>
+      <c r="A174" s="165"/>
       <c r="B174" s="3" t="s">
         <v>213</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D174" s="7">
         <v>43781</v>
       </c>
       <c r="E174" s="7">
         <v>45607</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G174" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H174" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I174" s="27"/>
     </row>
     <row r="175" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A175" s="124"/>
+      <c r="A175" s="165"/>
       <c r="B175" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D175" s="7">
         <v>43781</v>
       </c>
       <c r="E175" s="7">
         <v>45607</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G175" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H175" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I175" s="27"/>
     </row>
     <row r="176" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A176" s="124"/>
+      <c r="A176" s="165"/>
       <c r="B176" s="3" t="s">
         <v>215</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D176" s="7">
         <v>43781</v>
       </c>
       <c r="E176" s="7">
         <v>45607</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G176" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H176" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I176" s="27"/>
     </row>
     <row r="177" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A177" s="124"/>
+      <c r="A177" s="165"/>
       <c r="B177" s="3" t="s">
         <v>216</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D177" s="7">
         <v>43781</v>
       </c>
       <c r="E177" s="7">
         <v>45607</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G177" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H177" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I177" s="27"/>
     </row>
     <row r="178" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A178" s="124"/>
+      <c r="A178" s="165"/>
       <c r="B178" s="3" t="s">
         <v>217</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D178" s="7">
         <v>43781</v>
       </c>
       <c r="E178" s="7">
         <v>45607</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G178" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H178" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I178" s="27"/>
     </row>
     <row r="179" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A179" s="124"/>
+      <c r="A179" s="165"/>
       <c r="B179" s="3" t="s">
         <v>218</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D179" s="7">
         <v>44628</v>
       </c>
       <c r="E179" s="7">
         <v>45607</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>66</v>
       </c>
       <c r="G179" s="9"/>
       <c r="H179" s="12"/>
       <c r="I179" s="27"/>
     </row>
     <row r="180" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A180" s="124"/>
+      <c r="A180" s="165"/>
       <c r="B180" s="3" t="s">
         <v>219</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D180" s="7">
         <v>45328</v>
       </c>
       <c r="E180" s="7">
         <v>45607</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>93</v>
       </c>
       <c r="G180" s="9"/>
       <c r="H180" s="12"/>
       <c r="I180" s="27"/>
     </row>
     <row r="181" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A181" s="124"/>
+      <c r="A181" s="165"/>
       <c r="B181" s="3" t="s">
         <v>220</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D181" s="7">
         <v>43781</v>
       </c>
       <c r="E181" s="7">
         <v>45607</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G181" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H181" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I181" s="27"/>
     </row>
     <row r="182" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A182" s="124"/>
+      <c r="A182" s="165"/>
       <c r="B182" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D182" s="7">
         <v>43781</v>
       </c>
       <c r="E182" s="7">
         <v>45607</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G182" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H182" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I182" s="27"/>
     </row>
     <row r="183" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A183" s="124"/>
+      <c r="A183" s="165"/>
       <c r="B183" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D183" s="7">
         <v>43781</v>
       </c>
       <c r="E183" s="7">
         <v>45607</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G183" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H183" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I183" s="27"/>
     </row>
     <row r="184" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A184" s="124"/>
+      <c r="A184" s="165"/>
       <c r="B184" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D184" s="7">
         <v>44628</v>
       </c>
       <c r="E184" s="7">
         <v>45607</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>66</v>
       </c>
       <c r="G184" s="9"/>
       <c r="H184" s="12"/>
       <c r="I184" s="27"/>
     </row>
     <row r="185" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="125"/>
+      <c r="A185" s="166"/>
       <c r="B185" s="45" t="s">
         <v>223</v>
       </c>
       <c r="C185" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D185" s="46">
         <v>44012</v>
       </c>
       <c r="E185" s="46">
         <v>45607</v>
       </c>
       <c r="F185" s="39" t="s">
         <v>48</v>
       </c>
       <c r="G185" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H185" s="40" t="s">
         <v>59</v>
       </c>
       <c r="I185" s="42"/>
     </row>
     <row r="186" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A186" s="120" t="s">
+      <c r="A186" s="117" t="s">
         <v>224</v>
       </c>
       <c r="B186" s="43" t="s">
         <v>225</v>
       </c>
       <c r="C186" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D186" s="44">
         <v>43781</v>
       </c>
       <c r="E186" s="44">
         <v>45607</v>
       </c>
       <c r="F186" s="33" t="s">
         <v>10</v>
       </c>
       <c r="G186" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H186" s="33" t="s">
         <v>59</v>
       </c>
       <c r="I186" s="35"/>
     </row>
     <row r="187" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A187" s="121"/>
+      <c r="A187" s="118"/>
       <c r="B187" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D187" s="7">
         <v>43781</v>
       </c>
       <c r="E187" s="7">
         <v>45607</v>
       </c>
       <c r="F187" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G187" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H187" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I187" s="27"/>
     </row>
     <row r="188" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A188" s="121"/>
+      <c r="A188" s="118"/>
       <c r="B188" s="3" t="s">
         <v>227</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D188" s="7">
         <v>43781</v>
       </c>
       <c r="E188" s="7">
         <v>45607</v>
       </c>
       <c r="F188" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G188" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H188" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I188" s="27"/>
     </row>
     <row r="189" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A189" s="121"/>
+      <c r="A189" s="118"/>
       <c r="B189" s="3" t="s">
         <v>228</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D189" s="7">
         <v>43781</v>
       </c>
       <c r="E189" s="7">
         <v>45607</v>
       </c>
       <c r="F189" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G189" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H189" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I189" s="27"/>
     </row>
     <row r="190" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A190" s="121"/>
+      <c r="A190" s="118"/>
       <c r="B190" s="3" t="s">
         <v>229</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D190" s="7">
         <v>43781</v>
       </c>
       <c r="E190" s="7">
         <v>45607</v>
       </c>
       <c r="F190" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G190" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H190" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I190" s="27"/>
     </row>
     <row r="191" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A191" s="121"/>
+      <c r="A191" s="118"/>
       <c r="B191" s="3" t="s">
         <v>230</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D191" s="7">
         <v>43781</v>
       </c>
       <c r="E191" s="7">
         <v>45607</v>
       </c>
       <c r="F191" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G191" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H191" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I191" s="27"/>
     </row>
     <row r="192" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A192" s="121"/>
+      <c r="A192" s="118"/>
       <c r="B192" s="3" t="s">
         <v>231</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D192" s="7">
         <v>43781</v>
       </c>
       <c r="E192" s="7">
         <v>45607</v>
       </c>
       <c r="F192" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G192" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H192" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I192" s="27"/>
     </row>
     <row r="193" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A193" s="121"/>
+      <c r="A193" s="118"/>
       <c r="B193" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D193" s="7">
         <v>43781</v>
       </c>
       <c r="E193" s="7">
         <v>45607</v>
       </c>
       <c r="F193" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G193" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H193" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I193" s="27"/>
     </row>
     <row r="194" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A194" s="121"/>
+      <c r="A194" s="118"/>
       <c r="B194" s="3" t="s">
         <v>233</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D194" s="7">
         <v>43781</v>
       </c>
       <c r="E194" s="7">
         <v>45607</v>
       </c>
       <c r="F194" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G194" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H194" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I194" s="27"/>
     </row>
     <row r="195" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A195" s="121"/>
+      <c r="A195" s="118"/>
       <c r="B195" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D195" s="7">
         <v>43781</v>
       </c>
       <c r="E195" s="7">
         <v>45607</v>
       </c>
       <c r="F195" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G195" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H195" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I195" s="27"/>
     </row>
     <row r="196" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A196" s="121"/>
+      <c r="A196" s="118"/>
       <c r="B196" s="3" t="s">
         <v>235</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D196" s="7">
         <v>43781</v>
       </c>
       <c r="E196" s="7">
         <v>45607</v>
       </c>
       <c r="F196" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G196" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H196" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I196" s="27"/>
     </row>
     <row r="197" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A197" s="121"/>
+      <c r="A197" s="118"/>
       <c r="B197" s="3" t="s">
         <v>236</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D197" s="7">
         <v>43781</v>
       </c>
       <c r="E197" s="7">
         <v>45607</v>
       </c>
       <c r="F197" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G197" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H197" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I197" s="27"/>
     </row>
     <row r="198" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A198" s="121"/>
+      <c r="A198" s="118"/>
       <c r="B198" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D198" s="7">
         <v>43781</v>
       </c>
       <c r="E198" s="7">
         <v>45607</v>
       </c>
       <c r="F198" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G198" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H198" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I198" s="27"/>
     </row>
     <row r="199" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A199" s="121"/>
+      <c r="A199" s="118"/>
       <c r="B199" s="3" t="s">
         <v>238</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D199" s="7">
         <v>43781</v>
       </c>
       <c r="E199" s="7">
         <v>45607</v>
       </c>
       <c r="F199" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G199" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H199" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I199" s="27"/>
     </row>
     <row r="200" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A200" s="121"/>
+      <c r="A200" s="118"/>
       <c r="B200" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D200" s="7">
         <v>43781</v>
       </c>
       <c r="E200" s="7">
         <v>45607</v>
       </c>
       <c r="F200" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G200" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H200" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I200" s="27"/>
     </row>
     <row r="201" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A201" s="121"/>
+      <c r="A201" s="118"/>
       <c r="B201" s="3" t="s">
         <v>240</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D201" s="7">
         <v>43781</v>
       </c>
       <c r="E201" s="7">
         <v>45607</v>
       </c>
       <c r="F201" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G201" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H201" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I201" s="27"/>
     </row>
     <row r="202" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A202" s="121"/>
+      <c r="A202" s="118"/>
       <c r="B202" s="3" t="s">
         <v>241</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D202" s="7">
         <v>43781</v>
       </c>
       <c r="E202" s="7">
         <v>45607</v>
       </c>
       <c r="F202" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G202" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H202" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I202" s="27"/>
     </row>
     <row r="203" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A203" s="121"/>
+      <c r="A203" s="118"/>
       <c r="B203" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D203" s="7">
         <v>45258</v>
       </c>
       <c r="E203" s="7">
         <v>45607</v>
       </c>
       <c r="F203" s="9" t="s">
         <v>89</v>
       </c>
       <c r="G203" s="9"/>
       <c r="H203" s="9"/>
       <c r="I203" s="27"/>
     </row>
     <row r="204" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A204" s="121"/>
+      <c r="A204" s="118"/>
       <c r="B204" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D204" s="7">
         <v>43781</v>
       </c>
       <c r="E204" s="7">
         <v>45607</v>
       </c>
       <c r="F204" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G204" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H204" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I204" s="27"/>
     </row>
     <row r="205" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A205" s="121"/>
+      <c r="A205" s="118"/>
       <c r="B205" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D205" s="7">
         <v>43781</v>
       </c>
       <c r="E205" s="7">
         <v>45607</v>
       </c>
       <c r="F205" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G205" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H205" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I205" s="27"/>
     </row>
     <row r="206" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="122"/>
+      <c r="A206" s="119"/>
       <c r="B206" s="45" t="s">
         <v>245</v>
       </c>
       <c r="C206" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D206" s="46">
         <v>43781</v>
       </c>
       <c r="E206" s="46">
         <v>45607</v>
       </c>
       <c r="F206" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G206" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H206" s="40" t="s">
         <v>59</v>
       </c>
       <c r="I206" s="42"/>
     </row>
     <row r="207" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A207" s="120" t="s">
+      <c r="A207" s="117" t="s">
         <v>12</v>
       </c>
       <c r="B207" s="51" t="s">
         <v>246</v>
       </c>
       <c r="C207" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D207" s="52">
         <v>44222</v>
       </c>
       <c r="E207" s="44">
         <v>45607</v>
       </c>
       <c r="F207" s="53" t="s">
         <v>59</v>
       </c>
       <c r="G207" s="33"/>
       <c r="H207" s="33" t="s">
         <v>59</v>
       </c>
       <c r="I207" s="35"/>
     </row>
     <row r="208" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A208" s="121"/>
+      <c r="A208" s="118"/>
       <c r="B208" s="3" t="s">
         <v>247</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D208" s="7">
         <v>43781</v>
       </c>
       <c r="E208" s="7">
         <v>45607</v>
       </c>
       <c r="F208" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G208" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H208" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I208" s="27"/>
     </row>
     <row r="209" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A209" s="121"/>
+      <c r="A209" s="118"/>
       <c r="B209" s="47" t="s">
         <v>248</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D209" s="54">
         <v>44222</v>
       </c>
       <c r="E209" s="7">
         <v>45607</v>
       </c>
       <c r="F209" s="48" t="s">
         <v>59</v>
       </c>
       <c r="G209" s="9"/>
       <c r="H209" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I209" s="27"/>
     </row>
     <row r="210" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A210" s="121"/>
+      <c r="A210" s="118"/>
       <c r="B210" s="47" t="s">
         <v>249</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D210" s="49">
         <v>45055</v>
       </c>
       <c r="E210" s="7">
         <v>45607</v>
       </c>
       <c r="F210" s="9" t="s">
         <v>93</v>
       </c>
       <c r="G210" s="9"/>
       <c r="H210" s="9"/>
       <c r="I210" s="27"/>
     </row>
     <row r="211" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A211" s="121"/>
+      <c r="A211" s="118"/>
       <c r="B211" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D211" s="7">
         <v>43781</v>
       </c>
       <c r="E211" s="7">
         <v>45607</v>
       </c>
       <c r="F211" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G211" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H211" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I211" s="27"/>
     </row>
     <row r="212" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A212" s="121"/>
+      <c r="A212" s="118"/>
       <c r="B212" s="3" t="s">
         <v>251</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D212" s="7">
         <v>43781</v>
       </c>
       <c r="E212" s="7">
         <v>45607</v>
       </c>
       <c r="F212" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G212" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H212" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I212" s="27"/>
     </row>
     <row r="213" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A213" s="121"/>
+      <c r="A213" s="118"/>
       <c r="B213" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D213" s="7">
         <v>43781</v>
       </c>
       <c r="E213" s="7">
         <v>45607</v>
       </c>
       <c r="F213" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G213" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H213" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I213" s="27"/>
     </row>
     <row r="214" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A214" s="121"/>
+      <c r="A214" s="118"/>
       <c r="B214" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D214" s="7">
         <v>43781</v>
       </c>
       <c r="E214" s="7">
         <v>45607</v>
       </c>
       <c r="F214" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G214" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H214" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I214" s="27"/>
     </row>
     <row r="215" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A215" s="121"/>
+      <c r="A215" s="118"/>
       <c r="B215" s="3" t="s">
         <v>254</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D215" s="7">
         <v>43781</v>
       </c>
       <c r="E215" s="7">
         <v>45607</v>
       </c>
       <c r="F215" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G215" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H215" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I215" s="27"/>
     </row>
     <row r="216" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A216" s="121"/>
+      <c r="A216" s="118"/>
       <c r="B216" s="47" t="s">
         <v>255</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D216" s="54">
         <v>44222</v>
       </c>
       <c r="E216" s="7">
         <v>45607</v>
       </c>
       <c r="F216" s="50" t="s">
         <v>59</v>
       </c>
       <c r="G216" s="9"/>
       <c r="H216" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I216" s="27"/>
     </row>
     <row r="217" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A217" s="121"/>
+      <c r="A217" s="118"/>
       <c r="B217" s="3" t="s">
         <v>256</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D217" s="7">
         <v>43781</v>
       </c>
       <c r="E217" s="7">
         <v>45607</v>
       </c>
       <c r="F217" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G217" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H217" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I217" s="27"/>
     </row>
     <row r="218" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A218" s="121"/>
+      <c r="A218" s="118"/>
       <c r="B218" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D218" s="7">
         <v>43781</v>
       </c>
       <c r="E218" s="7">
         <v>45607</v>
       </c>
       <c r="F218" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G218" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H218" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I218" s="27"/>
     </row>
     <row r="219" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A219" s="121"/>
+      <c r="A219" s="118"/>
       <c r="B219" s="3" t="s">
         <v>258</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D219" s="7">
         <v>44012</v>
       </c>
       <c r="E219" s="7">
         <v>45607</v>
       </c>
       <c r="F219" s="8" t="s">
         <v>48</v>
       </c>
       <c r="G219" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H219" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I219" s="27"/>
     </row>
     <row r="220" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A220" s="121"/>
+      <c r="A220" s="118"/>
       <c r="B220" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D220" s="7">
         <v>43781</v>
       </c>
       <c r="E220" s="7">
         <v>45607</v>
       </c>
       <c r="F220" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G220" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H220" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I220" s="27"/>
     </row>
     <row r="221" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A221" s="121"/>
+      <c r="A221" s="118"/>
       <c r="B221" s="3" t="s">
         <v>260</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D221" s="7">
         <v>43781</v>
       </c>
       <c r="E221" s="7">
         <v>45607</v>
       </c>
       <c r="F221" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G221" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H221" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I221" s="27"/>
     </row>
     <row r="222" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A222" s="121"/>
+      <c r="A222" s="118"/>
       <c r="B222" s="3" t="s">
         <v>261</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D222" s="7">
         <v>43781</v>
       </c>
       <c r="E222" s="7">
         <v>45607</v>
       </c>
       <c r="F222" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G222" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H222" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I222" s="27"/>
     </row>
     <row r="223" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A223" s="121"/>
+      <c r="A223" s="118"/>
       <c r="B223" s="3" t="s">
         <v>196</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D223" s="7">
         <v>43781</v>
       </c>
       <c r="E223" s="7">
         <v>45607</v>
       </c>
       <c r="F223" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G223" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H223" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I223" s="27"/>
     </row>
     <row r="224" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A224" s="121"/>
+      <c r="A224" s="118"/>
       <c r="B224" s="3" t="s">
         <v>262</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D224" s="7">
         <v>43781</v>
       </c>
       <c r="E224" s="7">
         <v>45607</v>
       </c>
       <c r="F224" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G224" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H224" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I224" s="27"/>
     </row>
     <row r="225" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A225" s="121"/>
+      <c r="A225" s="118"/>
       <c r="B225" s="3" t="s">
         <v>263</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D225" s="7">
         <v>43781</v>
       </c>
       <c r="E225" s="7">
         <v>45607</v>
       </c>
       <c r="F225" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G225" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H225" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I225" s="27"/>
     </row>
     <row r="226" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A226" s="121"/>
+      <c r="A226" s="118"/>
       <c r="B226" s="3" t="s">
         <v>264</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D226" s="7">
         <v>43781</v>
       </c>
       <c r="E226" s="7">
         <v>45607</v>
       </c>
       <c r="F226" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G226" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H226" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I226" s="27"/>
     </row>
     <row r="227" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A227" s="122"/>
+      <c r="A227" s="119"/>
       <c r="B227" s="45" t="s">
         <v>265</v>
       </c>
       <c r="C227" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D227" s="46">
         <v>43781</v>
       </c>
       <c r="E227" s="46">
         <v>45607</v>
       </c>
       <c r="F227" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G227" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H227" s="40" t="s">
         <v>59</v>
       </c>
       <c r="I227" s="42"/>
     </row>
     <row r="228" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A228" s="117" t="s">
+      <c r="A228" s="161" t="s">
         <v>266</v>
       </c>
       <c r="B228" s="55" t="s">
         <v>267</v>
       </c>
       <c r="C228" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D228" s="44">
         <v>43781</v>
       </c>
       <c r="E228" s="44">
         <v>45607</v>
       </c>
       <c r="F228" s="33" t="s">
         <v>10</v>
       </c>
       <c r="G228" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H228" s="33" t="s">
         <v>59</v>
       </c>
       <c r="I228" s="35"/>
     </row>
     <row r="229" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A229" s="118"/>
+      <c r="A229" s="162"/>
       <c r="B229" s="13" t="s">
         <v>268</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D229" s="7">
         <v>43781</v>
       </c>
       <c r="E229" s="7">
         <v>45607</v>
       </c>
       <c r="F229" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G229" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H229" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I229" s="27"/>
     </row>
     <row r="230" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A230" s="118"/>
+      <c r="A230" s="162"/>
       <c r="B230" s="13" t="s">
         <v>269</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D230" s="7">
         <v>43781</v>
       </c>
       <c r="E230" s="7">
         <v>45607</v>
       </c>
       <c r="F230" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G230" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H230" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I230" s="27"/>
     </row>
     <row r="231" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A231" s="118"/>
+      <c r="A231" s="162"/>
       <c r="B231" s="13" t="s">
         <v>270</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D231" s="7">
         <v>43781</v>
       </c>
       <c r="E231" s="7">
         <v>45607</v>
       </c>
       <c r="F231" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G231" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H231" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I231" s="27"/>
     </row>
     <row r="232" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A232" s="118"/>
+      <c r="A232" s="162"/>
       <c r="B232" s="13" t="s">
         <v>271</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D232" s="7">
         <v>43781</v>
       </c>
       <c r="E232" s="7">
         <v>45607</v>
       </c>
       <c r="F232" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G232" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H232" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I232" s="27"/>
     </row>
     <row r="233" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A233" s="118"/>
+      <c r="A233" s="162"/>
       <c r="B233" s="13" t="s">
         <v>272</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D233" s="7">
         <v>43781</v>
       </c>
       <c r="E233" s="7">
         <v>45607</v>
       </c>
       <c r="F233" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G233" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H233" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I233" s="27"/>
     </row>
     <row r="234" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A234" s="118"/>
+      <c r="A234" s="162"/>
       <c r="B234" s="13" t="s">
         <v>273</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D234" s="7">
         <v>43781</v>
       </c>
       <c r="E234" s="7">
         <v>45607</v>
       </c>
       <c r="F234" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G234" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H234" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I234" s="27"/>
     </row>
     <row r="235" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A235" s="118"/>
+      <c r="A235" s="162"/>
       <c r="B235" s="13" t="s">
         <v>274</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D235" s="7">
         <v>43781</v>
       </c>
       <c r="E235" s="7">
         <v>45607</v>
       </c>
       <c r="F235" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G235" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H235" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I235" s="27"/>
     </row>
     <row r="236" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A236" s="118"/>
+      <c r="A236" s="162"/>
       <c r="B236" s="13" t="s">
         <v>275</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D236" s="7">
         <v>43781</v>
       </c>
       <c r="E236" s="7">
         <v>45607</v>
       </c>
       <c r="F236" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G236" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H236" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I236" s="27"/>
     </row>
     <row r="237" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A237" s="118"/>
+      <c r="A237" s="162"/>
       <c r="B237" s="13" t="s">
         <v>276</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D237" s="7">
         <v>43781</v>
       </c>
       <c r="E237" s="7">
         <v>45607</v>
       </c>
       <c r="F237" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G237" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H237" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I237" s="27"/>
     </row>
     <row r="238" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A238" s="118"/>
+      <c r="A238" s="162"/>
       <c r="B238" s="13" t="s">
         <v>277</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D238" s="7">
         <v>43781</v>
       </c>
       <c r="E238" s="7">
         <v>45607</v>
       </c>
       <c r="F238" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G238" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H238" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I238" s="27"/>
     </row>
     <row r="239" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A239" s="118"/>
+      <c r="A239" s="162"/>
       <c r="B239" s="13" t="s">
         <v>278</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D239" s="7">
         <v>43781</v>
       </c>
       <c r="E239" s="7">
         <v>45607</v>
       </c>
       <c r="F239" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G239" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H239" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I239" s="27"/>
     </row>
     <row r="240" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A240" s="118"/>
+      <c r="A240" s="162"/>
       <c r="B240" s="13" t="s">
         <v>279</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D240" s="7">
         <v>43781</v>
       </c>
       <c r="E240" s="7">
         <v>45607</v>
       </c>
       <c r="F240" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G240" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H240" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I240" s="27"/>
     </row>
     <row r="241" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A241" s="118"/>
+      <c r="A241" s="162"/>
       <c r="B241" s="13" t="s">
         <v>280</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D241" s="7">
         <v>43781</v>
       </c>
       <c r="E241" s="7">
         <v>45607</v>
       </c>
       <c r="F241" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G241" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H241" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I241" s="27"/>
     </row>
     <row r="242" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A242" s="118"/>
+      <c r="A242" s="162"/>
       <c r="B242" s="13" t="s">
         <v>281</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D242" s="7">
         <v>43781</v>
       </c>
       <c r="E242" s="7">
         <v>45607</v>
       </c>
       <c r="F242" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G242" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H242" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I242" s="27"/>
     </row>
     <row r="243" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A243" s="118"/>
+      <c r="A243" s="162"/>
       <c r="B243" s="13" t="s">
         <v>282</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D243" s="7">
         <v>43781</v>
       </c>
       <c r="E243" s="7">
         <v>45607</v>
       </c>
       <c r="F243" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G243" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H243" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I243" s="27"/>
     </row>
     <row r="244" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A244" s="118"/>
+      <c r="A244" s="162"/>
       <c r="B244" s="13" t="s">
         <v>283</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D244" s="7">
         <v>43781</v>
       </c>
       <c r="E244" s="7">
         <v>45607</v>
       </c>
       <c r="F244" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G244" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H244" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I244" s="27"/>
     </row>
     <row r="245" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A245" s="118"/>
+      <c r="A245" s="162"/>
       <c r="B245" s="13" t="s">
         <v>284</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D245" s="7">
         <v>43781</v>
       </c>
       <c r="E245" s="7">
         <v>45607</v>
       </c>
       <c r="F245" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G245" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H245" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I245" s="27"/>
     </row>
     <row r="246" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A246" s="118"/>
+      <c r="A246" s="162"/>
       <c r="B246" s="13" t="s">
         <v>285</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D246" s="7">
         <v>43781</v>
       </c>
       <c r="E246" s="7">
         <v>45607</v>
       </c>
       <c r="F246" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G246" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H246" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I246" s="27"/>
     </row>
     <row r="247" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A247" s="119"/>
+      <c r="A247" s="163"/>
       <c r="B247" s="56" t="s">
         <v>286</v>
       </c>
       <c r="C247" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D247" s="46">
         <v>43781</v>
       </c>
       <c r="E247" s="46">
         <v>45607</v>
       </c>
       <c r="F247" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G247" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H247" s="40" t="s">
         <v>59</v>
       </c>
       <c r="I247" s="42"/>
     </row>
     <row r="248" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A248" s="117" t="s">
+      <c r="A248" s="161" t="s">
         <v>287</v>
       </c>
       <c r="B248" s="55" t="s">
         <v>288</v>
       </c>
       <c r="C248" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D248" s="44">
         <v>43781</v>
       </c>
       <c r="E248" s="44">
         <v>45607</v>
       </c>
       <c r="F248" s="33" t="s">
         <v>10</v>
       </c>
       <c r="G248" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H248" s="33" t="s">
         <v>59</v>
       </c>
       <c r="I248" s="35"/>
     </row>
     <row r="249" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A249" s="118"/>
+      <c r="A249" s="162"/>
       <c r="B249" s="13" t="s">
         <v>289</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D249" s="7">
         <v>43781</v>
       </c>
       <c r="E249" s="7">
         <v>45607</v>
       </c>
       <c r="F249" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G249" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H249" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I249" s="27"/>
     </row>
     <row r="250" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A250" s="118"/>
+      <c r="A250" s="162"/>
       <c r="B250" s="13" t="s">
         <v>290</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D250" s="7">
         <v>43781</v>
       </c>
       <c r="E250" s="7">
         <v>45607</v>
       </c>
       <c r="F250" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G250" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H250" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I250" s="27"/>
     </row>
     <row r="251" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A251" s="118"/>
+      <c r="A251" s="162"/>
       <c r="B251" s="13" t="s">
         <v>291</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D251" s="7">
         <v>43781</v>
       </c>
       <c r="E251" s="7">
         <v>45607</v>
       </c>
       <c r="F251" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G251" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H251" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I251" s="27"/>
     </row>
     <row r="252" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A252" s="118"/>
+      <c r="A252" s="162"/>
       <c r="B252" s="13" t="s">
         <v>292</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D252" s="7">
         <v>43781</v>
       </c>
       <c r="E252" s="7">
         <v>45607</v>
       </c>
       <c r="F252" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G252" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H252" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I252" s="27"/>
     </row>
     <row r="253" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A253" s="118"/>
+      <c r="A253" s="162"/>
       <c r="B253" s="13" t="s">
         <v>293</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D253" s="7">
         <v>43781</v>
       </c>
       <c r="E253" s="7">
         <v>45607</v>
       </c>
       <c r="F253" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G253" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H253" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I253" s="27"/>
     </row>
     <row r="254" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A254" s="118"/>
+      <c r="A254" s="162"/>
       <c r="B254" s="13" t="s">
         <v>294</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D254" s="7">
         <v>43781</v>
       </c>
       <c r="E254" s="7">
         <v>45607</v>
       </c>
       <c r="F254" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G254" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H254" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I254" s="27"/>
     </row>
     <row r="255" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A255" s="118"/>
+      <c r="A255" s="162"/>
       <c r="B255" s="13" t="s">
         <v>295</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D255" s="7">
         <v>43781</v>
       </c>
       <c r="E255" s="7">
         <v>45607</v>
       </c>
       <c r="F255" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G255" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H255" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I255" s="27"/>
     </row>
     <row r="256" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A256" s="118"/>
+      <c r="A256" s="162"/>
       <c r="B256" s="13" t="s">
         <v>296</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D256" s="7">
         <v>43781</v>
       </c>
       <c r="E256" s="7">
         <v>45607</v>
       </c>
       <c r="F256" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G256" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H256" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I256" s="27"/>
     </row>
     <row r="257" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A257" s="118"/>
+      <c r="A257" s="162"/>
       <c r="B257" s="13" t="s">
         <v>297</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D257" s="7">
         <v>43781</v>
       </c>
       <c r="E257" s="7">
         <v>45607</v>
       </c>
       <c r="F257" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G257" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H257" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I257" s="27"/>
     </row>
     <row r="258" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A258" s="118"/>
+      <c r="A258" s="162"/>
       <c r="B258" s="13" t="s">
         <v>298</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D258" s="7">
         <v>43781</v>
       </c>
       <c r="E258" s="7">
         <v>45607</v>
       </c>
       <c r="F258" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G258" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H258" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I258" s="27"/>
     </row>
     <row r="259" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A259" s="118"/>
+      <c r="A259" s="162"/>
       <c r="B259" s="47" t="s">
         <v>299</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D259" s="7">
         <v>44222</v>
       </c>
       <c r="E259" s="7">
         <v>45949</v>
       </c>
       <c r="F259" s="9" t="s">
         <v>59</v>
       </c>
       <c r="G259"/>
       <c r="H259" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I259" s="27"/>
     </row>
     <row r="260" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A260" s="118"/>
+      <c r="A260" s="162"/>
       <c r="B260" s="13" t="s">
         <v>300</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D260" s="7">
         <v>43781</v>
       </c>
       <c r="E260" s="7">
         <v>45607</v>
       </c>
       <c r="F260" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G260" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H260" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I260" s="27"/>
     </row>
     <row r="261" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A261" s="118"/>
+      <c r="A261" s="162"/>
       <c r="B261" s="13" t="s">
         <v>301</v>
       </c>
       <c r="C261" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D261" s="7">
         <v>43781</v>
       </c>
       <c r="E261" s="7">
         <v>45607</v>
       </c>
       <c r="F261" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G261" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H261" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I261" s="27"/>
     </row>
     <row r="262" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A262" s="118"/>
+      <c r="A262" s="162"/>
       <c r="B262" s="13" t="s">
         <v>302</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D262" s="7">
         <v>43781</v>
       </c>
       <c r="E262" s="7">
         <v>45607</v>
       </c>
       <c r="F262" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G262" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H262" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I262" s="27"/>
     </row>
     <row r="263" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A263" s="118"/>
+      <c r="A263" s="162"/>
       <c r="B263" s="13" t="s">
         <v>303</v>
       </c>
       <c r="C263" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D263" s="7">
         <v>43781</v>
       </c>
       <c r="E263" s="7">
         <v>45607</v>
       </c>
       <c r="F263" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G263" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H263" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I263" s="27"/>
     </row>
     <row r="264" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A264" s="118"/>
+      <c r="A264" s="162"/>
       <c r="B264" s="13" t="s">
         <v>304</v>
       </c>
       <c r="C264" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D264" s="7">
         <v>43781</v>
       </c>
       <c r="E264" s="7">
         <v>45607</v>
       </c>
       <c r="F264" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G264" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H264" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I264" s="27"/>
     </row>
     <row r="265" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A265" s="118"/>
+      <c r="A265" s="162"/>
       <c r="B265" s="13" t="s">
         <v>305</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D265" s="7">
         <v>43781</v>
       </c>
       <c r="E265" s="7">
         <v>45607</v>
       </c>
       <c r="F265" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G265" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H265" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I265" s="27"/>
     </row>
     <row r="266" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A266" s="118"/>
+      <c r="A266" s="162"/>
       <c r="B266" s="13" t="s">
         <v>306</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D266" s="7">
         <v>43781</v>
       </c>
       <c r="E266" s="7">
         <v>45607</v>
       </c>
       <c r="F266" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G266" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H266" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I266" s="27"/>
     </row>
     <row r="267" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A267" s="119"/>
+      <c r="A267" s="163"/>
       <c r="B267" s="56" t="s">
         <v>307</v>
       </c>
       <c r="C267" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D267" s="46">
         <v>43781</v>
       </c>
       <c r="E267" s="46">
         <v>45607</v>
       </c>
       <c r="F267" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G267" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H267" s="40" t="s">
         <v>59</v>
       </c>
       <c r="I267" s="42"/>
     </row>
     <row r="268" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A268" s="87" t="s">
+      <c r="A268" s="151" t="s">
         <v>308</v>
       </c>
       <c r="B268" s="43" t="s">
         <v>309</v>
       </c>
       <c r="C268" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D268" s="44">
         <v>43792</v>
       </c>
       <c r="E268" s="44">
         <v>45618</v>
       </c>
       <c r="F268" s="33" t="s">
         <v>10</v>
       </c>
       <c r="G268" s="32" t="s">
         <v>15</v>
       </c>
       <c r="H268" s="33" t="s">
         <v>59</v>
       </c>
       <c r="I268" s="57" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="269" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A269" s="88"/>
+      <c r="A269" s="152"/>
       <c r="B269" s="13" t="s">
         <v>310</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D269" s="7">
         <v>43792</v>
       </c>
       <c r="E269" s="7">
         <v>45618</v>
       </c>
       <c r="F269" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G269" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H269" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I269" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="270" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A270" s="88"/>
+      <c r="A270" s="152"/>
       <c r="B270" s="13" t="s">
         <v>311</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D270" s="7">
         <v>43792</v>
       </c>
       <c r="E270" s="7">
         <v>45618</v>
       </c>
       <c r="F270" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G270" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H270" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I270" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="271" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A271" s="88"/>
+      <c r="A271" s="152"/>
       <c r="B271" s="13" t="s">
         <v>312</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D271" s="7">
         <v>43792</v>
       </c>
       <c r="E271" s="7">
         <v>45618</v>
       </c>
       <c r="F271" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G271" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H271" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I271" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="272" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A272" s="88"/>
+      <c r="A272" s="152"/>
       <c r="B272" s="13" t="s">
         <v>313</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D272" s="7">
         <v>43792</v>
       </c>
       <c r="E272" s="7">
         <v>45618</v>
       </c>
       <c r="F272" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G272" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H272" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I272" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="273" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A273" s="88"/>
+      <c r="A273" s="152"/>
       <c r="B273" s="13" t="s">
         <v>314</v>
       </c>
       <c r="C273" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D273" s="7">
         <v>43792</v>
       </c>
       <c r="E273" s="7">
         <v>45618</v>
       </c>
       <c r="F273" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G273" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H273" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I273" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="274" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A274" s="88"/>
+      <c r="A274" s="152"/>
       <c r="B274" s="13" t="s">
         <v>315</v>
       </c>
       <c r="C274" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D274" s="7">
         <v>43792</v>
       </c>
       <c r="E274" s="7">
         <v>45618</v>
       </c>
       <c r="F274" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G274" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H274" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I274" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="275" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A275" s="88"/>
+      <c r="A275" s="152"/>
       <c r="B275" s="13" t="s">
         <v>316</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D275" s="7">
         <v>43792</v>
       </c>
       <c r="E275" s="7">
         <v>45618</v>
       </c>
       <c r="F275" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G275" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H275" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I275" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="276" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A276" s="88"/>
+      <c r="A276" s="152"/>
       <c r="B276" s="13" t="s">
         <v>317</v>
       </c>
       <c r="C276" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D276" s="7">
         <v>43792</v>
       </c>
       <c r="E276" s="7">
         <v>45618</v>
       </c>
       <c r="F276" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G276" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H276" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I276" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="277" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A277" s="88"/>
+      <c r="A277" s="152"/>
       <c r="B277" s="13" t="s">
         <v>318</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D277" s="7">
         <v>43792</v>
       </c>
       <c r="E277" s="7">
         <v>45618</v>
       </c>
       <c r="F277" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G277" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H277" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I277" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="278" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A278" s="88"/>
+      <c r="A278" s="152"/>
       <c r="B278" s="12" t="s">
         <v>319</v>
       </c>
       <c r="C278" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D278" s="7">
         <v>43792</v>
       </c>
       <c r="E278" s="7">
         <v>45618</v>
       </c>
       <c r="F278" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G278" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H278" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I278" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="279" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A279" s="88"/>
+      <c r="A279" s="152"/>
       <c r="B279" s="12" t="s">
         <v>320</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D279" s="7">
         <v>43792</v>
       </c>
       <c r="E279" s="7">
         <v>45618</v>
       </c>
       <c r="F279" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G279" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H279" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I279" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="280" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A280" s="88"/>
+      <c r="A280" s="152"/>
       <c r="B280" s="12" t="s">
         <v>321</v>
       </c>
       <c r="C280" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D280" s="7">
         <v>43792</v>
       </c>
       <c r="E280" s="7">
         <v>45618</v>
       </c>
       <c r="F280" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G280" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H280" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I280" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="281" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A281" s="88"/>
+      <c r="A281" s="152"/>
       <c r="B281" s="12" t="s">
         <v>322</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D281" s="7">
         <v>43792</v>
       </c>
       <c r="E281" s="7">
         <v>45618</v>
       </c>
       <c r="F281" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G281" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H281" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I281" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="282" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A282" s="88"/>
+      <c r="A282" s="152"/>
       <c r="B282" s="12" t="s">
         <v>323</v>
       </c>
       <c r="C282" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D282" s="7">
         <v>44923</v>
       </c>
       <c r="E282" s="7">
         <v>45618</v>
       </c>
       <c r="F282" s="9" t="s">
         <v>66</v>
       </c>
       <c r="G282" s="8"/>
       <c r="H282" s="9"/>
       <c r="I282" s="28"/>
     </row>
     <row r="283" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A283" s="88"/>
+      <c r="A283" s="152"/>
       <c r="B283" s="12" t="s">
         <v>324</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D283" s="7">
         <v>43792</v>
       </c>
       <c r="E283" s="7">
         <v>45618</v>
       </c>
       <c r="F283" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G283" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H283" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I283" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="284" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A284" s="88"/>
+      <c r="A284" s="152"/>
       <c r="B284" s="12" t="s">
         <v>325</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D284" s="7">
         <v>43792</v>
       </c>
       <c r="E284" s="7">
         <v>45618</v>
       </c>
       <c r="F284" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G284" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H284" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I284" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="285" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A285" s="88"/>
+      <c r="A285" s="152"/>
       <c r="B285" s="12" t="s">
         <v>326</v>
       </c>
       <c r="C285" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D285" s="7">
         <v>43792</v>
       </c>
       <c r="E285" s="7">
         <v>45618</v>
       </c>
       <c r="F285" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G285" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H285" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I285" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="286" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A286" s="88"/>
+      <c r="A286" s="152"/>
       <c r="B286" s="12" t="s">
         <v>327</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D286" s="7">
         <v>43792</v>
       </c>
       <c r="E286" s="7">
         <v>45618</v>
       </c>
       <c r="F286" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G286" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H286" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I286" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="287" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A287" s="88"/>
+      <c r="A287" s="152"/>
       <c r="B287" s="12" t="s">
         <v>328</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D287" s="7">
         <v>43792</v>
       </c>
       <c r="E287" s="7">
         <v>45618</v>
       </c>
       <c r="F287" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G287" s="8" t="s">
         <v>15</v>
       </c>
       <c r="H287" s="9" t="s">
         <v>59</v>
       </c>
       <c r="I287" s="28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="288" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A288" s="89"/>
+      <c r="A288" s="153"/>
       <c r="B288" s="36" t="s">
         <v>329</v>
       </c>
       <c r="C288" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D288" s="46">
         <v>43792</v>
       </c>
       <c r="E288" s="46">
         <v>45618</v>
       </c>
       <c r="F288" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G288" s="39" t="s">
         <v>15</v>
       </c>
       <c r="H288" s="40" t="s">
         <v>59</v>
       </c>
       <c r="I288" s="65" t="s">
         <v>66</v>
       </c>
     </row>
@@ -9802,2385 +10521,6633 @@
       <c r="A295" s="66" t="s">
         <v>55</v>
       </c>
       <c r="B295" s="67" t="s">
         <v>52</v>
       </c>
       <c r="C295" s="67" t="s">
         <v>51</v>
       </c>
       <c r="D295" s="68">
         <v>44711</v>
       </c>
       <c r="E295" s="69" t="s">
         <v>336</v>
       </c>
       <c r="F295" s="70" t="s">
         <v>66</v>
       </c>
       <c r="G295" s="81" t="s">
         <v>337</v>
       </c>
       <c r="H295" s="71"/>
       <c r="I295" s="72"/>
     </row>
     <row r="296" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A296" s="84" t="s">
+      <c r="A296" s="148" t="s">
         <v>338</v>
       </c>
       <c r="B296" s="55" t="s">
         <v>339</v>
       </c>
       <c r="C296" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D296" s="44">
         <v>43592</v>
       </c>
       <c r="E296" s="44">
         <v>45418</v>
       </c>
       <c r="F296" s="33" t="s">
         <v>10</v>
       </c>
       <c r="G296" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H296" s="34"/>
       <c r="I296" s="35"/>
     </row>
     <row r="297" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A297" s="85"/>
+      <c r="A297" s="149"/>
       <c r="B297" s="13" t="s">
         <v>340</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D297" s="7">
         <v>43592</v>
       </c>
       <c r="E297" s="7">
         <v>45418</v>
       </c>
       <c r="F297" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G297" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H297" s="14"/>
       <c r="I297" s="27"/>
     </row>
     <row r="298" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A298" s="85"/>
+      <c r="A298" s="149"/>
       <c r="B298" s="13" t="s">
         <v>341</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D298" s="7">
         <v>43592</v>
       </c>
       <c r="E298" s="7">
         <v>45418</v>
       </c>
       <c r="F298" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G298" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H298" s="14"/>
       <c r="I298" s="27"/>
     </row>
     <row r="299" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A299" s="85"/>
+      <c r="A299" s="149"/>
       <c r="B299" s="13" t="s">
         <v>342</v>
       </c>
       <c r="C299" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D299" s="7">
         <v>43592</v>
       </c>
       <c r="E299" s="7">
         <v>45418</v>
       </c>
       <c r="F299" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G299" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H299" s="14"/>
       <c r="I299" s="27"/>
     </row>
     <row r="300" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A300" s="85"/>
+      <c r="A300" s="149"/>
       <c r="B300" s="13" t="s">
         <v>343</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D300" s="7">
         <v>43592</v>
       </c>
       <c r="E300" s="7">
         <v>45418</v>
       </c>
       <c r="F300" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G300" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H300" s="14"/>
       <c r="I300" s="27"/>
     </row>
     <row r="301" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A301" s="85"/>
+      <c r="A301" s="149"/>
       <c r="B301" s="13" t="s">
         <v>344</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D301" s="7">
         <v>43592</v>
       </c>
       <c r="E301" s="7">
         <v>45418</v>
       </c>
       <c r="F301" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G301" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H301" s="14"/>
       <c r="I301" s="27"/>
     </row>
     <row r="302" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A302" s="85"/>
+      <c r="A302" s="149"/>
       <c r="B302" s="13" t="s">
         <v>345</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D302" s="7">
         <v>43592</v>
       </c>
       <c r="E302" s="7">
         <v>45418</v>
       </c>
       <c r="F302" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G302" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H302" s="14"/>
       <c r="I302" s="27"/>
     </row>
     <row r="303" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A303" s="85"/>
+      <c r="A303" s="149"/>
       <c r="B303" s="13" t="s">
         <v>346</v>
       </c>
       <c r="C303" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D303" s="7">
         <v>43592</v>
       </c>
       <c r="E303" s="7">
         <v>45418</v>
       </c>
       <c r="F303" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G303" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H303" s="14"/>
       <c r="I303" s="27"/>
     </row>
     <row r="304" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A304" s="85"/>
+      <c r="A304" s="149"/>
       <c r="B304" s="13" t="s">
         <v>347</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D304" s="7">
         <v>43592</v>
       </c>
       <c r="E304" s="7">
         <v>45418</v>
       </c>
       <c r="F304" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G304" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H304" s="14"/>
       <c r="I304" s="27"/>
     </row>
     <row r="305" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A305" s="85"/>
+      <c r="A305" s="149"/>
       <c r="B305" s="13" t="s">
         <v>348</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D305" s="7">
         <v>43592</v>
       </c>
       <c r="E305" s="7">
         <v>45418</v>
       </c>
       <c r="F305" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G305" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H305" s="14"/>
       <c r="I305" s="27"/>
     </row>
     <row r="306" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A306" s="85"/>
+      <c r="A306" s="149"/>
       <c r="B306" s="13" t="s">
         <v>349</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D306" s="7">
         <v>43592</v>
       </c>
       <c r="E306" s="7">
         <v>45418</v>
       </c>
       <c r="F306" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G306" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H306" s="14"/>
       <c r="I306" s="27"/>
     </row>
     <row r="307" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A307" s="85"/>
+      <c r="A307" s="149"/>
       <c r="B307" s="13" t="s">
         <v>350</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D307" s="7">
         <v>43592</v>
       </c>
       <c r="E307" s="7">
         <v>45418</v>
       </c>
       <c r="F307" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G307" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H307" s="14"/>
       <c r="I307" s="27"/>
     </row>
     <row r="308" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A308" s="85"/>
+      <c r="A308" s="149"/>
       <c r="B308" s="13" t="s">
         <v>351</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D308" s="7">
         <v>43592</v>
       </c>
       <c r="E308" s="7">
         <v>45418</v>
       </c>
       <c r="F308" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G308" s="82" t="s">
         <v>15</v>
       </c>
       <c r="H308" s="14"/>
       <c r="I308" s="27"/>
     </row>
     <row r="309" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A309" s="85"/>
+      <c r="A309" s="149"/>
       <c r="B309" s="13" t="s">
         <v>352</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D309" s="7">
         <v>43592</v>
       </c>
       <c r="E309" s="7">
         <v>45418</v>
       </c>
       <c r="F309" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G309" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H309" s="14"/>
       <c r="I309" s="27"/>
     </row>
     <row r="310" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A310" s="85"/>
+      <c r="A310" s="149"/>
       <c r="B310" s="13" t="s">
         <v>353</v>
       </c>
       <c r="C310" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D310" s="7">
         <v>43592</v>
       </c>
       <c r="E310" s="7">
         <v>45418</v>
       </c>
       <c r="F310" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G310" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H310" s="14"/>
       <c r="I310" s="27"/>
     </row>
     <row r="311" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A311" s="85"/>
+      <c r="A311" s="149"/>
       <c r="B311" s="13" t="s">
         <v>354</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D311" s="7">
         <v>43592</v>
       </c>
       <c r="E311" s="7">
         <v>45418</v>
       </c>
       <c r="F311" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G311" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H311" s="14"/>
       <c r="I311" s="27"/>
     </row>
     <row r="312" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A312" s="85"/>
+      <c r="A312" s="149"/>
       <c r="B312" s="13" t="s">
         <v>355</v>
       </c>
       <c r="C312" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D312" s="7">
         <v>43592</v>
       </c>
       <c r="E312" s="7">
         <v>45418</v>
       </c>
       <c r="F312" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G312" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H312" s="14"/>
       <c r="I312" s="27"/>
     </row>
     <row r="313" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A313" s="85"/>
+      <c r="A313" s="149"/>
       <c r="B313" s="13" t="s">
         <v>356</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D313" s="7">
         <v>43592</v>
       </c>
       <c r="E313" s="7">
         <v>45418</v>
       </c>
       <c r="F313" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G313" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H313" s="14"/>
       <c r="I313" s="27"/>
     </row>
     <row r="314" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A314" s="85"/>
+      <c r="A314" s="149"/>
       <c r="B314" s="13" t="s">
         <v>357</v>
       </c>
       <c r="C314" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D314" s="7">
         <v>43592</v>
       </c>
       <c r="E314" s="7">
         <v>45418</v>
       </c>
       <c r="F314" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G314" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H314" s="14"/>
       <c r="I314" s="27"/>
     </row>
     <row r="315" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A315" s="86"/>
+      <c r="A315" s="150"/>
       <c r="B315" s="56" t="s">
         <v>358</v>
       </c>
       <c r="C315" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D315" s="46">
         <v>43592</v>
       </c>
       <c r="E315" s="46">
         <v>45418</v>
       </c>
       <c r="F315" s="40" t="s">
         <v>10</v>
       </c>
       <c r="G315" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H315" s="41"/>
       <c r="I315" s="42"/>
     </row>
     <row r="316" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A316" s="84" t="s">
+      <c r="A316" s="148" t="s">
         <v>20</v>
       </c>
       <c r="B316" s="55" t="s">
         <v>359</v>
       </c>
       <c r="C316" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D316" s="44">
         <v>43592</v>
       </c>
       <c r="E316" s="83">
         <v>45418</v>
       </c>
       <c r="F316" s="32" t="s">
         <v>10</v>
       </c>
       <c r="G316" s="33" t="s">
         <v>15</v>
       </c>
       <c r="H316" s="34"/>
       <c r="I316" s="35"/>
     </row>
     <row r="317" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A317" s="85"/>
+      <c r="A317" s="149"/>
       <c r="B317" s="13" t="s">
         <v>360</v>
       </c>
       <c r="C317" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D317" s="7">
         <v>43592</v>
       </c>
       <c r="E317" s="11">
         <v>45418</v>
       </c>
       <c r="F317" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G317" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H317" s="14"/>
       <c r="I317" s="27"/>
     </row>
     <row r="318" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A318" s="85"/>
+      <c r="A318" s="149"/>
       <c r="B318" s="13" t="s">
         <v>361</v>
       </c>
       <c r="C318" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D318" s="7">
         <v>43592</v>
       </c>
       <c r="E318" s="11">
         <v>45418</v>
       </c>
       <c r="F318" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G318" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H318" s="14"/>
       <c r="I318" s="27"/>
     </row>
     <row r="319" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A319" s="85"/>
+      <c r="A319" s="149"/>
       <c r="B319" s="13" t="s">
         <v>362</v>
       </c>
       <c r="C319" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D319" s="7">
         <v>43592</v>
       </c>
       <c r="E319" s="11">
         <v>45418</v>
       </c>
       <c r="F319" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G319" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H319" s="14"/>
       <c r="I319" s="27"/>
     </row>
     <row r="320" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A320" s="85"/>
+      <c r="A320" s="149"/>
       <c r="B320" s="13" t="s">
         <v>363</v>
       </c>
       <c r="C320" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D320" s="7">
         <v>44341</v>
       </c>
       <c r="E320" s="11">
         <v>45418</v>
       </c>
       <c r="F320" s="8" t="s">
         <v>65</v>
       </c>
       <c r="G320" s="9"/>
       <c r="H320" s="14"/>
       <c r="I320" s="27"/>
     </row>
     <row r="321" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A321" s="85"/>
+      <c r="A321" s="149"/>
       <c r="B321" s="13" t="s">
         <v>364</v>
       </c>
       <c r="C321" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D321" s="7">
         <v>43592</v>
       </c>
       <c r="E321" s="11">
         <v>45418</v>
       </c>
       <c r="F321" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G321" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H321" s="14"/>
       <c r="I321" s="27"/>
     </row>
     <row r="322" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A322" s="85"/>
+      <c r="A322" s="149"/>
       <c r="B322" s="13" t="s">
         <v>365</v>
       </c>
       <c r="C322" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D322" s="7">
         <v>43592</v>
       </c>
       <c r="E322" s="11">
         <v>45418</v>
       </c>
       <c r="F322" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G322" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H322" s="14"/>
       <c r="I322" s="27"/>
     </row>
     <row r="323" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A323" s="85"/>
+      <c r="A323" s="149"/>
       <c r="B323" s="13" t="s">
         <v>366</v>
       </c>
       <c r="C323" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D323" s="7">
         <v>43592</v>
       </c>
       <c r="E323" s="11">
         <v>45418</v>
       </c>
       <c r="F323" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G323" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H323" s="14"/>
       <c r="I323" s="27"/>
     </row>
     <row r="324" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A324" s="85"/>
+      <c r="A324" s="149"/>
       <c r="B324" s="13" t="s">
         <v>367</v>
       </c>
       <c r="C324" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D324" s="7">
         <v>43592</v>
       </c>
       <c r="E324" s="11">
         <v>45418</v>
       </c>
       <c r="F324" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G324" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H324" s="14"/>
       <c r="I324" s="27"/>
     </row>
     <row r="325" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A325" s="85"/>
+      <c r="A325" s="149"/>
       <c r="B325" s="3" t="s">
         <v>368</v>
       </c>
       <c r="C325" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D325" s="7">
         <v>43592</v>
       </c>
       <c r="E325" s="11">
         <v>45418</v>
       </c>
       <c r="F325" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G325" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H325" s="14"/>
       <c r="I325" s="27"/>
     </row>
     <row r="326" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A326" s="85"/>
+      <c r="A326" s="149"/>
       <c r="B326" s="3" t="s">
         <v>369</v>
       </c>
       <c r="C326" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D326" s="7">
         <v>43592</v>
       </c>
       <c r="E326" s="7">
         <v>45418</v>
       </c>
       <c r="F326" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G326" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H326" s="14"/>
       <c r="I326" s="27"/>
     </row>
     <row r="327" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A327" s="85"/>
+      <c r="A327" s="149"/>
       <c r="B327" s="3" t="s">
         <v>370</v>
       </c>
       <c r="C327" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D327" s="7">
         <v>43592</v>
       </c>
       <c r="E327" s="7">
         <v>45418</v>
       </c>
       <c r="F327" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G327" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H327" s="14"/>
       <c r="I327" s="27"/>
     </row>
     <row r="328" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A328" s="85"/>
+      <c r="A328" s="149"/>
       <c r="B328" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D328" s="7">
         <v>43592</v>
       </c>
       <c r="E328" s="7">
         <v>45418</v>
       </c>
       <c r="F328" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G328" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H328" s="14"/>
       <c r="I328" s="27"/>
     </row>
     <row r="329" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A329" s="85"/>
+      <c r="A329" s="149"/>
       <c r="B329" s="3" t="s">
         <v>372</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D329" s="7">
         <v>43592</v>
       </c>
       <c r="E329" s="7">
         <v>45418</v>
       </c>
       <c r="F329" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G329" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H329" s="14"/>
       <c r="I329" s="27"/>
     </row>
     <row r="330" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A330" s="85"/>
+      <c r="A330" s="149"/>
       <c r="B330" s="3" t="s">
         <v>373</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D330" s="7">
         <v>43592</v>
       </c>
       <c r="E330" s="7">
         <v>45418</v>
       </c>
       <c r="F330" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G330" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H330" s="14"/>
       <c r="I330" s="27"/>
     </row>
     <row r="331" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A331" s="85"/>
+      <c r="A331" s="149"/>
       <c r="B331" s="3" t="s">
         <v>374</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D331" s="7">
         <v>43592</v>
       </c>
       <c r="E331" s="7">
         <v>45418</v>
       </c>
       <c r="F331" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G331" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H331" s="14"/>
       <c r="I331" s="27"/>
     </row>
     <row r="332" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A332" s="85"/>
+      <c r="A332" s="149"/>
       <c r="B332" s="3" t="s">
         <v>375</v>
       </c>
       <c r="C332" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D332" s="7">
         <v>43592</v>
       </c>
       <c r="E332" s="7">
         <v>45418</v>
       </c>
       <c r="F332" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G332" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H332" s="14"/>
       <c r="I332" s="27"/>
     </row>
     <row r="333" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A333" s="85"/>
+      <c r="A333" s="149"/>
       <c r="B333" s="3" t="s">
         <v>376</v>
       </c>
       <c r="C333" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D333" s="7">
         <v>43592</v>
       </c>
       <c r="E333" s="7">
         <v>45418</v>
       </c>
       <c r="F333" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G333" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H333" s="14"/>
       <c r="I333" s="27"/>
     </row>
     <row r="334" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A334" s="85"/>
+      <c r="A334" s="149"/>
       <c r="B334" s="12" t="s">
         <v>377</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D334" s="7">
         <v>43592</v>
       </c>
       <c r="E334" s="7">
         <v>45418</v>
       </c>
       <c r="F334" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G334" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H334" s="14"/>
       <c r="I334" s="27"/>
     </row>
     <row r="335" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A335" s="86"/>
+      <c r="A335" s="150"/>
       <c r="B335" s="36" t="s">
         <v>378</v>
       </c>
       <c r="C335" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D335" s="46">
         <v>43592</v>
       </c>
       <c r="E335" s="46">
         <v>45418</v>
       </c>
       <c r="F335" s="39" t="s">
         <v>10</v>
       </c>
       <c r="G335" s="40" t="s">
         <v>15</v>
       </c>
       <c r="H335" s="41"/>
       <c r="I335" s="42"/>
     </row>
     <row r="336" spans="1:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="126" t="s">
+      <c r="A336" s="122" t="s">
         <v>379</v>
       </c>
       <c r="B336" s="55" t="s">
         <v>380</v>
       </c>
       <c r="C336" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D336" s="44">
         <v>45343</v>
       </c>
       <c r="E336" s="83">
         <v>45893</v>
       </c>
       <c r="F336" s="33" t="s">
         <v>93</v>
       </c>
       <c r="G336" s="33"/>
       <c r="H336" s="33"/>
       <c r="I336" s="35"/>
     </row>
     <row r="337" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A337" s="127"/>
+      <c r="A337" s="123"/>
       <c r="B337" s="3" t="s">
         <v>381</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D337" s="7">
         <v>44068</v>
       </c>
       <c r="E337" s="11">
         <v>45893</v>
       </c>
       <c r="F337" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G337" s="14"/>
       <c r="H337" s="12"/>
       <c r="I337" s="27"/>
     </row>
     <row r="338" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A338" s="127"/>
+      <c r="A338" s="123"/>
       <c r="B338" s="13" t="s">
         <v>382</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D338" s="7">
         <v>44068</v>
       </c>
       <c r="E338" s="11">
         <v>45893</v>
       </c>
       <c r="F338" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G338" s="14"/>
       <c r="H338" s="14"/>
       <c r="I338" s="27"/>
     </row>
     <row r="339" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A339" s="127"/>
+      <c r="A339" s="123"/>
       <c r="B339" s="13" t="s">
         <v>383</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D339" s="7">
         <v>44068</v>
       </c>
       <c r="E339" s="11">
         <v>45893</v>
       </c>
       <c r="F339" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G339" s="14"/>
       <c r="H339" s="14"/>
       <c r="I339" s="27"/>
     </row>
     <row r="340" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A340" s="127"/>
+      <c r="A340" s="123"/>
       <c r="B340" s="13" t="s">
         <v>384</v>
       </c>
       <c r="C340" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D340" s="7">
         <v>44068</v>
       </c>
       <c r="E340" s="11">
         <v>45893</v>
       </c>
       <c r="F340" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G340" s="14"/>
       <c r="H340" s="14"/>
       <c r="I340" s="27"/>
     </row>
     <row r="341" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A341" s="127"/>
+      <c r="A341" s="123"/>
       <c r="B341" s="13" t="s">
         <v>385</v>
       </c>
       <c r="C341" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D341" s="7">
         <v>44068</v>
       </c>
       <c r="E341" s="11">
         <v>45893</v>
       </c>
       <c r="F341" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G341" s="14"/>
       <c r="H341" s="14"/>
       <c r="I341" s="27"/>
     </row>
     <row r="342" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A342" s="127"/>
+      <c r="A342" s="123"/>
       <c r="B342" s="13" t="s">
         <v>386</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D342" s="7">
         <v>44068</v>
       </c>
       <c r="E342" s="11">
         <v>45893</v>
       </c>
       <c r="F342" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G342" s="14"/>
       <c r="H342" s="14"/>
       <c r="I342" s="27"/>
     </row>
     <row r="343" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A343" s="127"/>
+      <c r="A343" s="123"/>
       <c r="B343" s="13" t="s">
         <v>387</v>
       </c>
       <c r="C343" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D343" s="7">
         <v>44068</v>
       </c>
       <c r="E343" s="11">
         <v>45893</v>
       </c>
       <c r="F343" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G343" s="14"/>
       <c r="H343" s="14"/>
       <c r="I343" s="27"/>
     </row>
     <row r="344" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A344" s="127"/>
+      <c r="A344" s="123"/>
       <c r="B344" s="13" t="s">
         <v>388</v>
       </c>
       <c r="C344" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D344" s="7">
         <v>44068</v>
       </c>
       <c r="E344" s="11">
         <v>45893</v>
       </c>
       <c r="F344" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G344" s="14"/>
       <c r="H344" s="14"/>
       <c r="I344" s="27"/>
     </row>
     <row r="345" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A345" s="127"/>
+      <c r="A345" s="123"/>
       <c r="B345" s="13" t="s">
         <v>389</v>
       </c>
       <c r="C345" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D345" s="7">
         <v>44068</v>
       </c>
       <c r="E345" s="7">
         <v>45893</v>
       </c>
-      <c r="F345" s="133" t="s">
+      <c r="F345" s="85" t="s">
         <v>15</v>
       </c>
       <c r="G345" s="14"/>
       <c r="H345" s="14"/>
       <c r="I345" s="27"/>
     </row>
     <row r="346" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A346" s="127"/>
+      <c r="A346" s="123"/>
       <c r="B346" s="13" t="s">
         <v>390</v>
       </c>
       <c r="C346" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D346" s="7">
         <v>44068</v>
       </c>
       <c r="E346" s="7">
         <v>45893</v>
       </c>
-      <c r="F346" s="133" t="s">
+      <c r="F346" s="85" t="s">
         <v>15</v>
       </c>
       <c r="G346" s="14"/>
       <c r="H346" s="14"/>
       <c r="I346" s="27"/>
     </row>
     <row r="347" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A347" s="127"/>
+      <c r="A347" s="123"/>
       <c r="B347" s="12" t="s">
         <v>391</v>
       </c>
       <c r="C347" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D347" s="7">
         <v>44068</v>
       </c>
       <c r="E347" s="7">
         <v>45893</v>
       </c>
       <c r="F347" s="50" t="s">
         <v>15</v>
       </c>
       <c r="G347" s="14"/>
       <c r="H347" s="14"/>
       <c r="I347" s="27"/>
     </row>
     <row r="348" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A348" s="127"/>
+      <c r="A348" s="123"/>
       <c r="B348" s="12" t="s">
         <v>392</v>
       </c>
       <c r="C348" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D348" s="7">
         <v>44068</v>
       </c>
       <c r="E348" s="11">
         <v>45893</v>
       </c>
       <c r="F348" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G348" s="14"/>
       <c r="H348" s="14"/>
       <c r="I348" s="27"/>
     </row>
     <row r="349" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A349" s="127"/>
+      <c r="A349" s="123"/>
       <c r="B349" s="12" t="s">
         <v>393</v>
       </c>
       <c r="C349" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D349" s="7">
         <v>44068</v>
       </c>
       <c r="E349" s="11">
         <v>45893</v>
       </c>
       <c r="F349" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G349" s="14"/>
       <c r="H349" s="14"/>
       <c r="I349" s="27"/>
     </row>
     <row r="350" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A350" s="127"/>
+      <c r="A350" s="123"/>
       <c r="B350" s="12" t="s">
         <v>394</v>
       </c>
       <c r="C350" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D350" s="7">
         <v>44068</v>
       </c>
       <c r="E350" s="11">
         <v>45893</v>
       </c>
       <c r="F350" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G350" s="14"/>
       <c r="H350" s="14"/>
       <c r="I350" s="27"/>
     </row>
     <row r="351" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A351" s="127"/>
+      <c r="A351" s="123"/>
       <c r="B351" s="12" t="s">
         <v>395</v>
       </c>
       <c r="C351" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D351" s="7">
         <v>44068</v>
       </c>
       <c r="E351" s="11">
         <v>45893</v>
       </c>
       <c r="F351" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G351" s="14"/>
       <c r="H351" s="14"/>
       <c r="I351" s="27"/>
     </row>
     <row r="352" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A352" s="127"/>
+      <c r="A352" s="123"/>
       <c r="B352" s="12" t="s">
         <v>396</v>
       </c>
       <c r="C352" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D352" s="7">
         <v>44068</v>
       </c>
       <c r="E352" s="11">
         <v>45893</v>
       </c>
       <c r="F352" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G352" s="14"/>
       <c r="H352" s="14"/>
       <c r="I352" s="27"/>
     </row>
     <row r="353" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A353" s="127"/>
+      <c r="A353" s="123"/>
       <c r="B353" s="12" t="s">
         <v>397</v>
       </c>
       <c r="C353" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D353" s="7">
         <v>44068</v>
       </c>
       <c r="E353" s="11">
         <v>45893</v>
       </c>
       <c r="F353" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G353" s="14"/>
       <c r="H353" s="14"/>
       <c r="I353" s="27"/>
     </row>
     <row r="354" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A354" s="127"/>
+      <c r="A354" s="123"/>
       <c r="B354" s="12" t="s">
         <v>398</v>
       </c>
       <c r="C354" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D354" s="7">
         <v>44068</v>
       </c>
       <c r="E354" s="11">
         <v>45893</v>
       </c>
       <c r="F354" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G354" s="14"/>
       <c r="H354" s="14"/>
       <c r="I354" s="27"/>
     </row>
     <row r="355" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A355" s="127"/>
+      <c r="A355" s="123"/>
       <c r="B355" s="12" t="s">
         <v>399</v>
       </c>
       <c r="C355" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D355" s="7">
         <v>44068</v>
       </c>
       <c r="E355" s="11">
         <v>45893</v>
       </c>
       <c r="F355" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G355" s="14"/>
       <c r="H355" s="14"/>
       <c r="I355" s="27"/>
     </row>
     <row r="356" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A356" s="128"/>
+      <c r="A356" s="124"/>
       <c r="B356" s="36" t="s">
         <v>400</v>
       </c>
       <c r="C356" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D356" s="46">
         <v>44068</v>
       </c>
-      <c r="E356" s="132">
+      <c r="E356" s="84">
         <v>45893</v>
       </c>
       <c r="F356" s="39" t="s">
         <v>15</v>
       </c>
       <c r="G356" s="41"/>
       <c r="H356" s="41"/>
       <c r="I356" s="42"/>
     </row>
     <row r="357" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A357" s="129" t="s">
+      <c r="A357" s="125" t="s">
         <v>401</v>
       </c>
       <c r="B357" s="43" t="s">
         <v>402</v>
       </c>
       <c r="C357" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D357" s="44">
         <v>44068</v>
       </c>
       <c r="E357" s="83">
         <v>45893</v>
       </c>
       <c r="F357" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G357" s="34"/>
       <c r="H357" s="34"/>
       <c r="I357" s="35"/>
     </row>
     <row r="358" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A358" s="130"/>
+      <c r="A358" s="126"/>
       <c r="B358" s="13" t="s">
         <v>403</v>
       </c>
       <c r="C358" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D358" s="7">
         <v>44068</v>
       </c>
       <c r="E358" s="11">
         <v>45893</v>
       </c>
       <c r="F358" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G358" s="14"/>
       <c r="H358" s="14"/>
       <c r="I358" s="27"/>
     </row>
     <row r="359" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A359" s="130"/>
+      <c r="A359" s="126"/>
       <c r="B359" s="13" t="s">
         <v>404</v>
       </c>
       <c r="C359" s="3" t="s">
         <v>405</v>
       </c>
       <c r="D359" s="7">
         <v>45505</v>
       </c>
       <c r="E359" s="11">
         <v>45965</v>
       </c>
       <c r="F359" s="8" t="s">
         <v>93</v>
       </c>
       <c r="G359" s="9" t="s">
         <v>406</v>
       </c>
       <c r="H359" s="9" t="s">
         <v>407</v>
       </c>
       <c r="I359" s="27"/>
     </row>
     <row r="360" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A360" s="130"/>
+      <c r="A360" s="126"/>
       <c r="B360" s="13" t="s">
         <v>408</v>
       </c>
       <c r="C360" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D360" s="7">
         <v>44068</v>
       </c>
       <c r="E360" s="11">
         <v>45893</v>
       </c>
       <c r="F360" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G360" s="14"/>
       <c r="H360" s="14"/>
       <c r="I360" s="27"/>
     </row>
     <row r="361" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A361" s="130"/>
+      <c r="A361" s="126"/>
       <c r="B361" s="13" t="s">
         <v>409</v>
       </c>
       <c r="C361" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D361" s="7">
         <v>45377</v>
       </c>
       <c r="E361" s="11">
         <v>45893</v>
       </c>
       <c r="F361" s="8" t="s">
         <v>93</v>
       </c>
       <c r="G361" s="14"/>
       <c r="H361" s="14"/>
       <c r="I361" s="27"/>
     </row>
     <row r="362" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A362" s="130"/>
+      <c r="A362" s="126"/>
       <c r="B362" s="13" t="s">
         <v>410</v>
       </c>
       <c r="C362" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D362" s="7">
         <v>44068</v>
       </c>
       <c r="E362" s="11">
         <v>45893</v>
       </c>
       <c r="F362" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G362" s="14"/>
       <c r="H362" s="14"/>
       <c r="I362" s="27"/>
     </row>
     <row r="363" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A363" s="130"/>
+      <c r="A363" s="126"/>
       <c r="B363" s="13" t="s">
         <v>411</v>
       </c>
       <c r="C363" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D363" s="7">
         <v>44068</v>
       </c>
       <c r="E363" s="11">
         <v>45893</v>
       </c>
       <c r="F363" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G363" s="14"/>
       <c r="H363" s="14"/>
       <c r="I363" s="27"/>
     </row>
     <row r="364" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A364" s="130"/>
+      <c r="A364" s="126"/>
       <c r="B364" s="13" t="s">
         <v>412</v>
       </c>
       <c r="C364" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D364" s="7">
         <v>44068</v>
       </c>
       <c r="E364" s="11">
         <v>45893</v>
       </c>
       <c r="F364" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G364" s="14"/>
       <c r="H364" s="14"/>
       <c r="I364" s="27"/>
     </row>
     <row r="365" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A365" s="130"/>
+      <c r="A365" s="126"/>
       <c r="B365" s="13" t="s">
         <v>413</v>
       </c>
       <c r="C365" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D365" s="7">
         <v>44068</v>
       </c>
       <c r="E365" s="11">
         <v>45893</v>
       </c>
       <c r="F365" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G365" s="14"/>
       <c r="H365" s="14"/>
       <c r="I365" s="27"/>
     </row>
     <row r="366" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A366" s="130"/>
+      <c r="A366" s="126"/>
       <c r="B366" s="13" t="s">
         <v>414</v>
       </c>
       <c r="C366" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D366" s="7">
         <v>44068</v>
       </c>
       <c r="E366" s="11">
         <v>45893</v>
       </c>
       <c r="F366" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G366" s="14"/>
       <c r="H366" s="14"/>
       <c r="I366" s="27"/>
     </row>
     <row r="367" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A367" s="130"/>
+      <c r="A367" s="126"/>
       <c r="B367" s="13" t="s">
         <v>415</v>
       </c>
       <c r="C367" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D367" s="7">
         <v>44923</v>
       </c>
       <c r="E367" s="11">
         <v>45893</v>
       </c>
       <c r="F367" s="8" t="s">
         <v>93</v>
       </c>
       <c r="G367" s="14"/>
       <c r="H367" s="14"/>
       <c r="I367" s="27"/>
     </row>
     <row r="368" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A368" s="130"/>
+      <c r="A368" s="126"/>
       <c r="B368" s="13" t="s">
         <v>416</v>
       </c>
       <c r="C368" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D368" s="7">
         <v>44068</v>
       </c>
       <c r="E368" s="11">
         <v>45893</v>
       </c>
       <c r="F368" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G368" s="14"/>
       <c r="H368" s="14"/>
       <c r="I368" s="27"/>
     </row>
     <row r="369" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A369" s="130"/>
+      <c r="A369" s="126"/>
       <c r="B369" s="13" t="s">
         <v>417</v>
       </c>
       <c r="C369" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D369" s="7">
         <v>44068</v>
       </c>
       <c r="E369" s="11">
         <v>45893</v>
       </c>
       <c r="F369" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G369" s="14"/>
       <c r="H369" s="14"/>
       <c r="I369" s="27"/>
     </row>
     <row r="370" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A370" s="130"/>
+      <c r="A370" s="126"/>
       <c r="B370" s="12" t="s">
         <v>418</v>
       </c>
       <c r="C370" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D370" s="7">
         <v>44068</v>
       </c>
       <c r="E370" s="11">
         <v>45893</v>
       </c>
       <c r="F370" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G370" s="14"/>
       <c r="H370" s="14"/>
       <c r="I370" s="27"/>
     </row>
     <row r="371" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A371" s="130"/>
+      <c r="A371" s="126"/>
       <c r="B371" s="12" t="s">
         <v>419</v>
       </c>
       <c r="C371" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D371" s="7">
         <v>44068</v>
       </c>
       <c r="E371" s="11">
         <v>45893</v>
       </c>
       <c r="F371" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G371" s="14"/>
       <c r="H371" s="14"/>
       <c r="I371" s="27"/>
     </row>
     <row r="372" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A372" s="130"/>
+      <c r="A372" s="126"/>
       <c r="B372" s="12" t="s">
         <v>420</v>
       </c>
       <c r="C372" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D372" s="7">
         <v>44068</v>
       </c>
       <c r="E372" s="11">
         <v>45893</v>
       </c>
       <c r="F372" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G372" s="14"/>
       <c r="H372" s="14"/>
       <c r="I372" s="27"/>
     </row>
     <row r="373" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A373" s="130"/>
+      <c r="A373" s="126"/>
       <c r="B373" s="12" t="s">
         <v>421</v>
       </c>
       <c r="C373" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D373" s="7">
         <v>44068</v>
       </c>
       <c r="E373" s="11">
         <v>45893</v>
       </c>
       <c r="F373" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G373" s="14"/>
       <c r="H373" s="14"/>
       <c r="I373" s="27"/>
     </row>
     <row r="374" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A374" s="130"/>
+      <c r="A374" s="126"/>
       <c r="B374" s="12" t="s">
         <v>422</v>
       </c>
       <c r="C374" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D374" s="7">
         <v>44068</v>
       </c>
       <c r="E374" s="11">
         <v>45893</v>
       </c>
       <c r="F374" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G374" s="14"/>
       <c r="H374" s="14"/>
       <c r="I374" s="27"/>
     </row>
     <row r="375" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A375" s="130"/>
+      <c r="A375" s="126"/>
       <c r="B375" s="12" t="s">
         <v>423</v>
       </c>
       <c r="C375" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D375" s="7">
         <v>45377</v>
       </c>
       <c r="E375" s="11">
         <v>45893</v>
       </c>
       <c r="F375" s="8" t="s">
         <v>93</v>
       </c>
       <c r="G375" s="14"/>
       <c r="H375" s="14"/>
       <c r="I375" s="27"/>
     </row>
     <row r="376" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A376" s="130"/>
+      <c r="A376" s="126"/>
       <c r="B376" s="12" t="s">
         <v>424</v>
       </c>
       <c r="C376" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D376" s="7">
         <v>44068</v>
       </c>
       <c r="E376" s="11">
         <v>45893</v>
       </c>
       <c r="F376" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G376" s="14"/>
       <c r="H376" s="14"/>
       <c r="I376" s="27"/>
     </row>
     <row r="377" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A377" s="130"/>
+      <c r="A377" s="126"/>
       <c r="B377" s="12" t="s">
         <v>425</v>
       </c>
       <c r="C377" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D377" s="7">
         <v>44068</v>
       </c>
       <c r="E377" s="11">
         <v>45893</v>
       </c>
       <c r="F377" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G377" s="14"/>
       <c r="H377" s="14"/>
       <c r="I377" s="27"/>
     </row>
     <row r="378" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A378" s="130"/>
+      <c r="A378" s="126"/>
       <c r="B378" s="12" t="s">
         <v>426</v>
       </c>
       <c r="C378" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D378" s="7">
         <v>44068</v>
       </c>
       <c r="E378" s="11">
         <v>45893</v>
       </c>
       <c r="F378" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G378" s="14"/>
       <c r="H378" s="14"/>
       <c r="I378" s="27"/>
     </row>
     <row r="379" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A379" s="130"/>
+      <c r="A379" s="126"/>
       <c r="B379" s="12" t="s">
         <v>427</v>
       </c>
       <c r="C379" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D379" s="7">
         <v>44068</v>
       </c>
       <c r="E379" s="11">
         <v>45893</v>
       </c>
       <c r="F379" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G379" s="14"/>
       <c r="H379" s="14"/>
       <c r="I379" s="27"/>
     </row>
     <row r="380" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A380" s="131"/>
+      <c r="A380" s="127"/>
       <c r="B380" s="36" t="s">
         <v>428</v>
       </c>
       <c r="C380" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D380" s="46">
         <v>44068</v>
       </c>
-      <c r="E380" s="132">
+      <c r="E380" s="84">
         <v>45893</v>
       </c>
       <c r="F380" s="39" t="s">
         <v>15</v>
       </c>
       <c r="G380" s="41"/>
       <c r="H380" s="41"/>
       <c r="I380" s="42"/>
     </row>
     <row r="381" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A381" s="126" t="s">
+      <c r="A381" s="122" t="s">
         <v>429</v>
       </c>
       <c r="B381" s="43" t="s">
         <v>430</v>
       </c>
       <c r="C381" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D381" s="44">
         <v>44068</v>
       </c>
       <c r="E381" s="83">
         <v>45893</v>
       </c>
       <c r="F381" s="32" t="s">
         <v>15</v>
       </c>
       <c r="G381" s="34"/>
       <c r="H381" s="34"/>
       <c r="I381" s="35"/>
     </row>
     <row r="382" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A382" s="127"/>
+      <c r="A382" s="123"/>
       <c r="B382" s="13" t="s">
         <v>431</v>
       </c>
       <c r="C382" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D382" s="7">
         <v>44068</v>
       </c>
       <c r="E382" s="11">
         <v>45893</v>
       </c>
       <c r="F382" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G382" s="14"/>
       <c r="H382" s="14"/>
       <c r="I382" s="27"/>
     </row>
     <row r="383" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A383" s="127"/>
+      <c r="A383" s="123"/>
       <c r="B383" s="13" t="s">
         <v>432</v>
       </c>
       <c r="C383" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D383" s="7">
         <v>44068</v>
       </c>
       <c r="E383" s="11">
         <v>45893</v>
       </c>
       <c r="F383" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G383" s="14"/>
       <c r="H383" s="14"/>
       <c r="I383" s="27"/>
     </row>
     <row r="384" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A384" s="127"/>
+      <c r="A384" s="123"/>
       <c r="B384" s="13" t="s">
         <v>433</v>
       </c>
       <c r="C384" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D384" s="7">
         <v>44068</v>
       </c>
       <c r="E384" s="11">
         <v>45893</v>
       </c>
       <c r="F384" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G384" s="14"/>
       <c r="H384" s="14"/>
       <c r="I384" s="27"/>
     </row>
     <row r="385" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A385" s="127"/>
+      <c r="A385" s="123"/>
       <c r="B385" s="13" t="s">
         <v>434</v>
       </c>
       <c r="C385" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D385" s="7">
         <v>44068</v>
       </c>
       <c r="E385" s="11">
         <v>45893</v>
       </c>
       <c r="F385" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G385" s="14"/>
       <c r="H385" s="14"/>
       <c r="I385" s="27"/>
     </row>
     <row r="386" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A386" s="127"/>
+      <c r="A386" s="123"/>
       <c r="B386" s="13" t="s">
         <v>435</v>
       </c>
       <c r="C386" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D386" s="7">
         <v>44068</v>
       </c>
       <c r="E386" s="11">
         <v>45893</v>
       </c>
       <c r="F386" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G386" s="14"/>
       <c r="H386" s="14"/>
       <c r="I386" s="27"/>
     </row>
     <row r="387" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A387" s="127"/>
+      <c r="A387" s="123"/>
       <c r="B387" s="13" t="s">
         <v>436</v>
       </c>
       <c r="C387" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D387" s="7">
         <v>44068</v>
       </c>
       <c r="E387" s="11">
         <v>45893</v>
       </c>
       <c r="F387" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G387" s="14"/>
       <c r="H387" s="14"/>
       <c r="I387" s="27"/>
     </row>
     <row r="388" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A388" s="127"/>
+      <c r="A388" s="123"/>
       <c r="B388" s="13" t="s">
         <v>437</v>
       </c>
       <c r="C388" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D388" s="7">
         <v>44068</v>
       </c>
       <c r="E388" s="11">
         <v>45893</v>
       </c>
       <c r="F388" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G388" s="14"/>
       <c r="H388" s="14"/>
       <c r="I388" s="27"/>
     </row>
     <row r="389" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A389" s="127"/>
+      <c r="A389" s="123"/>
       <c r="B389" s="13" t="s">
         <v>343</v>
       </c>
       <c r="C389" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D389" s="7">
         <v>44068</v>
       </c>
       <c r="E389" s="11">
         <v>45893</v>
       </c>
       <c r="F389" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G389" s="14"/>
       <c r="H389" s="14"/>
       <c r="I389" s="27"/>
     </row>
     <row r="390" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A390" s="127"/>
+      <c r="A390" s="123"/>
       <c r="B390" s="13" t="s">
         <v>438</v>
       </c>
       <c r="C390" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D390" s="7">
         <v>44068</v>
       </c>
       <c r="E390" s="11">
         <v>45893</v>
       </c>
       <c r="F390" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G390" s="14"/>
       <c r="H390" s="14"/>
       <c r="I390" s="27"/>
     </row>
     <row r="391" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A391" s="127"/>
+      <c r="A391" s="123"/>
       <c r="B391" s="12" t="s">
         <v>439</v>
       </c>
       <c r="C391" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D391" s="7">
         <v>44068</v>
       </c>
       <c r="E391" s="11">
         <v>45893</v>
       </c>
       <c r="F391" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G391" s="14"/>
       <c r="H391" s="14"/>
       <c r="I391" s="27"/>
     </row>
     <row r="392" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A392" s="127"/>
+      <c r="A392" s="123"/>
       <c r="B392" s="12" t="s">
         <v>440</v>
       </c>
       <c r="C392" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D392" s="7">
         <v>44068</v>
       </c>
       <c r="E392" s="11">
         <v>45893</v>
       </c>
       <c r="F392" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G392" s="14"/>
       <c r="H392" s="14"/>
       <c r="I392" s="27"/>
     </row>
     <row r="393" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A393" s="127"/>
+      <c r="A393" s="123"/>
       <c r="B393" s="12" t="s">
         <v>441</v>
       </c>
       <c r="C393" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D393" s="7">
         <v>44068</v>
       </c>
       <c r="E393" s="11">
         <v>45893</v>
       </c>
       <c r="F393" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G393" s="14"/>
       <c r="H393" s="14"/>
       <c r="I393" s="27"/>
     </row>
     <row r="394" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A394" s="127"/>
+      <c r="A394" s="123"/>
       <c r="B394" s="12" t="s">
         <v>442</v>
       </c>
       <c r="C394" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D394" s="7">
         <v>44068</v>
       </c>
       <c r="E394" s="11">
         <v>45893</v>
       </c>
       <c r="F394" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G394" s="14"/>
       <c r="H394" s="14"/>
       <c r="I394" s="27"/>
     </row>
     <row r="395" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A395" s="127"/>
+      <c r="A395" s="123"/>
       <c r="B395" s="12" t="s">
         <v>443</v>
       </c>
       <c r="C395" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D395" s="7">
         <v>44068</v>
       </c>
       <c r="E395" s="11">
         <v>45893</v>
       </c>
       <c r="F395" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G395" s="14"/>
       <c r="H395" s="14"/>
       <c r="I395" s="27"/>
     </row>
     <row r="396" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A396" s="127"/>
+      <c r="A396" s="123"/>
       <c r="B396" s="12" t="s">
         <v>444</v>
       </c>
       <c r="C396" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D396" s="7">
         <v>44068</v>
       </c>
       <c r="E396" s="11">
         <v>45893</v>
       </c>
       <c r="F396" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G396" s="14"/>
       <c r="H396" s="14"/>
       <c r="I396" s="27"/>
     </row>
     <row r="397" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A397" s="127"/>
+      <c r="A397" s="123"/>
       <c r="B397" s="12" t="s">
         <v>445</v>
       </c>
       <c r="C397" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D397" s="7">
         <v>44068</v>
       </c>
       <c r="E397" s="11">
         <v>45893</v>
       </c>
       <c r="F397" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G397" s="14"/>
       <c r="H397" s="14"/>
       <c r="I397" s="27"/>
     </row>
     <row r="398" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A398" s="127"/>
+      <c r="A398" s="123"/>
       <c r="B398" s="12" t="s">
         <v>446</v>
       </c>
       <c r="C398" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D398" s="7">
         <v>44068</v>
       </c>
       <c r="E398" s="11">
         <v>45893</v>
       </c>
       <c r="F398" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G398" s="14"/>
       <c r="H398" s="14"/>
       <c r="I398" s="27"/>
     </row>
     <row r="399" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
-      <c r="A399" s="127"/>
+      <c r="A399" s="123"/>
       <c r="B399" s="12" t="s">
         <v>447</v>
       </c>
       <c r="C399" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D399" s="7">
         <v>44068</v>
       </c>
       <c r="E399" s="11">
         <v>45893</v>
       </c>
       <c r="F399" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G399" s="14"/>
       <c r="H399" s="14"/>
       <c r="I399" s="27"/>
     </row>
     <row r="400" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A400" s="128"/>
+      <c r="A400" s="124"/>
       <c r="B400" s="36" t="s">
         <v>448</v>
       </c>
       <c r="C400" s="45" t="s">
         <v>9</v>
       </c>
       <c r="D400" s="46">
         <v>44068</v>
       </c>
-      <c r="E400" s="132">
+      <c r="E400" s="84">
         <v>45893</v>
       </c>
       <c r="F400" s="39" t="s">
         <v>15</v>
       </c>
       <c r="G400" s="41"/>
       <c r="H400" s="41"/>
       <c r="I400" s="42"/>
     </row>
+    <row r="401" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A401" s="120" t="s">
+        <v>16</v>
+      </c>
+      <c r="B401" s="86" t="s">
+        <v>449</v>
+      </c>
+      <c r="C401" s="87" t="s">
+        <v>9</v>
+      </c>
+      <c r="D401" s="62">
+        <v>44124</v>
+      </c>
+      <c r="E401" s="88">
+        <v>45949</v>
+      </c>
+      <c r="F401" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="G401" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="H401" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="I401" s="89"/>
+    </row>
+    <row r="402" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A402" s="120"/>
+      <c r="B402" s="90" t="s">
+        <v>450</v>
+      </c>
+      <c r="C402" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D402" s="7">
+        <v>45734</v>
+      </c>
+      <c r="E402" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F402" s="91" t="s">
+        <v>93</v>
+      </c>
+      <c r="G402" s="92"/>
+      <c r="H402" s="92"/>
+      <c r="I402" s="27"/>
+    </row>
+    <row r="403" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A403" s="120"/>
+      <c r="B403" s="90" t="s">
+        <v>451</v>
+      </c>
+      <c r="C403" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D403" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E403" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F403" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G403" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H403" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I403" s="27"/>
+    </row>
+    <row r="404" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A404" s="120"/>
+      <c r="B404" s="90" t="s">
+        <v>452</v>
+      </c>
+      <c r="C404" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D404" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E404" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F404" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G404" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H404" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I404" s="27"/>
+    </row>
+    <row r="405" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A405" s="120"/>
+      <c r="B405" s="90" t="s">
+        <v>453</v>
+      </c>
+      <c r="C405" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D405" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E405" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F405" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G405" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H405" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I405" s="27"/>
+    </row>
+    <row r="406" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A406" s="120"/>
+      <c r="B406" s="93" t="s">
+        <v>454</v>
+      </c>
+      <c r="C406" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D406" s="7">
+        <v>45503</v>
+      </c>
+      <c r="E406" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F406" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G406" s="14"/>
+      <c r="H406" s="14"/>
+      <c r="I406" s="27"/>
+    </row>
+    <row r="407" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A407" s="120"/>
+      <c r="B407" s="90" t="s">
+        <v>455</v>
+      </c>
+      <c r="C407" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D407" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E407" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F407" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G407" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H407" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I407" s="27"/>
+    </row>
+    <row r="408" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A408" s="120"/>
+      <c r="B408" s="90" t="s">
+        <v>456</v>
+      </c>
+      <c r="C408" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D408" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E408" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F408" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G408" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H408" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I408" s="27"/>
+    </row>
+    <row r="409" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A409" s="120"/>
+      <c r="B409" s="90" t="s">
+        <v>457</v>
+      </c>
+      <c r="C409" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D409" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E409" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F409" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G409" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H409" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I409" s="27"/>
+    </row>
+    <row r="410" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A410" s="120"/>
+      <c r="B410" s="90" t="s">
+        <v>458</v>
+      </c>
+      <c r="C410" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D410" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E410" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F410" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G410" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H410" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I410" s="27"/>
+    </row>
+    <row r="411" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A411" s="120"/>
+      <c r="B411" s="93" t="s">
+        <v>459</v>
+      </c>
+      <c r="C411" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D411" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E411" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F411" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G411" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H411" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I411" s="27"/>
+    </row>
+    <row r="412" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A412" s="120"/>
+      <c r="B412" s="93" t="s">
+        <v>460</v>
+      </c>
+      <c r="C412" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D412" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E412" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F412" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G412" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H412" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I412" s="27"/>
+    </row>
+    <row r="413" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A413" s="120"/>
+      <c r="B413" s="93" t="s">
+        <v>461</v>
+      </c>
+      <c r="C413" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D413" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E413" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F413" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G413" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H413" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I413" s="27"/>
+    </row>
+    <row r="414" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A414" s="120"/>
+      <c r="B414" s="93" t="s">
+        <v>462</v>
+      </c>
+      <c r="C414" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D414" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E414" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F414" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G414" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H414" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I414" s="27"/>
+    </row>
+    <row r="415" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A415" s="120"/>
+      <c r="B415" s="94" t="s">
+        <v>463</v>
+      </c>
+      <c r="C415" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D415" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E415" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F415" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G415" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H415" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I415" s="27"/>
+    </row>
+    <row r="416" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A416" s="120"/>
+      <c r="B416" s="94" t="s">
+        <v>464</v>
+      </c>
+      <c r="C416" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D416" s="7">
+        <v>45720</v>
+      </c>
+      <c r="E416" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F416" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="G416" s="9"/>
+      <c r="H416" s="9"/>
+      <c r="I416" s="27"/>
+    </row>
+    <row r="417" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A417" s="120"/>
+      <c r="B417" s="93" t="s">
+        <v>466</v>
+      </c>
+      <c r="C417" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D417" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E417" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F417" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G417" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H417" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I417" s="27"/>
+    </row>
+    <row r="418" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A418" s="120"/>
+      <c r="B418" s="93" t="s">
+        <v>467</v>
+      </c>
+      <c r="C418" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D418" s="7">
+        <v>45734</v>
+      </c>
+      <c r="E418" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F418" s="91" t="s">
+        <v>93</v>
+      </c>
+      <c r="G418" s="92"/>
+      <c r="H418" s="92"/>
+      <c r="I418" s="27"/>
+    </row>
+    <row r="419" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A419" s="120"/>
+      <c r="B419" s="93" t="s">
+        <v>468</v>
+      </c>
+      <c r="C419" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D419" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E419" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F419" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G419" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H419" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I419" s="27"/>
+    </row>
+    <row r="420" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A420" s="120"/>
+      <c r="B420" s="93" t="s">
+        <v>469</v>
+      </c>
+      <c r="C420" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D420" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E420" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F420" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G420" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="H420" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I420" s="27"/>
+    </row>
+    <row r="421" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A421" s="121"/>
+      <c r="B421" s="95" t="s">
+        <v>470</v>
+      </c>
+      <c r="C421" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D421" s="46">
+        <v>44124</v>
+      </c>
+      <c r="E421" s="84">
+        <v>45949</v>
+      </c>
+      <c r="F421" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G421" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="H421" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="I421" s="42"/>
+    </row>
+    <row r="422" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A422" s="114" t="s">
+        <v>17</v>
+      </c>
+      <c r="B422" s="43" t="s">
+        <v>471</v>
+      </c>
+      <c r="C422" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="D422" s="44">
+        <v>44124</v>
+      </c>
+      <c r="E422" s="83">
+        <v>45949</v>
+      </c>
+      <c r="F422" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G422" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="H422" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="I422" s="35"/>
+    </row>
+    <row r="423" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A423" s="116"/>
+      <c r="B423" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="C423" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D423" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E423" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F423" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G423" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H423" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I423" s="27"/>
+    </row>
+    <row r="424" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A424" s="116"/>
+      <c r="B424" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="C424" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D424" s="7">
+        <v>44278</v>
+      </c>
+      <c r="E424" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F424" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G424" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H424" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I424" s="27"/>
+    </row>
+    <row r="425" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A425" s="116"/>
+      <c r="B425" s="13" t="s">
+        <v>474</v>
+      </c>
+      <c r="C425" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D425" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E425" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F425" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G425" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H425" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I425" s="27"/>
+    </row>
+    <row r="426" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A426" s="116"/>
+      <c r="B426" s="13" t="s">
+        <v>475</v>
+      </c>
+      <c r="C426" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D426" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E426" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F426" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G426" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H426" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I426" s="27"/>
+    </row>
+    <row r="427" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A427" s="116"/>
+      <c r="B427" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="C427" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D427" s="7">
+        <v>44498</v>
+      </c>
+      <c r="E427" s="11">
+        <v>45950</v>
+      </c>
+      <c r="F427" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="G427" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H427" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I427" s="27"/>
+    </row>
+    <row r="428" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A428" s="116"/>
+      <c r="B428" s="21" t="s">
+        <v>478</v>
+      </c>
+      <c r="C428" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D428" s="7">
+        <v>45671</v>
+      </c>
+      <c r="E428" s="7">
+        <v>45949</v>
+      </c>
+      <c r="F428" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G428" s="92"/>
+      <c r="H428" s="92"/>
+      <c r="I428" s="27"/>
+    </row>
+    <row r="429" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A429" s="116"/>
+      <c r="B429" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="C429" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D429" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E429" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F429" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G429" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H429" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I429" s="27"/>
+    </row>
+    <row r="430" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A430" s="116"/>
+      <c r="B430" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="C430" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D430" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E430" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F430" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G430" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H430" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I430" s="27"/>
+    </row>
+    <row r="431" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A431" s="116"/>
+      <c r="B431" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="C431" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D431" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E431" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F431" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G431" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H431" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I431" s="27"/>
+    </row>
+    <row r="432" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A432" s="116"/>
+      <c r="B432" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="C432" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D432" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E432" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F432" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G432" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H432" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I432" s="27"/>
+    </row>
+    <row r="433" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A433" s="116"/>
+      <c r="B433" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="C433" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D433" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E433" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F433" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G433" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H433" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I433" s="27"/>
+    </row>
+    <row r="434" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A434" s="116"/>
+      <c r="B434" s="12" t="s">
+        <v>484</v>
+      </c>
+      <c r="C434" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D434" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E434" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F434" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G434" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H434" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I434" s="27"/>
+    </row>
+    <row r="435" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A435" s="116"/>
+      <c r="B435" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="C435" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D435" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E435" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F435" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G435" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H435" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I435" s="27"/>
+    </row>
+    <row r="436" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A436" s="116"/>
+      <c r="B436" s="12" t="s">
+        <v>486</v>
+      </c>
+      <c r="C436" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D436" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E436" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F436" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G436" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H436" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I436" s="27"/>
+    </row>
+    <row r="437" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A437" s="116"/>
+      <c r="B437" s="12" t="s">
+        <v>487</v>
+      </c>
+      <c r="C437" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D437" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E437" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F437" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G437" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H437" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I437" s="27"/>
+    </row>
+    <row r="438" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A438" s="116"/>
+      <c r="B438" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="C438" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D438" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E438" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F438" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G438" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H438" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I438" s="27"/>
+    </row>
+    <row r="439" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A439" s="116"/>
+      <c r="B439" s="12" t="s">
+        <v>489</v>
+      </c>
+      <c r="C439" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D439" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E439" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F439" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G439" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H439" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I439" s="27"/>
+    </row>
+    <row r="440" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A440" s="116"/>
+      <c r="B440" s="12" t="s">
+        <v>490</v>
+      </c>
+      <c r="C440" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D440" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E440" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F440" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G440" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H440" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I440" s="27"/>
+    </row>
+    <row r="441" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A441" s="115"/>
+      <c r="B441" s="96" t="s">
+        <v>491</v>
+      </c>
+      <c r="C441" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D441" s="46">
+        <v>44124</v>
+      </c>
+      <c r="E441" s="84">
+        <v>45949</v>
+      </c>
+      <c r="F441" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G441" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="H441" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="I441" s="42"/>
+    </row>
+    <row r="442" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A442" s="114" t="s">
+        <v>492</v>
+      </c>
+      <c r="B442" s="43" t="s">
+        <v>493</v>
+      </c>
+      <c r="C442" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="D442" s="44">
+        <v>44124</v>
+      </c>
+      <c r="E442" s="83">
+        <v>45949</v>
+      </c>
+      <c r="F442" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G442" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="H442" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="I442" s="35"/>
+    </row>
+    <row r="443" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A443" s="116"/>
+      <c r="B443" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="C443" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D443" s="7">
+        <v>44824</v>
+      </c>
+      <c r="E443" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F443" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="G443" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="H443" s="14"/>
+      <c r="I443" s="27"/>
+    </row>
+    <row r="444" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A444" s="116"/>
+      <c r="B444" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="C444" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D444" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E444" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F444" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G444" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H444" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I444" s="27"/>
+    </row>
+    <row r="445" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A445" s="116"/>
+      <c r="B445" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="C445" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D445" s="7">
+        <v>44498</v>
+      </c>
+      <c r="E445" s="7">
+        <v>45950</v>
+      </c>
+      <c r="F445" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G445" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="H445" s="14"/>
+      <c r="I445" s="27"/>
+    </row>
+    <row r="446" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A446" s="116"/>
+      <c r="B446" s="13" t="s">
+        <v>497</v>
+      </c>
+      <c r="C446" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D446" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E446" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F446" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G446" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H446" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I446" s="27"/>
+    </row>
+    <row r="447" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A447" s="116"/>
+      <c r="B447" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="C447" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D447" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E447" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F447" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G447" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H447" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I447" s="27"/>
+    </row>
+    <row r="448" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A448" s="116"/>
+      <c r="B448" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="C448" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D448" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E448" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F448" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G448" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H448" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I448" s="27"/>
+    </row>
+    <row r="449" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A449" s="116"/>
+      <c r="B449" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C449" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D449" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E449" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F449" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G449" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H449" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I449" s="27"/>
+    </row>
+    <row r="450" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A450" s="116"/>
+      <c r="B450" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="C450" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D450" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E450" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F450" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G450" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H450" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I450" s="27"/>
+    </row>
+    <row r="451" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A451" s="116"/>
+      <c r="B451" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="C451" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D451" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E451" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F451" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G451" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H451" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I451" s="27"/>
+    </row>
+    <row r="452" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A452" s="116"/>
+      <c r="B452" s="13" t="s">
+        <v>503</v>
+      </c>
+      <c r="C452" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D452" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E452" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F452" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G452" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H452" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I452" s="27"/>
+    </row>
+    <row r="453" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A453" s="116"/>
+      <c r="B453" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="C453" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D453" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E453" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F453" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G453" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H453" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I453" s="27"/>
+    </row>
+    <row r="454" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A454" s="116"/>
+      <c r="B454" s="12" t="s">
+        <v>505</v>
+      </c>
+      <c r="C454" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D454" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E454" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F454" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G454" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H454" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I454" s="27"/>
+    </row>
+    <row r="455" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A455" s="116"/>
+      <c r="B455" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="C455" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D455" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E455" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F455" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G455" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H455" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I455" s="27"/>
+    </row>
+    <row r="456" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A456" s="116"/>
+      <c r="B456" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="C456" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D456" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E456" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F456" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G456" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H456" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I456" s="27"/>
+    </row>
+    <row r="457" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A457" s="116"/>
+      <c r="B457" s="12" t="s">
+        <v>508</v>
+      </c>
+      <c r="C457" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D457" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E457" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F457" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G457" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H457" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="I457" s="27"/>
+    </row>
+    <row r="458" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A458" s="116"/>
+      <c r="B458" s="21" t="s">
+        <v>509</v>
+      </c>
+      <c r="C458" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D458" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E458" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F458" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G458" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H458" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I458" s="27"/>
+    </row>
+    <row r="459" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A459" s="116"/>
+      <c r="B459" s="12" t="s">
+        <v>510</v>
+      </c>
+      <c r="C459" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D459" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E459" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F459" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G459" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H459" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I459" s="27"/>
+    </row>
+    <row r="460" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A460" s="116"/>
+      <c r="B460" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="C460" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D460" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E460" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F460" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G460" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H460" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I460" s="27"/>
+    </row>
+    <row r="461" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A461" s="116"/>
+      <c r="B461" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D461" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E461" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F461" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G461" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H461" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I461" s="27"/>
+    </row>
+    <row r="462" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A462" s="115"/>
+      <c r="B462" s="96" t="s">
+        <v>513</v>
+      </c>
+      <c r="C462" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D462" s="46">
+        <v>44124</v>
+      </c>
+      <c r="E462" s="84">
+        <v>45949</v>
+      </c>
+      <c r="F462" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G462" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="H462" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="I462" s="42"/>
+    </row>
+    <row r="463" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A463" s="114" t="s">
+        <v>514</v>
+      </c>
+      <c r="B463" s="43" t="s">
+        <v>515</v>
+      </c>
+      <c r="C463" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="D463" s="44">
+        <v>44124</v>
+      </c>
+      <c r="E463" s="83">
+        <v>45949</v>
+      </c>
+      <c r="F463" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G463" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="H463" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="I463" s="35"/>
+    </row>
+    <row r="464" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A464" s="116"/>
+      <c r="B464" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="C464" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D464" s="7">
+        <v>45104</v>
+      </c>
+      <c r="E464" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F464" s="9" t="s">
+        <v>517</v>
+      </c>
+      <c r="G464" s="9"/>
+      <c r="H464" s="9"/>
+      <c r="I464" s="27"/>
+    </row>
+    <row r="465" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A465" s="116"/>
+      <c r="B465" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="C465" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D465" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E465" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F465" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G465" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H465" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I465" s="27"/>
+    </row>
+    <row r="466" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A466" s="116"/>
+      <c r="B466" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="C466" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D466" s="7">
+        <v>45475</v>
+      </c>
+      <c r="E466" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F466" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="G466" s="9"/>
+      <c r="H466" s="9"/>
+      <c r="I466" s="27"/>
+    </row>
+    <row r="467" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A467" s="116"/>
+      <c r="B467" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="C467" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D467" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E467" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F467" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G467" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H467" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I467" s="27"/>
+    </row>
+    <row r="468" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A468" s="116"/>
+      <c r="B468" s="13" t="s">
+        <v>521</v>
+      </c>
+      <c r="C468" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D468" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E468" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F468" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G468" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H468" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I468" s="27"/>
+    </row>
+    <row r="469" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A469" s="116"/>
+      <c r="B469" s="13" t="s">
+        <v>522</v>
+      </c>
+      <c r="C469" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D469" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E469" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F469" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G469" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H469" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I469" s="27"/>
+    </row>
+    <row r="470" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A470" s="116"/>
+      <c r="B470" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="C470" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D470" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E470" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F470" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G470" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H470" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I470" s="27"/>
+    </row>
+    <row r="471" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A471" s="116"/>
+      <c r="B471" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="C471" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D471" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E471" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F471" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G471" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H471" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I471" s="27"/>
+    </row>
+    <row r="472" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A472" s="116"/>
+      <c r="B472" s="13" t="s">
+        <v>525</v>
+      </c>
+      <c r="C472" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D472" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E472" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F472" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G472" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H472" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I472" s="27"/>
+    </row>
+    <row r="473" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A473" s="116"/>
+      <c r="B473" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="C473" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D473" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E473" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F473" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G473" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H473" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I473" s="27"/>
+    </row>
+    <row r="474" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A474" s="116"/>
+      <c r="B474" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="C474" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D474" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E474" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F474" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G474" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H474" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I474" s="27"/>
+    </row>
+    <row r="475" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A475" s="116"/>
+      <c r="B475" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="C475" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D475" s="7">
+        <v>44824</v>
+      </c>
+      <c r="E475" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F475" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="G475" s="12"/>
+      <c r="H475" s="14"/>
+      <c r="I475" s="27"/>
+    </row>
+    <row r="476" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A476" s="116"/>
+      <c r="B476" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="C476" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D476" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E476" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F476" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G476" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H476" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I476" s="27"/>
+    </row>
+    <row r="477" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A477" s="116"/>
+      <c r="B477" s="12" t="s">
+        <v>531</v>
+      </c>
+      <c r="C477" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D477" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E477" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F477" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G477" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H477" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I477" s="27"/>
+    </row>
+    <row r="478" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A478" s="116"/>
+      <c r="B478" s="12" t="s">
+        <v>532</v>
+      </c>
+      <c r="C478" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D478" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E478" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F478" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G478" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H478" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I478" s="27"/>
+    </row>
+    <row r="479" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A479" s="116"/>
+      <c r="B479" s="12" t="s">
+        <v>533</v>
+      </c>
+      <c r="C479" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D479" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E479" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F479" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G479" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H479" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I479" s="27"/>
+    </row>
+    <row r="480" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A480" s="116"/>
+      <c r="B480" s="12" t="s">
+        <v>534</v>
+      </c>
+      <c r="C480" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D480" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E480" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F480" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G480" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H480" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I480" s="27"/>
+    </row>
+    <row r="481" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A481" s="116"/>
+      <c r="B481" s="21" t="s">
+        <v>535</v>
+      </c>
+      <c r="C481" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D481" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E481" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F481" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G481" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H481" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I481" s="27"/>
+    </row>
+    <row r="482" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A482" s="116"/>
+      <c r="B482" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="C482" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D482" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E482" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F482" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G482" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H482" s="12"/>
+      <c r="I482" s="27"/>
+    </row>
+    <row r="483" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A483" s="116"/>
+      <c r="B483" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="C483" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D483" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E483" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F483" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G483" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H483" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I483" s="27"/>
+    </row>
+    <row r="484" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A484" s="116"/>
+      <c r="B484" s="12" t="s">
+        <v>538</v>
+      </c>
+      <c r="C484" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D484" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E484" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F484" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G484" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H484" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I484" s="27"/>
+    </row>
+    <row r="485" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A485" s="115"/>
+      <c r="B485" s="96" t="s">
+        <v>539</v>
+      </c>
+      <c r="C485" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D485" s="46">
+        <v>44124</v>
+      </c>
+      <c r="E485" s="84">
+        <v>45949</v>
+      </c>
+      <c r="F485" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G485" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="H485" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="I485" s="42"/>
+    </row>
+    <row r="486" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A486" s="114" t="s">
+        <v>540</v>
+      </c>
+      <c r="B486" s="43" t="s">
+        <v>541</v>
+      </c>
+      <c r="C486" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="D486" s="44">
+        <v>44124</v>
+      </c>
+      <c r="E486" s="83">
+        <v>45949</v>
+      </c>
+      <c r="F486" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G486" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="H486" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="I486" s="35"/>
+    </row>
+    <row r="487" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A487" s="116"/>
+      <c r="B487" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="C487" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D487" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E487" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F487" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G487" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H487" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I487" s="27"/>
+    </row>
+    <row r="488" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A488" s="116"/>
+      <c r="B488" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="C488" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D488" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E488" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F488" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G488" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H488" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I488" s="27"/>
+    </row>
+    <row r="489" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A489" s="116"/>
+      <c r="B489" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="C489" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D489" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E489" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F489" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G489" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H489" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I489" s="27"/>
+    </row>
+    <row r="490" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A490" s="116"/>
+      <c r="B490" s="13" t="s">
+        <v>545</v>
+      </c>
+      <c r="C490" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D490" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E490" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F490" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G490" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H490" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I490" s="27"/>
+    </row>
+    <row r="491" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A491" s="116"/>
+      <c r="B491" s="13" t="s">
+        <v>546</v>
+      </c>
+      <c r="C491" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D491" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E491" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F491" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G491" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H491" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I491" s="27"/>
+    </row>
+    <row r="492" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A492" s="116"/>
+      <c r="B492" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="C492" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D492" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E492" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F492" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G492" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H492" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I492" s="27"/>
+    </row>
+    <row r="493" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A493" s="116"/>
+      <c r="B493" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="C493" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D493" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E493" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F493" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G493" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H493" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I493" s="27"/>
+    </row>
+    <row r="494" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A494" s="116"/>
+      <c r="B494" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="C494" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D494" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E494" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F494" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G494" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H494" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I494" s="27"/>
+    </row>
+    <row r="495" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A495" s="116"/>
+      <c r="B495" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="C495" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D495" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E495" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F495" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G495" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H495" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I495" s="27"/>
+    </row>
+    <row r="496" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A496" s="116"/>
+      <c r="B496" s="13" t="s">
+        <v>551</v>
+      </c>
+      <c r="C496" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D496" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E496" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F496" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G496" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H496" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I496" s="27"/>
+    </row>
+    <row r="497" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A497" s="116"/>
+      <c r="B497" s="12" t="s">
+        <v>552</v>
+      </c>
+      <c r="C497" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D497" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E497" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F497" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G497" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H497" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I497" s="27"/>
+    </row>
+    <row r="498" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A498" s="116"/>
+      <c r="B498" s="12" t="s">
+        <v>553</v>
+      </c>
+      <c r="C498" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D498" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E498" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F498" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G498" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H498" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I498" s="27"/>
+    </row>
+    <row r="499" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A499" s="116"/>
+      <c r="B499" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="C499" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D499" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E499" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F499" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G499" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H499" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I499" s="27"/>
+    </row>
+    <row r="500" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A500" s="116"/>
+      <c r="B500" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="C500" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D500" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E500" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F500" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G500" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H500" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I500" s="27"/>
+    </row>
+    <row r="501" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A501" s="116"/>
+      <c r="B501" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="C501" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D501" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E501" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F501" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G501" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H501" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I501" s="27"/>
+    </row>
+    <row r="502" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A502" s="116"/>
+      <c r="B502" s="21" t="s">
+        <v>557</v>
+      </c>
+      <c r="C502" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D502" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E502" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F502" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G502" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H502" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I502" s="27"/>
+    </row>
+    <row r="503" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A503" s="116"/>
+      <c r="B503" s="12" t="s">
+        <v>558</v>
+      </c>
+      <c r="C503" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D503" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E503" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F503" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G503" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H503" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I503" s="27"/>
+    </row>
+    <row r="504" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A504" s="116"/>
+      <c r="B504" s="12" t="s">
+        <v>559</v>
+      </c>
+      <c r="C504" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D504" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E504" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F504" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G504" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H504" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I504" s="27"/>
+    </row>
+    <row r="505" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A505" s="115"/>
+      <c r="B505" s="36" t="s">
+        <v>560</v>
+      </c>
+      <c r="C505" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D505" s="46">
+        <v>44124</v>
+      </c>
+      <c r="E505" s="84">
+        <v>45949</v>
+      </c>
+      <c r="F505" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G505" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="H505" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="I505" s="42"/>
+    </row>
+    <row r="506" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A506" s="114" t="s">
+        <v>561</v>
+      </c>
+      <c r="B506" s="43" t="s">
+        <v>562</v>
+      </c>
+      <c r="C506" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="D506" s="44">
+        <v>44124</v>
+      </c>
+      <c r="E506" s="83">
+        <v>45949</v>
+      </c>
+      <c r="F506" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G506" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="H506" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="I506" s="35"/>
+    </row>
+    <row r="507" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A507" s="116"/>
+      <c r="B507" s="13" t="s">
+        <v>563</v>
+      </c>
+      <c r="C507" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D507" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E507" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F507" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G507" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H507" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I507" s="27"/>
+    </row>
+    <row r="508" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A508" s="116"/>
+      <c r="B508" s="13" t="s">
+        <v>564</v>
+      </c>
+      <c r="C508" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D508" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E508" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F508" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G508" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H508" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I508" s="27"/>
+    </row>
+    <row r="509" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A509" s="116"/>
+      <c r="B509" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="C509" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D509" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E509" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F509" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G509" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H509" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I509" s="27"/>
+    </row>
+    <row r="510" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A510" s="116"/>
+      <c r="B510" s="13" t="s">
+        <v>566</v>
+      </c>
+      <c r="C510" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D510" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E510" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F510" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G510" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H510" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I510" s="27"/>
+    </row>
+    <row r="511" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A511" s="116"/>
+      <c r="B511" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="C511" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D511" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E511" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F511" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G511" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H511" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I511" s="27"/>
+    </row>
+    <row r="512" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A512" s="116"/>
+      <c r="B512" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="C512" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D512" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E512" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F512" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G512" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H512" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I512" s="27"/>
+    </row>
+    <row r="513" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A513" s="116"/>
+      <c r="B513" s="13" t="s">
+        <v>569</v>
+      </c>
+      <c r="C513" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D513" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E513" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F513" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G513" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H513" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I513" s="27"/>
+    </row>
+    <row r="514" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A514" s="116"/>
+      <c r="B514" s="13" t="s">
+        <v>570</v>
+      </c>
+      <c r="C514" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D514" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E514" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F514" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G514" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H514" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I514" s="27"/>
+    </row>
+    <row r="515" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A515" s="116"/>
+      <c r="B515" s="13" t="s">
+        <v>571</v>
+      </c>
+      <c r="C515" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D515" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E515" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F515" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G515" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H515" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I515" s="27"/>
+    </row>
+    <row r="516" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A516" s="116"/>
+      <c r="B516" s="13" t="s">
+        <v>572</v>
+      </c>
+      <c r="C516" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D516" s="7">
+        <v>44824</v>
+      </c>
+      <c r="E516" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F516" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="G516" s="14"/>
+      <c r="H516" s="14"/>
+      <c r="I516" s="27"/>
+    </row>
+    <row r="517" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A517" s="116"/>
+      <c r="B517" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="C517" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D517" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E517" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F517" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G517" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H517" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I517" s="27"/>
+    </row>
+    <row r="518" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A518" s="116"/>
+      <c r="B518" s="12" t="s">
+        <v>574</v>
+      </c>
+      <c r="C518" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D518" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E518" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F518" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G518" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H518" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I518" s="27"/>
+    </row>
+    <row r="519" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A519" s="116"/>
+      <c r="B519" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="C519" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D519" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E519" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F519" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G519" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H519" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I519" s="27"/>
+    </row>
+    <row r="520" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A520" s="116"/>
+      <c r="B520" s="12" t="s">
+        <v>576</v>
+      </c>
+      <c r="C520" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D520" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E520" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F520" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G520" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H520" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I520" s="27"/>
+    </row>
+    <row r="521" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A521" s="116"/>
+      <c r="B521" s="12" t="s">
+        <v>577</v>
+      </c>
+      <c r="C521" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D521" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E521" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F521" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G521" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H521" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I521" s="27"/>
+    </row>
+    <row r="522" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A522" s="116"/>
+      <c r="B522" s="12" t="s">
+        <v>578</v>
+      </c>
+      <c r="C522" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D522" s="7">
+        <v>45594</v>
+      </c>
+      <c r="E522" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F522" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G522" s="9"/>
+      <c r="H522" s="9"/>
+      <c r="I522" s="27"/>
+    </row>
+    <row r="523" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A523" s="116"/>
+      <c r="B523" s="21" t="s">
+        <v>579</v>
+      </c>
+      <c r="C523" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D523" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E523" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F523" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G523" s="12"/>
+      <c r="H523" s="12"/>
+      <c r="I523" s="27"/>
+    </row>
+    <row r="524" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A524" s="116"/>
+      <c r="B524" s="12" t="s">
+        <v>580</v>
+      </c>
+      <c r="C524" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D524" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E524" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F524" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G524" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H524" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I524" s="27"/>
+    </row>
+    <row r="525" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A525" s="116"/>
+      <c r="B525" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="C525" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D525" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E525" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F525" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G525" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H525" s="12"/>
+      <c r="I525" s="27"/>
+    </row>
+    <row r="526" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A526" s="116"/>
+      <c r="B526" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="C526" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D526" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E526" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F526" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G526" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H526" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I526" s="27"/>
+    </row>
+    <row r="527" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A527" s="115"/>
+      <c r="B527" s="96" t="s">
+        <v>583</v>
+      </c>
+      <c r="C527" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D527" s="46">
+        <v>44124</v>
+      </c>
+      <c r="E527" s="84">
+        <v>45949</v>
+      </c>
+      <c r="F527" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G527" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="H527" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="I527" s="42"/>
+    </row>
+    <row r="528" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A528" s="114" t="s">
+        <v>584</v>
+      </c>
+      <c r="B528" s="43" t="s">
+        <v>585</v>
+      </c>
+      <c r="C528" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="D528" s="44">
+        <v>44124</v>
+      </c>
+      <c r="E528" s="83">
+        <v>45949</v>
+      </c>
+      <c r="F528" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G528" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="H528" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="I528" s="35"/>
+    </row>
+    <row r="529" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A529" s="116"/>
+      <c r="B529" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="C529" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D529" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E529" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F529" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G529" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H529" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I529" s="27"/>
+    </row>
+    <row r="530" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A530" s="116"/>
+      <c r="B530" s="13" t="s">
+        <v>587</v>
+      </c>
+      <c r="C530" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D530" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E530" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F530" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G530" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H530" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I530" s="27"/>
+    </row>
+    <row r="531" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A531" s="116"/>
+      <c r="B531" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="C531" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D531" s="7">
+        <v>45377</v>
+      </c>
+      <c r="E531" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F531" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G531" s="9"/>
+      <c r="H531" s="9"/>
+      <c r="I531" s="27"/>
+    </row>
+    <row r="532" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A532" s="116"/>
+      <c r="B532" s="13" t="s">
+        <v>589</v>
+      </c>
+      <c r="C532" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D532" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E532" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F532" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G532" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H532" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I532" s="27"/>
+    </row>
+    <row r="533" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A533" s="116"/>
+      <c r="B533" s="13" t="s">
+        <v>590</v>
+      </c>
+      <c r="C533" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D533" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E533" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F533" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G533" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H533" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I533" s="27"/>
+    </row>
+    <row r="534" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A534" s="116"/>
+      <c r="B534" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="C534" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D534" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E534" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F534" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G534" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H534" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I534" s="27"/>
+    </row>
+    <row r="535" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A535" s="116"/>
+      <c r="B535" s="13" t="s">
+        <v>592</v>
+      </c>
+      <c r="C535" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D535" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E535" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F535" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G535" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H535" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I535" s="27"/>
+    </row>
+    <row r="536" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A536" s="116"/>
+      <c r="B536" s="13" t="s">
+        <v>593</v>
+      </c>
+      <c r="C536" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D536" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E536" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F536" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G536" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H536" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I536" s="27"/>
+    </row>
+    <row r="537" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A537" s="116"/>
+      <c r="B537" s="13" t="s">
+        <v>594</v>
+      </c>
+      <c r="C537" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D537" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E537" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F537" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G537" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H537" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I537" s="27"/>
+    </row>
+    <row r="538" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A538" s="116"/>
+      <c r="B538" s="13" t="s">
+        <v>595</v>
+      </c>
+      <c r="C538" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D538" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E538" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F538" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G538" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H538" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I538" s="27"/>
+    </row>
+    <row r="539" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A539" s="116"/>
+      <c r="B539" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="C539" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D539" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E539" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F539" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G539" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H539" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I539" s="27"/>
+    </row>
+    <row r="540" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A540" s="116"/>
+      <c r="B540" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="C540" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D540" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E540" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F540" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G540" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H540" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I540" s="27"/>
+    </row>
+    <row r="541" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A541" s="116"/>
+      <c r="B541" s="12" t="s">
+        <v>598</v>
+      </c>
+      <c r="C541" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D541" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E541" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F541" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G541" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H541" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I541" s="27"/>
+    </row>
+    <row r="542" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A542" s="116"/>
+      <c r="B542" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="C542" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D542" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E542" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F542" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G542" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H542" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I542" s="27"/>
+    </row>
+    <row r="543" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A543" s="116"/>
+      <c r="B543" s="12" t="s">
+        <v>600</v>
+      </c>
+      <c r="C543" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D543" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E543" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F543" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G543" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H543" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I543" s="27"/>
+    </row>
+    <row r="544" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A544" s="116"/>
+      <c r="B544" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="C544" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D544" s="7">
+        <v>44824</v>
+      </c>
+      <c r="E544" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F544" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="G544" s="12"/>
+      <c r="H544" s="14"/>
+      <c r="I544" s="27"/>
+    </row>
+    <row r="545" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A545" s="115"/>
+      <c r="B545" s="96" t="s">
+        <v>602</v>
+      </c>
+      <c r="C545" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D545" s="46">
+        <v>44124</v>
+      </c>
+      <c r="E545" s="84">
+        <v>45949</v>
+      </c>
+      <c r="F545" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G545" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="H545" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="I545" s="42"/>
+    </row>
+    <row r="546" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A546" s="114" t="s">
+        <v>604</v>
+      </c>
+      <c r="B546" s="43" t="s">
+        <v>605</v>
+      </c>
+      <c r="C546" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="D546" s="44">
+        <v>44124</v>
+      </c>
+      <c r="E546" s="83">
+        <v>45949</v>
+      </c>
+      <c r="F546" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G546" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="H546" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="I546" s="35"/>
+    </row>
+    <row r="547" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A547" s="116"/>
+      <c r="B547" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="C547" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D547" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E547" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F547" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G547" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H547" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I547" s="27"/>
+    </row>
+    <row r="548" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A548" s="116"/>
+      <c r="B548" s="13" t="s">
+        <v>607</v>
+      </c>
+      <c r="C548" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D548" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E548" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F548" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G548" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H548" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I548" s="27"/>
+    </row>
+    <row r="549" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A549" s="116"/>
+      <c r="B549" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="C549" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D549" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E549" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F549" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G549" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H549" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I549" s="27"/>
+    </row>
+    <row r="550" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A550" s="116"/>
+      <c r="B550" s="13" t="s">
+        <v>594</v>
+      </c>
+      <c r="C550" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D550" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E550" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F550" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G550" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H550" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I550" s="27"/>
+    </row>
+    <row r="551" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A551" s="116"/>
+      <c r="B551" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="C551" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D551" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E551" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F551" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G551" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H551" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I551" s="27"/>
+    </row>
+    <row r="552" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A552" s="116"/>
+      <c r="B552" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="C552" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D552" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E552" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F552" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G552" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H552" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I552" s="27"/>
+    </row>
+    <row r="553" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A553" s="116"/>
+      <c r="B553" s="13" t="s">
+        <v>611</v>
+      </c>
+      <c r="C553" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D553" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E553" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F553" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G553" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H553" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I553" s="27"/>
+    </row>
+    <row r="554" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A554" s="116"/>
+      <c r="B554" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="C554" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D554" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E554" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F554" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G554" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H554" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I554" s="27"/>
+    </row>
+    <row r="555" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A555" s="116"/>
+      <c r="B555" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="C555" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D555" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E555" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F555" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G555" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H555" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I555" s="27"/>
+    </row>
+    <row r="556" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A556" s="116"/>
+      <c r="B556" s="12" t="s">
+        <v>614</v>
+      </c>
+      <c r="C556" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D556" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E556" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F556" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G556" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H556" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I556" s="27"/>
+    </row>
+    <row r="557" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A557" s="116"/>
+      <c r="B557" s="12" t="s">
+        <v>615</v>
+      </c>
+      <c r="C557" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D557" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E557" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F557" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G557" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H557" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I557" s="27"/>
+    </row>
+    <row r="558" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A558" s="116"/>
+      <c r="B558" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="C558" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D558" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E558" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F558" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G558" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H558" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I558" s="27"/>
+    </row>
+    <row r="559" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A559" s="116"/>
+      <c r="B559" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="C559" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D559" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E559" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F559" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G559" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H559" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I559" s="27"/>
+    </row>
+    <row r="560" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A560" s="116"/>
+      <c r="B560" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="C560" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D560" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E560" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F560" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G560" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H560" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I560" s="27"/>
+    </row>
+    <row r="561" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A561" s="116"/>
+      <c r="B561" s="21" t="s">
+        <v>618</v>
+      </c>
+      <c r="C561" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D561" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E561" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F561" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G561" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H561" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I561" s="27"/>
+    </row>
+    <row r="562" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A562" s="116"/>
+      <c r="B562" s="12" t="s">
+        <v>619</v>
+      </c>
+      <c r="C562" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D562" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E562" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F562" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G562" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H562" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I562" s="27"/>
+    </row>
+    <row r="563" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A563" s="116"/>
+      <c r="B563" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="C563" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D563" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E563" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F563" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G563" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H563" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I563" s="27"/>
+    </row>
+    <row r="564" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A564" s="116"/>
+      <c r="B564" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="C564" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D564" s="7">
+        <v>44124</v>
+      </c>
+      <c r="E564" s="11">
+        <v>45949</v>
+      </c>
+      <c r="F564" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G564" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H564" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I564" s="27"/>
+    </row>
+    <row r="565" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A565" s="116"/>
+      <c r="B565" s="98" t="s">
+        <v>622</v>
+      </c>
+      <c r="C565" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="D565" s="76">
+        <v>44124</v>
+      </c>
+      <c r="E565" s="77">
+        <v>45949</v>
+      </c>
+      <c r="F565" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="G565" s="79" t="s">
+        <v>65</v>
+      </c>
+      <c r="H565" s="79" t="s">
+        <v>66</v>
+      </c>
+      <c r="I565" s="99"/>
+    </row>
+    <row r="566" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A566" s="100" t="s">
+        <v>429</v>
+      </c>
+      <c r="B566" s="101" t="s">
+        <v>440</v>
+      </c>
+      <c r="C566" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="D566" s="102">
+        <v>45944</v>
+      </c>
+      <c r="E566" s="102">
+        <v>47769</v>
+      </c>
+      <c r="F566" s="103" t="s">
+        <v>93</v>
+      </c>
+      <c r="G566" s="71"/>
+      <c r="H566" s="71"/>
+      <c r="I566" s="72"/>
+    </row>
+    <row r="567" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A567" s="100" t="s">
+        <v>338</v>
+      </c>
+      <c r="B567" s="104" t="s">
+        <v>345</v>
+      </c>
+      <c r="C567" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="D567" s="102">
+        <v>45734</v>
+      </c>
+      <c r="E567" s="102">
+        <v>47559</v>
+      </c>
+      <c r="F567" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="G567" s="70"/>
+      <c r="H567" s="71"/>
+      <c r="I567" s="72"/>
+    </row>
+    <row r="568" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A568" s="97" t="s">
+        <v>308</v>
+      </c>
+      <c r="B568" s="105" t="s">
+        <v>322</v>
+      </c>
+      <c r="C568" s="106" t="s">
+        <v>9</v>
+      </c>
+      <c r="D568" s="107">
+        <v>45699</v>
+      </c>
+      <c r="E568" s="107">
+        <v>47524</v>
+      </c>
+      <c r="F568" s="108" t="s">
+        <v>93</v>
+      </c>
+      <c r="G568" s="109"/>
+      <c r="H568" s="108"/>
+      <c r="I568" s="110"/>
+    </row>
+    <row r="569" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="A569" s="114" t="s">
+        <v>584</v>
+      </c>
+      <c r="B569" s="105" t="s">
+        <v>68</v>
+      </c>
+      <c r="C569" s="106" t="s">
+        <v>9</v>
+      </c>
+      <c r="D569" s="107">
+        <v>46133</v>
+      </c>
+      <c r="E569" s="111">
+        <v>47958</v>
+      </c>
+      <c r="F569" s="108" t="s">
+        <v>330</v>
+      </c>
+      <c r="G569" s="105"/>
+      <c r="H569" s="112"/>
+      <c r="I569" s="113"/>
+    </row>
+    <row r="570" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A570" s="115"/>
+      <c r="B570" s="56" t="s">
+        <v>623</v>
+      </c>
+      <c r="C570" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="D570" s="46">
+        <v>46133</v>
+      </c>
+      <c r="E570" s="46">
+        <v>47958</v>
+      </c>
+      <c r="F570" s="40" t="s">
+        <v>330</v>
+      </c>
+      <c r="G570" s="40"/>
+      <c r="H570" s="40"/>
+      <c r="I570" s="42"/>
+    </row>
+    <row r="571" spans="1:9" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A571" s="167" t="s">
+        <v>86</v>
+      </c>
+      <c r="B571" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C571" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="D571" s="31">
+        <v>45132</v>
+      </c>
+      <c r="E571" s="168" t="s">
+        <v>624</v>
+      </c>
+      <c r="F571" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G571" s="33"/>
+      <c r="H571" s="33"/>
+      <c r="I571" s="57"/>
+    </row>
+    <row r="572" spans="1:9" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A572" s="169"/>
+      <c r="B572" s="37" t="s">
+        <v>625</v>
+      </c>
+      <c r="C572" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="D572" s="38">
+        <v>45132</v>
+      </c>
+      <c r="E572" s="170" t="s">
+        <v>624</v>
+      </c>
+      <c r="F572" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="G572" s="40"/>
+      <c r="H572" s="96"/>
+      <c r="I572" s="65"/>
+    </row>
   </sheetData>
-  <mergeCells count="37">
-[...2 lines deleted...]
-    <mergeCell ref="A357:A380"/>
+  <mergeCells count="47">
+    <mergeCell ref="A571:A572"/>
     <mergeCell ref="A59:A80"/>
     <mergeCell ref="A37:A56"/>
+    <mergeCell ref="A296:A315"/>
+    <mergeCell ref="A316:A335"/>
+    <mergeCell ref="A268:A288"/>
+    <mergeCell ref="A81:A100"/>
+    <mergeCell ref="A101:A120"/>
+    <mergeCell ref="A121:A141"/>
+    <mergeCell ref="A228:A247"/>
+    <mergeCell ref="A248:A267"/>
+    <mergeCell ref="A142:A161"/>
+    <mergeCell ref="A162:A185"/>
+    <mergeCell ref="A186:A206"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="A57:A58"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="A10:A30"/>
     <mergeCell ref="G3:I4"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="A1:I2"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
-    <mergeCell ref="A296:A315"/>
-[...9 lines deleted...]
-    <mergeCell ref="A186:A206"/>
     <mergeCell ref="A207:A227"/>
+    <mergeCell ref="A401:A421"/>
+    <mergeCell ref="A422:A441"/>
+    <mergeCell ref="A442:A462"/>
+    <mergeCell ref="A463:A485"/>
+    <mergeCell ref="A381:A400"/>
+    <mergeCell ref="A336:A356"/>
+    <mergeCell ref="A357:A380"/>
+    <mergeCell ref="A569:A570"/>
+    <mergeCell ref="A486:A505"/>
+    <mergeCell ref="A506:A527"/>
+    <mergeCell ref="A528:A545"/>
+    <mergeCell ref="A546:A565"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F5" r:id="rId1" xr:uid="{E2D81653-BF27-4C12-B3F9-9908E3A0A56B}"/>
     <hyperlink ref="F6" r:id="rId2" xr:uid="{6B0EDF15-06D1-4754-9A6D-D9181DE9E7F6}"/>
     <hyperlink ref="F7" r:id="rId3" xr:uid="{57E0389B-C9F5-4D62-AF15-B8669ADA8D56}"/>
     <hyperlink ref="F8" r:id="rId4" xr:uid="{7047C54C-7C02-4ABA-B4CE-56FDAB6DB2C1}"/>
     <hyperlink ref="F9" r:id="rId5" xr:uid="{1D695DAC-439A-472F-AE2F-606D55248740}"/>
     <hyperlink ref="F11" r:id="rId6" xr:uid="{940A0D94-CBC8-4771-846A-5CB2A6FB01B4}"/>
     <hyperlink ref="F12" r:id="rId7" xr:uid="{6A579E1F-5BDC-4F27-9B0F-600B912F09BA}"/>
     <hyperlink ref="F13" r:id="rId8" xr:uid="{0478DF02-390B-4B7C-AB71-015359A7B651}"/>
     <hyperlink ref="F14" r:id="rId9" xr:uid="{A55EF3F1-6F1E-4861-A3A7-6964B81CE913}"/>
     <hyperlink ref="F15" r:id="rId10" xr:uid="{A0588118-D0D3-4AA4-B96B-12A639F6F98E}"/>
     <hyperlink ref="F16" r:id="rId11" xr:uid="{B680C872-5577-4EAB-8830-F5CF420A2EB0}"/>
     <hyperlink ref="F17" r:id="rId12" xr:uid="{631C60CC-9673-4143-BDD8-0B1D1D24339E}"/>
     <hyperlink ref="F18" r:id="rId13" xr:uid="{1D41094E-7E15-4D10-BAB7-E61F23B90C50}"/>
     <hyperlink ref="F19" r:id="rId14" xr:uid="{CA928155-76D2-46A4-AEFD-1760A1A2831C}"/>
     <hyperlink ref="F20" r:id="rId15" xr:uid="{2F3828F9-9868-4F47-BE44-C2F87F8FC5CC}"/>
     <hyperlink ref="F21" r:id="rId16" xr:uid="{D4C2D5B6-7386-4782-8582-96C68E94FD11}"/>
     <hyperlink ref="F22" r:id="rId17" xr:uid="{5E9E3D70-509C-4DDE-88C8-2486949EE931}"/>
     <hyperlink ref="F23" r:id="rId18" xr:uid="{A289D8B9-A73C-4F19-A931-E0CCE64733F0}"/>
     <hyperlink ref="F24" r:id="rId19" xr:uid="{0463ED33-02F6-4E35-8833-B2EFE5E424E3}"/>
     <hyperlink ref="F25" r:id="rId20" xr:uid="{BE90EA46-DA20-4787-BB48-19BC70FF1057}"/>
     <hyperlink ref="F26" r:id="rId21" xr:uid="{4D9D27D7-FEBF-432C-BB96-121AC7DDD9FD}"/>
     <hyperlink ref="F27" r:id="rId22" xr:uid="{F3D17757-6F64-4FD1-BC36-776387514C67}"/>
     <hyperlink ref="F28" r:id="rId23" xr:uid="{BFE69375-882E-4E8A-8DE8-FB1C1A63B2BF}"/>
@@ -13046,53 +18013,524 @@
     <hyperlink ref="F375" r:id="rId883" xr:uid="{35CFDF47-C22E-48EC-8C1D-1DA9196E03B9}"/>
     <hyperlink ref="F361" r:id="rId884" xr:uid="{C34B19CE-FB2A-4BB3-BA1A-15A9E2FA1C35}"/>
     <hyperlink ref="F397" r:id="rId885" xr:uid="{739E1629-37C3-4980-9E3A-03B047C854D9}"/>
     <hyperlink ref="F398" r:id="rId886" xr:uid="{8901F064-B3E2-4AC7-923B-08ED18469921}"/>
     <hyperlink ref="F396" r:id="rId887" xr:uid="{B4CF8F81-E645-43D5-9E5A-E0D97E15C356}"/>
     <hyperlink ref="F395" r:id="rId888" xr:uid="{A33935BD-5550-4FB6-9369-364EFE128CB1}"/>
     <hyperlink ref="F399" r:id="rId889" xr:uid="{1FEB04BD-50CE-423F-81AA-830910BF9AF1}"/>
     <hyperlink ref="F400" r:id="rId890" xr:uid="{AE130E14-0701-4AA6-89F7-592B80EC9B31}"/>
     <hyperlink ref="F394" r:id="rId891" xr:uid="{CD72CB74-DA4B-4990-828D-48972AF3CC8D}"/>
     <hyperlink ref="F393" r:id="rId892" xr:uid="{C5A0BDF3-48FC-4C45-A054-D49805A32DE4}"/>
     <hyperlink ref="F392" r:id="rId893" xr:uid="{7E2FF4ED-0FE5-4187-A4CE-39871331D6A5}"/>
     <hyperlink ref="F391" r:id="rId894" xr:uid="{121D3E35-1B28-4429-8D6E-C6161289F44B}"/>
     <hyperlink ref="F390" r:id="rId895" xr:uid="{E018C5F6-4377-40EC-A8A0-949C1E52E10B}"/>
     <hyperlink ref="F389" r:id="rId896" xr:uid="{29C5C6D1-0748-497B-AE6B-FB0C4056B0B3}"/>
     <hyperlink ref="F388" r:id="rId897" xr:uid="{5EA47CD3-CFD6-4A9A-BFB6-40F62CD47E06}"/>
     <hyperlink ref="F387" r:id="rId898" xr:uid="{9C61E012-84F7-4D73-810C-8149B2582C78}"/>
     <hyperlink ref="F386" r:id="rId899" xr:uid="{74A4BEE0-327B-4B6A-B218-5EEC452202D9}"/>
     <hyperlink ref="F385" r:id="rId900" xr:uid="{57620588-5001-4CBA-B69F-B546F3D15D4E}"/>
     <hyperlink ref="F384" r:id="rId901" xr:uid="{07229697-3EFF-4445-9C64-4D917DE69087}"/>
     <hyperlink ref="F383" r:id="rId902" xr:uid="{AC7A628A-8CAB-43CF-BEE1-FBED60297AB2}"/>
     <hyperlink ref="F382" r:id="rId903" xr:uid="{994CAB0B-932F-41CF-9D46-44D6C58DF404}"/>
     <hyperlink ref="F381" r:id="rId904" xr:uid="{603C71DC-DCC2-4B14-B866-ECE5F6FFBCE5}"/>
     <hyperlink ref="F359" r:id="rId905" xr:uid="{7935A91B-AC5A-4798-BB1A-D8BFD74C048C}"/>
     <hyperlink ref="G359" r:id="rId906" xr:uid="{0545CA4E-FE45-494E-91C9-929BD4C1E209}"/>
     <hyperlink ref="H359" r:id="rId907" xr:uid="{6EF0C357-0EBF-41DB-A5EB-ED71F7E57149}"/>
+    <hyperlink ref="F403" r:id="rId908" xr:uid="{240BD13C-4861-40DD-A83D-3E126FE2F660}"/>
+    <hyperlink ref="F404" r:id="rId909" xr:uid="{B9358A7A-6F2C-49F3-9CC1-EBFFE49D790C}"/>
+    <hyperlink ref="F405" r:id="rId910" xr:uid="{E0AD5B8D-BD5B-4544-951C-941264934FB2}"/>
+    <hyperlink ref="F407" r:id="rId911" xr:uid="{2DCB72B1-D176-4405-A88E-9A1BC7A1B14D}"/>
+    <hyperlink ref="F408" r:id="rId912" xr:uid="{DCDEA76C-B3DF-4DD4-830E-D0B1D4F1089C}"/>
+    <hyperlink ref="F409" r:id="rId913" xr:uid="{81B5854D-3167-409A-930C-3D4FE8E169DD}"/>
+    <hyperlink ref="F410" r:id="rId914" xr:uid="{AC91F651-AC73-46D9-AEE0-C5994A677AC9}"/>
+    <hyperlink ref="F411" r:id="rId915" xr:uid="{A3550144-05BD-4F76-B107-2CDAB55D4CCB}"/>
+    <hyperlink ref="F412" r:id="rId916" xr:uid="{FA27A408-53CD-4FF9-9EA4-D14E45DFE787}"/>
+    <hyperlink ref="F413" r:id="rId917" xr:uid="{C9EE5312-D942-4DD0-8D04-7EC845C66B08}"/>
+    <hyperlink ref="F414" r:id="rId918" xr:uid="{953ECA8F-D6E1-4D8C-BBA9-1C4966448CED}"/>
+    <hyperlink ref="F415" r:id="rId919" xr:uid="{039A5403-2A59-4C0B-971B-39948730DB55}"/>
+    <hyperlink ref="F417" r:id="rId920" xr:uid="{BA924A93-6032-444C-99AC-3AAA585BB5DA}"/>
+    <hyperlink ref="F419" r:id="rId921" xr:uid="{B7481F3C-9107-44D1-A7EE-40BD97F937BC}"/>
+    <hyperlink ref="F420" r:id="rId922" xr:uid="{CF1B5651-B075-405B-99F8-A5C955B829A8}"/>
+    <hyperlink ref="F421" r:id="rId923" xr:uid="{6179436E-5624-41CB-9AEB-EAD346E2D5DD}"/>
+    <hyperlink ref="G401" r:id="rId924" xr:uid="{993E45C5-3630-44C4-889F-59C8188EF21C}"/>
+    <hyperlink ref="G403" r:id="rId925" xr:uid="{F7FF6DDF-5838-460D-B988-AA55A39C5494}"/>
+    <hyperlink ref="G404" r:id="rId926" xr:uid="{6C515DEC-7F42-45E6-9D24-69425359CE61}"/>
+    <hyperlink ref="G405" r:id="rId927" xr:uid="{AA37AB44-40AE-4924-A186-430280CD7E93}"/>
+    <hyperlink ref="G407" r:id="rId928" xr:uid="{41FA720A-FD33-4A34-814C-07ECE351E6CD}"/>
+    <hyperlink ref="G408" r:id="rId929" xr:uid="{973BEFB0-8F50-4E05-9AE3-AB48848BDEE5}"/>
+    <hyperlink ref="G409" r:id="rId930" xr:uid="{A051F057-2A35-463D-9E4D-DD2B5A10CAFF}"/>
+    <hyperlink ref="G410" r:id="rId931" xr:uid="{12E1D7EF-8DB7-425D-8908-24563E1168F6}"/>
+    <hyperlink ref="G411" r:id="rId932" xr:uid="{491BC6DA-BE2F-4A67-89D5-4F185260ABF5}"/>
+    <hyperlink ref="G412" r:id="rId933" xr:uid="{4DDFBB9E-C512-4ED0-AECD-15A08AA5AC01}"/>
+    <hyperlink ref="G413" r:id="rId934" xr:uid="{0919972D-73AD-4118-B4E7-B3B6D7E5625E}"/>
+    <hyperlink ref="G414" r:id="rId935" xr:uid="{73273811-8074-4C9C-AD05-69EE5B294AC0}"/>
+    <hyperlink ref="G415" r:id="rId936" xr:uid="{A39A2217-6729-4A37-AB88-FA5A17BCF5CD}"/>
+    <hyperlink ref="G417" r:id="rId937" xr:uid="{E2F3873E-CD17-4567-A3D6-F42C3464DBDA}"/>
+    <hyperlink ref="G419" r:id="rId938" xr:uid="{42A32F08-7876-477D-B93F-66B71E1A0E7E}"/>
+    <hyperlink ref="G420" r:id="rId939" xr:uid="{B2921A7E-1E89-4C42-B870-365141D88EDD}"/>
+    <hyperlink ref="G421" r:id="rId940" xr:uid="{399A979A-62C3-47B9-A7E9-1332F145BDC2}"/>
+    <hyperlink ref="H401" r:id="rId941" xr:uid="{BBA3EFDA-026B-4DCA-A848-CDBBB8469D2B}"/>
+    <hyperlink ref="H403" r:id="rId942" xr:uid="{7616E3B0-E1B1-4B79-92CD-574D1237A156}"/>
+    <hyperlink ref="H404" r:id="rId943" xr:uid="{78F7EE97-D239-4AE4-AD02-CDD306A4E83A}"/>
+    <hyperlink ref="H405" r:id="rId944" xr:uid="{1A37207A-7D06-4B56-BB68-134DD6FE5872}"/>
+    <hyperlink ref="H407" r:id="rId945" xr:uid="{780256B6-D47B-41BD-BF18-73F18D9A97FF}"/>
+    <hyperlink ref="H408" r:id="rId946" xr:uid="{88623682-C727-482C-A060-4F1E69923355}"/>
+    <hyperlink ref="H409" r:id="rId947" xr:uid="{6C76A560-8AF1-420C-A58A-8B9E9D0BCF99}"/>
+    <hyperlink ref="H410" r:id="rId948" xr:uid="{0C414C73-F869-46E8-BAEE-AA5180C2535A}"/>
+    <hyperlink ref="H411" r:id="rId949" xr:uid="{D56A7AD6-FE69-434E-8CCB-1879A13CB950}"/>
+    <hyperlink ref="H412" r:id="rId950" xr:uid="{BE90C5A9-26BC-4950-A1BA-B18EC2412477}"/>
+    <hyperlink ref="H413" r:id="rId951" xr:uid="{F245FC11-3B77-4747-BEB3-FAA7AA6F5260}"/>
+    <hyperlink ref="H414" r:id="rId952" xr:uid="{54645033-A438-416E-90BD-B9ADF9204E91}"/>
+    <hyperlink ref="H415" r:id="rId953" xr:uid="{E3B64075-6235-476E-8700-4D126CE7519A}"/>
+    <hyperlink ref="H417" r:id="rId954" xr:uid="{CA54BE26-A572-46FB-8A83-DB8E94DD722F}"/>
+    <hyperlink ref="H419" r:id="rId955" xr:uid="{245A74DE-19C1-4FA5-B6AC-DF249582D47E}"/>
+    <hyperlink ref="H420" r:id="rId956" xr:uid="{CFC5B9DE-9820-4737-8FB1-D8B684C530B6}"/>
+    <hyperlink ref="H421" r:id="rId957" xr:uid="{B9CF15F1-5A27-4B29-AD61-3256B5B25000}"/>
+    <hyperlink ref="F406" r:id="rId958" xr:uid="{EEB72355-4FBE-486F-A9BE-DC01FBB75568}"/>
+    <hyperlink ref="F422" r:id="rId959" xr:uid="{3D4F50CA-D661-496D-8544-B0184E7F7755}"/>
+    <hyperlink ref="F423" r:id="rId960" xr:uid="{2EBF957A-C73A-4513-AEF8-95AD7B274C4C}"/>
+    <hyperlink ref="F425" r:id="rId961" xr:uid="{6438A911-F9D5-433D-8AC0-5D9EF17C50DF}"/>
+    <hyperlink ref="F426" r:id="rId962" xr:uid="{B9DB3246-A4B9-446F-81C5-3E99E603DB99}"/>
+    <hyperlink ref="F429" r:id="rId963" xr:uid="{431F170E-43BB-4C64-9B01-A2AF8820B247}"/>
+    <hyperlink ref="F430" r:id="rId964" xr:uid="{541EF3FE-B6A0-4548-B5B0-57CAF05181C0}"/>
+    <hyperlink ref="F431" r:id="rId965" xr:uid="{432349C6-C62A-4915-80A7-C80B9273879D}"/>
+    <hyperlink ref="F432" r:id="rId966" xr:uid="{B68B8786-5425-4908-AA3E-7A0C9F1D523F}"/>
+    <hyperlink ref="F433" r:id="rId967" xr:uid="{8AEE6A8E-F6AF-489F-AED0-BB16DD64CE27}"/>
+    <hyperlink ref="F434" r:id="rId968" xr:uid="{BDFDE4D6-4A7D-48E2-84AD-8FDB1667B29B}"/>
+    <hyperlink ref="F435" r:id="rId969" xr:uid="{2FF47CD8-924D-49C6-970D-4B00BBDA40CC}"/>
+    <hyperlink ref="F436" r:id="rId970" xr:uid="{6156C6EB-33DC-484C-B307-8FBFB7139F4F}"/>
+    <hyperlink ref="F437" r:id="rId971" xr:uid="{BAF06449-609B-4DF7-8BAF-0DF742FE4DA8}"/>
+    <hyperlink ref="F438" r:id="rId972" xr:uid="{BE977D30-AE1C-4EA0-8503-EC2F5A5DC332}"/>
+    <hyperlink ref="F439" r:id="rId973" xr:uid="{1ABBC253-25E9-41B3-B47D-6F3EC4271A47}"/>
+    <hyperlink ref="F440" r:id="rId974" xr:uid="{15B66BC5-4461-4698-AC43-97F1028EED94}"/>
+    <hyperlink ref="F441" r:id="rId975" xr:uid="{C333C118-159F-4F42-A95A-29CEBBD84CB4}"/>
+    <hyperlink ref="F424" r:id="rId976" xr:uid="{101B6AC5-D54B-4C37-9896-247EEBED77AB}"/>
+    <hyperlink ref="F427" r:id="rId977" xr:uid="{3E6D6240-0272-43B7-88BF-E862980155B7}"/>
+    <hyperlink ref="G422" r:id="rId978" xr:uid="{E3B5823A-CD0E-4331-A372-5041A50D67D3}"/>
+    <hyperlink ref="G423" r:id="rId979" xr:uid="{4C6FE07C-39DB-4906-A42F-920047E181AC}"/>
+    <hyperlink ref="G424" r:id="rId980" xr:uid="{BCE1B9F6-3D47-4009-BC31-9DE92470CD19}"/>
+    <hyperlink ref="G425" r:id="rId981" xr:uid="{9A839AF0-D829-4DA7-A665-3DA146302134}"/>
+    <hyperlink ref="G426" r:id="rId982" xr:uid="{FC0742A1-BFFB-4A3E-8717-6DED48D91102}"/>
+    <hyperlink ref="G427" r:id="rId983" xr:uid="{30830F00-6903-4874-A694-1C7290CF60D1}"/>
+    <hyperlink ref="G429" r:id="rId984" xr:uid="{0BA54DDB-E043-43A1-8869-944E642C3BF7}"/>
+    <hyperlink ref="G430" r:id="rId985" xr:uid="{153FCE50-80E4-42CD-B1C0-6759ADEFC8E7}"/>
+    <hyperlink ref="G431" r:id="rId986" xr:uid="{56DAF062-AC44-4107-8BF5-52DE0C6DCF9E}"/>
+    <hyperlink ref="G432" r:id="rId987" xr:uid="{FF0BEE94-1130-457C-A0A2-66C79BE4F33D}"/>
+    <hyperlink ref="G433" r:id="rId988" xr:uid="{4FF0C168-BE79-4B17-AB80-4D6164F2C1D6}"/>
+    <hyperlink ref="G434" r:id="rId989" xr:uid="{EB915E7D-21CF-4314-8143-3D2D2E8F45D8}"/>
+    <hyperlink ref="G435" r:id="rId990" xr:uid="{DC8ADF75-70E3-4211-960A-B27394075BE1}"/>
+    <hyperlink ref="G436" r:id="rId991" xr:uid="{BE684345-5771-4415-907F-D028C49B022B}"/>
+    <hyperlink ref="G437" r:id="rId992" xr:uid="{3AAD56A3-EAEE-494B-A281-72021C3B1797}"/>
+    <hyperlink ref="G438" r:id="rId993" xr:uid="{7056021A-44E2-41D4-AE04-0CC3B3885653}"/>
+    <hyperlink ref="G439" r:id="rId994" xr:uid="{439451D8-45A1-48CF-91AE-B1D46C3C905A}"/>
+    <hyperlink ref="G440" r:id="rId995" xr:uid="{FE6E7C9F-B7CA-440E-8DF4-D6F682F62B3D}"/>
+    <hyperlink ref="G441" r:id="rId996" xr:uid="{EE4094FB-91BB-4609-999B-B9C98B36B5CC}"/>
+    <hyperlink ref="H422" r:id="rId997" xr:uid="{A41ABDD7-73DB-43E6-BDCC-3057498FD5B0}"/>
+    <hyperlink ref="H423" r:id="rId998" xr:uid="{04184A8A-6624-4315-8D81-F4A0321D2462}"/>
+    <hyperlink ref="H424" r:id="rId999" xr:uid="{12FE33FF-E460-44C3-833E-79BFA589535F}"/>
+    <hyperlink ref="H425" r:id="rId1000" xr:uid="{0C02204E-2752-43C5-B211-D04D849E8795}"/>
+    <hyperlink ref="H426" r:id="rId1001" xr:uid="{BA424B3E-FC43-4828-816A-367DD6F9178E}"/>
+    <hyperlink ref="H427" r:id="rId1002" xr:uid="{56656BF6-0329-489F-A5D8-C202C1B938F4}"/>
+    <hyperlink ref="H429" r:id="rId1003" xr:uid="{9ECCC46E-AE0D-40AD-8C8A-05BE94689A7C}"/>
+    <hyperlink ref="H430" r:id="rId1004" xr:uid="{DD56B620-4A66-47FA-B76C-E11B3FB3939C}"/>
+    <hyperlink ref="H431" r:id="rId1005" xr:uid="{BEC92FBD-E4B4-4A22-BE90-63DE0C8B0D93}"/>
+    <hyperlink ref="H432" r:id="rId1006" xr:uid="{357583F9-58EF-4377-86EF-10FC50D6A6DA}"/>
+    <hyperlink ref="H433" r:id="rId1007" xr:uid="{4711219F-801F-4D76-83E1-6E61B2052339}"/>
+    <hyperlink ref="H434" r:id="rId1008" xr:uid="{57B538A8-96E3-4ED9-85DF-C25E9A732B70}"/>
+    <hyperlink ref="H435" r:id="rId1009" xr:uid="{98FAD97D-7B80-416D-A330-FEFC0C00E77B}"/>
+    <hyperlink ref="H436" r:id="rId1010" xr:uid="{2455EF89-5834-4A24-9F71-5E88AB93469E}"/>
+    <hyperlink ref="H437" r:id="rId1011" xr:uid="{F63BE9F8-26A2-4F18-A82D-D48BF0979AAE}"/>
+    <hyperlink ref="H438" r:id="rId1012" xr:uid="{F0FC8155-3276-46DE-BF19-884EF3421252}"/>
+    <hyperlink ref="H439" r:id="rId1013" xr:uid="{A257F75A-7573-40A5-B85E-387B4D08296C}"/>
+    <hyperlink ref="H440" r:id="rId1014" xr:uid="{A3BE1F3D-585C-4CD9-BD3C-9EA6F877BD01}"/>
+    <hyperlink ref="H441" r:id="rId1015" xr:uid="{167F18AB-E718-45E6-BA07-A1568490A6D6}"/>
+    <hyperlink ref="F442" r:id="rId1016" xr:uid="{B5B485F8-4B8E-491C-A55D-0CA6CFA5FC77}"/>
+    <hyperlink ref="F444" r:id="rId1017" xr:uid="{9EB8AC7D-8760-4280-A4CA-AFDB4B6054EB}"/>
+    <hyperlink ref="F446" r:id="rId1018" xr:uid="{CE586ACB-2B11-4A53-AD6D-E7D8FF72282E}"/>
+    <hyperlink ref="F447" r:id="rId1019" xr:uid="{8EA14FE3-7A54-4AE3-BB81-1CCA4D4C21A4}"/>
+    <hyperlink ref="F448" r:id="rId1020" xr:uid="{C393DF7C-B267-4657-9070-87742397EF2D}"/>
+    <hyperlink ref="F449" r:id="rId1021" xr:uid="{26B7C1BD-58A9-4CF9-9641-7833C51D3935}"/>
+    <hyperlink ref="F450" r:id="rId1022" xr:uid="{B923A3C3-E188-4D31-8A33-08BD2CD1C82F}"/>
+    <hyperlink ref="F451" r:id="rId1023" xr:uid="{9FC002C9-064C-492A-A010-3F66EB468403}"/>
+    <hyperlink ref="F452" r:id="rId1024" xr:uid="{DFB76785-47F6-4337-8383-497BC249EDC8}"/>
+    <hyperlink ref="F453" r:id="rId1025" xr:uid="{8680C0D4-F936-4C16-9FF2-C77D1036D188}"/>
+    <hyperlink ref="F454" r:id="rId1026" xr:uid="{C2BB5266-BF46-462E-8EC1-4CCAE087EEC5}"/>
+    <hyperlink ref="F455" r:id="rId1027" xr:uid="{B7695198-800D-4172-A8E3-ECC707451514}"/>
+    <hyperlink ref="F456" r:id="rId1028" xr:uid="{E6262C5F-8F66-4AFD-A56D-AD5974DA8F74}"/>
+    <hyperlink ref="F457" r:id="rId1029" xr:uid="{31525A30-8AF5-4F27-87A4-EDAFDCF899B0}"/>
+    <hyperlink ref="F458" r:id="rId1030" xr:uid="{453FBB89-6F3E-4989-97E5-AC57403D7AFE}"/>
+    <hyperlink ref="F459" r:id="rId1031" xr:uid="{BE9D44C3-C37D-4BB5-ACBE-03EDDBAAEE8B}"/>
+    <hyperlink ref="F460" r:id="rId1032" xr:uid="{E573377A-B0B1-4DCA-80C8-7396049CB0F5}"/>
+    <hyperlink ref="F461" r:id="rId1033" xr:uid="{524678F0-46AF-48CE-8356-8ED87484AB50}"/>
+    <hyperlink ref="F462" r:id="rId1034" xr:uid="{069956A7-BB21-47D5-83D3-28B9AA62CB99}"/>
+    <hyperlink ref="F445" r:id="rId1035" xr:uid="{55EDC8EC-A873-49A1-9D0D-43ACE8ED813A}"/>
+    <hyperlink ref="G442" r:id="rId1036" xr:uid="{8DF27786-8AFE-46A0-BC21-1F29AF2EA29B}"/>
+    <hyperlink ref="G444" r:id="rId1037" xr:uid="{4970942D-25BB-4378-8AFB-8664B40DF7A2}"/>
+    <hyperlink ref="G446" r:id="rId1038" xr:uid="{A563DF83-EE2A-4FAA-A10D-FE21BA33730A}"/>
+    <hyperlink ref="G447" r:id="rId1039" xr:uid="{A71C9402-2DAF-4F09-86EA-D63A447553A2}"/>
+    <hyperlink ref="G448" r:id="rId1040" xr:uid="{07C3E4BA-8432-4B90-BB26-02031DEFDFC4}"/>
+    <hyperlink ref="G449" r:id="rId1041" xr:uid="{7388BA9B-67EA-460E-B24E-5C37FE423F80}"/>
+    <hyperlink ref="G450" r:id="rId1042" xr:uid="{1382DC4F-23B0-4D80-B509-DAB8FF8D6B02}"/>
+    <hyperlink ref="G451" r:id="rId1043" xr:uid="{EC6DFCCB-38D5-495E-B959-43A4A25AAC4C}"/>
+    <hyperlink ref="G452" r:id="rId1044" xr:uid="{26540C0B-F87A-479D-82A1-A38B4749D4FE}"/>
+    <hyperlink ref="G453" r:id="rId1045" xr:uid="{D29455F2-4D9C-44CB-A68D-2F7EFE6FD3CD}"/>
+    <hyperlink ref="G454" r:id="rId1046" xr:uid="{8D19E0AE-07AA-49A6-9C24-DDC51673F971}"/>
+    <hyperlink ref="G455" r:id="rId1047" xr:uid="{FD670405-62B2-4FF7-B716-3E9F57A8F00B}"/>
+    <hyperlink ref="G456" r:id="rId1048" xr:uid="{3EC81DDD-762A-4BA0-AF9B-2489F4A39850}"/>
+    <hyperlink ref="G457" r:id="rId1049" xr:uid="{388CDADA-0C64-4B1B-8EDF-DBA5381F69AA}"/>
+    <hyperlink ref="G458" r:id="rId1050" xr:uid="{74C95E49-1D15-45AC-9DCE-664696F15951}"/>
+    <hyperlink ref="G459" r:id="rId1051" xr:uid="{C4FAEE4A-3FD6-4D74-AF27-96FEC943DBE1}"/>
+    <hyperlink ref="G460" r:id="rId1052" xr:uid="{307FD038-4CD6-4FC4-ADA6-0F7BCFC4AC93}"/>
+    <hyperlink ref="G461" r:id="rId1053" xr:uid="{E4BA67B3-4D7E-4171-A663-57B428F6D03F}"/>
+    <hyperlink ref="G462" r:id="rId1054" xr:uid="{57315099-9C4F-4668-924B-9CFBF96D4614}"/>
+    <hyperlink ref="F443" r:id="rId1055" xr:uid="{9498364E-6C5C-47DE-84DB-BF4D142A8432}"/>
+    <hyperlink ref="H442" r:id="rId1056" xr:uid="{9DDD7A5B-F4AB-410E-87A5-BED93824A241}"/>
+    <hyperlink ref="G443" r:id="rId1057" xr:uid="{3F153E4D-870A-4DD8-A58E-7EADA3C55967}"/>
+    <hyperlink ref="H444" r:id="rId1058" xr:uid="{37292CE9-973D-4ADE-811C-7AFE935CA231}"/>
+    <hyperlink ref="G445" r:id="rId1059" xr:uid="{A143065F-7F14-4E4F-931B-A9F0AEDB3F32}"/>
+    <hyperlink ref="H446" r:id="rId1060" xr:uid="{97949583-9467-4AB1-8262-86102D5A657F}"/>
+    <hyperlink ref="H447" r:id="rId1061" xr:uid="{153DBAAF-6FF0-4ECF-84CF-54D61AEE77AB}"/>
+    <hyperlink ref="H448" r:id="rId1062" xr:uid="{77E4FC31-72A3-4647-8E99-4842D4C1DCAB}"/>
+    <hyperlink ref="H449" r:id="rId1063" xr:uid="{69633500-30A3-4632-8A16-6AE1EE46817A}"/>
+    <hyperlink ref="H450" r:id="rId1064" xr:uid="{98EF7CDB-C14A-4852-8694-F530B2488BC5}"/>
+    <hyperlink ref="H451" r:id="rId1065" xr:uid="{DF1AAC23-EA06-42D4-80C7-B2C2DB65E27B}"/>
+    <hyperlink ref="H452" r:id="rId1066" xr:uid="{23B28B10-26C2-4EA5-BC5E-5E47B02D0A93}"/>
+    <hyperlink ref="H453" r:id="rId1067" xr:uid="{A234CB83-8770-40B6-B8D4-0F53082D4264}"/>
+    <hyperlink ref="H454" r:id="rId1068" xr:uid="{A07D6A8D-5EF7-46A3-A605-F6DE9F57E143}"/>
+    <hyperlink ref="H455" r:id="rId1069" xr:uid="{6D48F1B3-D5C4-43AB-8830-77362A1ED66A}"/>
+    <hyperlink ref="H456" r:id="rId1070" xr:uid="{7AB39B3B-5D9B-45EB-854F-DE3A8E534C9B}"/>
+    <hyperlink ref="H458" r:id="rId1071" xr:uid="{881D9CEC-9614-4433-ABA6-91C548130487}"/>
+    <hyperlink ref="H459" r:id="rId1072" xr:uid="{A32856A8-EA22-4428-8FF1-203CA952617C}"/>
+    <hyperlink ref="H460" r:id="rId1073" xr:uid="{0ED61F1E-90AD-430D-BA74-532E17DFEDA5}"/>
+    <hyperlink ref="H461" r:id="rId1074" xr:uid="{B6306933-F7CB-4EED-882B-9C47C85F902B}"/>
+    <hyperlink ref="H462" r:id="rId1075" xr:uid="{70AC9339-DFA3-4790-B747-AB669E55A7C3}"/>
+    <hyperlink ref="F463" r:id="rId1076" xr:uid="{15548E22-2BF6-4867-877B-2B94928E1994}"/>
+    <hyperlink ref="F465" r:id="rId1077" xr:uid="{EEFB1037-D91C-48FE-A9C0-344D07F70B70}"/>
+    <hyperlink ref="F467" r:id="rId1078" xr:uid="{9FD4E5AE-FFE1-4A5F-8BE1-8ADAFDDEEA52}"/>
+    <hyperlink ref="F468" r:id="rId1079" xr:uid="{267B5865-56AF-423B-8002-E5370000D66B}"/>
+    <hyperlink ref="F469" r:id="rId1080" xr:uid="{7F3CA767-E282-4C26-B096-55482A58D652}"/>
+    <hyperlink ref="F470" r:id="rId1081" xr:uid="{C8E2EF64-7E90-4EBC-BBCE-B6A9695F92D4}"/>
+    <hyperlink ref="F471" r:id="rId1082" xr:uid="{C38E86D2-4E95-49EF-B564-5BCD560878A8}"/>
+    <hyperlink ref="F472" r:id="rId1083" xr:uid="{C546B381-CA63-4385-B6D8-868A19D1BDEF}"/>
+    <hyperlink ref="F473" r:id="rId1084" xr:uid="{B6B35DEF-407B-4455-87D8-1DFA17E5022C}"/>
+    <hyperlink ref="F474" r:id="rId1085" xr:uid="{1B1A48E5-9740-4D5E-83D8-AC714DDEE651}"/>
+    <hyperlink ref="F476" r:id="rId1086" xr:uid="{53D86455-86FD-4D30-BCB8-CE11298D45E5}"/>
+    <hyperlink ref="F477" r:id="rId1087" xr:uid="{FDEDF232-9535-499B-930B-0F91859F2093}"/>
+    <hyperlink ref="F478" r:id="rId1088" xr:uid="{C573B7C3-17BA-4B0E-AF53-4F8686137EF1}"/>
+    <hyperlink ref="F479" r:id="rId1089" xr:uid="{4AD7C732-CBE1-43B7-823B-89AFAAF05689}"/>
+    <hyperlink ref="F480" r:id="rId1090" xr:uid="{7C76A47E-FB1E-4C29-9A2D-A84E5C497FDE}"/>
+    <hyperlink ref="F481" r:id="rId1091" xr:uid="{21CC9E88-60B6-4879-B79F-CFB9CDFDA6C6}"/>
+    <hyperlink ref="F482" r:id="rId1092" xr:uid="{A3A7B354-2820-4B2C-BDAC-95482D15492B}"/>
+    <hyperlink ref="F483" r:id="rId1093" xr:uid="{C97CA201-41FA-4EE0-B9A7-C7063F7D6B42}"/>
+    <hyperlink ref="F484" r:id="rId1094" xr:uid="{91028DD2-EC95-49EC-B925-BCFE1B8DC919}"/>
+    <hyperlink ref="F485" r:id="rId1095" xr:uid="{CC7FD03D-48F5-4B3E-8E52-6059EDA172AA}"/>
+    <hyperlink ref="F475" r:id="rId1096" xr:uid="{3615936C-3841-4F4B-B67E-E8F36EAF6177}"/>
+    <hyperlink ref="G463" r:id="rId1097" xr:uid="{6D58F1F3-9E02-494B-8924-18412C26E487}"/>
+    <hyperlink ref="G465" r:id="rId1098" xr:uid="{69AB21A5-9733-429A-8CBA-C3B0A50E3233}"/>
+    <hyperlink ref="G467" r:id="rId1099" xr:uid="{57CC6579-69C0-41B8-B923-7F7D65994AF2}"/>
+    <hyperlink ref="G468" r:id="rId1100" xr:uid="{8BBD3870-67AC-46CE-A694-8AAD44863A63}"/>
+    <hyperlink ref="G469" r:id="rId1101" xr:uid="{0340FEA8-3394-4AB8-A43F-F98D1193FCFC}"/>
+    <hyperlink ref="G470" r:id="rId1102" xr:uid="{D6FAB7F2-C6F8-421A-A42B-F5A4FFAE4865}"/>
+    <hyperlink ref="G471" r:id="rId1103" xr:uid="{BCD85A8F-059D-422F-8C7E-8BD1F874769D}"/>
+    <hyperlink ref="G472" r:id="rId1104" xr:uid="{DC72EAB4-845E-41DE-8885-1B740132C9C1}"/>
+    <hyperlink ref="G473" r:id="rId1105" xr:uid="{68DFC915-E470-4DD8-A9D9-A1D095E8EAD8}"/>
+    <hyperlink ref="G474" r:id="rId1106" xr:uid="{C41B232C-4786-4CA2-9B08-EA6469A93D4A}"/>
+    <hyperlink ref="G476" r:id="rId1107" xr:uid="{3A8A3B5C-79E2-4EA0-8FA8-2FB98E9E5B55}"/>
+    <hyperlink ref="G477" r:id="rId1108" xr:uid="{5003DA8F-85A9-446C-8886-CE1BACB2E43F}"/>
+    <hyperlink ref="G478" r:id="rId1109" xr:uid="{B3074E65-3D49-4321-B1A3-1C6B70969084}"/>
+    <hyperlink ref="G479" r:id="rId1110" xr:uid="{5D70049D-A338-488D-B332-B12E22FA4B7B}"/>
+    <hyperlink ref="G480" r:id="rId1111" xr:uid="{633B7AF4-1333-449C-ADF9-095ECAF6E38E}"/>
+    <hyperlink ref="G481" r:id="rId1112" xr:uid="{7F62B286-2633-4EE5-B570-51E5AB7BDFC0}"/>
+    <hyperlink ref="G482" r:id="rId1113" xr:uid="{261F20D0-11DC-42AB-8A7F-7F6C9C5A2025}"/>
+    <hyperlink ref="G483" r:id="rId1114" xr:uid="{A6F536E9-9388-48A8-835D-44104700645B}"/>
+    <hyperlink ref="G484" r:id="rId1115" xr:uid="{E0854D65-2EAF-4E58-8AE3-0E78309F47BE}"/>
+    <hyperlink ref="G485" r:id="rId1116" xr:uid="{E4EA4B29-0BAA-43A5-9BBA-F13217B3C397}"/>
+    <hyperlink ref="H463" r:id="rId1117" xr:uid="{E6666AA5-EC7A-4608-B343-73C8CEB824D9}"/>
+    <hyperlink ref="H465" r:id="rId1118" xr:uid="{11FC73D7-106C-4A8D-9BD2-8D026CFE2D2B}"/>
+    <hyperlink ref="H467" r:id="rId1119" xr:uid="{DA80B733-A574-42AA-B3A7-0BE528FE444D}"/>
+    <hyperlink ref="H468" r:id="rId1120" xr:uid="{B9E6FD70-71F2-4251-BD53-51011522A02E}"/>
+    <hyperlink ref="H469" r:id="rId1121" xr:uid="{3CC2D4E6-BBE3-4332-B366-E65141A9AD26}"/>
+    <hyperlink ref="H470" r:id="rId1122" xr:uid="{0264D203-0E74-44DC-9F9F-2C98F1864F83}"/>
+    <hyperlink ref="H471" r:id="rId1123" xr:uid="{0B5AE0FC-0BF6-4A99-8407-437A3816419A}"/>
+    <hyperlink ref="H472" r:id="rId1124" xr:uid="{68C7835C-F12D-4171-BB4A-38993F2EA73A}"/>
+    <hyperlink ref="H473" r:id="rId1125" xr:uid="{E5AEB289-1129-4B73-81BE-84821CCF01E9}"/>
+    <hyperlink ref="H474" r:id="rId1126" xr:uid="{D4A3C826-D376-4146-BB0B-FA278706766A}"/>
+    <hyperlink ref="H476" r:id="rId1127" xr:uid="{6C73B48F-2574-439E-BF26-B2D6F5C6FC3D}"/>
+    <hyperlink ref="H477" r:id="rId1128" xr:uid="{C092E9E5-5D9B-4B53-95AD-75E84749043A}"/>
+    <hyperlink ref="H478" r:id="rId1129" xr:uid="{CA834826-2A08-4F5A-ABDB-EA6AFAC7E573}"/>
+    <hyperlink ref="H479" r:id="rId1130" xr:uid="{3050926A-6ACB-4560-B29B-68900448CA7C}"/>
+    <hyperlink ref="H480" r:id="rId1131" xr:uid="{A1E752A1-BA41-464F-A4F5-30D7BDB22224}"/>
+    <hyperlink ref="H481" r:id="rId1132" xr:uid="{9048934F-EAF4-4126-AB63-214F1017206E}"/>
+    <hyperlink ref="H483" r:id="rId1133" xr:uid="{40F1FF68-7B9A-4C40-8ABE-D4526977ED41}"/>
+    <hyperlink ref="H484" r:id="rId1134" xr:uid="{22802580-E776-4FBA-9B77-48B103645DAD}"/>
+    <hyperlink ref="H485" r:id="rId1135" xr:uid="{3531673E-6C93-4AF4-9251-897BE73DDD5E}"/>
+    <hyperlink ref="F464" r:id="rId1136" xr:uid="{D4BCA0E8-84AC-49B8-9CF7-DC70D6B6789E}"/>
+    <hyperlink ref="F466" r:id="rId1137" xr:uid="{F7808756-60CC-492F-B310-4A62914B69D9}"/>
+    <hyperlink ref="F486" r:id="rId1138" xr:uid="{92BF83AD-630D-4F48-A63C-CF80CBF8D744}"/>
+    <hyperlink ref="F487" r:id="rId1139" xr:uid="{5E63C419-268E-4325-9D80-62D218451337}"/>
+    <hyperlink ref="F488" r:id="rId1140" xr:uid="{AC11C542-B6E5-44A8-8CB3-7C73B520EAF4}"/>
+    <hyperlink ref="F489" r:id="rId1141" xr:uid="{799CCA36-A359-4DBF-BE16-77C526C51A93}"/>
+    <hyperlink ref="F490" r:id="rId1142" xr:uid="{8B20EB03-8C03-4003-B9E0-C486A676FB1D}"/>
+    <hyperlink ref="F491" r:id="rId1143" xr:uid="{AC13D51E-40EE-4B34-9819-165C422ED113}"/>
+    <hyperlink ref="F492" r:id="rId1144" xr:uid="{6FE89D87-27C7-4E7B-8B81-F9086C06A35A}"/>
+    <hyperlink ref="F493" r:id="rId1145" xr:uid="{D8B3DC46-17AF-46B0-A4DC-6630E4BE805E}"/>
+    <hyperlink ref="F494" r:id="rId1146" xr:uid="{6A0136C0-1842-4CDD-8534-EF43BE1BAC38}"/>
+    <hyperlink ref="F495" r:id="rId1147" xr:uid="{C2960530-A6D4-43AF-957B-DD96EAD5BC22}"/>
+    <hyperlink ref="F496" r:id="rId1148" xr:uid="{8CAC5143-E5D3-4B5C-8388-B46A87BF5417}"/>
+    <hyperlink ref="F497" r:id="rId1149" xr:uid="{077E7D64-E9C9-47CC-9121-962999F504E4}"/>
+    <hyperlink ref="F498" r:id="rId1150" xr:uid="{C3C679DB-61AA-476F-8DAD-56CCC7F4290C}"/>
+    <hyperlink ref="F499" r:id="rId1151" xr:uid="{E5145823-8AF8-4824-9D9A-FD843257AB95}"/>
+    <hyperlink ref="F500" r:id="rId1152" xr:uid="{766A5BB3-DBEE-4298-92DA-05B78C7287FB}"/>
+    <hyperlink ref="F501" r:id="rId1153" xr:uid="{9A36FFD9-341F-488E-98AD-AE393EE855FA}"/>
+    <hyperlink ref="F502" r:id="rId1154" xr:uid="{A3EC9E97-B896-4930-8862-AEF9D93FD7DB}"/>
+    <hyperlink ref="F503" r:id="rId1155" xr:uid="{69347651-AF2B-4FBD-8DAD-62AA631E14BA}"/>
+    <hyperlink ref="F504" r:id="rId1156" xr:uid="{58B7BDE7-C25F-41CD-91DF-E0D849972205}"/>
+    <hyperlink ref="F505" r:id="rId1157" xr:uid="{065B36E8-0053-4B73-B8B4-A75C0A950757}"/>
+    <hyperlink ref="G486" r:id="rId1158" xr:uid="{DEA3EE35-C5BD-43E8-8994-3652EBEAC188}"/>
+    <hyperlink ref="G487" r:id="rId1159" xr:uid="{1ED21E9E-35A8-4ED4-864E-558B37176539}"/>
+    <hyperlink ref="G488" r:id="rId1160" xr:uid="{198C4566-6E22-4E12-AE04-54F6DC388BD5}"/>
+    <hyperlink ref="G489" r:id="rId1161" xr:uid="{2E40EC0A-DF9E-4676-9683-B91394670B58}"/>
+    <hyperlink ref="G490" r:id="rId1162" xr:uid="{547A876D-C68D-4DE8-96CC-8D682C70BEBA}"/>
+    <hyperlink ref="G491" r:id="rId1163" xr:uid="{1A6D6984-5753-4C08-A1B3-2AD0F8147277}"/>
+    <hyperlink ref="G492" r:id="rId1164" xr:uid="{10A93294-CCD6-45C6-9D9F-CC8C83A3DBF2}"/>
+    <hyperlink ref="G493" r:id="rId1165" xr:uid="{719F92DA-6FAE-47A4-B7A7-CEEB79D4B44B}"/>
+    <hyperlink ref="G494" r:id="rId1166" xr:uid="{4EB05413-E982-4EED-8475-2A62C9E6ED11}"/>
+    <hyperlink ref="G495" r:id="rId1167" xr:uid="{D32CC5F4-5F52-43F4-80BE-9AD06ED160DC}"/>
+    <hyperlink ref="G496" r:id="rId1168" xr:uid="{1CB6FBAA-8C38-4AC1-B946-50DB1F1EDC40}"/>
+    <hyperlink ref="G497" r:id="rId1169" xr:uid="{A545538E-C150-4F89-86E8-002F6341D55B}"/>
+    <hyperlink ref="G498" r:id="rId1170" xr:uid="{ED009A3D-B64B-4172-9476-AABBEDAEB54A}"/>
+    <hyperlink ref="G499" r:id="rId1171" xr:uid="{C4253C3E-8233-457F-A81A-DDA24FEBAC75}"/>
+    <hyperlink ref="G500" r:id="rId1172" xr:uid="{C795A2A2-558A-4147-8472-1E893838C627}"/>
+    <hyperlink ref="G501" r:id="rId1173" xr:uid="{EC473839-9775-46A9-9F04-5BA490E5421D}"/>
+    <hyperlink ref="G502" r:id="rId1174" xr:uid="{3F29BDFA-EB8E-4DB0-90A1-A19E723F5977}"/>
+    <hyperlink ref="G503" r:id="rId1175" xr:uid="{4C105658-6F6F-4E7D-BFB2-5E780122FA41}"/>
+    <hyperlink ref="G504" r:id="rId1176" xr:uid="{D0EA1653-954A-4D4B-A34F-8E3D877A95DB}"/>
+    <hyperlink ref="G505" r:id="rId1177" xr:uid="{7F7C0D1B-D229-45DD-9CDE-B295ACEBB625}"/>
+    <hyperlink ref="H487" r:id="rId1178" xr:uid="{2DF97218-3FFC-4E9C-B860-31F276BC7360}"/>
+    <hyperlink ref="H488" r:id="rId1179" xr:uid="{7D38F67B-C22D-470D-A35A-9228D86731B1}"/>
+    <hyperlink ref="H489" r:id="rId1180" xr:uid="{535B8BDB-873B-4681-B016-43FE833910CA}"/>
+    <hyperlink ref="H490" r:id="rId1181" xr:uid="{5ECDECD8-7A77-4BB1-AFC8-1A406AD218B3}"/>
+    <hyperlink ref="H491" r:id="rId1182" xr:uid="{9D98B01F-A7D2-441C-9E94-9E08A4043E2D}"/>
+    <hyperlink ref="H492" r:id="rId1183" xr:uid="{09EE06D6-035F-45D2-ADA6-362F3D97B4B5}"/>
+    <hyperlink ref="H493" r:id="rId1184" xr:uid="{C2FBC70E-9439-4C13-86D8-9D7E5EC5A240}"/>
+    <hyperlink ref="H494" r:id="rId1185" xr:uid="{C83AC808-5BC2-453B-AC33-262DA773EFEE}"/>
+    <hyperlink ref="H495" r:id="rId1186" xr:uid="{BEE60751-4DF5-40E5-B66A-FCF4ABB86F47}"/>
+    <hyperlink ref="H496" r:id="rId1187" xr:uid="{891EF397-5B7B-451E-8482-D90D51B533C0}"/>
+    <hyperlink ref="H497" r:id="rId1188" xr:uid="{9CBD8E03-49A1-40BB-A9D6-9AA42F226A8A}"/>
+    <hyperlink ref="H498" r:id="rId1189" xr:uid="{D8E4F5A1-FCED-4704-A13C-7E5515FE54B5}"/>
+    <hyperlink ref="H499" r:id="rId1190" xr:uid="{EF0F0ED9-8073-4492-8960-4CAECDCB0359}"/>
+    <hyperlink ref="H500" r:id="rId1191" xr:uid="{F12A3D89-A2AE-4945-AFDD-41BF3A9145EE}"/>
+    <hyperlink ref="H501" r:id="rId1192" xr:uid="{1AF13FD5-4107-4CF1-B9F8-FA2D72AE1A71}"/>
+    <hyperlink ref="H502" r:id="rId1193" xr:uid="{8B7206C5-1CD0-4CEA-BB27-C11664216863}"/>
+    <hyperlink ref="H503" r:id="rId1194" xr:uid="{049CD8CF-9A6E-4A06-9200-41E245426B3E}"/>
+    <hyperlink ref="H504" r:id="rId1195" xr:uid="{1F8C85B3-DD5D-44FF-891D-55CE93350360}"/>
+    <hyperlink ref="H505" r:id="rId1196" xr:uid="{18020E76-3CB2-4B0D-AC93-D0866CDCA9EB}"/>
+    <hyperlink ref="H486" r:id="rId1197" xr:uid="{9A132B44-D78B-4211-A06B-E4CF645B26BF}"/>
+    <hyperlink ref="F527" r:id="rId1198" xr:uid="{2F4D7C9D-263E-46E8-8CE8-A3C8DE036AE9}"/>
+    <hyperlink ref="F526" r:id="rId1199" xr:uid="{3DC8187E-B927-4EF3-970F-8ED4ACB57EF8}"/>
+    <hyperlink ref="F525" r:id="rId1200" xr:uid="{41C878BE-BBD8-46A5-A4E4-B643ACC70FE7}"/>
+    <hyperlink ref="F524" r:id="rId1201" xr:uid="{EF22D8D6-BB66-48D1-90DE-498B68F315F5}"/>
+    <hyperlink ref="F523" r:id="rId1202" xr:uid="{B31C8D6E-7195-409A-AA5B-42A6A7B3C1B4}"/>
+    <hyperlink ref="F521" r:id="rId1203" xr:uid="{7FB859A4-C360-46A1-A183-A4E81D09FD1A}"/>
+    <hyperlink ref="F520" r:id="rId1204" xr:uid="{2C8A925C-A3DE-4EFB-B4C6-70B26BCEB2E6}"/>
+    <hyperlink ref="F519" r:id="rId1205" xr:uid="{FE5C03C6-DCA3-4B8C-85A5-8CC8CC29A98A}"/>
+    <hyperlink ref="F518" r:id="rId1206" xr:uid="{ABF4F32A-F093-4814-9B9F-E97D108E4773}"/>
+    <hyperlink ref="F517" r:id="rId1207" xr:uid="{47264752-E092-4178-B089-AB522B633C74}"/>
+    <hyperlink ref="F515" r:id="rId1208" xr:uid="{E53E6B76-4369-4A85-B33A-2E700D5006C3}"/>
+    <hyperlink ref="F514" r:id="rId1209" xr:uid="{EAA0F9F8-FCC3-4971-B690-8F75C45D90EA}"/>
+    <hyperlink ref="F513" r:id="rId1210" xr:uid="{B825DD17-AE93-4F44-931E-0B6BA4F227F0}"/>
+    <hyperlink ref="F512" r:id="rId1211" xr:uid="{6FD13EAD-68D9-4453-90CC-22C61ACD44B1}"/>
+    <hyperlink ref="F511" r:id="rId1212" xr:uid="{5E83F370-C8D5-4789-958B-9FA2F6D9B89D}"/>
+    <hyperlink ref="F510" r:id="rId1213" xr:uid="{FC21E7AA-47AA-413B-8700-2FA928C190A4}"/>
+    <hyperlink ref="F509" r:id="rId1214" xr:uid="{C4F2C61F-AA69-4E2F-957A-DBE0315DC8F0}"/>
+    <hyperlink ref="F508" r:id="rId1215" xr:uid="{B681F400-9FF2-45AB-A0D8-F6DD4EB6E5E3}"/>
+    <hyperlink ref="F507" r:id="rId1216" xr:uid="{AF2893D2-CEDB-46B2-AE21-C30E43ED0E40}"/>
+    <hyperlink ref="F506" r:id="rId1217" xr:uid="{17621654-DC3A-48C1-AEA7-BBEEA0022C24}"/>
+    <hyperlink ref="F516" r:id="rId1218" xr:uid="{B4EA8A87-7987-4F21-8984-965D6BC78D28}"/>
+    <hyperlink ref="G506" r:id="rId1219" xr:uid="{C7CF377E-54F2-4796-9419-D9E92A7C8CB7}"/>
+    <hyperlink ref="G507" r:id="rId1220" xr:uid="{EF22018D-F9DF-49A3-A75A-392A10D68911}"/>
+    <hyperlink ref="G508" r:id="rId1221" xr:uid="{71A7E94A-A29E-4604-AFDC-D1AA0B28149A}"/>
+    <hyperlink ref="G509" r:id="rId1222" xr:uid="{59066DAB-1B81-46E0-AD68-4503384466AE}"/>
+    <hyperlink ref="G510" r:id="rId1223" xr:uid="{AF00A80F-9D0D-444C-ADCF-AF6B5B72E788}"/>
+    <hyperlink ref="G511" r:id="rId1224" xr:uid="{F55B04CA-8FA0-4E5D-B957-57D4146D0CC5}"/>
+    <hyperlink ref="G512" r:id="rId1225" xr:uid="{F8E98CB1-9EBB-4640-AB6C-38FB7A19DAF9}"/>
+    <hyperlink ref="G513" r:id="rId1226" xr:uid="{D39D4227-82FD-4FE8-9038-B1B7838A85A5}"/>
+    <hyperlink ref="G514" r:id="rId1227" xr:uid="{E2404DD6-70A5-4ED5-9675-52C7E42710C3}"/>
+    <hyperlink ref="G515" r:id="rId1228" xr:uid="{6FA0CA7F-67B0-4DE8-AA35-96DE9A027FAB}"/>
+    <hyperlink ref="G517" r:id="rId1229" xr:uid="{63735535-EFD3-4085-8386-89DF2840DF29}"/>
+    <hyperlink ref="G518" r:id="rId1230" xr:uid="{C320090B-28DD-46DA-8EB5-1D6769992CCE}"/>
+    <hyperlink ref="G519" r:id="rId1231" xr:uid="{52EC02EC-F064-4DDD-8CBE-F86128D929B9}"/>
+    <hyperlink ref="G520" r:id="rId1232" xr:uid="{38D5A487-39AA-4E61-9665-4B0CA7A60DFA}"/>
+    <hyperlink ref="G521" r:id="rId1233" xr:uid="{C73036EF-11F4-4DFC-B92E-65B57CAA7F98}"/>
+    <hyperlink ref="G524" r:id="rId1234" xr:uid="{CB9B4CB9-B661-408A-BE21-1A64D94FE061}"/>
+    <hyperlink ref="G525" r:id="rId1235" xr:uid="{8CA921A8-9655-4E50-AA7D-5B01FC4C1DE6}"/>
+    <hyperlink ref="G526" r:id="rId1236" xr:uid="{9AF0D0D6-BE40-47B9-A4EB-5A91CB8D607C}"/>
+    <hyperlink ref="G527" r:id="rId1237" xr:uid="{4A03AD9C-6FF6-4A20-A940-9B50004657DD}"/>
+    <hyperlink ref="H506" r:id="rId1238" xr:uid="{EDBA4320-9A65-4B18-B13D-AD93F7BEE1DA}"/>
+    <hyperlink ref="H507" r:id="rId1239" xr:uid="{93DED12E-097C-476A-942F-A416E510678D}"/>
+    <hyperlink ref="H508" r:id="rId1240" xr:uid="{16A4ECFA-3BFC-48A8-91C9-160384EF1981}"/>
+    <hyperlink ref="H509" r:id="rId1241" xr:uid="{B97506AB-7C62-4F01-8411-7462CEA3FA09}"/>
+    <hyperlink ref="H510" r:id="rId1242" xr:uid="{476FF469-6901-4E0D-8A6B-E83051D33538}"/>
+    <hyperlink ref="H511" r:id="rId1243" xr:uid="{DAD2D11B-11C2-469B-8524-BEC88E36866D}"/>
+    <hyperlink ref="H512" r:id="rId1244" xr:uid="{709F9F9F-8AB4-452A-9205-0EED7D7E4402}"/>
+    <hyperlink ref="H513" r:id="rId1245" xr:uid="{0EE3940C-EEB9-4174-9EB0-01EBEBDD0E78}"/>
+    <hyperlink ref="H514" r:id="rId1246" xr:uid="{1E4FDAA0-C685-44C7-A660-8909F221543E}"/>
+    <hyperlink ref="H515" r:id="rId1247" xr:uid="{1746DEA2-6DB0-4ED5-9E44-4D68967C2DD7}"/>
+    <hyperlink ref="H517" r:id="rId1248" xr:uid="{4272EAE3-A368-4B19-B274-2BD98CDC7107}"/>
+    <hyperlink ref="H518" r:id="rId1249" xr:uid="{6E227A53-C514-48DA-B735-032B6D234B92}"/>
+    <hyperlink ref="H519" r:id="rId1250" xr:uid="{25605AC6-6BE2-49C9-8CAE-38B43A3783EF}"/>
+    <hyperlink ref="H520" r:id="rId1251" xr:uid="{6E95DB25-0D3F-4BE8-82C1-7824EEB0A11C}"/>
+    <hyperlink ref="H521" r:id="rId1252" xr:uid="{900F545D-281E-4304-9B77-DD643D7454DB}"/>
+    <hyperlink ref="H524" r:id="rId1253" xr:uid="{2495F9B1-C902-4A62-AD4F-3A13F8C254C6}"/>
+    <hyperlink ref="H526" r:id="rId1254" xr:uid="{4E73D7B2-6FB3-4AD4-AC90-4D9015F8C02D}"/>
+    <hyperlink ref="H527" r:id="rId1255" xr:uid="{7EC0761D-09C2-4C18-A616-3DE55C799153}"/>
+    <hyperlink ref="F522" r:id="rId1256" xr:uid="{1662647C-77D9-42FD-8D0E-16A3D5D7E2F2}"/>
+    <hyperlink ref="F545" r:id="rId1257" xr:uid="{F73B0E8B-268D-4F38-9E6B-D4C6EE8732D2}"/>
+    <hyperlink ref="F543" r:id="rId1258" xr:uid="{AB2A7216-1D05-4E02-BD28-8CC02CF2D340}"/>
+    <hyperlink ref="F542" r:id="rId1259" xr:uid="{69D69BDE-F7D3-4CB1-9074-48BFCD388285}"/>
+    <hyperlink ref="F541" r:id="rId1260" xr:uid="{CD344527-EB64-419A-9542-347BCED4C6FC}"/>
+    <hyperlink ref="F540" r:id="rId1261" xr:uid="{1E085C61-6D02-42F7-9714-43F52C5AB678}"/>
+    <hyperlink ref="F539" r:id="rId1262" xr:uid="{7291D517-1997-4880-AA2A-2D4B9531EC2A}"/>
+    <hyperlink ref="F538" r:id="rId1263" xr:uid="{FF590D28-A562-4442-A089-E5810D8E2A6D}"/>
+    <hyperlink ref="F537" r:id="rId1264" xr:uid="{3352C14A-951F-4498-8E04-486C2F134E09}"/>
+    <hyperlink ref="F536" r:id="rId1265" xr:uid="{535E5CC0-C31D-4726-87A7-1D20B0FBBE30}"/>
+    <hyperlink ref="F535" r:id="rId1266" xr:uid="{859D5719-6141-44FC-B27E-CB8B5EB959BE}"/>
+    <hyperlink ref="F534" r:id="rId1267" xr:uid="{AF5C601F-FA97-4098-B8B1-7B1A64039BE8}"/>
+    <hyperlink ref="F533" r:id="rId1268" xr:uid="{05424F86-CE0D-42FD-AC55-BCB9D46C8CCB}"/>
+    <hyperlink ref="F532" r:id="rId1269" xr:uid="{8912FFCD-D827-483E-ACCB-30C2AB78709E}"/>
+    <hyperlink ref="F530" r:id="rId1270" xr:uid="{28BE2E8B-9619-4219-91CA-EE63ECB833DD}"/>
+    <hyperlink ref="F529" r:id="rId1271" xr:uid="{B36CC33F-DF8F-4EBA-BEE9-DF0E34EEBB44}"/>
+    <hyperlink ref="F528" r:id="rId1272" xr:uid="{710B3E5D-F35D-441D-8F59-60A06B2F67ED}"/>
+    <hyperlink ref="F544" r:id="rId1273" xr:uid="{605A095B-D2A7-4F15-B0DD-4FA974E3745B}"/>
+    <hyperlink ref="G528" r:id="rId1274" xr:uid="{219F6727-2B57-43D3-AC58-8AC655977DD4}"/>
+    <hyperlink ref="G529" r:id="rId1275" xr:uid="{7B4228FA-B9FC-4D86-AF93-F414C3C47D4A}"/>
+    <hyperlink ref="G530" r:id="rId1276" xr:uid="{8BD6283C-BF09-4E72-975F-5F5370499BC7}"/>
+    <hyperlink ref="G532" r:id="rId1277" xr:uid="{5C54FE0B-8C49-4CD3-8B9D-0DD047C37647}"/>
+    <hyperlink ref="G533" r:id="rId1278" xr:uid="{C83A87CE-5612-48E7-A97A-F0035D0E3F3D}"/>
+    <hyperlink ref="G534" r:id="rId1279" xr:uid="{0D2B5EF2-C428-4861-BC8E-DC3EDCDAF923}"/>
+    <hyperlink ref="G535" r:id="rId1280" xr:uid="{055E7C9D-77EE-4B90-8AA4-506FE18A8985}"/>
+    <hyperlink ref="G536" r:id="rId1281" xr:uid="{06535D1D-504C-4055-AECE-ABA7E452F832}"/>
+    <hyperlink ref="G537" r:id="rId1282" xr:uid="{050F6DD7-9585-4AEE-A71E-32C909A26FA4}"/>
+    <hyperlink ref="G538" r:id="rId1283" xr:uid="{E195D30C-6BDA-4A6A-AE06-99E5C4ADF34E}"/>
+    <hyperlink ref="G539" r:id="rId1284" xr:uid="{22CF7E9A-6155-4D25-9914-79EAD125B291}"/>
+    <hyperlink ref="G540" r:id="rId1285" xr:uid="{AD73243E-EF89-4577-AE53-CB339325B173}"/>
+    <hyperlink ref="G541" r:id="rId1286" xr:uid="{A6540CD2-5B6F-4BA5-BC02-ED27C14981AF}"/>
+    <hyperlink ref="G542" r:id="rId1287" xr:uid="{F9B5D8FF-5A4D-490F-839A-1971296EEED0}"/>
+    <hyperlink ref="G543" r:id="rId1288" xr:uid="{FEE86C48-9FC5-4CF7-9476-0A7738C1460C}"/>
+    <hyperlink ref="G545" r:id="rId1289" xr:uid="{FA681DE6-BF5D-4478-9B03-C7E081C8D999}"/>
+    <hyperlink ref="H528" r:id="rId1290" xr:uid="{2E263558-643F-45CB-8A34-1C92F6BB9269}"/>
+    <hyperlink ref="H529" r:id="rId1291" xr:uid="{CAA0A2CA-EFE2-4730-B7B5-58530D06C532}"/>
+    <hyperlink ref="H530" r:id="rId1292" xr:uid="{18208C85-F319-4FF8-B754-E496B0300E00}"/>
+    <hyperlink ref="H532" r:id="rId1293" xr:uid="{B0490009-6C1D-4355-BB2A-6766D5A18082}"/>
+    <hyperlink ref="H533" r:id="rId1294" xr:uid="{CC5FDAAD-2D50-4837-85BE-ED758D058C6B}"/>
+    <hyperlink ref="H534" r:id="rId1295" xr:uid="{82EDFEBB-3B4F-4C28-A32E-3922A6388599}"/>
+    <hyperlink ref="H535" r:id="rId1296" xr:uid="{ED64B390-C2BE-44CF-AD1E-1F0130001D6E}"/>
+    <hyperlink ref="H536" r:id="rId1297" xr:uid="{85CE8BF1-FAA3-4AA8-8114-7A1E76E545B5}"/>
+    <hyperlink ref="H537" r:id="rId1298" xr:uid="{7CF3998C-34D6-4BA4-B9C4-A4BD03983A83}"/>
+    <hyperlink ref="H538" r:id="rId1299" xr:uid="{EB611AA3-3920-4CA3-8D56-14BAC07399FE}"/>
+    <hyperlink ref="H539" r:id="rId1300" xr:uid="{06B39727-A396-4AEE-9504-D4C5FFA2071D}"/>
+    <hyperlink ref="H540" r:id="rId1301" xr:uid="{C2A86E1A-2851-4072-AACC-1BDF6BEE08F8}"/>
+    <hyperlink ref="H541" r:id="rId1302" xr:uid="{B576C0FE-F9C9-4F02-900A-D4A04C5D26EE}"/>
+    <hyperlink ref="H542" r:id="rId1303" xr:uid="{172B4EAC-0ECD-49AB-9350-78ABAA8F3D47}"/>
+    <hyperlink ref="H543" r:id="rId1304" xr:uid="{E18B9D5A-40CF-440A-8800-04D9383CD394}"/>
+    <hyperlink ref="H545" r:id="rId1305" xr:uid="{AA7C1215-F657-4206-908C-A97248D483B6}"/>
+    <hyperlink ref="F531" r:id="rId1306" xr:uid="{9C8C4E7D-4BB3-4595-96BD-616EF9DC9860}"/>
+    <hyperlink ref="F565" r:id="rId1307" xr:uid="{4FD16430-9D78-4197-837E-19E7529A4E22}"/>
+    <hyperlink ref="F564" r:id="rId1308" xr:uid="{8EAEA2D4-6F2F-4B2F-9CE2-E987CF9A28DD}"/>
+    <hyperlink ref="F563" r:id="rId1309" xr:uid="{4BD97FB9-D9DF-4F05-9942-A180338DBF59}"/>
+    <hyperlink ref="F562" r:id="rId1310" xr:uid="{832F8555-ABB5-4C97-BADE-4E48CBCD7C99}"/>
+    <hyperlink ref="F561" r:id="rId1311" xr:uid="{F1712FFD-F899-410E-A087-3E63971DFF93}"/>
+    <hyperlink ref="F560" r:id="rId1312" xr:uid="{E15926C3-480E-4A59-8346-6E3AC26A5647}"/>
+    <hyperlink ref="F559" r:id="rId1313" xr:uid="{9E55A2D2-CA88-4CAB-A6E0-673F3C2DB253}"/>
+    <hyperlink ref="F558" r:id="rId1314" xr:uid="{5329D47F-78CA-4817-9745-D219CBE11B8E}"/>
+    <hyperlink ref="F557" r:id="rId1315" xr:uid="{97417B31-91FC-4695-A849-E1B7B64F5217}"/>
+    <hyperlink ref="F556" r:id="rId1316" xr:uid="{9ECF55ED-7901-427B-8720-2621A015D1D7}"/>
+    <hyperlink ref="F555" r:id="rId1317" xr:uid="{8F33A7C0-E087-481C-A4A8-267605794ADF}"/>
+    <hyperlink ref="F554" r:id="rId1318" xr:uid="{2C388D87-0802-41E3-BA99-2A3E7E11A9F0}"/>
+    <hyperlink ref="F553" r:id="rId1319" xr:uid="{EEBF4FC1-84E6-41F5-9C52-C66BE49EA741}"/>
+    <hyperlink ref="F552" r:id="rId1320" xr:uid="{373F62C5-47A4-42B3-A2A5-B6E9925A6B59}"/>
+    <hyperlink ref="F551" r:id="rId1321" xr:uid="{D0B0B603-3229-406E-9705-6B10AAE47E47}"/>
+    <hyperlink ref="F550" r:id="rId1322" xr:uid="{5BBE1924-1C9C-4A33-AF4D-2403CBD3DFEE}"/>
+    <hyperlink ref="F549" r:id="rId1323" xr:uid="{4EFF43B5-3AD2-4D6D-8E90-16E9CED52C55}"/>
+    <hyperlink ref="F548" r:id="rId1324" xr:uid="{2FE514BB-A658-4369-B0E2-B6B4D6CB35F4}"/>
+    <hyperlink ref="F547" r:id="rId1325" xr:uid="{DC789F39-2A06-42E4-B9CC-EBA167A5C09B}"/>
+    <hyperlink ref="F546" r:id="rId1326" xr:uid="{F5FBA13C-49F1-4D73-8DEE-ED3D32AA9C6A}"/>
+    <hyperlink ref="G546" r:id="rId1327" xr:uid="{5877BA6D-5F37-45EB-BF02-02ED4811517C}"/>
+    <hyperlink ref="G547" r:id="rId1328" xr:uid="{64B8A4F3-2706-4DA9-9EEC-662A12363DB4}"/>
+    <hyperlink ref="G548" r:id="rId1329" xr:uid="{AB395FC7-7710-4230-9AF0-E2119E98A5D6}"/>
+    <hyperlink ref="G549" r:id="rId1330" xr:uid="{260A56EE-B734-4A96-AFE7-F026CEBBCF2E}"/>
+    <hyperlink ref="G550" r:id="rId1331" xr:uid="{B135D4B6-8BD0-4D86-B256-EB5DA2DE2B8A}"/>
+    <hyperlink ref="G551" r:id="rId1332" xr:uid="{676649C0-2924-4379-B97E-BDA7FB626E1D}"/>
+    <hyperlink ref="G552" r:id="rId1333" xr:uid="{9AB12CAA-DAC4-4BE1-9A0C-61028F142F53}"/>
+    <hyperlink ref="G553" r:id="rId1334" xr:uid="{E41BD742-33AB-4B94-AFA6-002DD5774326}"/>
+    <hyperlink ref="G554" r:id="rId1335" xr:uid="{D64449B6-601D-4BE3-A763-39A391CF65EC}"/>
+    <hyperlink ref="G555" r:id="rId1336" xr:uid="{65486330-B3F4-4EE2-8820-44BD1F5984B1}"/>
+    <hyperlink ref="G556" r:id="rId1337" xr:uid="{253FCB00-4954-48BA-A71D-63DF92B8B725}"/>
+    <hyperlink ref="G557" r:id="rId1338" xr:uid="{C6688F88-7267-4CB0-8442-3CFCC1492ABC}"/>
+    <hyperlink ref="G558" r:id="rId1339" xr:uid="{E619E0FA-A9F4-42F1-AE2A-326D8F234D90}"/>
+    <hyperlink ref="G559" r:id="rId1340" xr:uid="{E74F559D-3F17-45CB-9F77-AA7363A1955B}"/>
+    <hyperlink ref="G560" r:id="rId1341" xr:uid="{4601B12A-F88C-4255-8044-19DE2A2AFDCB}"/>
+    <hyperlink ref="G561" r:id="rId1342" xr:uid="{A32E7B58-11AC-49AD-8C69-045E46193281}"/>
+    <hyperlink ref="G562" r:id="rId1343" xr:uid="{503641C2-0B36-4BF8-A77C-E959662AB670}"/>
+    <hyperlink ref="G563" r:id="rId1344" xr:uid="{E8D34262-7C72-492E-AE00-35BAC2535D8E}"/>
+    <hyperlink ref="G564" r:id="rId1345" xr:uid="{0E62AB02-524A-42C7-98C2-72B4D1F6AF5E}"/>
+    <hyperlink ref="G565" r:id="rId1346" xr:uid="{308E4166-A944-443E-849B-E0236F879BF8}"/>
+    <hyperlink ref="H547" r:id="rId1347" xr:uid="{BE8570AD-0E8B-4C21-A640-F8F3FB6ED2DD}"/>
+    <hyperlink ref="H548" r:id="rId1348" xr:uid="{1CE3957F-5885-4805-9D97-E4AB20A6437F}"/>
+    <hyperlink ref="H549" r:id="rId1349" xr:uid="{67E5FBEF-C220-4363-AD12-FCCCE7A8D84E}"/>
+    <hyperlink ref="H550" r:id="rId1350" xr:uid="{FECE5216-3AAC-47B8-877C-AF6864D289D0}"/>
+    <hyperlink ref="H551" r:id="rId1351" xr:uid="{5D22E931-B255-4438-909D-C7E3BD7FDB82}"/>
+    <hyperlink ref="H552" r:id="rId1352" xr:uid="{C5B97DC4-8688-457F-8EBB-EC620BB31CDA}"/>
+    <hyperlink ref="H553" r:id="rId1353" xr:uid="{57C1599D-DDD2-4B20-AE28-AFAF3C4382C6}"/>
+    <hyperlink ref="H554" r:id="rId1354" xr:uid="{1E762137-1E11-46E7-9E59-F4E91AA23140}"/>
+    <hyperlink ref="H555" r:id="rId1355" xr:uid="{88D34A47-7A38-4BEF-BA65-C253B0F3A746}"/>
+    <hyperlink ref="H556" r:id="rId1356" xr:uid="{994B08A6-EC48-4B26-B7C3-754F0C38C7B3}"/>
+    <hyperlink ref="H557" r:id="rId1357" xr:uid="{D15568AF-1FE6-40C8-B387-B867311D68D6}"/>
+    <hyperlink ref="H558" r:id="rId1358" xr:uid="{54B3C786-4443-43F7-95EC-28108279CF85}"/>
+    <hyperlink ref="H559" r:id="rId1359" xr:uid="{CA34383B-8C0C-4E86-BB21-92849505DC62}"/>
+    <hyperlink ref="H560" r:id="rId1360" xr:uid="{0F0A16CC-6849-48BC-901F-D233C8627FB2}"/>
+    <hyperlink ref="H561" r:id="rId1361" xr:uid="{B468D5B2-6C9A-4F05-AA9F-9035C5BFA916}"/>
+    <hyperlink ref="H562" r:id="rId1362" xr:uid="{29D662C9-C5B9-47D2-AC2C-EC6D55333027}"/>
+    <hyperlink ref="H563" r:id="rId1363" xr:uid="{854E4F71-460D-4E79-B473-A697983B9892}"/>
+    <hyperlink ref="H564" r:id="rId1364" xr:uid="{F135CB9D-D596-4B8B-B30F-BA313DE15ED6}"/>
+    <hyperlink ref="H565" r:id="rId1365" xr:uid="{9B4955F6-DD32-40E8-96DB-F02B2D00E8D5}"/>
+    <hyperlink ref="H546" r:id="rId1366" xr:uid="{9AB57451-44AD-4FC5-A020-A865A328FE3D}"/>
+    <hyperlink ref="F416" r:id="rId1367" xr:uid="{B749D6A4-D18B-4CCA-AE1E-A39F9526B252}"/>
+    <hyperlink ref="F418" r:id="rId1368" xr:uid="{7781D85F-6778-48E4-84FB-C6370E953800}"/>
+    <hyperlink ref="F428" r:id="rId1369" xr:uid="{5DF250F2-A399-4B3B-98C9-82C9D484B396}"/>
+    <hyperlink ref="F402" r:id="rId1370" xr:uid="{39EAB64C-2291-42D9-87BB-33FA251D3CF6}"/>
+    <hyperlink ref="F401" r:id="rId1371" xr:uid="{AF21048F-99A4-46D8-A870-A99D73C7C5B5}"/>
+    <hyperlink ref="F566" r:id="rId1372" xr:uid="{CEBC5BCC-59DE-480C-A6D2-108C055658B7}"/>
+    <hyperlink ref="F567" r:id="rId1373" xr:uid="{D0F3CC01-05FB-4B02-86C6-500786514381}"/>
+    <hyperlink ref="F568" r:id="rId1374" xr:uid="{4E38E612-FEB4-4715-B351-419DB5FE51AE}"/>
+    <hyperlink ref="F569" r:id="rId1375" xr:uid="{E65D3C61-0711-4A3D-8860-53D4899AFE01}"/>
+    <hyperlink ref="F570" r:id="rId1376" xr:uid="{BEE2DAA7-96B5-4EE3-B7A7-9AD2EBCDEBCC}"/>
+    <hyperlink ref="F571" r:id="rId1377" xr:uid="{539E2DA1-1B6D-4B1D-BCBD-CD709AC78B83}"/>
+    <hyperlink ref="F572" r:id="rId1378" xr:uid="{EE1BB515-8F23-4801-B89E-D5EF6BA282AE}"/>
   </hyperlinks>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId908"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1379"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>