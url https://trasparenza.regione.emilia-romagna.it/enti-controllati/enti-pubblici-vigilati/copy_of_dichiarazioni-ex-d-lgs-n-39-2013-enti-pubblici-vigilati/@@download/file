--- v0 (2026-01-09)
+++ v1 (2026-07-21)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="Questa_cartella_di_lavoro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/mariachiara_leonardi_regione_emilia-romagna_it/Documents/Desktop/TRASPARENZA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="29" documentId="13_ncr:1_{D9A3B3FB-4C77-4A6F-A2A0-A18D31471071}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7766F816-E3AE-448C-8D45-17392E1A6BD8}"/>
+  <xr:revisionPtr revIDLastSave="72" documentId="13_ncr:1_{D9A3B3FB-4C77-4A6F-A2A0-A18D31471071}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E485BFE5-F463-4E55-B6F7-FA747FD73198}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Enti pubblici vigilati" sheetId="3" r:id="rId1"/>
     <sheet name="Foglio1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Enti pubblici vigilati'!$A$1:$L$69</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Enti pubblici vigilati'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="180">
   <si>
     <t>Direttore Generale</t>
   </si>
   <si>
     <t>Denominazione Ente</t>
   </si>
   <si>
     <t>Tipologia incarico</t>
   </si>
   <si>
     <t>AZIENDA USL DELLA ROMAGNA</t>
   </si>
   <si>
     <t>AZIENDA USL DI FERRARA</t>
   </si>
   <si>
     <t>AZIENDA USL DI IMOLA</t>
   </si>
   <si>
     <t>AZIENDA USL DI MODENA</t>
   </si>
   <si>
     <t>AZIENDA USL DI PARMA</t>
   </si>
   <si>
@@ -561,51 +561,54 @@
   <si>
     <t>Anna Maria Petrini</t>
   </si>
   <si>
     <t>Agostina Aimola</t>
   </si>
   <si>
     <t>Tiziano Carradori</t>
   </si>
   <si>
     <t>Andrea Rossi</t>
   </si>
   <si>
     <t>Bardasi Paola</t>
   </si>
   <si>
     <t>dichiarazione_Bardasi_2022</t>
   </si>
   <si>
     <t xml:space="preserve">Gibertoni Chiara </t>
   </si>
   <si>
     <t>dichiarazione_Gibertoni_2023</t>
   </si>
   <si>
-    <t>Scaringella Francesco</t>
+    <t>dichiarazione_2031</t>
+  </si>
+  <si>
+    <t>Passarini Gino</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -695,51 +698,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -756,69 +759,66 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1085,225 +1085,225 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_bernardi-sito24-1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/rossi_andrea_ior.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-girometta.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_valpiani.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_bassini.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_beccaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_cavani_stefano.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_rossi_corrado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-binacchi.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_beccaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_benati_stefano_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/garuti_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_cannini.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_bossi.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2021-_dichiarazione_tortini.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2023_dichiarazione_sala.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_beccaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anselmo_campagna_aou_pr.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_bardasi_paola_ausl_piacenza.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_rinaldini_paola.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_alessandri_giulia_parma.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-notari.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_ghisoni-sito24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_vallicelli.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_bossi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_bersani.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/nicoletta_nicolini_ausl_fe.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_garuti_roberto.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_alessandri_giulia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2023_dichiarazione_tortini.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_bernardi_giacomo_parma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_notari_alberto_modena.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-cattivelli.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_alessandri-sito24-1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/girometta_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_meleti.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_fiorini.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_bersani.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_bersani.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_volpicelli.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anna_maria_petrini_ausl-bo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_bardasi_paola_ausl_piacenza.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_girometta_fabio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-ghisoni.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_tiraferri.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_cattani.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2022_dichiarazione_franzoni.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_volpicelli.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_gibertoni_anno_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_bernardi_giacomo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_gibertoni_chiara.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_cavani_stefano_modena.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_cattivelli_matteo_piacenza.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-bernardi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-rinaldini.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/benati_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/rossi_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_finetti.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_volpicelli.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_orsi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/nicoletta_natalini_com_straor_aosp_fe.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/davide_fornaciari_ausl_re.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_binacchi_vanni_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/cavani_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_lostritto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_bassini.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2021-_dichiarazione_sala.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2023_dichiarazione_franzoni.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_scolari.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_dotti.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_rossi.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anselmo_campagna_comm_stra_ausl_pr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2024_bardasi_paola.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_notari_alberto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_binacchi_vanni.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_ghisoni_carloalberto_parma.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_rinaldini_paola_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-alessandri.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-cavani.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_semprini.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_orsi.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/notari_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_marchini.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_marchini.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2022_dichiarazione_sala.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_bulla.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_orsi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/carradori_tiziano_ausl_romagna.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/altini_mattia_ausl_mo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_ghisoni_carlo_alberto.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_bardasi_paola.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_girometta_fabio_piacenza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_garuti_roberto_modena.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/binacchi_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-rossi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_signorini.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_la_forgia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_pelizzeni.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_pelizzeni.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/assenza-cause-incompatibilita-gibertoni-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_cattivelli_matteo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-garuti.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-benati.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/cattivelli_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/rinaldini_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_villa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2022_dichiarazione_tortini.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_martina.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_pelizzeni.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/agostina_aimola_ausl_imola.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_conf_incarico_2025_scaringella_francesco.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_rossi_corrado_piacenza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_villa_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2021-_dichiarazione_franzoni.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_civardi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/baldino_luca_aou_mo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_benati_stefano.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_bernardi-sito24-1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/rossi_andrea_ior.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-girometta.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_valpiani.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_bassini.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_beccaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_cavani_stefano.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_rossi_corrado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_cavani_mo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_re.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_natalini_nicoletta_aou_fe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-binacchi.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_beccaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_benati_stefano_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/garuti_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_cannini.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_bossi.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2021-_dichiarazione_tortini.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2023_dichiarazione_sala.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_beccaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anselmo_campagna_aou_pr.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_bardasi_paola_ausl_piacenza.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_rinaldini_paola.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_girometta_pc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_alessandri_giulia_parma.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_aimola_agostina.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_fornaciari_davide.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-notari.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_ghisoni-sito24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_vallicelli.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_bossi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_bersani.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/nicoletta_nicolini_ausl_fe.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_garuti_roberto.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_alessandri_giulia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2023_dichiarazione_tortini.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_rossi_pc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_garuti_mo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_notari_alberto_modena.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-cattivelli.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/girometta_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_meleti.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_bersani.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_bersani.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anna_maria_petrini_ausl-bo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_bardasi_paola_ausl_piacenza.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_cattani.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2022_dichiarazione_franzoni.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_bernardi_giacomo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_gibertoni_chiara.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_altini_mattia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_gibertoni_chiara.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_cavani_stefano_modena.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_cattivelli_matteo_piacenza.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-bernardi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-rinaldini.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/benati_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/rossi_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_finetti.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_volpicelli.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_orsi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/nicoletta_natalini_com_straor_aosp_fe.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/davide_fornaciari_ausl_re.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_binacchi_vanni_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/cavani_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_lostritto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_bassini.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2021-_dichiarazione_sala.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2023_dichiarazione_franzoni.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_scolari.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_dotti.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_rossi.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anselmo_campagna_comm_stra_ausl_pr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2024_bardasi_paola.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_notari_alberto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_binacchi_vanni.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_cattivelli_pc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_alessandri_pr.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_notari_mo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_carradori_tiziano.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_rossi_andrea.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_ghisoni_carloalberto_parma.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_rinaldini_paola_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-alessandri.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-cavani.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_semprini.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_orsi.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/notari_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_marchini.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_marchini.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2022_dichiarazione_sala.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_bulla.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_orsi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/carradori_tiziano_ausl_romagna.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/altini_mattia_ausl_mo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_ghisoni_carlo_alberto.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_bardasi_paola.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_natalini_nicoletta_aou_fe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_girometta_fabio_piacenza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_baldino_luca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_garuti_roberto_modena.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/binacchi_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-rossi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_signorini.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_la_forgia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_pelizzeni.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_pelizzeni.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/assenza-cause-incompatibilita-gibertoni-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_cattivelli_matteo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_benati_re.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_bernardi_pr.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-garuti.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-benati.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/cattivelli_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/rinaldini_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_villa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2022_dichiarazione_tortini.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_martina.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_pelizzeni.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/agostina_aimola_ausl_imola.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_conf_incarico_2026_passarini_gino.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_petrini_anna_maria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_rossi_corrado_piacenza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_villa_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2021-_dichiarazione_franzoni.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_civardi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/baldino_luca_aou_mo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_benati_stefano.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_bardasi_paola.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_bernardi_giacomo_parma.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_alessandri-sito24-1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_fiorini.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_volpicelli.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_girometta_fabio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_binacchi_re.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-ghisoni.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_tiraferri.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_volpicelli.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_gibertoni_anno_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_ghisoni_pr.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Foglio1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L69"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5"/>
+    <sheetView tabSelected="1" topLeftCell="A65" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="L69" sqref="A1:L69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="28.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="18.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="17.42578125" style="1" customWidth="1"/>
     <col min="11" max="12" width="17.7109375" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="22"/>
-[...9 lines deleted...]
-      <c r="L1" s="22"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
     </row>
     <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="22"/>
-[...10 lines deleted...]
-      <c r="L2" s="22"/>
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
     </row>
     <row r="3" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="C3" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="23" t="s">
+      <c r="D3" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="23" t="s">
+      <c r="E3" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="23" t="s">
+      <c r="F3" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="23" t="s">
+      <c r="G3" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="H3" s="23" t="s">
+      <c r="H3" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="I3" s="23"/>
-[...2 lines deleted...]
-      <c r="L3" s="23"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="23"/>
-[...10 lines deleted...]
-      <c r="L4" s="23"/>
+      <c r="A4" s="26"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="4">
-        <v>45962</v>
+        <v>46097</v>
       </c>
       <c r="F5" s="4">
-        <v>47542</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>46387</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>163</v>
       </c>
       <c r="H5" s="12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I5" s="12" t="s">
-        <v>164</v>
+        <v>80</v>
       </c>
       <c r="J5" s="12" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="K5" s="12" t="s">
         <v>165</v>
       </c>
+      <c r="K5" s="3" t="s">
+        <v>166</v>
+      </c>
       <c r="L5" s="3" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>174</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="4">
         <v>44774</v>
       </c>
       <c r="F6" s="4">
         <v>46234</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>175</v>
       </c>
       <c r="H6" s="17" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="17" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="K6" s="3" t="s">
+      <c r="K6" s="20" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="4">
         <v>45689</v>
       </c>
       <c r="F7" s="4">
         <v>47149</v>
       </c>
@@ -1326,355 +1326,355 @@
         <v>166</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>168</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="4">
         <v>45689</v>
       </c>
       <c r="F8" s="4">
         <v>47149</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H8" s="12" t="s">
+      <c r="H8" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I8" s="12" t="s">
         <v>164</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K8" s="12" t="s">
         <v>165</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>176</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="4">
         <v>45200</v>
       </c>
       <c r="F9" s="18">
         <v>46660</v>
       </c>
       <c r="G9" s="19" t="s">
         <v>177</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>36</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="J9" s="3" t="s">
+      <c r="J9" s="20" t="s">
         <v>45</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>170</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="4">
         <v>45689</v>
       </c>
       <c r="F10" s="4">
         <v>47149</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H10" s="12" t="s">
+      <c r="H10" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>164</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K10" s="12" t="s">
         <v>165</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>171</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>45689</v>
       </c>
       <c r="F11" s="4">
         <v>47149</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H11" s="12" t="s">
+      <c r="H11" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I11" s="12" t="s">
         <v>164</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K11" s="12" t="s">
         <v>165</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>160</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>45689</v>
       </c>
       <c r="F12" s="4">
         <v>47149</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H12" s="12" t="s">
+      <c r="H12" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I12" s="12" t="s">
         <v>164</v>
       </c>
       <c r="J12" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="12" t="s">
         <v>165</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>172</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>45689</v>
       </c>
       <c r="F13" s="4">
         <v>47149</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H13" s="12" t="s">
+      <c r="H13" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>164</v>
       </c>
       <c r="J13" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K13" s="12" t="s">
         <v>165</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>173</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="4">
         <v>45689</v>
       </c>
       <c r="F14" s="4">
         <v>47149</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H14" s="12" t="s">
+      <c r="H14" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I14" s="12" t="s">
         <v>164</v>
       </c>
       <c r="J14" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K14" s="12" t="s">
         <v>165</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>161</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>45689</v>
       </c>
       <c r="F15" s="4">
         <v>47149</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H15" s="12" t="s">
+      <c r="H15" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>164</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K15" s="12" t="s">
         <v>165</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>161</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="4">
         <v>45689</v>
       </c>
       <c r="F16" s="4">
         <v>47149</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H16" s="12" t="s">
+      <c r="H16" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I16" s="12" t="s">
         <v>164</v>
       </c>
       <c r="J16" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K16" s="12" t="s">
         <v>165</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>167</v>
       </c>
@@ -1706,484 +1706,484 @@
         <v>166</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>169</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>45689</v>
       </c>
       <c r="F18" s="4">
         <v>47149</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>162</v>
       </c>
-      <c r="H18" s="12" t="s">
+      <c r="H18" s="6" t="s">
         <v>163</v>
       </c>
       <c r="I18" s="12" t="s">
         <v>164</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K18" s="12" t="s">
         <v>165</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="4">
         <v>44634</v>
       </c>
       <c r="F19" s="4">
         <v>46459</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K19" s="12" t="s">
+      <c r="K19" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L19" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="21"/>
       <c r="B20" s="21"/>
       <c r="C20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="4">
         <v>44634</v>
       </c>
       <c r="F20" s="4">
         <v>46459</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>48</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J20" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K20" s="12" t="s">
+      <c r="K20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L20" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21"/>
       <c r="B21" s="21"/>
       <c r="C21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="4">
         <v>44634</v>
       </c>
       <c r="F21" s="4">
         <v>46459</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K21" s="12" t="s">
+      <c r="K21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L21" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E22" s="4">
         <v>44634</v>
       </c>
       <c r="F22" s="4">
         <v>46459</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K22" s="12" t="s">
+      <c r="K22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L22" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21"/>
       <c r="B23" s="21"/>
       <c r="C23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="4">
         <v>44634</v>
       </c>
       <c r="F23" s="4">
         <v>46459</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K23" s="12" t="s">
+      <c r="K23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L23" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21"/>
       <c r="B24" s="21"/>
       <c r="C24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="4">
         <v>44634</v>
       </c>
       <c r="F24" s="4">
         <v>46459</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J24" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K24" s="12" t="s">
+      <c r="K24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L24" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E25" s="4">
         <v>44634</v>
       </c>
       <c r="F25" s="4">
         <v>46459</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K25" s="12" t="s">
+      <c r="K25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21"/>
       <c r="B26" s="21"/>
       <c r="C26" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="4">
         <v>44634</v>
       </c>
       <c r="F26" s="4">
         <v>46459</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>58</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J26" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K26" s="12" t="s">
+      <c r="K26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L26" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21"/>
       <c r="B27" s="21"/>
       <c r="C27" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="4">
         <v>44634</v>
       </c>
       <c r="F27" s="4">
         <v>46459</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J27" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K27" s="12" t="s">
+      <c r="K27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L27" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E28" s="4">
         <v>44634</v>
       </c>
       <c r="F28" s="4">
         <v>46459</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J28" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K28" s="12" t="s">
+      <c r="K28" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L28" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
       <c r="B29" s="21"/>
       <c r="C29" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="4">
         <v>44634</v>
       </c>
       <c r="F29" s="4">
         <v>46459</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>63</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J29" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K29" s="12" t="s">
+      <c r="K29" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L29" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
       <c r="B30" s="21"/>
       <c r="C30" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="4">
         <v>44634</v>
       </c>
       <c r="F30" s="4">
         <v>46459</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>62</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J30" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K30" s="12" t="s">
+      <c r="K30" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L30" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="4">
         <v>44974</v>
       </c>
       <c r="F31" s="4">
         <v>46800</v>
       </c>
@@ -3094,409 +3094,409 @@
       </c>
       <c r="F59" s="4">
         <v>45778</v>
       </c>
       <c r="G59" s="14" t="s">
         <v>136</v>
       </c>
       <c r="H59" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I59" s="16" t="s">
         <v>105</v>
       </c>
       <c r="J59" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K59" s="12" t="s">
         <v>43</v>
       </c>
       <c r="L59" s="13"/>
     </row>
     <row r="60" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="B60" s="25" t="s">
+      <c r="B60" s="22" t="s">
         <v>137</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>138</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E60" s="4">
         <v>45072</v>
       </c>
       <c r="F60" s="4">
         <v>46533</v>
       </c>
       <c r="G60" s="14" t="s">
         <v>143</v>
       </c>
       <c r="H60" s="15" t="s">
         <v>79</v>
       </c>
       <c r="I60" s="12" t="s">
         <v>43</v>
       </c>
       <c r="J60" s="12" t="s">
         <v>45</v>
       </c>
       <c r="K60" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L60" s="15"/>
     </row>
     <row r="61" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="21"/>
-      <c r="B61" s="26"/>
+      <c r="B61" s="23"/>
       <c r="C61" s="5" t="s">
         <v>139</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E61" s="4">
         <v>45072</v>
       </c>
       <c r="F61" s="4">
         <v>46533</v>
       </c>
       <c r="G61" s="14" t="s">
         <v>144</v>
       </c>
       <c r="H61" s="15" t="s">
         <v>79</v>
       </c>
       <c r="I61" s="12" t="s">
         <v>43</v>
       </c>
       <c r="J61" s="12" t="s">
         <v>45</v>
       </c>
       <c r="K61" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L61" s="13"/>
     </row>
     <row r="62" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="21"/>
-      <c r="B62" s="26"/>
+      <c r="B62" s="23"/>
       <c r="C62" s="5" t="s">
         <v>140</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E62" s="4">
         <v>45072</v>
       </c>
       <c r="F62" s="4">
         <v>46533</v>
       </c>
       <c r="G62" s="14" t="s">
         <v>145</v>
       </c>
       <c r="H62" s="15" t="s">
         <v>79</v>
       </c>
       <c r="I62" s="12" t="s">
         <v>43</v>
       </c>
       <c r="J62" s="12" t="s">
         <v>45</v>
       </c>
       <c r="K62" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L62" s="13"/>
     </row>
     <row r="63" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="21"/>
-      <c r="B63" s="26"/>
+      <c r="B63" s="23"/>
       <c r="C63" s="5" t="s">
         <v>141</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E63" s="4">
         <v>45072</v>
       </c>
       <c r="F63" s="4">
         <v>46533</v>
       </c>
       <c r="G63" s="14" t="s">
         <v>146</v>
       </c>
       <c r="H63" s="15" t="s">
         <v>79</v>
       </c>
       <c r="I63" s="12" t="s">
         <v>43</v>
       </c>
       <c r="J63" s="12" t="s">
         <v>45</v>
       </c>
       <c r="K63" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L63" s="13"/>
     </row>
     <row r="64" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="21"/>
-      <c r="B64" s="27"/>
+      <c r="B64" s="24"/>
       <c r="C64" s="5" t="s">
         <v>142</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E64" s="4">
         <v>45072</v>
       </c>
       <c r="F64" s="4">
         <v>46533</v>
       </c>
       <c r="G64" s="14" t="s">
         <v>147</v>
       </c>
       <c r="H64" s="15" t="s">
         <v>79</v>
       </c>
       <c r="I64" s="12" t="s">
         <v>43</v>
       </c>
       <c r="J64" s="12" t="s">
         <v>45</v>
       </c>
       <c r="K64" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L64" s="13"/>
     </row>
     <row r="65" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="B65" s="25" t="s">
+      <c r="B65" s="22" t="s">
         <v>148</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>151</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E65" s="4">
         <v>44332</v>
       </c>
       <c r="F65" s="4">
         <v>45787</v>
       </c>
       <c r="G65" s="14" t="s">
         <v>155</v>
       </c>
       <c r="H65" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I65" s="16" t="s">
         <v>105</v>
       </c>
       <c r="J65" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K65" s="12" t="s">
         <v>43</v>
       </c>
       <c r="L65" s="13"/>
     </row>
     <row r="66" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="21"/>
-      <c r="B66" s="26"/>
+      <c r="B66" s="23"/>
       <c r="C66" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E66" s="4">
         <v>44332</v>
       </c>
       <c r="F66" s="4">
         <v>45787</v>
       </c>
       <c r="G66" s="14" t="s">
         <v>156</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I66" s="16" t="s">
         <v>105</v>
       </c>
       <c r="J66" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K66" s="12" t="s">
         <v>43</v>
       </c>
       <c r="L66" s="13"/>
     </row>
     <row r="67" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="21"/>
-      <c r="B67" s="26"/>
+      <c r="B67" s="23"/>
       <c r="C67" s="5" t="s">
         <v>152</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E67" s="4">
         <v>44332</v>
       </c>
       <c r="F67" s="4">
         <v>45787</v>
       </c>
       <c r="G67" s="14" t="s">
         <v>157</v>
       </c>
       <c r="H67" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I67" s="16" t="s">
         <v>105</v>
       </c>
       <c r="J67" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K67" s="12" t="s">
         <v>43</v>
       </c>
       <c r="L67" s="13"/>
     </row>
     <row r="68" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="21"/>
-      <c r="B68" s="26"/>
+      <c r="B68" s="23"/>
       <c r="C68" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E68" s="4">
         <v>44332</v>
       </c>
       <c r="F68" s="4">
         <v>45787</v>
       </c>
       <c r="G68" s="14" t="s">
         <v>158</v>
       </c>
       <c r="H68" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I68" s="16" t="s">
         <v>105</v>
       </c>
       <c r="J68" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K68" s="12" t="s">
         <v>43</v>
       </c>
       <c r="L68" s="13"/>
     </row>
     <row r="69" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="21"/>
-      <c r="B69" s="27"/>
+      <c r="B69" s="24"/>
       <c r="C69" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E69" s="4">
         <v>44332</v>
       </c>
       <c r="F69" s="4">
         <v>45787</v>
       </c>
       <c r="G69" s="14" t="s">
         <v>159</v>
       </c>
       <c r="H69" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I69" s="16" t="s">
         <v>105</v>
       </c>
       <c r="J69" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K69" s="12" t="s">
         <v>43</v>
       </c>
       <c r="L69" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="A65:A69"/>
-[...4 lines deleted...]
-    <mergeCell ref="B60:B64"/>
+    <mergeCell ref="A41:A46"/>
+    <mergeCell ref="B41:B46"/>
+    <mergeCell ref="A47:A51"/>
+    <mergeCell ref="B47:B51"/>
+    <mergeCell ref="A52:A54"/>
+    <mergeCell ref="B52:B54"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="A22:A24"/>
     <mergeCell ref="A31:A35"/>
     <mergeCell ref="B31:B35"/>
     <mergeCell ref="A36:A40"/>
     <mergeCell ref="B36:B40"/>
     <mergeCell ref="A1:L2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="B19:B21"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="H3:L4"/>
     <mergeCell ref="B22:B24"/>
-    <mergeCell ref="B25:B27"/>
-[...9 lines deleted...]
-    <mergeCell ref="B52:B54"/>
+    <mergeCell ref="A65:A69"/>
+    <mergeCell ref="B65:B69"/>
+    <mergeCell ref="A55:A59"/>
+    <mergeCell ref="B55:B59"/>
+    <mergeCell ref="A60:A64"/>
+    <mergeCell ref="B60:B64"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G19" r:id="rId1" xr:uid="{0BA97CE5-5EBC-4CFA-87F9-4A7239FB3965}"/>
     <hyperlink ref="G21" r:id="rId2" xr:uid="{47EA493F-4AB2-442C-B549-CD15A4932FE3}"/>
     <hyperlink ref="G22" r:id="rId3" xr:uid="{50146BA8-7964-4C46-AC8F-DF041A0CE93F}"/>
     <hyperlink ref="G23" r:id="rId4" xr:uid="{9B762D5F-C994-4813-AE78-0400B2F56498}"/>
     <hyperlink ref="G24" r:id="rId5" xr:uid="{19B388C7-08E6-4BCE-9C66-AB1AB9355C25}"/>
     <hyperlink ref="G25" r:id="rId6" xr:uid="{48FF4B2E-02C9-4C49-BF0B-B337D8F73170}"/>
     <hyperlink ref="G26" r:id="rId7" xr:uid="{472C56BE-AB2F-45B4-A095-FA993B41CE72}"/>
     <hyperlink ref="G27" r:id="rId8" xr:uid="{70976296-3B3B-4460-9F34-2B7BB7ABF7DF}"/>
     <hyperlink ref="G28" r:id="rId9" xr:uid="{2C53CC45-CB11-4713-AD1C-9B2072AAB80E}"/>
     <hyperlink ref="G30" r:id="rId10" xr:uid="{141DB29F-8D5C-4841-BCF2-3BB6113DB48E}"/>
     <hyperlink ref="G29" r:id="rId11" xr:uid="{BFB19204-DB6F-475D-BAFE-E9ECED88D312}"/>
     <hyperlink ref="G20" r:id="rId12" xr:uid="{49BE0C97-F9F4-4DB3-A73A-00684CC0BF3D}"/>
     <hyperlink ref="H24" r:id="rId13" xr:uid="{995F0A7B-294C-4C2A-BD20-B351B96FBC2D}"/>
     <hyperlink ref="H29" r:id="rId14" xr:uid="{85B21899-DDF3-4B49-8485-C9395F6EB6EB}"/>
     <hyperlink ref="H22" r:id="rId15" xr:uid="{4CD1FB9E-BDE4-4A82-8BFF-C77692B1372C}"/>
     <hyperlink ref="H30" r:id="rId16" xr:uid="{92F30C1D-FDCE-4539-980E-551D5D68A405}"/>
     <hyperlink ref="H25" r:id="rId17" xr:uid="{0E975718-9BC7-439B-ABB0-84670E53E255}"/>
     <hyperlink ref="H19" r:id="rId18" xr:uid="{C6B80A9F-F512-419C-94CD-A99DCA7838A4}"/>
     <hyperlink ref="H21" r:id="rId19" xr:uid="{FB7A948E-15D1-419C-9F2A-1D30345EFA7B}"/>
     <hyperlink ref="H23" r:id="rId20" xr:uid="{5A6A2BB3-5A97-4DA8-826C-8023E3A67279}"/>
     <hyperlink ref="H26" r:id="rId21" xr:uid="{70C13834-4498-49D3-977E-A0E23CA14626}"/>
     <hyperlink ref="H20" r:id="rId22" xr:uid="{1DB8D8C2-D9B9-453A-ADFE-B0029FB1E9B8}"/>
     <hyperlink ref="H28" r:id="rId23" xr:uid="{2550DA23-57A5-4A6C-9F4F-95C2EEF617D9}"/>
@@ -3601,54 +3601,77 @@
     <hyperlink ref="G17" r:id="rId122" xr:uid="{A82CE4DD-69E4-4EA5-9463-D5D0E6968B23}"/>
     <hyperlink ref="G7" r:id="rId123" xr:uid="{4775BADF-224C-42A8-B45A-2BDE845C1EC4}"/>
     <hyperlink ref="G10" r:id="rId124" xr:uid="{E49166A4-89A7-4C7D-91E0-5E33B7F92717}"/>
     <hyperlink ref="G8" r:id="rId125" xr:uid="{BC0762DF-CC65-416C-B6A3-0B483FC5BA82}"/>
     <hyperlink ref="G11" r:id="rId126" xr:uid="{19EBFC82-8966-4AEB-A7DD-5ED2D4156499}"/>
     <hyperlink ref="G18" r:id="rId127" xr:uid="{0D665217-7517-4D59-837B-611B08F2565A}"/>
     <hyperlink ref="G6" r:id="rId128" xr:uid="{03FBF1BB-7EF1-4439-A04A-DBC57B31E60B}"/>
     <hyperlink ref="H6" r:id="rId129" xr:uid="{FB299B49-CFE3-443E-B71D-EEBFB7B554B3}"/>
     <hyperlink ref="I6" r:id="rId130" xr:uid="{783EF5E9-3BFD-491C-B406-8AB8B541C8BE}"/>
     <hyperlink ref="G9" r:id="rId131" xr:uid="{DD85A27E-802F-4A7D-9951-FC9AB3743FD2}"/>
     <hyperlink ref="H9" r:id="rId132" xr:uid="{321D4260-DEAB-4463-BB52-20A8963CAC08}"/>
     <hyperlink ref="J19" r:id="rId133" xr:uid="{AB23F9E9-138B-4443-937B-0D6DEBEEBB8C}"/>
     <hyperlink ref="J21" r:id="rId134" xr:uid="{EB4F99EE-0856-4A36-BC4E-C43CC87050D0}"/>
     <hyperlink ref="J20" r:id="rId135" xr:uid="{7078ACF1-66D2-4F2E-B282-14DC87D6D1C5}"/>
     <hyperlink ref="J25" r:id="rId136" xr:uid="{7EA86FFC-BAC8-4928-81C0-6C208823D15C}"/>
     <hyperlink ref="J26" r:id="rId137" xr:uid="{BE62AC4F-6C3F-4B47-9AEC-0D3FCCC49AFE}"/>
     <hyperlink ref="J27" r:id="rId138" xr:uid="{04A37E5B-3AED-47E4-85A6-8CD8DF5B0054}"/>
     <hyperlink ref="J24" r:id="rId139" xr:uid="{53D88222-C594-4839-874A-826316E6D1DF}"/>
     <hyperlink ref="J22" r:id="rId140" xr:uid="{A6E9F177-BA1C-439A-9FF6-7CADB0D3BACB}"/>
     <hyperlink ref="J23" r:id="rId141" xr:uid="{511D5C1C-2264-4D6A-BEB3-C60D006DAF84}"/>
     <hyperlink ref="J29" r:id="rId142" xr:uid="{9F5FC631-C179-46B6-87C3-1381F4746244}"/>
     <hyperlink ref="J30" r:id="rId143" xr:uid="{7C2D18A5-83D0-4D71-8334-1D7C0A0D52FF}"/>
     <hyperlink ref="J28" r:id="rId144" xr:uid="{6801C7FA-01C6-4F8B-BC59-1F3FAB9422F5}"/>
     <hyperlink ref="I9" r:id="rId145" xr:uid="{2F0500F8-FAE5-421D-A0A1-77718D9726CC}"/>
     <hyperlink ref="J6" r:id="rId146" xr:uid="{8A5A4F61-15FA-4734-BC17-D2783B68CA6C}"/>
-    <hyperlink ref="G5" r:id="rId147" xr:uid="{85D6BEB0-CCF9-4115-96C5-88DB3A1876F4}"/>
+    <hyperlink ref="G5" r:id="rId147" xr:uid="{291DB1D3-5609-40CE-BC36-546D10111561}"/>
+    <hyperlink ref="K25" r:id="rId148" xr:uid="{ED910957-3FB8-469E-8E85-0F4762A432B2}"/>
+    <hyperlink ref="K26" r:id="rId149" xr:uid="{5BFE0C98-76F7-4CFB-B460-EEC10A359EC4}"/>
+    <hyperlink ref="K27" r:id="rId150" xr:uid="{33102322-A748-407D-B458-92D54A40F9DB}"/>
+    <hyperlink ref="K24" r:id="rId151" xr:uid="{A394A640-A0C8-4A3B-81A9-BBCAF8BCB767}"/>
+    <hyperlink ref="K22" r:id="rId152" xr:uid="{AC6DE682-DC66-4E23-B48F-29A517AA7DAB}"/>
+    <hyperlink ref="K23" r:id="rId153" xr:uid="{76A3E1F9-6E8E-494B-80A1-846DFE8AC8C2}"/>
+    <hyperlink ref="K19" r:id="rId154" xr:uid="{7973B1AF-44B2-4038-BBB2-BC4F88C1D593}"/>
+    <hyperlink ref="K21" r:id="rId155" xr:uid="{CBA8FD2A-7A5A-4312-82EB-F8385480D248}"/>
+    <hyperlink ref="K20" r:id="rId156" xr:uid="{10F91ED6-B54B-4E00-84A9-81E476F26C9A}"/>
+    <hyperlink ref="K29" r:id="rId157" xr:uid="{4E5F7900-266F-480A-96B5-B82430F90EA4}"/>
+    <hyperlink ref="K30" r:id="rId158" xr:uid="{2061EC67-3D57-4D24-A850-19D677BA3D9A}"/>
+    <hyperlink ref="K28" r:id="rId159" xr:uid="{BBCB4DCA-B7DE-49B7-9F57-7549DE8AF04D}"/>
+    <hyperlink ref="H11" r:id="rId160" xr:uid="{E573668E-D6BD-4D60-8788-E4EBE712511E}"/>
+    <hyperlink ref="H8" r:id="rId161" xr:uid="{A56C9919-3985-4266-BD69-D3748969711B}"/>
+    <hyperlink ref="H12" r:id="rId162" xr:uid="{016F8AB2-9299-47B7-A6B0-97853E7654ED}"/>
+    <hyperlink ref="K6" r:id="rId163" xr:uid="{95EBDDF3-BE91-4B0A-BB89-3C1F55B2476F}"/>
+    <hyperlink ref="H13" r:id="rId164" xr:uid="{FC6E9DAA-BB40-4A90-AD77-EF5F764FFDF5}"/>
+    <hyperlink ref="H18" r:id="rId165" xr:uid="{44558271-63B9-4BD7-A435-498EBE3BE922}"/>
+    <hyperlink ref="J9" r:id="rId166" xr:uid="{CC6CA8A8-6682-4AAF-A114-F7BBAD44EF35}"/>
+    <hyperlink ref="H15" r:id="rId167" xr:uid="{AE51F60A-835C-467E-B443-E9105ADF9D8C}"/>
+    <hyperlink ref="H10" r:id="rId168" xr:uid="{4669C99F-F6B3-4D94-AD25-05DF53DFE500}"/>
+    <hyperlink ref="H14" r:id="rId169" xr:uid="{1C853E2D-1CF8-4B1D-8347-D53DAE7D6D13}"/>
+    <hyperlink ref="H16" r:id="rId170" xr:uid="{D7749259-BA01-4367-A9E0-63F84BC759A2}"/>
   </hyperlinks>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId148"/>
+  <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId171"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Foglio2"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>