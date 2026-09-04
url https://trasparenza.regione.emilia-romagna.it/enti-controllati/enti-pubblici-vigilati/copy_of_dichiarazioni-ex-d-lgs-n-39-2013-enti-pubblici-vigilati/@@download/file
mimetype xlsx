--- v1 (2026-07-21)
+++ v2 (2026-09-04)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="Questa_cartella_di_lavoro" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/mariachiara_leonardi_regione_emilia-romagna_it/Documents/Desktop/TRASPARENZA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="72" documentId="13_ncr:1_{D9A3B3FB-4C77-4A6F-A2A0-A18D31471071}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E485BFE5-F463-4E55-B6F7-FA747FD73198}"/>
+  <xr:revisionPtr revIDLastSave="281" documentId="13_ncr:1_{D9A3B3FB-4C77-4A6F-A2A0-A18D31471071}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{19083970-73FF-46AC-9E19-6FC8A6FA40E9}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Enti pubblici vigilati" sheetId="3" r:id="rId1"/>
     <sheet name="Foglio1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Enti pubblici vigilati'!$A$1:$L$69</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Enti pubblici vigilati'!$A$1:$L$64</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Enti pubblici vigilati'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="517" uniqueCount="169">
   <si>
     <t>Direttore Generale</t>
   </si>
   <si>
     <t>Denominazione Ente</t>
   </si>
   <si>
     <t>Tipologia incarico</t>
   </si>
   <si>
     <t>AZIENDA USL DELLA ROMAGNA</t>
   </si>
   <si>
     <t>AZIENDA USL DI FERRARA</t>
   </si>
   <si>
     <t>AZIENDA USL DI IMOLA</t>
   </si>
   <si>
     <t>AZIENDA USL DI MODENA</t>
   </si>
   <si>
     <t>AZIENDA USL DI PARMA</t>
   </si>
   <si>
@@ -387,228 +387,195 @@
   <si>
     <t>Dichiarazione_Biaggi_2021</t>
   </si>
   <si>
     <t>Dichiarazione_Cecchini_2021</t>
   </si>
   <si>
     <t>Dichiarazione_Cocco_2021</t>
   </si>
   <si>
     <t>Dichiarazione_Fiorani_2021</t>
   </si>
   <si>
     <t>Dichiarazione_Para_2021</t>
   </si>
   <si>
     <t>TORTINI STEFANO</t>
   </si>
   <si>
     <t>SALA MARIA</t>
   </si>
   <si>
     <t>FRANZONI SIMONE</t>
   </si>
   <si>
-    <t>Dichiarazione_Franzoni_2021</t>
-[...7 lines deleted...]
-  <si>
     <t>Scolari Marina Luisa (da agosto 2022)</t>
   </si>
   <si>
     <t>Marchini Lorena (fino ad agosto 2022)</t>
   </si>
   <si>
     <t>Dichiarazione_Scolari_2022</t>
   </si>
   <si>
     <t>MOIA MARIAGRAZIA</t>
   </si>
   <si>
     <t>MURONI GIANFRANCO</t>
   </si>
   <si>
     <t>MUSSI ENZO</t>
   </si>
   <si>
     <t>RAGAZZI LUIGI</t>
   </si>
   <si>
     <t>SOLIANI ANGELO</t>
   </si>
   <si>
     <t xml:space="preserve">CASA PROTETTA "DR. GIANNI PERINI" (CORTEMAGGIORE – PC) </t>
   </si>
   <si>
     <t>Dichiarazione_Moia_2021</t>
   </si>
   <si>
     <t>Dichiarazione_Muroni_2021</t>
   </si>
   <si>
     <t>Dichiarazione_Mussi_2021</t>
   </si>
   <si>
     <t>Dichiarazione_Ragazzi_2021</t>
   </si>
   <si>
     <t>Dichiarazione_Soliani_2021</t>
   </si>
   <si>
-    <t>FONDAZIONE PINAZZI CARACCIOLO (PIACENZA)</t>
-[...34 lines deleted...]
-  <si>
     <t>ISTITUTO REGIONALE “G. GARIBALDI” PER CIECHI (REGGIO EMILIA)</t>
   </si>
   <si>
-    <t>BERSANI LUCIA</t>
-[...10 lines deleted...]
-  <si>
     <t>VOLPICELLI UMBERTO</t>
   </si>
   <si>
-    <t>Dichiarazione_Beccaria_2021</t>
-[...13 lines deleted...]
-  <si>
     <t>Luca Baldino</t>
   </si>
   <si>
     <t>Nicoletta Natalini</t>
   </si>
   <si>
     <t>dichiarazione_2025</t>
   </si>
   <si>
     <t>dichiarazione_2026</t>
   </si>
   <si>
     <t>dichiarazione_2027</t>
   </si>
   <si>
     <t>dichiarazione_2029</t>
   </si>
   <si>
     <t>dichiarazione_2030</t>
   </si>
   <si>
     <t>Anselmo Campagna</t>
   </si>
   <si>
     <t>Altini Mattia</t>
   </si>
   <si>
     <t>Davide Fornaciari</t>
   </si>
   <si>
     <t>Anna Maria Petrini</t>
   </si>
   <si>
     <t>Agostina Aimola</t>
   </si>
   <si>
     <t>Tiziano Carradori</t>
   </si>
   <si>
     <t>Andrea Rossi</t>
   </si>
   <si>
     <t>Bardasi Paola</t>
   </si>
   <si>
-    <t>dichiarazione_Bardasi_2022</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Gibertoni Chiara </t>
   </si>
   <si>
     <t>dichiarazione_Gibertoni_2023</t>
   </si>
   <si>
     <t>dichiarazione_2031</t>
   </si>
   <si>
     <t>Passarini Gino</t>
+  </si>
+  <si>
+    <t>Dichiarazione_Franzoni_2025</t>
+  </si>
+  <si>
+    <t>Dichiarazione_Sala_2025</t>
+  </si>
+  <si>
+    <t>Dichiarazione_Tortini_2025</t>
+  </si>
+  <si>
+    <t>CASA PROTETTA "VASSALLI REMONDINI" (CASTELL'ARQUATO - PC</t>
+  </si>
+  <si>
+    <t>CANTARELLI SIMONA</t>
+  </si>
+  <si>
+    <t>GALLESI CAMILLO</t>
+  </si>
+  <si>
+    <t>SPAGGIARI FRANCO</t>
+  </si>
+  <si>
+    <t>VIONI ANDREA</t>
+  </si>
+  <si>
+    <t>Dichiarazione_Cantarelli_2025</t>
+  </si>
+  <si>
+    <t>Dichiarazione_Gallesi_2025</t>
+  </si>
+  <si>
+    <t>Dichiarazione_Spiaggiari_2025</t>
+  </si>
+  <si>
+    <t>Dichiarazione_Vioni_2025</t>
+  </si>
+  <si>
+    <t>Dichiarazione_Volpicelli_2025</t>
+  </si>
+  <si>
+    <t>dichiarazione 2029</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -633,51 +600,51 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -693,132 +660,209 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1085,762 +1129,763 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_bernardi-sito24-1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/rossi_andrea_ior.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-girometta.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_valpiani.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_bassini.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_beccaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_cavani_stefano.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_rossi_corrado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_cavani_mo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_re.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_natalini_nicoletta_aou_fe.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-binacchi.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_beccaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_benati_stefano_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/garuti_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_cannini.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_bossi.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2021-_dichiarazione_tortini.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2023_dichiarazione_sala.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_beccaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anselmo_campagna_aou_pr.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_bardasi_paola_ausl_piacenza.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_rinaldini_paola.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_girometta_pc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_alessandri_giulia_parma.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_aimola_agostina.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_fornaciari_davide.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-notari.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_ghisoni-sito24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_vallicelli.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_bossi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_bersani.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/nicoletta_nicolini_ausl_fe.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_garuti_roberto.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_alessandri_giulia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2023_dichiarazione_tortini.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_rossi_pc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_garuti_mo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_notari_alberto_modena.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-cattivelli.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/girometta_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_meleti.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_bersani.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_bersani.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anna_maria_petrini_ausl-bo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_bardasi_paola_ausl_piacenza.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_cattani.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2022_dichiarazione_franzoni.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_bernardi_giacomo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_gibertoni_chiara.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_altini_mattia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_gibertoni_chiara.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_cavani_stefano_modena.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_cattivelli_matteo_piacenza.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-bernardi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-rinaldini.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/benati_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/rossi_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_finetti.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_volpicelli.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_orsi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/nicoletta_natalini_com_straor_aosp_fe.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/davide_fornaciari_ausl_re.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_binacchi_vanni_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/cavani_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_lostritto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_bassini.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2021-_dichiarazione_sala.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2023_dichiarazione_franzoni.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_scolari.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_dotti.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_rossi.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anselmo_campagna_comm_stra_ausl_pr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2024_bardasi_paola.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_notari_alberto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_binacchi_vanni.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_cattivelli_pc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_alessandri_pr.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_notari_mo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_carradori_tiziano.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_rossi_andrea.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_ghisoni_carloalberto_parma.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_rinaldini_paola_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-alessandri.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-cavani.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_semprini.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_orsi.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/notari_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_marchini.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_marchini.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2022_dichiarazione_sala.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_bulla.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_orsi.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/carradori_tiziano_ausl_romagna.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/altini_mattia_ausl_mo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_ghisoni_carlo_alberto.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_bardasi_paola.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_natalini_nicoletta_aou_fe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_girometta_fabio_piacenza.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_baldino_luca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_garuti_roberto_modena.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/binacchi_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-rossi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_signorini.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_la_forgia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_pelizzeni.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_pelizzeni.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/assenza-cause-incompatibilita-gibertoni-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_cattivelli_matteo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_benati_re.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_bernardi_pr.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-garuti.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-benati.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/cattivelli_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/rinaldini_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_villa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2022_dichiarazione_tortini.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_martina.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2021_dichiarazione_pelizzeni.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/agostina_aimola_ausl_imola.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_conf_incarico_2026_passarini_gino.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_petrini_anna_maria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_rossi_corrado_piacenza.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_villa_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/2021-_dichiarazione_franzoni.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-pinazzi/2023_dichiarazione_civardi.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/baldino_luca_aou_mo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_benati_stefano.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_bardasi_paola.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_bernardi_giacomo_parma.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_alessandri-sito24-1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_fiorini.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2023_dichiarazione_volpicelli.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_girometta_fabio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_binacchi_re.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-ghisoni.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_tiraferri.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/2022_dichiarazione_volpicelli.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_gibertoni_anno_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_ghisoni_pr.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-rinaldini.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_bernardi_pr.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/davide_fornaciari_ausl_re.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_villa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_garuti_roberto_modena.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/girometta_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_baldino_luca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_bernardi_giacomo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_notari_alberto_modena.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_rossi_andrea.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_la_forgia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_alessandri_pr.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/agostina_aimola_ausl_imola.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-notari.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_cavani_stefano_modena.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_marchini.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_altini_mattia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_alessandri_giulia.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/garuti_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_benati_stefano_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_lostritto.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/dichiarazione-tortini-nuovo-cda-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_petrini_anna_maria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_rossi_pc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-girometta.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/altini_mattia_ausl_mo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_cattani.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_binacchi_vanni_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_aimola_agostina.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/cavani_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_rossi_corrado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_vallicelli.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-ghisoni.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/dichiarazione-salanuovo-cda-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_natalini_nicoletta_aou_fe.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_girometta_pc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anna_maria_petrini_ausl-bo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_bossi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/cattivelli_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_rinaldini_paola_reggioemilia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_cavani_mo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_re.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_benati_stefano.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_girometta_fabio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_signorini.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/rinaldini_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-benati.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/diochiatazione-gallesi-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_gibertoni_chiara.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/nicoletta_nicolini_ausl_fe.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_cecchini.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_bassini.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_valpiani.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-garuti.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-garibaldi/dichiarazione-franzoni-nuovo-cda-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_campagna_anselmo_cs_ausl_pr.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_cattivelli_pc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anselmo_campagna_aou_pr.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-rossi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_bernardi_giacomo_parma.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_ghisoni_pr.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/assenza-cause-incompatibilita-gibertoni-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2021_dichiarazione_soliani.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_bassini.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/binacchi_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_rossi_corrado_piacenza.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_binacchi_re.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pc_cattivelli_matteo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2023_dichiarazione_moia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/notari_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-alessandri.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_carradori_tiziano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_pr_ghisoni_carlo_alberto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/rossi_andrea_ior.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2022_dichiarazione_biaggi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-zangheri/2023_dichiarazione_fiorini.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_tiraferri.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_semprini.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-cavani.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/dichiarazione-spaggiari-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_natalini_nicoletta_aou_fe.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_fornaciari_davide.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dich_conf_incarico_2026_passarini_gino.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/anselmo_campagna_comm_stra_ausl_pr.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2022_dichiarazione_scolari.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_villa_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/benati_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_girometta_fabio_piacenza.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_benati_re.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_notari_alberto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_ragazzi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_meleti.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-cattivelli.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/dichiarazione-vioni-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_marchini.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_gibertoni_chiara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/baldino_luca_aou_mo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_para.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_ghisoni-sito24.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_cattivelli_matteo_piacenza.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_notari_mo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_garuti_roberto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_mussi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-del-bianco/2023_attestazione_cannini.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-binacchi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_fiorani.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_finetti.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/dichiarazione-volpicelli-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_conf_incarico_2026_bardasi_paola_ausl_pc.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_rinaldini_paola.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/carradori_tiziano_ausl_romagna.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_bernardi-sito24-1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-perini/2022_dichiarazione_muroni.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2021_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_alessandri_giulia_parma.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istitutoperini.it/home" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_garuti_mo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_mo_cavani_stefano.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/conferimento-incarichi-2025-aziende-usl/nicoletta_natalini_com_straor_aosp_fe.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/rossi_assenza_incomp_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione-bernardi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-vassalli/dichiarzione-cantarelli-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fondazionedelbianco.it/direttivo/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-ceccarini/2023_dichiarazione_cocco.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/ipab-biazzi/2021_bossi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2026_campagna_anselmo_dg_aou_pr.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_2025_re_binacchi_vanni.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_annuale_gibertoni_anno_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/modulo_12_alessandri-sito24-1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/enti-controllati/enti-pubblici-vigilati/dichiarazioni-ex-d-lgs-n-39-2013-enti-pubblici-vigilati/dichiarazione_ghisoni_carloalberto_parma.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/110/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://one33.robyone.net/1337/IT/entities/list/holders-of-political-administrative-directive-or-government-positions" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Foglio1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L69"/>
+  <dimension ref="A1:L64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A65" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="L69" sqref="A1:L69"/>
+    <sheetView tabSelected="1" topLeftCell="A52" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="L57" sqref="L57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="21" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="28.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="18.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="17.42578125" style="1" customWidth="1"/>
-    <col min="11" max="12" width="17.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="19.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="19.42578125" style="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="25"/>
-[...9 lines deleted...]
-      <c r="L1" s="25"/>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
     </row>
     <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="25"/>
-[...10 lines deleted...]
-      <c r="L2" s="25"/>
+      <c r="A2" s="32"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
     </row>
     <row r="3" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="26" t="s">
+      <c r="A3" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="C3" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="D3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="26" t="s">
+      <c r="E3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="26" t="s">
+      <c r="F3" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="26" t="s">
+      <c r="G3" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="H3" s="26" t="s">
+      <c r="H3" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="I3" s="26"/>
-[...1 lines deleted...]
-      <c r="K3" s="26"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
       <c r="L3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="26"/>
-[...10 lines deleted...]
-      <c r="L4" s="26"/>
+      <c r="A4" s="31"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="29"/>
     </row>
     <row r="5" spans="1:12" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>66</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="4">
         <v>46097</v>
       </c>
       <c r="F5" s="4">
         <v>46387</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="H5" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>80</v>
       </c>
       <c r="J5" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="4">
-        <v>44774</v>
+        <v>46235</v>
       </c>
       <c r="F6" s="4">
-        <v>46234</v>
+        <v>47695</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>175</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>139</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>142</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>46</v>
+        <v>153</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="4">
         <v>45689</v>
       </c>
       <c r="F7" s="4">
         <v>47149</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>138</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>139</v>
       </c>
       <c r="I7" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K7" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E8" s="4">
         <v>45689</v>
       </c>
       <c r="F8" s="4">
         <v>47149</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="I8" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K8" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="4">
         <v>45200</v>
       </c>
-      <c r="F9" s="18">
+      <c r="F9" s="17">
         <v>46660</v>
       </c>
-      <c r="G9" s="19" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="20" t="s">
+      <c r="G9" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="H9" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="I9" s="20" t="s">
+      <c r="I9" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="J9" s="20" t="s">
+      <c r="J9" s="19" t="s">
         <v>45</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E10" s="4">
         <v>45689</v>
       </c>
       <c r="F10" s="4">
         <v>47149</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="I10" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K10" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="96" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="4">
         <v>45689</v>
       </c>
       <c r="F11" s="4">
         <v>47149</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="I11" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K11" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E12" s="4">
         <v>45689</v>
       </c>
       <c r="F12" s="4">
         <v>47149</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="I12" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J12" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="4">
         <v>45689</v>
       </c>
       <c r="F13" s="4">
         <v>47149</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="I13" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J13" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K13" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E14" s="4">
         <v>45689</v>
       </c>
       <c r="F14" s="4">
         <v>47149</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="I14" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J14" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K14" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E15" s="4">
         <v>45689</v>
       </c>
       <c r="F15" s="4">
         <v>47149</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="I15" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K15" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="4">
         <v>45689</v>
       </c>
       <c r="F16" s="4">
         <v>47149</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="I16" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J16" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K16" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="4">
         <v>45689</v>
       </c>
       <c r="F17" s="4">
         <v>47149</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>138</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>139</v>
       </c>
       <c r="I17" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K17" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="4">
         <v>45689</v>
       </c>
       <c r="F18" s="4">
         <v>47149</v>
       </c>
       <c r="G18" s="6" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="I18" s="12" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>80</v>
       </c>
       <c r="K18" s="12" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E19" s="4">
         <v>44634</v>
       </c>
       <c r="F19" s="4">
         <v>46459</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L19" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="21"/>
-      <c r="B20" s="21"/>
+      <c r="A20" s="22"/>
+      <c r="B20" s="22"/>
       <c r="C20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="4">
         <v>44634</v>
       </c>
       <c r="F20" s="4">
         <v>46459</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>48</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L20" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="21"/>
-      <c r="B21" s="21"/>
+      <c r="A21" s="23"/>
+      <c r="B21" s="23"/>
       <c r="C21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="4">
         <v>44634</v>
       </c>
       <c r="F21" s="4">
         <v>46459</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>47</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K21" s="6" t="s">
@@ -1867,86 +1912,86 @@
         <v>44634</v>
       </c>
       <c r="F22" s="4">
         <v>46459</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L22" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="21"/>
-      <c r="B23" s="21"/>
+      <c r="A23" s="22"/>
+      <c r="B23" s="22"/>
       <c r="C23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="4">
         <v>44634</v>
       </c>
       <c r="F23" s="4">
         <v>46459</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L23" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="21"/>
-      <c r="B24" s="21"/>
+      <c r="A24" s="23"/>
+      <c r="B24" s="23"/>
       <c r="C24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="4">
         <v>44634</v>
       </c>
       <c r="F24" s="4">
         <v>46459</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K24" s="6" t="s">
@@ -1973,86 +2018,86 @@
         <v>44634</v>
       </c>
       <c r="F25" s="4">
         <v>46459</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J25" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="21"/>
-      <c r="B26" s="21"/>
+      <c r="A26" s="22"/>
+      <c r="B26" s="22"/>
       <c r="C26" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="4">
         <v>44634</v>
       </c>
       <c r="F26" s="4">
         <v>46459</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>58</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J26" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L26" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="21"/>
-      <c r="B27" s="21"/>
+      <c r="A27" s="23"/>
+      <c r="B27" s="23"/>
       <c r="C27" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="4">
         <v>44634</v>
       </c>
       <c r="F27" s="4">
         <v>46459</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>59</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J27" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K27" s="6" t="s">
@@ -2079,86 +2124,86 @@
         <v>44634</v>
       </c>
       <c r="F28" s="4">
         <v>46459</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L28" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="21"/>
-      <c r="B29" s="21"/>
+      <c r="A29" s="22"/>
+      <c r="B29" s="22"/>
       <c r="C29" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E29" s="4">
         <v>44634</v>
       </c>
       <c r="F29" s="4">
         <v>46459</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>63</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I29" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J29" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L29" s="12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="21"/>
-      <c r="B30" s="21"/>
+      <c r="A30" s="23"/>
+      <c r="B30" s="23"/>
       <c r="C30" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="4">
         <v>44634</v>
       </c>
       <c r="F30" s="4">
         <v>46459</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>62</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J30" s="6" t="s">
         <v>43</v>
       </c>
       <c r="K30" s="6" t="s">
@@ -2168,1510 +2213,1407 @@
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="4">
         <v>44974</v>
       </c>
       <c r="F31" s="4">
         <v>46800</v>
       </c>
       <c r="G31" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="H31" s="15" t="s">
+      <c r="H31" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I31" s="12" t="s">
+      <c r="I31" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J31" s="12" t="s">
+      <c r="J31" s="6" t="s">
         <v>45</v>
       </c>
       <c r="K31" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L31" s="15" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="21"/>
-      <c r="B32" s="21"/>
+      <c r="A32" s="22"/>
+      <c r="B32" s="22"/>
       <c r="C32" s="5" t="s">
         <v>69</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E32" s="4">
         <v>44974</v>
       </c>
       <c r="F32" s="4">
         <v>46800</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>74</v>
       </c>
-      <c r="H32" s="15" t="s">
+      <c r="H32" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I32" s="12" t="s">
+      <c r="I32" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J32" s="12" t="s">
+      <c r="J32" s="6" t="s">
         <v>45</v>
       </c>
       <c r="K32" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L32" s="15" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="21"/>
-      <c r="B33" s="21"/>
+      <c r="A33" s="22"/>
+      <c r="B33" s="22"/>
       <c r="C33" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E33" s="4">
         <v>44974</v>
       </c>
       <c r="F33" s="4">
         <v>46800</v>
       </c>
       <c r="G33" s="14" t="s">
         <v>75</v>
       </c>
-      <c r="H33" s="15" t="s">
+      <c r="H33" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I33" s="12" t="s">
+      <c r="I33" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J33" s="12" t="s">
+      <c r="J33" s="6" t="s">
         <v>45</v>
       </c>
       <c r="K33" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L33" s="15" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="21"/>
-      <c r="B34" s="21"/>
+      <c r="A34" s="22"/>
+      <c r="B34" s="22"/>
       <c r="C34" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E34" s="4">
         <v>44974</v>
       </c>
       <c r="F34" s="4">
         <v>46800</v>
       </c>
       <c r="G34" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="H34" s="15" t="s">
+      <c r="H34" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I34" s="12" t="s">
+      <c r="I34" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J34" s="12" t="s">
+      <c r="J34" s="6" t="s">
         <v>45</v>
       </c>
       <c r="K34" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L34" s="15" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="21"/>
-      <c r="B35" s="21"/>
+      <c r="A35" s="23"/>
+      <c r="B35" s="23"/>
       <c r="C35" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="4">
         <v>44974</v>
       </c>
       <c r="F35" s="4">
         <v>46800</v>
       </c>
       <c r="G35" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="H35" s="15" t="s">
+      <c r="H35" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I35" s="12" t="s">
+      <c r="I35" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J35" s="12" t="s">
+      <c r="J35" s="6" t="s">
         <v>45</v>
       </c>
       <c r="K35" s="12" t="s">
         <v>46</v>
       </c>
       <c r="L35" s="15" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>93</v>
       </c>
       <c r="F36" s="4">
         <v>46223</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="H36" s="15" t="s">
+      <c r="H36" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I36" s="12" t="s">
+      <c r="I36" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J36" s="12" t="s">
+      <c r="J36" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="K36" s="12"/>
-      <c r="L36" s="15"/>
+      <c r="K36" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="L36" s="15" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="37" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="21"/>
-      <c r="B37" s="21"/>
+      <c r="A37" s="22"/>
+      <c r="B37" s="22"/>
       <c r="C37" s="5" t="s">
         <v>82</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>93</v>
       </c>
       <c r="F37" s="4">
         <v>46223</v>
       </c>
       <c r="G37" s="14" t="s">
         <v>87</v>
       </c>
-      <c r="H37" s="15" t="s">
+      <c r="H37" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I37" s="12" t="s">
+      <c r="I37" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J37" s="12" t="s">
+      <c r="J37" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="K37" s="12"/>
-      <c r="L37" s="15"/>
+      <c r="K37" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="L37" s="15" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="38" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="21"/>
-      <c r="B38" s="21"/>
+      <c r="A38" s="22"/>
+      <c r="B38" s="22"/>
       <c r="C38" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>93</v>
       </c>
       <c r="F38" s="4">
         <v>46223</v>
       </c>
       <c r="G38" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="H38" s="15" t="s">
+      <c r="H38" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I38" s="12" t="s">
+      <c r="I38" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J38" s="12" t="s">
+      <c r="J38" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="K38" s="12"/>
-      <c r="L38" s="15"/>
+      <c r="K38" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="L38" s="15" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="39" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="21"/>
-      <c r="B39" s="21"/>
+      <c r="A39" s="22"/>
+      <c r="B39" s="22"/>
       <c r="C39" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>93</v>
       </c>
       <c r="F39" s="4">
         <v>46223</v>
       </c>
       <c r="G39" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="H39" s="15" t="s">
+      <c r="H39" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I39" s="12" t="s">
+      <c r="I39" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J39" s="12" t="s">
+      <c r="J39" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="K39" s="12"/>
-      <c r="L39" s="15"/>
+      <c r="K39" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="L39" s="15" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="40" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="21"/>
-      <c r="B40" s="21"/>
+      <c r="A40" s="23"/>
+      <c r="B40" s="23"/>
       <c r="C40" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>93</v>
       </c>
       <c r="F40" s="4">
         <v>46223</v>
       </c>
       <c r="G40" s="14" t="s">
         <v>90</v>
       </c>
-      <c r="H40" s="15" t="s">
+      <c r="H40" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="I40" s="12" t="s">
+      <c r="I40" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="J40" s="12" t="s">
+      <c r="J40" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="K40" s="12"/>
-      <c r="L40" s="15"/>
+      <c r="K40" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="L40" s="15" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="41" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E41" s="4">
         <v>44302</v>
       </c>
       <c r="F41" s="4">
         <v>46127</v>
       </c>
       <c r="G41" s="14" t="s">
         <v>99</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="I41" s="12" t="s">
+      <c r="I41" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="J41" s="15" t="s">
+      <c r="J41" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="K41" s="12" t="s">
+      <c r="K41" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="L41" s="12" t="s">
+      <c r="L41" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="21"/>
-      <c r="B42" s="21"/>
+      <c r="A42" s="22"/>
+      <c r="B42" s="22"/>
       <c r="C42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E42" s="4">
         <v>44302</v>
       </c>
       <c r="F42" s="4">
         <v>46127</v>
       </c>
       <c r="G42" s="14" t="s">
         <v>100</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="I42" s="12" t="s">
+      <c r="I42" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="J42" s="15" t="s">
+      <c r="J42" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="K42" s="12" t="s">
+      <c r="K42" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="L42" s="12" t="s">
+      <c r="L42" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="21"/>
-      <c r="B43" s="21"/>
+      <c r="A43" s="22"/>
+      <c r="B43" s="22"/>
       <c r="C43" s="5" t="s">
         <v>96</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E43" s="4">
         <v>44302</v>
       </c>
       <c r="F43" s="4">
         <v>46127</v>
       </c>
       <c r="G43" s="14" t="s">
         <v>101</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="I43" s="12" t="s">
+      <c r="I43" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="J43" s="15" t="s">
+      <c r="J43" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="K43" s="12" t="s">
+      <c r="K43" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="L43" s="12" t="s">
+      <c r="L43" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="21"/>
-      <c r="B44" s="21"/>
+      <c r="A44" s="22"/>
+      <c r="B44" s="22"/>
       <c r="C44" s="9" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E44" s="4">
         <v>44302</v>
       </c>
       <c r="F44" s="4">
         <v>46127</v>
       </c>
       <c r="G44" s="14" t="s">
         <v>102</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="I44" s="12"/>
-[...2 lines deleted...]
-      <c r="L44" s="12"/>
+      <c r="I44" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="J44" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="45" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="21"/>
-      <c r="B45" s="21"/>
+      <c r="A45" s="22"/>
+      <c r="B45" s="22"/>
       <c r="C45" s="9" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E45" s="4">
         <v>44781</v>
       </c>
       <c r="F45" s="4">
         <v>46127</v>
       </c>
       <c r="G45" s="14" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H45" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="H45" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="I45" s="15" t="s">
+      <c r="I45" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="J45" s="12" t="s">
+      <c r="J45" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="K45" s="12" t="s">
+      <c r="K45" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L45" s="12"/>
     </row>
     <row r="46" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="21"/>
-      <c r="B46" s="21"/>
+      <c r="A46" s="23"/>
+      <c r="B46" s="23"/>
       <c r="C46" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E46" s="4">
         <v>44302</v>
       </c>
       <c r="F46" s="4">
         <v>46127</v>
       </c>
       <c r="G46" s="14" t="s">
         <v>103</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="I46" s="12" t="s">
+      <c r="I46" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="J46" s="15" t="s">
+      <c r="J46" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="K46" s="12" t="s">
+      <c r="K46" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="L46" s="12" t="s">
+      <c r="L46" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>106</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E47" s="4">
         <v>44543</v>
       </c>
       <c r="F47" s="4">
         <v>45641</v>
       </c>
       <c r="G47" s="14" t="s">
         <v>112</v>
       </c>
       <c r="H47" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I47" s="6" t="s">
         <v>105</v>
       </c>
       <c r="J47" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K47" s="12"/>
       <c r="L47" s="12"/>
     </row>
     <row r="48" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="21"/>
-      <c r="B48" s="21"/>
+      <c r="A48" s="22"/>
+      <c r="B48" s="22"/>
       <c r="C48" s="5" t="s">
         <v>108</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E48" s="4">
         <v>44543</v>
       </c>
       <c r="F48" s="4">
         <v>45641</v>
       </c>
       <c r="G48" s="14" t="s">
         <v>113</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I48" s="6" t="s">
         <v>105</v>
       </c>
       <c r="J48" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K48" s="12"/>
       <c r="L48" s="12"/>
     </row>
     <row r="49" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="21"/>
-      <c r="B49" s="21"/>
+      <c r="A49" s="22"/>
+      <c r="B49" s="22"/>
       <c r="C49" s="5" t="s">
         <v>109</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E49" s="4">
         <v>44543</v>
       </c>
       <c r="F49" s="4">
         <v>45641</v>
       </c>
       <c r="G49" s="14" t="s">
         <v>114</v>
       </c>
       <c r="H49" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I49" s="6" t="s">
         <v>105</v>
       </c>
       <c r="J49" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K49" s="12"/>
       <c r="L49" s="12"/>
     </row>
     <row r="50" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="21"/>
-      <c r="B50" s="21"/>
+      <c r="A50" s="22"/>
+      <c r="B50" s="22"/>
       <c r="C50" s="5" t="s">
         <v>110</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E50" s="4">
         <v>44543</v>
       </c>
       <c r="F50" s="4">
         <v>45641</v>
       </c>
       <c r="G50" s="14" t="s">
         <v>115</v>
       </c>
       <c r="H50" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I50" s="6" t="s">
         <v>105</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K50" s="12"/>
       <c r="L50" s="12"/>
     </row>
     <row r="51" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="21"/>
-      <c r="B51" s="21"/>
+      <c r="A51" s="23"/>
+      <c r="B51" s="23"/>
       <c r="C51" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E51" s="4">
         <v>44543</v>
       </c>
       <c r="F51" s="4">
         <v>45641</v>
       </c>
       <c r="G51" s="14" t="s">
         <v>116</v>
       </c>
       <c r="H51" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I51" s="6" t="s">
         <v>105</v>
       </c>
       <c r="J51" s="15" t="s">
         <v>79</v>
       </c>
       <c r="K51" s="12"/>
       <c r="L51" s="12"/>
     </row>
     <row r="52" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B52" s="21" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>119</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E52" s="4">
-        <v>44317</v>
+        <v>45787</v>
       </c>
       <c r="F52" s="4">
-        <v>45778</v>
+        <v>47248</v>
       </c>
       <c r="G52" s="14" t="s">
-        <v>120</v>
-[...12 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="H52" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="I52" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="J52" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="K52" s="6"/>
       <c r="L52" s="13"/>
     </row>
     <row r="53" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="21"/>
-      <c r="B53" s="21"/>
+      <c r="A53" s="22"/>
+      <c r="B53" s="22"/>
       <c r="C53" s="5" t="s">
         <v>118</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E53" s="4">
-        <v>44317</v>
+        <v>45787</v>
       </c>
       <c r="F53" s="4">
-        <v>45778</v>
+        <v>47248</v>
       </c>
       <c r="G53" s="14" t="s">
-        <v>121</v>
-[...12 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="H53" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="I53" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="J53" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="K53" s="6"/>
       <c r="L53" s="13"/>
     </row>
     <row r="54" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="21"/>
-      <c r="B54" s="21"/>
+      <c r="A54" s="23"/>
+      <c r="B54" s="23"/>
       <c r="C54" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E54" s="4">
-        <v>44317</v>
+        <v>45787</v>
       </c>
       <c r="F54" s="4">
-        <v>45778</v>
+        <v>47248</v>
       </c>
       <c r="G54" s="14" t="s">
-        <v>122</v>
-[...12 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="H54" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="I54" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="J54" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="K54" s="6"/>
       <c r="L54" s="13"/>
     </row>
     <row r="55" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="21" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E55" s="4">
         <v>44316</v>
       </c>
       <c r="F55" s="4">
         <v>45778</v>
       </c>
       <c r="G55" s="14" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="H55" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I55" s="16" t="s">
         <v>105</v>
       </c>
-      <c r="J55" s="15" t="s">
+      <c r="J55" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="K55" s="12" t="s">
+      <c r="K55" s="6" t="s">
         <v>43</v>
       </c>
       <c r="L55" s="13"/>
     </row>
     <row r="56" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="21"/>
-      <c r="B56" s="21"/>
+      <c r="A56" s="22"/>
+      <c r="B56" s="22"/>
       <c r="C56" s="5" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E56" s="4">
         <v>44316</v>
       </c>
       <c r="F56" s="4">
         <v>45778</v>
       </c>
       <c r="G56" s="14" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="H56" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I56" s="16" t="s">
         <v>105</v>
       </c>
-      <c r="J56" s="15" t="s">
+      <c r="J56" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="K56" s="12" t="s">
+      <c r="K56" s="6" t="s">
         <v>43</v>
       </c>
       <c r="L56" s="13"/>
     </row>
     <row r="57" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="21"/>
-      <c r="B57" s="21"/>
+      <c r="A57" s="22"/>
+      <c r="B57" s="22"/>
       <c r="C57" s="5" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E57" s="4">
         <v>44316</v>
       </c>
       <c r="F57" s="4">
         <v>45778</v>
       </c>
       <c r="G57" s="14" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="H57" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I57" s="16" t="s">
         <v>105</v>
       </c>
-      <c r="J57" s="15" t="s">
+      <c r="J57" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="K57" s="12" t="s">
+      <c r="K57" s="6" t="s">
         <v>43</v>
       </c>
       <c r="L57" s="13"/>
     </row>
     <row r="58" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="21"/>
-      <c r="B58" s="21"/>
+      <c r="A58" s="22"/>
+      <c r="B58" s="22"/>
       <c r="C58" s="5" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E58" s="4">
         <v>44316</v>
       </c>
       <c r="F58" s="4">
         <v>45778</v>
       </c>
       <c r="G58" s="14" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="H58" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I58" s="16" t="s">
         <v>105</v>
       </c>
-      <c r="J58" s="15" t="s">
+      <c r="J58" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="K58" s="12" t="s">
+      <c r="K58" s="6" t="s">
         <v>43</v>
       </c>
       <c r="L58" s="13"/>
     </row>
     <row r="59" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="21"/>
-      <c r="B59" s="21"/>
+      <c r="A59" s="23"/>
+      <c r="B59" s="23"/>
       <c r="C59" s="5" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E59" s="4">
         <v>44316</v>
       </c>
       <c r="F59" s="4">
         <v>45778</v>
       </c>
       <c r="G59" s="14" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="H59" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I59" s="16" t="s">
         <v>105</v>
       </c>
-      <c r="J59" s="15" t="s">
+      <c r="J59" s="16" t="s">
         <v>79</v>
       </c>
-      <c r="K59" s="12" t="s">
+      <c r="K59" s="6" t="s">
         <v>43</v>
       </c>
       <c r="L59" s="13"/>
     </row>
     <row r="60" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="B60" s="22" t="s">
-        <v>137</v>
+      <c r="B60" s="21" t="s">
+        <v>158</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E60" s="4">
-        <v>45072</v>
+        <v>45832</v>
       </c>
       <c r="F60" s="4">
-        <v>46533</v>
+        <v>47293</v>
       </c>
       <c r="G60" s="14" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>163</v>
+      </c>
+      <c r="H60" s="12" t="s">
+        <v>45</v>
       </c>
       <c r="I60" s="12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J60" s="12" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="K60" s="12" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L60" s="15"/>
+        <v>168</v>
+      </c>
+      <c r="L60" s="13"/>
     </row>
     <row r="61" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="21"/>
-      <c r="B61" s="23"/>
+      <c r="A61" s="22"/>
+      <c r="B61" s="22"/>
       <c r="C61" s="5" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E61" s="4">
-        <v>45072</v>
+        <v>45832</v>
       </c>
       <c r="F61" s="4">
-        <v>46533</v>
+        <v>47293</v>
       </c>
       <c r="G61" s="14" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>164</v>
+      </c>
+      <c r="H61" s="12" t="s">
+        <v>45</v>
       </c>
       <c r="I61" s="12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J61" s="12" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="K61" s="12" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="L61" s="13"/>
     </row>
     <row r="62" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="21"/>
-      <c r="B62" s="23"/>
+      <c r="A62" s="22"/>
+      <c r="B62" s="22"/>
       <c r="C62" s="5" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E62" s="4">
-        <v>45072</v>
+        <v>45832</v>
       </c>
       <c r="F62" s="4">
-        <v>46533</v>
+        <v>47293</v>
       </c>
       <c r="G62" s="14" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>165</v>
+      </c>
+      <c r="H62" s="12" t="s">
+        <v>45</v>
       </c>
       <c r="I62" s="12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J62" s="12" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="K62" s="12" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="L62" s="13"/>
     </row>
     <row r="63" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="21"/>
-      <c r="B63" s="23"/>
+      <c r="A63" s="22"/>
+      <c r="B63" s="22"/>
       <c r="C63" s="5" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E63" s="4">
-        <v>45072</v>
+        <v>45832</v>
       </c>
       <c r="F63" s="4">
-        <v>46533</v>
+        <v>47293</v>
       </c>
       <c r="G63" s="14" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>166</v>
+      </c>
+      <c r="H63" s="12" t="s">
+        <v>45</v>
       </c>
       <c r="I63" s="12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J63" s="12" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="K63" s="12" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="L63" s="13"/>
     </row>
     <row r="64" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="21"/>
-      <c r="B64" s="24"/>
+      <c r="A64" s="23"/>
+      <c r="B64" s="23"/>
       <c r="C64" s="5" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E64" s="4">
-        <v>45072</v>
+        <v>45832</v>
       </c>
       <c r="F64" s="4">
-        <v>46533</v>
+        <v>47293</v>
       </c>
       <c r="G64" s="14" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>167</v>
+      </c>
+      <c r="H64" s="12" t="s">
+        <v>45</v>
       </c>
       <c r="I64" s="12" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J64" s="12" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="K64" s="12" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="L64" s="13"/>
     </row>
-    <row r="65" spans="1:12" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-[...162 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="33">
-[...10 lines deleted...]
-    <mergeCell ref="A22:A24"/>
+  <mergeCells count="31">
+    <mergeCell ref="A60:A64"/>
+    <mergeCell ref="B60:B64"/>
+    <mergeCell ref="A55:A59"/>
+    <mergeCell ref="B55:B59"/>
     <mergeCell ref="A31:A35"/>
     <mergeCell ref="B31:B35"/>
     <mergeCell ref="A36:A40"/>
     <mergeCell ref="B36:B40"/>
     <mergeCell ref="A1:L2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A19:A21"/>
     <mergeCell ref="B19:B21"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="H3:L4"/>
     <mergeCell ref="B22:B24"/>
-    <mergeCell ref="A65:A69"/>
-[...4 lines deleted...]
-    <mergeCell ref="B60:B64"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="A41:A46"/>
+    <mergeCell ref="B41:B46"/>
+    <mergeCell ref="A47:A51"/>
+    <mergeCell ref="B47:B51"/>
+    <mergeCell ref="A52:A54"/>
+    <mergeCell ref="B52:B54"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G19" r:id="rId1" xr:uid="{0BA97CE5-5EBC-4CFA-87F9-4A7239FB3965}"/>
-[...67 lines deleted...]
-    <hyperlink ref="I49" r:id="rId69" xr:uid="{8E7761D9-5439-40D4-9131-830061E0C63C}"/>
+    <hyperlink ref="G6" r:id="rId1" xr:uid="{BE93D577-15D3-48CB-BD5B-24A26CD9ED15}"/>
+    <hyperlink ref="H7" r:id="rId2" xr:uid="{DD7CC683-C855-4E64-ABE1-47400798719E}"/>
+    <hyperlink ref="H17" r:id="rId3" xr:uid="{3930D461-7C05-4D7A-99F5-0404271AF2C1}"/>
+    <hyperlink ref="H16" r:id="rId4" xr:uid="{D7749259-BA01-4367-A9E0-63F84BC759A2}"/>
+    <hyperlink ref="H14" r:id="rId5" xr:uid="{1C853E2D-1CF8-4B1D-8347-D53DAE7D6D13}"/>
+    <hyperlink ref="H10" r:id="rId6" xr:uid="{4669C99F-F6B3-4D94-AD25-05DF53DFE500}"/>
+    <hyperlink ref="H15" r:id="rId7" xr:uid="{AE51F60A-835C-467E-B443-E9105ADF9D8C}"/>
+    <hyperlink ref="J9" r:id="rId8" xr:uid="{CC6CA8A8-6682-4AAF-A114-F7BBAD44EF35}"/>
+    <hyperlink ref="H18" r:id="rId9" xr:uid="{44558271-63B9-4BD7-A435-498EBE3BE922}"/>
+    <hyperlink ref="H13" r:id="rId10" xr:uid="{FC6E9DAA-BB40-4A90-AD77-EF5F764FFDF5}"/>
+    <hyperlink ref="H12" r:id="rId11" xr:uid="{016F8AB2-9299-47B7-A6B0-97853E7654ED}"/>
+    <hyperlink ref="H8" r:id="rId12" xr:uid="{A56C9919-3985-4266-BD69-D3748969711B}"/>
+    <hyperlink ref="H11" r:id="rId13" xr:uid="{E573668E-D6BD-4D60-8788-E4EBE712511E}"/>
+    <hyperlink ref="K28" r:id="rId14" xr:uid="{BBCB4DCA-B7DE-49B7-9F57-7549DE8AF04D}"/>
+    <hyperlink ref="K30" r:id="rId15" xr:uid="{2061EC67-3D57-4D24-A850-19D677BA3D9A}"/>
+    <hyperlink ref="K29" r:id="rId16" xr:uid="{4E5F7900-266F-480A-96B5-B82430F90EA4}"/>
+    <hyperlink ref="K20" r:id="rId17" xr:uid="{10F91ED6-B54B-4E00-84A9-81E476F26C9A}"/>
+    <hyperlink ref="K21" r:id="rId18" xr:uid="{CBA8FD2A-7A5A-4312-82EB-F8385480D248}"/>
+    <hyperlink ref="K19" r:id="rId19" xr:uid="{7973B1AF-44B2-4038-BBB2-BC4F88C1D593}"/>
+    <hyperlink ref="K23" r:id="rId20" xr:uid="{76A3E1F9-6E8E-494B-80A1-846DFE8AC8C2}"/>
+    <hyperlink ref="K22" r:id="rId21" xr:uid="{AC6DE682-DC66-4E23-B48F-29A517AA7DAB}"/>
+    <hyperlink ref="K24" r:id="rId22" xr:uid="{A394A640-A0C8-4A3B-81A9-BBCAF8BCB767}"/>
+    <hyperlink ref="K27" r:id="rId23" xr:uid="{33102322-A748-407D-B458-92D54A40F9DB}"/>
+    <hyperlink ref="K26" r:id="rId24" xr:uid="{5BFE0C98-76F7-4CFB-B460-EEC10A359EC4}"/>
+    <hyperlink ref="K25" r:id="rId25" xr:uid="{ED910957-3FB8-469E-8E85-0F4762A432B2}"/>
+    <hyperlink ref="G5" r:id="rId26" xr:uid="{291DB1D3-5609-40CE-BC36-546D10111561}"/>
+    <hyperlink ref="I9" r:id="rId27" xr:uid="{2F0500F8-FAE5-421D-A0A1-77718D9726CC}"/>
+    <hyperlink ref="J28" r:id="rId28" xr:uid="{6801C7FA-01C6-4F8B-BC59-1F3FAB9422F5}"/>
+    <hyperlink ref="J30" r:id="rId29" xr:uid="{7C2D18A5-83D0-4D71-8334-1D7C0A0D52FF}"/>
+    <hyperlink ref="J29" r:id="rId30" xr:uid="{9F5FC631-C179-46B6-87C3-1381F4746244}"/>
+    <hyperlink ref="J23" r:id="rId31" xr:uid="{511D5C1C-2264-4D6A-BEB3-C60D006DAF84}"/>
+    <hyperlink ref="J22" r:id="rId32" xr:uid="{A6E9F177-BA1C-439A-9FF6-7CADB0D3BACB}"/>
+    <hyperlink ref="J24" r:id="rId33" xr:uid="{53D88222-C594-4839-874A-826316E6D1DF}"/>
+    <hyperlink ref="J27" r:id="rId34" xr:uid="{04A37E5B-3AED-47E4-85A6-8CD8DF5B0054}"/>
+    <hyperlink ref="J26" r:id="rId35" xr:uid="{BE62AC4F-6C3F-4B47-9AEC-0D3FCCC49AFE}"/>
+    <hyperlink ref="J25" r:id="rId36" xr:uid="{7EA86FFC-BAC8-4928-81C0-6C208823D15C}"/>
+    <hyperlink ref="J20" r:id="rId37" xr:uid="{7078ACF1-66D2-4F2E-B282-14DC87D6D1C5}"/>
+    <hyperlink ref="J21" r:id="rId38" xr:uid="{EB4F99EE-0856-4A36-BC4E-C43CC87050D0}"/>
+    <hyperlink ref="J19" r:id="rId39" xr:uid="{AB23F9E9-138B-4443-937B-0D6DEBEEBB8C}"/>
+    <hyperlink ref="H9" r:id="rId40" xr:uid="{321D4260-DEAB-4463-BB52-20A8963CAC08}"/>
+    <hyperlink ref="G9" r:id="rId41" xr:uid="{DD85A27E-802F-4A7D-9951-FC9AB3743FD2}"/>
+    <hyperlink ref="G18" r:id="rId42" xr:uid="{0D665217-7517-4D59-837B-611B08F2565A}"/>
+    <hyperlink ref="G11" r:id="rId43" xr:uid="{19EBFC82-8966-4AEB-A7DD-5ED2D4156499}"/>
+    <hyperlink ref="G8" r:id="rId44" xr:uid="{BC0762DF-CC65-416C-B6A3-0B483FC5BA82}"/>
+    <hyperlink ref="G10" r:id="rId45" xr:uid="{E49166A4-89A7-4C7D-91E0-5E33B7F92717}"/>
+    <hyperlink ref="G7" r:id="rId46" xr:uid="{4775BADF-224C-42A8-B45A-2BDE845C1EC4}"/>
+    <hyperlink ref="G17" r:id="rId47" xr:uid="{A82CE4DD-69E4-4EA5-9463-D5D0E6968B23}"/>
+    <hyperlink ref="G12" r:id="rId48" xr:uid="{E9410336-5A69-4A1B-881A-B85E71CF5FCE}"/>
+    <hyperlink ref="G13" r:id="rId49" xr:uid="{29C38735-F400-4638-8891-2A0F20FA0518}"/>
+    <hyperlink ref="G16" r:id="rId50" xr:uid="{E18619F8-C272-41CA-99A5-14C78A66F981}"/>
+    <hyperlink ref="G15" r:id="rId51" xr:uid="{EB2B242B-B0E9-4844-9D30-6ECE891F3B21}"/>
+    <hyperlink ref="G14" r:id="rId52" xr:uid="{0864F8CD-D689-4205-A1FE-3D464D6C1F8B}"/>
+    <hyperlink ref="I59" r:id="rId53" xr:uid="{1032C034-AB8C-43DB-9D6A-DC74A3651009}"/>
+    <hyperlink ref="I58" r:id="rId54" xr:uid="{2C64B738-CF14-47B8-9EA0-2351E42C1564}"/>
+    <hyperlink ref="I57" r:id="rId55" xr:uid="{17EF79A1-B2A0-49CC-B66D-5335F3AF9EBC}"/>
+    <hyperlink ref="I56" r:id="rId56" xr:uid="{42B149C4-05C5-4E88-8B42-7BC2FEE6D5C5}"/>
+    <hyperlink ref="I55" r:id="rId57" xr:uid="{153650C4-16E6-44DE-89FD-5A9AB490B8CA}"/>
+    <hyperlink ref="H58" r:id="rId58" xr:uid="{EC444488-E80B-418D-9544-3506BE4DB247}"/>
+    <hyperlink ref="H57" r:id="rId59" xr:uid="{F66BCE98-F4F3-4FF4-9ED2-9AD8757C5159}"/>
+    <hyperlink ref="H56" r:id="rId60" xr:uid="{77372DF9-89D0-46FD-B8E1-2E85538EBD7E}"/>
+    <hyperlink ref="H55" r:id="rId61" xr:uid="{6DEA3C7B-2962-40FD-82F6-8EC90F328B2F}"/>
+    <hyperlink ref="H59" r:id="rId62" xr:uid="{0DE5D183-0099-4741-B5DC-54380A58BBEC}"/>
+    <hyperlink ref="G59" r:id="rId63" xr:uid="{11689E91-3B18-4789-85EB-A98DF2CD82DF}"/>
+    <hyperlink ref="G58" r:id="rId64" xr:uid="{9184D5A3-E213-4BC0-B4EF-D06DC769FADF}"/>
+    <hyperlink ref="G57" r:id="rId65" xr:uid="{03610C79-D8D3-4158-B26D-C3F9E897419A}"/>
+    <hyperlink ref="G56" r:id="rId66" xr:uid="{B46959AD-BF07-4F42-82E9-0C09C400A09A}"/>
+    <hyperlink ref="G55" r:id="rId67" xr:uid="{4FCFB785-0833-42E6-9634-09F26746EA8B}"/>
+    <hyperlink ref="G45" r:id="rId68" xr:uid="{3B18D25F-2298-4A0B-946C-609BE80AFE7E}"/>
+    <hyperlink ref="I51" r:id="rId69" xr:uid="{64470B28-9279-4277-A0FF-4C047C652BB2}"/>
     <hyperlink ref="I50" r:id="rId70" xr:uid="{E3EAB647-FC72-4DB9-9434-4040BFE0BD64}"/>
-    <hyperlink ref="I51" r:id="rId71" xr:uid="{64470B28-9279-4277-A0FF-4C047C652BB2}"/>
-[...98 lines deleted...]
-    <hyperlink ref="H16" r:id="rId170" xr:uid="{D7749259-BA01-4367-A9E0-63F84BC759A2}"/>
+    <hyperlink ref="I49" r:id="rId71" xr:uid="{8E7761D9-5439-40D4-9131-830061E0C63C}"/>
+    <hyperlink ref="I48" r:id="rId72" xr:uid="{67654C0F-DA54-4B8C-979A-D7048B391D82}"/>
+    <hyperlink ref="I47" r:id="rId73" xr:uid="{560322FD-605F-4450-8D5C-2B5276389B5D}"/>
+    <hyperlink ref="H51" r:id="rId74" xr:uid="{290DBF2A-A08A-419B-AC62-73BC5850DEAA}"/>
+    <hyperlink ref="H50" r:id="rId75" xr:uid="{DC83DF29-DB91-4FBD-9D68-E9E0111126F6}"/>
+    <hyperlink ref="H49" r:id="rId76" xr:uid="{5B7400AE-4C2C-445F-A15A-76D89FAEB3FD}"/>
+    <hyperlink ref="H48" r:id="rId77" xr:uid="{3D554156-69C4-418B-9EED-9EDA41083136}"/>
+    <hyperlink ref="H47" r:id="rId78" xr:uid="{E671C1CA-95B2-4FEC-A673-2BFD38A630BA}"/>
+    <hyperlink ref="G51" r:id="rId79" xr:uid="{4A68E7FA-5B39-42A9-87E5-A0BF4CC4B5CE}"/>
+    <hyperlink ref="G50" r:id="rId80" xr:uid="{7EF78954-D7EF-4EE7-8FA2-A4B53EB76B73}"/>
+    <hyperlink ref="G49" r:id="rId81" xr:uid="{E3894770-AB60-4811-A12F-C7A3E50D0EC4}"/>
+    <hyperlink ref="G48" r:id="rId82" xr:uid="{D289292D-BB8D-4101-92F6-D750C0AD3854}"/>
+    <hyperlink ref="G47" r:id="rId83" xr:uid="{12A95BFE-4D2A-44FE-A6EC-54BFE2F8426F}"/>
+    <hyperlink ref="H46" r:id="rId84" xr:uid="{ED642992-CFC1-4845-903C-25B8F147FFB6}"/>
+    <hyperlink ref="H44" r:id="rId85" xr:uid="{846FD773-22E2-44FC-96DA-4929B8EE4975}"/>
+    <hyperlink ref="H43" r:id="rId86" xr:uid="{D50C111A-9D6C-4B68-B5C2-16B1A517A485}"/>
+    <hyperlink ref="H42" r:id="rId87" xr:uid="{B6A32E6B-A852-4398-9EFD-DD4BFC448744}"/>
+    <hyperlink ref="H41" r:id="rId88" xr:uid="{D11C50A9-D75C-4FF8-9039-2FB2EEE3C384}"/>
+    <hyperlink ref="G46" r:id="rId89" xr:uid="{CD21C9A3-CA44-406C-9915-DEDEB0A18E74}"/>
+    <hyperlink ref="G44" r:id="rId90" xr:uid="{BB40F51D-10FD-42F0-9300-2EA39C8BECBF}"/>
+    <hyperlink ref="G43" r:id="rId91" xr:uid="{841416D3-C5CC-46C1-8D8D-1E35FCCADAC9}"/>
+    <hyperlink ref="G42" r:id="rId92" xr:uid="{983EE0B6-D093-4A3C-BA46-1D7C7A787C6A}"/>
+    <hyperlink ref="G41" r:id="rId93" xr:uid="{0F5B4866-4117-49C9-8980-B6350014EBA0}"/>
+    <hyperlink ref="G36" r:id="rId94" xr:uid="{B9B82CA5-A71C-419A-A704-9C0DD2756D59}"/>
+    <hyperlink ref="G37" r:id="rId95" xr:uid="{3E894841-46BF-46D0-AD49-D47869A14BA5}"/>
+    <hyperlink ref="G38" r:id="rId96" xr:uid="{00E7C422-58D4-4E7A-B385-A9AB218B398D}"/>
+    <hyperlink ref="G39" r:id="rId97" xr:uid="{3F5AC713-7454-4001-BC54-76841A5656DF}"/>
+    <hyperlink ref="G40" r:id="rId98" xr:uid="{48F73A8C-F942-4AE1-B3B5-4A76A8444875}"/>
+    <hyperlink ref="G35" r:id="rId99" xr:uid="{63B8BD06-902E-4AF2-AFCD-4CBD88E45763}"/>
+    <hyperlink ref="G34" r:id="rId100" xr:uid="{5B215B89-337B-4045-A6DF-F7A94E328C11}"/>
+    <hyperlink ref="G33" r:id="rId101" xr:uid="{12999674-F32D-4FE5-ADBF-204268E75C2E}"/>
+    <hyperlink ref="G32" r:id="rId102" xr:uid="{B1E2FE70-C58E-40BD-AE22-64797D35C229}"/>
+    <hyperlink ref="G31" r:id="rId103" xr:uid="{96EE465C-D40A-45DE-B0F1-1F8F48BFAFBA}"/>
+    <hyperlink ref="I27" r:id="rId104" xr:uid="{ED74BB3B-C76C-40E8-B1C3-BFC7A13480FD}"/>
+    <hyperlink ref="I28" r:id="rId105" xr:uid="{3D4C1C37-9304-401D-999D-E6C56360B147}"/>
+    <hyperlink ref="I20" r:id="rId106" xr:uid="{A849FEC5-9735-46EE-94F2-B5894492A62B}"/>
+    <hyperlink ref="I26" r:id="rId107" xr:uid="{6288DD67-0248-4E26-BD75-E71F83A9AFD5}"/>
+    <hyperlink ref="I21" r:id="rId108" xr:uid="{530534F4-C0E2-4B31-BEE8-F4A5EFA8500B}"/>
+    <hyperlink ref="I19" r:id="rId109" xr:uid="{8D1C4B8E-5D01-454E-9410-DF05C7272CD4}"/>
+    <hyperlink ref="I25" r:id="rId110" xr:uid="{C37C1B85-AC2C-4539-96DC-573811A1147D}"/>
+    <hyperlink ref="I30" r:id="rId111" xr:uid="{536022F4-3838-418C-9C54-AD57FC57A88A}"/>
+    <hyperlink ref="I29" r:id="rId112" xr:uid="{0FF086FB-B04A-4797-8013-9BC4C7873AAD}"/>
+    <hyperlink ref="I23" r:id="rId113" xr:uid="{05C75138-CC29-4FA4-B492-184C4784F852}"/>
+    <hyperlink ref="I22" r:id="rId114" xr:uid="{AAD16BF0-CC4C-4CA3-8005-C47F2BF73D9B}"/>
+    <hyperlink ref="I24" r:id="rId115" xr:uid="{138455A8-36A5-4AEB-84AF-6767A8AB999E}"/>
+    <hyperlink ref="H27" r:id="rId116" xr:uid="{EE0ECFD9-3669-4AB8-9277-C851112057CF}"/>
+    <hyperlink ref="H28" r:id="rId117" xr:uid="{2550DA23-57A5-4A6C-9F4F-95C2EEF617D9}"/>
+    <hyperlink ref="H20" r:id="rId118" xr:uid="{1DB8D8C2-D9B9-453A-ADFE-B0029FB1E9B8}"/>
+    <hyperlink ref="H26" r:id="rId119" xr:uid="{70C13834-4498-49D3-977E-A0E23CA14626}"/>
+    <hyperlink ref="H23" r:id="rId120" xr:uid="{5A6A2BB3-5A97-4DA8-826C-8023E3A67279}"/>
+    <hyperlink ref="H21" r:id="rId121" xr:uid="{FB7A948E-15D1-419C-9F2A-1D30345EFA7B}"/>
+    <hyperlink ref="H19" r:id="rId122" xr:uid="{C6B80A9F-F512-419C-94CD-A99DCA7838A4}"/>
+    <hyperlink ref="H25" r:id="rId123" xr:uid="{0E975718-9BC7-439B-ABB0-84670E53E255}"/>
+    <hyperlink ref="H30" r:id="rId124" xr:uid="{92F30C1D-FDCE-4539-980E-551D5D68A405}"/>
+    <hyperlink ref="H22" r:id="rId125" xr:uid="{4CD1FB9E-BDE4-4A82-8BFF-C77692B1372C}"/>
+    <hyperlink ref="H29" r:id="rId126" xr:uid="{85B21899-DDF3-4B49-8485-C9395F6EB6EB}"/>
+    <hyperlink ref="H24" r:id="rId127" xr:uid="{995F0A7B-294C-4C2A-BD20-B351B96FBC2D}"/>
+    <hyperlink ref="G20" r:id="rId128" xr:uid="{49BE0C97-F9F4-4DB3-A73A-00684CC0BF3D}"/>
+    <hyperlink ref="G29" r:id="rId129" xr:uid="{BFB19204-DB6F-475D-BAFE-E9ECED88D312}"/>
+    <hyperlink ref="G30" r:id="rId130" xr:uid="{141DB29F-8D5C-4841-BCF2-3BB6113DB48E}"/>
+    <hyperlink ref="G28" r:id="rId131" xr:uid="{2C53CC45-CB11-4713-AD1C-9B2072AAB80E}"/>
+    <hyperlink ref="G27" r:id="rId132" xr:uid="{70976296-3B3B-4460-9F34-2B7BB7ABF7DF}"/>
+    <hyperlink ref="G26" r:id="rId133" xr:uid="{472C56BE-AB2F-45B4-A095-FA993B41CE72}"/>
+    <hyperlink ref="G25" r:id="rId134" xr:uid="{48FF4B2E-02C9-4C49-BF0B-B337D8F73170}"/>
+    <hyperlink ref="G24" r:id="rId135" xr:uid="{19B388C7-08E6-4BCE-9C66-AB1AB9355C25}"/>
+    <hyperlink ref="G23" r:id="rId136" xr:uid="{9B762D5F-C994-4813-AE78-0400B2F56498}"/>
+    <hyperlink ref="G22" r:id="rId137" xr:uid="{50146BA8-7964-4C46-AC8F-DF041A0CE93F}"/>
+    <hyperlink ref="G21" r:id="rId138" xr:uid="{47EA493F-4AB2-442C-B549-CD15A4932FE3}"/>
+    <hyperlink ref="G19" r:id="rId139" xr:uid="{0BA97CE5-5EBC-4CFA-87F9-4A7239FB3965}"/>
+    <hyperlink ref="G54" r:id="rId140" xr:uid="{A4E6CD4F-C4B3-4549-B1C9-7CB49C4CB5C8}"/>
+    <hyperlink ref="G53" r:id="rId141" xr:uid="{B79D3FEB-F10B-4008-BF13-23D602822432}"/>
+    <hyperlink ref="G52" r:id="rId142" xr:uid="{31BB9263-7579-4DD8-AE2A-163A99604FDF}"/>
+    <hyperlink ref="G62" r:id="rId143" xr:uid="{1D64319C-32C6-4F84-A1F6-788699F02CA3}"/>
+    <hyperlink ref="G63" r:id="rId144" xr:uid="{758257F8-0D32-4FF0-882B-1B9903C4810C}"/>
+    <hyperlink ref="G64" r:id="rId145" xr:uid="{5DFB5ADE-2DAD-4DA5-8BBE-CCC13CCE9541}"/>
+    <hyperlink ref="G60" r:id="rId146" xr:uid="{E1E3CF28-BDF6-441B-8B00-634D8FE5E6AD}"/>
+    <hyperlink ref="G61" r:id="rId147" xr:uid="{B490F946-3C4C-4554-844C-FD83B86F907D}"/>
+    <hyperlink ref="H36" r:id="rId148" xr:uid="{D127EE74-CA5C-4023-B2F2-33DF47A4F006}"/>
+    <hyperlink ref="I36" r:id="rId149" xr:uid="{3EEBA367-B732-4CC7-BD64-48A080F38A3F}"/>
+    <hyperlink ref="J36" r:id="rId150" xr:uid="{0F50587D-997D-4DC5-81B8-938C9DF2123F}"/>
+    <hyperlink ref="H37" r:id="rId151" xr:uid="{7102073D-2AB5-481B-8DF7-4DC28B73B3F7}"/>
+    <hyperlink ref="I37" r:id="rId152" xr:uid="{E3414C38-5EC4-4FF3-8FE5-62D665C5C150}"/>
+    <hyperlink ref="J37" r:id="rId153" xr:uid="{58072F54-E472-42FF-9BBA-B4F67FD71A8D}"/>
+    <hyperlink ref="H38" r:id="rId154" xr:uid="{D2DAB27E-B5AF-4D67-919A-9FE043205422}"/>
+    <hyperlink ref="I38" r:id="rId155" xr:uid="{B2C52937-C6C7-47DB-88E9-F738EC081D9F}"/>
+    <hyperlink ref="J38" r:id="rId156" xr:uid="{95DCA4C7-29BF-46EC-B376-4A544741FAB6}"/>
+    <hyperlink ref="H39" r:id="rId157" xr:uid="{970EBA2A-9DDE-4B9D-A6E1-BBB4030CC760}"/>
+    <hyperlink ref="I39" r:id="rId158" xr:uid="{0848A946-52D8-4A6E-92C6-BCB569CD8C41}"/>
+    <hyperlink ref="J39" r:id="rId159" xr:uid="{1057D182-C217-4E7E-9EA3-8F8734297E92}"/>
+    <hyperlink ref="H40" r:id="rId160" xr:uid="{9ED40F85-3BCC-408E-B778-CDBAD8EC92E5}"/>
+    <hyperlink ref="I40" r:id="rId161" xr:uid="{780B97BE-4535-44C0-90FE-AA0DAC4E9C20}"/>
+    <hyperlink ref="J40" r:id="rId162" xr:uid="{2901B4B4-6B5A-4931-A3A2-CC11ED30EA3C}"/>
+    <hyperlink ref="I41" r:id="rId163" xr:uid="{837128BD-5DE9-4A44-8C43-1C5CCA19B8CE}"/>
+    <hyperlink ref="J41" r:id="rId164" xr:uid="{1F847E66-F779-4CDD-93A6-75FE4A9CE2D8}"/>
+    <hyperlink ref="K41" r:id="rId165" xr:uid="{CFC1EB1D-4328-4A38-BF09-15911C28669D}"/>
+    <hyperlink ref="L41" r:id="rId166" xr:uid="{1CB04F48-3056-49AE-91D8-CC56449BD800}"/>
+    <hyperlink ref="I42" r:id="rId167" xr:uid="{2F45DECA-8A21-45B0-80C9-B811D91DB3B4}"/>
+    <hyperlink ref="J42" r:id="rId168" xr:uid="{E69C7E3E-A0AF-4FCF-83ED-60756DC68124}"/>
+    <hyperlink ref="K42" r:id="rId169" xr:uid="{332284D1-7237-41F9-9686-37D5D92719D9}"/>
+    <hyperlink ref="L42" r:id="rId170" xr:uid="{9436CF6A-6CD0-4869-85FB-60847339ED75}"/>
+    <hyperlink ref="I43" r:id="rId171" xr:uid="{BF4C0F82-9706-4F78-AA71-F79562D68449}"/>
+    <hyperlink ref="J43" r:id="rId172" xr:uid="{82B84623-D7D1-4ED8-BE9E-F20DFAFAFF76}"/>
+    <hyperlink ref="K43" r:id="rId173" xr:uid="{37AB779A-E908-4163-AB19-1D1EDEC0E786}"/>
+    <hyperlink ref="L43" r:id="rId174" xr:uid="{33EFA2CB-800D-4763-8C93-4537D866CF9C}"/>
+    <hyperlink ref="I44" r:id="rId175" xr:uid="{F0BB666B-50F1-4B55-A5DD-08A310C64E32}"/>
+    <hyperlink ref="J44" r:id="rId176" xr:uid="{2303B138-5828-4C24-83CC-51BB64485C9E}"/>
+    <hyperlink ref="K44" r:id="rId177" xr:uid="{3490DE72-1770-43B5-8CC2-D60715341674}"/>
+    <hyperlink ref="L44" r:id="rId178" xr:uid="{172C7A74-B75B-4BBD-A4F8-1CFCD6C5BB3B}"/>
+    <hyperlink ref="H45" r:id="rId179" xr:uid="{F82C2B25-DCE3-4E7D-A005-7E8FEBBC4CDB}"/>
+    <hyperlink ref="I45" r:id="rId180" xr:uid="{F246A1C8-7A14-4900-B513-4AB0A26E7EF9}"/>
+    <hyperlink ref="J45" r:id="rId181" xr:uid="{87C4896F-CFE4-4D4D-A9A0-4A242DC7269F}"/>
+    <hyperlink ref="K45" r:id="rId182" xr:uid="{FF7E50F0-3591-4645-AE26-ED801E0E6826}"/>
+    <hyperlink ref="I46" r:id="rId183" xr:uid="{79C07324-3204-4B8A-B4FE-D87F6E5D72FE}"/>
+    <hyperlink ref="J46" r:id="rId184" xr:uid="{F4439864-212E-481A-89B3-FA59486A5340}"/>
+    <hyperlink ref="K46" r:id="rId185" xr:uid="{DF7C6FD6-7A01-433F-9300-B58A6B683208}"/>
+    <hyperlink ref="L46" r:id="rId186" xr:uid="{CD248CB4-4597-4F13-B66C-336323CABDCC}"/>
+    <hyperlink ref="H31" r:id="rId187" xr:uid="{F00C299C-7792-4D4F-83B7-00F0CBA8789F}"/>
+    <hyperlink ref="H32" r:id="rId188" xr:uid="{90EE7CC4-CFDC-4868-AA19-7BB6476BADEE}"/>
+    <hyperlink ref="H33" r:id="rId189" xr:uid="{AE034B28-6293-4A66-A2EA-CABFE1786CB1}"/>
+    <hyperlink ref="H34" r:id="rId190" xr:uid="{4B6EAE9A-4F52-4988-B2C0-AC20328467EC}"/>
+    <hyperlink ref="H35" r:id="rId191" xr:uid="{D31544FE-8732-46F4-8263-8BEE83439B0A}"/>
+    <hyperlink ref="I31" r:id="rId192" xr:uid="{61266B15-6569-4617-888F-499FBE7B88A4}"/>
+    <hyperlink ref="J31" r:id="rId193" xr:uid="{704F45A1-03BD-4787-BC6F-2D4FB48B9A1B}"/>
+    <hyperlink ref="I32" r:id="rId194" xr:uid="{BC6771A9-AEB9-4D24-80F3-42C0E709214D}"/>
+    <hyperlink ref="J32" r:id="rId195" xr:uid="{AFCC5ECC-9329-4BF1-B53C-7EA1485FEF03}"/>
+    <hyperlink ref="I33" r:id="rId196" xr:uid="{24B0414C-C546-4A50-9F46-2FC147CFF877}"/>
+    <hyperlink ref="J33" r:id="rId197" xr:uid="{C4147D66-DC5B-4B67-AAAB-861A39383B99}"/>
+    <hyperlink ref="I34" r:id="rId198" xr:uid="{D8AACDB7-555B-4B2C-8436-8F2E92781F63}"/>
+    <hyperlink ref="J34" r:id="rId199" xr:uid="{18B91297-87C7-49F9-A6E7-016DCBFA379B}"/>
+    <hyperlink ref="I35" r:id="rId200" xr:uid="{1919616B-D3E8-4DBD-9365-804EAF2965CF}"/>
+    <hyperlink ref="J35" r:id="rId201" xr:uid="{54676225-8AF2-4590-9C7A-A6E5AF848E40}"/>
+    <hyperlink ref="J55" r:id="rId202" xr:uid="{86B75DD9-629F-4CBE-A900-09FFF94AD704}"/>
+    <hyperlink ref="K55" r:id="rId203" xr:uid="{C1CD07CE-991E-47FF-BE1B-F9AB0FF178B6}"/>
+    <hyperlink ref="J56" r:id="rId204" xr:uid="{77B12BE7-F7E4-44C7-A276-C6E38FD6D569}"/>
+    <hyperlink ref="K56" r:id="rId205" xr:uid="{B263867B-BBB8-408F-BFEC-088864423C8D}"/>
+    <hyperlink ref="J57" r:id="rId206" xr:uid="{68F73EFD-C79C-4D18-B674-582158AF9B87}"/>
+    <hyperlink ref="K57" r:id="rId207" xr:uid="{B7713997-13EE-4C97-B3FF-FBC9F8EFC21C}"/>
+    <hyperlink ref="J58" r:id="rId208" xr:uid="{D9D511CA-B21B-4AA2-BE86-39F3B290D397}"/>
+    <hyperlink ref="K58" r:id="rId209" xr:uid="{A4C16B44-DD3F-452F-8111-8EF3FDA5BD50}"/>
+    <hyperlink ref="J59" r:id="rId210" xr:uid="{55B4E645-40D1-431D-B1D9-8D7A05FAB2D1}"/>
+    <hyperlink ref="K59" r:id="rId211" xr:uid="{D9C013C8-1F4F-4844-8297-B9B10D1FA746}"/>
   </hyperlinks>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId171"/>
+  <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" r:id="rId212"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Foglio2"/>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>