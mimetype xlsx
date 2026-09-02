--- v0 (2025-12-05)
+++ v1 (2026-09-02)
@@ -1,261 +1,275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30set25/Anno 2020/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30giu26/Anno 2020/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{3BA12D4E-2400-4B06-8715-A6EDA04131A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8D470570-B15A-49F0-A0EA-75DD74DA8DDD}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{CD67DD50-1A38-49DB-A0DD-6D6A4DA3E635}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C68D411D-2658-421C-8965-58F187D2EF77}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{4BC23671-DC19-4BBD-8793-6FE4116DECCC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FC793E9E-9FD3-4D53-AB88-0615C6AB2D30}"/>
   </bookViews>
   <sheets>
     <sheet name="Trasferte Dirig. cessati 2020" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Dirig. cessati 2020'!$A$4:$D$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Dirig. cessati 2020'!$A$4:$D$28</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trasferte Dirig. cessati 2020'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
   <si>
     <t>Regione Emilia-Romagna</t>
   </si>
   <si>
     <t>Trasferte Dirigenti cessati dall'incarico ANNO 2020</t>
   </si>
   <si>
     <t>Ordinamento alfabetico</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Tipo di Rapporto / Incarico</t>
   </si>
   <si>
     <t>Importo Trasferte
 ANNO 2020</t>
   </si>
   <si>
     <t>AURIGHI</t>
   </si>
   <si>
     <t>STEFANO</t>
   </si>
   <si>
     <t>Tempo Determinato</t>
   </si>
   <si>
-    <t>BISULLI</t>
-[...2 lines deleted...]
-    <t>MIRKO</t>
+    <t>BERNABE'</t>
+  </si>
+  <si>
+    <t>ANNAMARIA</t>
+  </si>
+  <si>
+    <t>CAPUCCI</t>
+  </si>
+  <si>
+    <t>MARCELLO</t>
   </si>
   <si>
     <t>COCCHI</t>
   </si>
   <si>
     <t>ENRICO</t>
   </si>
   <si>
-    <t>COSSENTINO</t>
-[...4 lines deleted...]
-  <si>
     <t>DE PALMA</t>
   </si>
   <si>
     <t>ROSSANA</t>
   </si>
   <si>
     <t>Comando in Entrata</t>
   </si>
   <si>
     <t>DIAZZI</t>
   </si>
   <si>
     <t>MORENA</t>
   </si>
   <si>
     <t>Direttore Generale</t>
   </si>
   <si>
     <t>DRAGHETTI</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>FERRECCHI</t>
   </si>
   <si>
     <t>PAOLO</t>
   </si>
   <si>
     <t>FILIPPINI</t>
   </si>
   <si>
     <t>RITA</t>
   </si>
   <si>
     <t>Tempo Indeterminato</t>
   </si>
   <si>
+    <t>FRIERI</t>
+  </si>
+  <si>
+    <t>FRANCESCO RAPHAEL</t>
+  </si>
+  <si>
     <t>GABRIELLI</t>
   </si>
   <si>
     <t>ROBERTO</t>
   </si>
   <si>
     <t>ISLER</t>
   </si>
   <si>
     <t>MAZZOTTI</t>
   </si>
   <si>
     <t>VALTIERO</t>
   </si>
   <si>
     <t>METTA</t>
   </si>
   <si>
     <t>DONATO</t>
   </si>
   <si>
     <t>Direttore Agenzia</t>
   </si>
   <si>
     <t>ORLANDO</t>
   </si>
   <si>
     <t>ANDREA</t>
   </si>
   <si>
     <t>Capo di Gabinetto</t>
   </si>
   <si>
-    <t>PAGGI</t>
-[...2 lines deleted...]
-    <t>GIANLUCA</t>
+    <t>PADOVANI</t>
+  </si>
+  <si>
+    <t>ANNA</t>
+  </si>
+  <si>
+    <t>PAPILI</t>
+  </si>
+  <si>
+    <t>STEFANIA</t>
   </si>
   <si>
     <t>RAMBALDI</t>
   </si>
   <si>
     <t>RICCI MINGANI</t>
   </si>
   <si>
     <t>RICCIARDELLI</t>
   </si>
   <si>
     <t>MAURIZIO</t>
   </si>
   <si>
     <t>ROMBINI</t>
   </si>
   <si>
     <t>FABIO</t>
   </si>
   <si>
-    <t>SACERDOTI</t>
-[...2 lines deleted...]
-    <t>RUBEN</t>
+    <t>SANTANGELO</t>
+  </si>
+  <si>
+    <t>GIOVANNI PIETRO</t>
   </si>
   <si>
     <t>TEDESCHI</t>
   </si>
   <si>
     <t>MARIAPIA</t>
   </si>
   <si>
     <t>TOMMASINI</t>
   </si>
   <si>
     <t>MORENO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -267,98 +281,113 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="4" tint="0.39963988158818325"/>
+        <color theme="4" tint="0.39988402966399123"/>
       </left>
       <right style="thin">
-        <color theme="4" tint="0.39963988158818325"/>
+        <color theme="4" tint="0.39988402966399123"/>
       </right>
       <top style="thin">
-        <color theme="4" tint="0.39963988158818325"/>
+        <color theme="4" tint="0.39988402966399123"/>
       </top>
       <bottom style="thin">
-        <color theme="4" tint="0.39963988158818325"/>
+        <color theme="4" tint="0.39988402966399123"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="4" tint="0.39970091860713525"/>
+      </left>
+      <right style="thin">
+        <color theme="4" tint="0.39970091860713525"/>
+      </right>
+      <top style="thin">
+        <color theme="4" tint="0.39970091860713525"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4" tint="0.39970091860713525"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -647,64 +676,64 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53E8AB26-ACF6-4730-9AAE-0ABFFC9235DB}">
-  <dimension ref="A1:D26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{954C576F-1C9A-4466-BD7F-7A64B3ACC6AE}">
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.33203125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="12.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="39.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="7" t="s">
@@ -717,79 +746,79 @@
     <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="10">
         <v>148.63</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="10">
-        <v>26</v>
+        <v>93.820000000000007</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="10">
-        <v>599.59999999999991</v>
+        <v>435.25000000000011</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="10">
-        <v>39.520000000000003</v>
+        <v>599.59999999999991</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="10">
         <v>412.34999999999997</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>21</v>
@@ -826,252 +855,279 @@
         <v>1613.4899999999998</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="10">
         <v>199.9</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D14" s="10">
-        <v>786.23000000000013</v>
+        <v>1802.95</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D15" s="10">
-        <v>256.53999999999996</v>
+        <v>786.23000000000013</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D16" s="10">
-        <v>636.80999999999995</v>
+        <v>256.53999999999996</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="D17" s="10">
-        <v>620.63</v>
+        <v>636.80999999999995</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="9" t="s">
+      <c r="C18" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C18" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="10">
-        <v>299.84999999999997</v>
+        <v>620.63</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="9" t="s">
+      <c r="C19" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C19" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="10">
-        <v>83.2</v>
+        <v>299.84999999999997</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D20" s="10">
-        <v>25.85</v>
+        <v>22.25</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="10">
-        <v>116.8</v>
+        <v>1271.1500000000001</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D22" s="10">
-        <v>239.5</v>
+        <v>25.85</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="10">
-        <v>471.29999999999995</v>
+        <v>116.8</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="D24" s="10">
-        <v>67.14</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="10">
-        <v>9</v>
+        <v>471.29999999999995</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D26" s="10">
+        <v>178.29999999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="10">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="10">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/09/2025</oddFooter>
+    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/06/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trasferte Dirig. cessati 2020</vt:lpstr>
       <vt:lpstr>'Trasferte Dirig. cessati 2020'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gabusi Barbara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>