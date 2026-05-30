--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -2,85 +2,85 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="Questa_cartella_di_lavoro"/>
-  <xr:revisionPtr revIDLastSave="1108" documentId="13_ncr:1_{9294DB60-4050-4B4B-A37A-314AD549655A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{23E6081A-14D3-4FB0-B44F-0D43C5AC9387}"/>
+  <xr:revisionPtr revIDLastSave="14" documentId="8_{0E5FBAFE-9A0F-4693-86AF-F822CB6957D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F52779EA-79EA-4236-ABDB-FBF44D0B7AEC}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="287" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$P$267</definedName>
-    <definedName name="DelleGrottaglieAntonia.pdf">Foglio1!$K$89</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$P$262</definedName>
+    <definedName name="DelleGrottaglieAntonia.pdf">Foglio1!$K$88</definedName>
     <definedName name="Print_Titles" localSheetId="0">Foglio1!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2568" uniqueCount="1163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2534" uniqueCount="1161">
   <si>
     <t>DIRIGENTI TITOLARI DI INCARICO DIRIGENZIALE
 AI SENSI DEL D.Lgs. n. 39/2013</t>
   </si>
   <si>
     <t>G/A</t>
   </si>
   <si>
     <t>COGNOME</t>
   </si>
   <si>
     <t>NOME</t>
   </si>
   <si>
     <t>TIPO DI INCARICO</t>
   </si>
   <si>
     <t>INT./EST.</t>
   </si>
   <si>
     <t>DESCRIZIONE INCARICO</t>
   </si>
   <si>
     <t>STRUTTURA ORGANIZZATIVA DI APPARTENENZA</t>
   </si>
@@ -477,56 +477,50 @@
   <si>
     <t xml:space="preserve">OLIVUCCI </t>
   </si>
   <si>
     <t>ORSI</t>
   </si>
   <si>
     <t>ALESSIA</t>
   </si>
   <si>
     <t>PACE</t>
   </si>
   <si>
     <t>AGENZIA DI INFORMAZIONE E COMUNICAZIONE</t>
   </si>
   <si>
     <t>PALAZZI</t>
   </si>
   <si>
     <t>STEFANIA</t>
   </si>
   <si>
     <t xml:space="preserve">INCARICO DI STUDIO E RICERCA </t>
   </si>
   <si>
-    <t>PASSARINI</t>
-[...4 lines deleted...]
-  <si>
     <t>PINGHINI</t>
   </si>
   <si>
     <t>PIRAZZOLI</t>
   </si>
   <si>
     <t>MAURIZIO</t>
   </si>
   <si>
     <t>AGREA - AGENZIA REGIONALE PER LE EROGAZIONI IN AGRICOLTURA</t>
   </si>
   <si>
     <t>POTENA</t>
   </si>
   <si>
     <t>GIULIA</t>
   </si>
   <si>
     <t>PREDIERI</t>
   </si>
   <si>
     <t>PREVIATI</t>
   </si>
   <si>
     <t>RAGAZZINI</t>
@@ -669,53 +663,50 @@
   <si>
     <t>MINELLI</t>
   </si>
   <si>
     <t>FRANCA</t>
   </si>
   <si>
     <t>MinelliFranca.pdf</t>
   </si>
   <si>
     <t>PARMEGGIANI</t>
   </si>
   <si>
     <t>DIREZIONE GENERALE POLITICHE FINANZIARIE</t>
   </si>
   <si>
     <t>BARTOLI</t>
   </si>
   <si>
     <t>DONATELLA</t>
   </si>
   <si>
     <t>ESPRESSIONE DELL'INTESA DELLA REGIONE SULLE OPERE PUBBLICHE DI INTERESSE STATALE</t>
   </si>
   <si>
-    <t>PappacenaAndrea_2021.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>PELLEGRINI</t>
   </si>
   <si>
     <t>FEDERICA</t>
   </si>
   <si>
     <t>CAVICCHI</t>
   </si>
   <si>
     <t>RENATA</t>
   </si>
   <si>
     <t>V annualità</t>
   </si>
   <si>
     <t>CANDIDA</t>
   </si>
   <si>
     <t>LAURA</t>
   </si>
   <si>
     <t>RICCARDO</t>
   </si>
   <si>
     <t>RESPONSABILE DI SETTORE</t>
@@ -861,116 +852,101 @@
   <si>
     <t>TugnettiMonica_2022.pdf</t>
   </si>
   <si>
     <t>AngeliniPaola_2022.pdf</t>
   </si>
   <si>
     <t>FABBRI</t>
   </si>
   <si>
     <t>MARILENA</t>
   </si>
   <si>
     <t>RAPPORTI CON LA CITTADINANZA E ASSOCIAZIONI DI UTENTI</t>
   </si>
   <si>
     <t>AMADORI</t>
   </si>
   <si>
     <t>NICOLA</t>
   </si>
   <si>
     <t>BERTACCA</t>
   </si>
   <si>
-    <t>BertaccaFranca_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>BaldoniGianLuca_2022.pdf</t>
   </si>
   <si>
     <t>ABAGNATO</t>
   </si>
   <si>
     <t>GALLONI</t>
   </si>
   <si>
     <t>ACCORDI DI INSEDIAMENTO, SVILUPPO E INNOVAZIONE E AZIONI PER L'ATTRAZIONE DEGLI INVESTIMENTI</t>
   </si>
   <si>
-    <t>GalloniPaolo_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>CINTI</t>
   </si>
   <si>
     <t>CONTROLLI IN LOCO E ISPETTIVE VERSO I BENEFICIARI DEGLI INTERVENTI FSE, FESR, DEL LAVORO, DELLA FORMAZIONE E DELLE ATTIVITA' PRODUTTIVE</t>
   </si>
   <si>
-    <t>CintiNicola_2022.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>BertiPatrizia_2022.pdf</t>
   </si>
   <si>
     <t>ZAMBONI</t>
   </si>
   <si>
     <t>ZamboniLorenza_2022.pdf</t>
   </si>
   <si>
     <t>MAZZINI</t>
   </si>
   <si>
     <t>MANUELLI</t>
   </si>
   <si>
     <t>SICUREZZA TERRITORIALE, RISCHIO IDRAULICO E SERVIZIO DI PIENA, IDICE E SILLARO (BO)</t>
   </si>
   <si>
     <t>ManuelliClaudia_2022.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FAIOLO </t>
   </si>
   <si>
     <t>DE SIMONE</t>
   </si>
   <si>
     <t>SICUREZZA TERRITORIALE; RISCHIO IDRAULICO E SERVIZIO DI PIENA (RE)</t>
   </si>
   <si>
     <t>MARI</t>
   </si>
   <si>
-    <t>Pappacena_dichAnnuale_2022</t>
-[...1 lines deleted...]
-  <si>
     <t>SETTORE TRIBUTI</t>
   </si>
   <si>
     <t>MELE</t>
   </si>
   <si>
     <t>RITA MARIA</t>
   </si>
   <si>
     <t>MeleRitaMaria_2022.pdf</t>
   </si>
   <si>
     <t>CASADEI</t>
   </si>
   <si>
     <t>CasadeiClaudia_2022.pdf</t>
   </si>
   <si>
     <t>PROTEZIONE CIVILE, ATTIVITA' ESTRATTIVE E SUPPORTO GESTIONE VOLONTARIATO REGIONALE</t>
   </si>
   <si>
     <t>DONATINI</t>
   </si>
   <si>
     <t xml:space="preserve">GUBIOTTI </t>
@@ -1177,53 +1153,50 @@
     <t>FERRARINI</t>
   </si>
   <si>
     <t>CRISTIAN</t>
   </si>
   <si>
     <t>FERRARESI</t>
   </si>
   <si>
     <t>MASSIMILIANO</t>
   </si>
   <si>
     <t>ROMANO</t>
   </si>
   <si>
     <t>GIOVANNA CLAUDIA ROSA</t>
   </si>
   <si>
     <t>MASELLI</t>
   </si>
   <si>
     <t>GAETA</t>
   </si>
   <si>
     <t>MICHELE ROBERTO</t>
-  </si>
-[...1 lines deleted...]
-    <t>GusmaniClaudia_2023.pdf</t>
   </si>
   <si>
     <t>ATTUAZIONE E CONTROLLO PROGRAMMA GARANZIA DI OCCUPABIILITA' DEI LAVORATORI E GARANZIA GIOVANI</t>
   </si>
   <si>
     <t>MarinosciAnnarita_2023.pdf</t>
   </si>
   <si>
     <t>LONGO</t>
   </si>
   <si>
     <t>FIGA'</t>
   </si>
   <si>
     <t>SETTORE PROGRAMMAZIONE, SVILUPPO DEL TERRITORIO E SOSTENIBILITA' DELLE PRODUZIONI</t>
   </si>
   <si>
     <t>SchipaniTeresaMI_2023.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ANALISI, CONTROLLO E GESTIONE DELLE ENTRATE </t>
   </si>
   <si>
     <t>DeSimoneNicola_2023.pdf</t>
   </si>
@@ -1496,119 +1469,95 @@
   </si>
   <si>
     <t>LodesaniSimona.pdf</t>
   </si>
   <si>
     <t>Taruffi_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>EQ GESTIONE FINANZIARIA SETTORIALE E PROCEDURE DI
 SPESA</t>
   </si>
   <si>
     <t>Todeschini_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>EQ GESTIONE DEL RISCHIO, FONDO DI SOLIDARIETA’
 NAZIONALE E STRUMENTI ASSICURATIVI</t>
   </si>
   <si>
     <t>Schipani_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Ambrosini_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>Bertacca_dichAnnuale_2023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>MICHELINA</t>
   </si>
   <si>
     <t>Baldoni_dich_2023.pdf</t>
   </si>
   <si>
     <t>Berti_dich_2023.pdf</t>
   </si>
   <si>
-    <t>Cinti_dich_2023.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Potena_dich_2023.pdf</t>
   </si>
   <si>
-    <t>Falbo_dich_2023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>DardiFulvia.pdf</t>
   </si>
   <si>
     <t>MORGAGNI</t>
   </si>
   <si>
     <t>MorgagniCatia.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ANGELELLI </t>
   </si>
   <si>
     <t>CAVALLARI</t>
   </si>
   <si>
     <t>IRENE</t>
   </si>
   <si>
     <t>CavallariIrene_2023.pdf</t>
   </si>
   <si>
     <t>LAVORI PUBBLICI E MANUTENZIONE DEL PATRIMONIO</t>
   </si>
   <si>
     <t>AntoniacciLoredana.pdf</t>
   </si>
   <si>
     <t>ANTONIACCI</t>
   </si>
   <si>
     <t>LOREDANA</t>
   </si>
   <si>
-    <t>CURTO</t>
-[...4 lines deleted...]
-  <si>
     <t>GIUNTA REGIONALE E AGENZIE (ARPCIV, AGREA, INTERCENT-ER)</t>
   </si>
   <si>
     <t>"Responsabile della Prevenzione della Corruzione e della Trasparenza” (RPCT)" e “Gestore delle comunicazioni alla UIF"</t>
   </si>
   <si>
     <t>PalazziFrancescaRPCT.pdf</t>
   </si>
   <si>
     <t>SaponaroAlessio.pdf</t>
   </si>
   <si>
     <t>AREA SALUTE MENTALE, DIPENDENZE PATOLOGICHE, SALUTE NELLE CARCERI</t>
   </si>
   <si>
     <t>Casadei_dichAnnuale_2024</t>
   </si>
   <si>
     <t>ROMIO</t>
   </si>
   <si>
     <t>PASQUALE GIOVANNI FRANCESCO</t>
   </si>
   <si>
     <t>LAURENTI</t>
@@ -1772,75 +1721,57 @@
   <si>
     <t>DiDio_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Iannelli_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Lai_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Nucci_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Zamboni_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Ambrosini_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Baldoni_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Bergamini_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Bertacca_dichAnnuale2024.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Gilli_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Gusmani_dichAnnuale2024.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Leombroni_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Marinosci_dichAnnuale2024.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pappacena_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Potena_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>MARZANO</t>
   </si>
   <si>
     <t>INTEGRAZIONE POLITICHE OCCUPAZIONALI EINTERVENTI PER L'INNOVAZIONE</t>
   </si>
   <si>
     <t>MarzanoGabriele.pdf</t>
   </si>
   <si>
     <t>AbagnatoFabio.pdf</t>
   </si>
   <si>
     <t>Manuelli_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>PAPARELLA</t>
   </si>
   <si>
     <t>MAZZOLA</t>
   </si>
@@ -2302,164 +2233,137 @@
   <si>
     <t>SchedaAlberto.pdf</t>
   </si>
   <si>
     <t>TartariDaniele_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Testi_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Mari_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>GESTIONE DELLE AZIONI DI SVILUPPO DELLE COMPETENZE E FORMAZIONE</t>
   </si>
   <si>
     <t>URP, TRASPARENZA, DIRITTO DI ACCESSO E COMUNICAZIONE DI SERVIZIO</t>
   </si>
   <si>
     <t>DIGITAL WORKPLACE DESIGNER E SVILUPPO COMUNICAZIONE ORGANIZZATIVA</t>
   </si>
   <si>
     <t>DIVERSITA', INCLUSIONE, BENESSERE E PARI OPPORTUNITA'</t>
   </si>
   <si>
-    <t>Passarini dichAnnuale</t>
-[...1 lines deleted...]
-  <si>
     <t>Berti_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Tosatti_dichAnnualr2025.pdf</t>
   </si>
   <si>
     <t>Tugnetti_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Fontana_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Gheduzzi_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Giovannini_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>VICENZI</t>
   </si>
   <si>
     <t>Rositano_dichAnnuale_2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Passarini_dichAnnuale_2025</t>
   </si>
   <si>
     <t>Angelini_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>AREA PROGRAMMAZIONE E ORGANIZZAZIONE DI ATTIVITA' DI MARKETING E COMUNICAZIONE CORRELATE ALLE RELAZIONI ISTITUZIONALI</t>
   </si>
   <si>
     <t>SETTORE UFFICIO STAMPA</t>
   </si>
   <si>
     <t>AREA COMUNICAZIONE E AMMINISTRAZIONE</t>
   </si>
   <si>
     <t>STUDIO E RICERCA IN MATERIA DI INTEGRAZIONE
 E PROMOZIONE DELLE POLITICHE DI SVILUPPO REGIONALE,
 CON PARTICOLARE RIFERIMENTO AL PATTO PER IL LAVORO</t>
   </si>
   <si>
     <t>CASONI</t>
   </si>
   <si>
     <t>CasoniFederica.pdf</t>
   </si>
   <si>
     <t>RESPONSABILE DI AREA AD INTERIM</t>
   </si>
   <si>
     <t>Abagnato_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Ambrosini_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Baldoni_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Bergamini_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Bertacca_dichAnnuale2025.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Gilli_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Gusmani_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Leombroni_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Marinosci_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Marzano_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Pappacena_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Potena_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>RENDICONTAZIONE DI ENTI E SOGGETTI PUBBLICI PER L’ATTRATTIVITÀ, COMPETITIVITÀ E VALORIZZAZIONE DEL TERRITORIO</t>
   </si>
   <si>
     <t>AREA GESTIONE E LIQUIDAZIONE DELLE ATTIVITA’ PER L’OCCUPAZIONE E L’INCLUSIONE</t>
   </si>
   <si>
     <t>LIQUIDAZIONI, PAGAMENTI E FIDEIUSSIONI</t>
   </si>
   <si>
     <t>Antoniacci_dichAnnuale2025.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>Curto_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Taruffi_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Todeschini_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Schipani_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>BernabèAnnamaria.pdf</t>
   </si>
   <si>
     <t>Argnani_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Barca_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Bonaccurso_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Carbone_dichAnnuale2025.pdf</t>
   </si>
@@ -2946,59 +2850,50 @@
   </si>
   <si>
     <t>MalvoltiDaniela.pdf</t>
   </si>
   <si>
     <t>CarulloNicolaDomenico.pdf</t>
   </si>
   <si>
     <t>AREA AFFARI GIURIDICI, ANTICORRUZIONE, MISURE ECONOMICHE POST 
 EMERGENZA</t>
   </si>
   <si>
     <t>ParmeggianiDavideinterim.pdf</t>
   </si>
   <si>
     <t>UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINO IDR. RENO</t>
   </si>
   <si>
     <t xml:space="preserve">UFFICIO TERRITORIALE SICUREZZA TERRITORIALE FERRARA </t>
   </si>
   <si>
     <t>UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINI IDR. DA FIUMI 
 UNITI A RUBICONE</t>
   </si>
   <si>
-    <t>VannoniSarainterim.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>AgugliaCristiana.pdf</t>
   </si>
   <si>
     <t>CONTROLLO STRATEGICO E CONTROLLO DI GESTIONE SUL SISTEMA DELLE PARTECIPAZIONI REGIONALI. PRESIDIO DEI PROCESSI INFORMATIVO-INFORMATICI</t>
   </si>
   <si>
     <t>CuntoDelia.pdf</t>
   </si>
   <si>
     <t>COMUNICAZIONE DI CITTADINANZA</t>
   </si>
   <si>
     <t>ATTIVITÀ DI PROGETTAZIONE E SVILUPPO DI SISTEMI INFORMATIVI A SUPPORTO DEL SETTORE AGRICOLO</t>
   </si>
   <si>
     <t>PinghiniRoberto.pdf</t>
   </si>
   <si>
     <t>Ippoliti_2026</t>
   </si>
   <si>
     <t xml:space="preserve"> CONCILIAZIONI TELEFONICHE SU CONCILIAWEB E PROVVEDIMENTI TEMPORANEI</t>
   </si>
   <si>
     <t>Parrucci_2026</t>
@@ -3488,161 +3383,260 @@
   <si>
     <t>MainiElisabetta.pdf</t>
   </si>
   <si>
     <t>RICERCA E INTERNAZIONALIZZAZIONE DELLE IMPRESE</t>
   </si>
   <si>
     <t>BissiPaola.pdf</t>
   </si>
   <si>
     <t>TURISMO, COMMERCIO, ARTIGIANATO E SPORT</t>
   </si>
   <si>
     <t>BorioniMarco.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AFFARI GENERALI, GIURIDICI E STRUMENTI FINANZIARI </t>
   </si>
   <si>
     <t>RomanoGiovannaCR.pdf</t>
   </si>
   <si>
     <t>ENERGIA E TRANSIZIONE ECOLOGICA DELLE IMPRESE</t>
   </si>
   <si>
-    <t>FerraraDanielainterim.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>GaliottoSabrinainterim.pdf</t>
   </si>
   <si>
     <t>RENDICONTAZIONI, LIQUIDAZIONI E CONTROLLI</t>
   </si>
   <si>
     <t>LongoFabio.pdf</t>
   </si>
   <si>
     <t>SPORT E ORGANIZZAZIONE TURISTICA</t>
   </si>
   <si>
     <t>PirazzoliMaurizio.pdf</t>
   </si>
   <si>
     <t>CONTRATTI</t>
   </si>
   <si>
     <t>PIANTINI</t>
   </si>
   <si>
     <t>ELISSA</t>
   </si>
   <si>
     <t>PiantiniElissa.pdf</t>
   </si>
   <si>
     <t>STRUMENTI FINANZIARI</t>
   </si>
   <si>
     <t>RomioPasqualeGiovanniF.pdf</t>
   </si>
   <si>
     <t>AREA DI PROGETTO RUP TECNOPOLO - DAMA</t>
-  </si>
-[...7 lines deleted...]
-    <t>MONITORAGGIO STRATEGICO, DATA VISION E SEMPLIFICAZIONE DEI PROCESSI</t>
   </si>
   <si>
     <t>PATRIMONIO CULTURALE</t>
   </si>
   <si>
     <t>EXPORT E SISTEMA FIERISTICO</t>
   </si>
   <si>
     <t>GaetaMicheleRoberto.pdf</t>
   </si>
   <si>
     <t>DIREZIONE GENERALE EDUCAZIONE, SCUOLA, FORMAZIONE E UNIVERSITA'</t>
   </si>
   <si>
     <t>AlbertiPatriziainterim.pdf</t>
   </si>
   <si>
     <t>INTERVENTI FORMATIVI PER L'OCCUPAZIONE E L'INCLUSIONE</t>
   </si>
   <si>
     <t>EDUCAZIONE, ISTRUZIONE, FORMAZIONE, LAVORO</t>
   </si>
   <si>
     <t>CINEMA, FILM COMMISSION E SVILUPPO DEL SETTORE
 AUDIOVISIVO</t>
   </si>
   <si>
-    <t>ATTIVITÀ SPECIALISTICHE E DI LABORATORIO PER LA RICERCA DI ORGANISMI NOCIVI</t>
-[...1 lines deleted...]
-  <si>
     <t>PREDISPOSIZIONE ED ATTUAZIONE DI INTERVENTI PER LA COMPETITIVITA’ DELLE IMPRESE</t>
   </si>
   <si>
     <t>Bartoli_dichAnnuale2026.pdf</t>
   </si>
   <si>
     <t>Daniele_dichAnnuale2026.pdf</t>
   </si>
   <si>
     <t>DelleGrottaglie_dichAnnuale2026.pdf</t>
   </si>
   <si>
     <t>Favero_dichAnnuale2026.pdf</t>
   </si>
   <si>
     <t>Mazzoni_dichAnnuale2026.pdf</t>
   </si>
   <si>
     <t>FerraraDaniela.pdf</t>
   </si>
   <si>
     <t>DeriuMicaela.pdf</t>
+  </si>
+  <si>
+    <t>Albertazzi_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Amendolara_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Canu_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Carbone_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Cavallari_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Corbetta_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>DeFazio_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Faiolo_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Forni_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Gherardi_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Landi_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Magnani_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Mele_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Olivucci_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Rava_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Tartari_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Testi_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Nucci_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Bergamini_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Gilli_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Leombroni_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Baldoni_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Berti_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Marinosci_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Maarzano_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Potena_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Ambrosini_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>RISORSE FINANZIARIE FSE E AREA "CULTURA, FORMAZIONE, LAVORO”</t>
+  </si>
+  <si>
+    <t>BertaccaFranca.pdf</t>
+  </si>
+  <si>
+    <t>CintiNicola.pdf</t>
+  </si>
+  <si>
+    <t>FalboLuigi.pdf</t>
+  </si>
+  <si>
+    <t>GalloniPaolo.pdf</t>
+  </si>
+  <si>
+    <t>GusmaniClaudia.pdf</t>
+  </si>
+  <si>
+    <t>PappacenaAndrea.pdf</t>
+  </si>
+  <si>
+    <t>Abagnato_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Antoniacci_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Taruffi_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Todeschini_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Schipani_dichAnnuale2026.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\/mm\/yyyy"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -3698,57 +3692,50 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Abadi"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFCCCCFF"/>
       </patternFill>
     </fill>
     <fill>
@@ -3888,51 +3875,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="130">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -4119,79 +4106,78 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -4213,53 +4199,50 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4602,27871 +4585,27703 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_didio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_verdini_eleonora.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_casadei_claudia_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-ricci.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_lodovico_gherardi.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_-aguglia_cristiana.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cavicchi_renata.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_casadei_claudia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_bernabe_annamaria.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ferraresi_massimiliano.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vittorio_elio_manduca_area_pesca_acquacoltura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_gusmani.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/giuseppe-todeschini.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_falbo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/iannantuoni.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_fabbri_marilena.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_todeschini_giuseppe_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_badiello_lorenza.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gentilini_devis.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_guida_monica.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_ferraresi_massimiliano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/bonaccurso_modulo2_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_corbetta_claudia.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_paparella_francesco.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_mazzini_enrico.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_pangallo_anna_maria.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_neri_andrea.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/curto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_puliatti_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/senofonte_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_abagnato_fabio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_morolli_christian.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bertacca_franca_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_marinosci.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/giovannini-marco-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_galloni.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_figa_alessando.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_interim_tabellini_piero.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/maresca.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_amadori_nicola.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513790_angelini-paola.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/teresa-maria-iolanda-schipani.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-delle-grottaglie.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_carbone_carla.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_stefano_olivucci.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_canu_elvira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_leombroni_claudio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_fiorini_monica.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ercoli_patrizia.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_meggiato_alessandro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bartoli_donatella_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_menini_claudia.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_giovanni_bonoretti_parma.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bissi_paola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_casadei_claudia_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_simone_tomasatti.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_predieri_cristina.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_paparella_francesco-1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_cunto_delia.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_malfatto_davide.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/barca_modulo_2_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-senofonte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_antoniacci_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_gilli.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_ricci-_2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cintori_christian.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_puccini_aurora.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_-schipani_teresa_maria_iolanda_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ambrosini_cristina.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_buttieri_brunella.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_sormani_davide.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_alberti_patrizia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_baldoni_gianluca_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_schipani_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_giovanni_bonoretti_piacenza.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_franceschi_giuliano.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_pellegrini_federica.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/monti.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_giovanninimarco_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517379_tugnetti-monica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-ambrosini.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-diolaiti.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_defazio_vincenzo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_barbagallo_venerando.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_franceschetti_valeria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_canu_elvira_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_felicori_grazia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_carbone_carla.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_marinosci_annarita.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_priori_francesca.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_raciti_monica.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_raffaelli_katia.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_borioni_marco.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_marrani_federico.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_scorri_stefania.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_rambaldi_brunella.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_ferrarini_cristian.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_iannelli_laura_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/puliatti_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-canu-elvira-pg-2023-62569.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_palazzi_francesca_rpct.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_taruffi_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_gusmani.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_fantini_katia.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cavina_irene.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cisbani_luca.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_righetti_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_de_simone_nicola.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_baldoni_gian_luca.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_del_prete_federico.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gamberini_maria.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_mari_fabio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_puliatti_gaetano.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_catia_briccolani.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_galloni_paolo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_desimone_nicola_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517690_bortoluzzi-lucia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-bertacca.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-landi-alessandro-pg-2024-508340.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_lenzi_veronica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_lugli_francesca.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/mazzola.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bartoli_simona.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tassinari_roberto_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-favero.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_rava_riccardo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_puglioli_simonetta.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cavallari_irene.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_marzano_gabriele.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_clemente_michele.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ragazzini_francesca.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ropa_federica.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_romano_giovanna_claudia_rosa.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_minelli_franca.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_iannacci_francesco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_leombroni_claudio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/menini_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-mele-rita-maria-pg-2023-630832.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_laghi_annalisa.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_scheda_alberto.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_bertozzi_gabriele.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_pinghini_roberto.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cevenini_barbara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_casadeiclaudia_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_todeschini_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_leombroni.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_senofonte_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_testi_melania.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bergamini_francesca.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_benedetti_stefano.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gelati_luca.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_marrani_federico.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_potena_giulia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ricci_silvia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_daniele_almerinda.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_cinti_nicola_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_mari_fabio_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/tassinariroberto2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_rossella_marica_casagrande.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_malossi_elettra.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_malvolti_daniela.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/falanga.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_baldoni.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-badiello-lorenza-pg-2024-498294.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-tartari-daniele-pg-2024-452348.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_ambrosini.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_priori_francesca.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_corbetta_claudia.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_orsi_alessia.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_dardi_fulvia.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_assenza_cause_incompatibilita_forni_milco_2022-08-10_timbrato.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bertacca_franca.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_sangiorgi_elisa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ferrara_daniela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bergamini_francesca.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_nobili_gianguido.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dich_annuale_2025_caputo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_annovi_cristiano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_simoni_tamara.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_parmeggiani_davide.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_servidio_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/ricci_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/prot__13-03-2024_0017065_i-allegato-ndeg-1-modulo_9_2024__mari_timbrato.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_tassinari_roberto_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_marinosci.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_polacco.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/servello.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_berti_elena.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mari_fabio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_fontana_luca.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gentili_annamaria.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_morolli_christian.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_delle_grottaglie_antonia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_falbo_luigi_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_antoniacci_loredana.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_righetti_elisa.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vincenzo_di_salvo_modena.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_palazzi_francesca.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_carullo_nicola_domenico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_manuelliclaudia_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-argnani.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_berti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-canu-elvira-_-pg-2024-499365.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_baldoni.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_carbone_mariangela.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/ippoliti.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/prot__13-03-2024_0017065_i-allegato-ndeg-2-modulo_9_2024_de_simone_timbrato.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_daniele_almerinda.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_de_fazio_vincenzo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_poliandri_vincenza.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_di_denia_patrizio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_saponaro_alessio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_tomassetti_carla.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_galiotto_sabrina.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_berti_patrizia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_rossi_elena.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vicenzi_lanfranco.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_annovi_cristiano.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_sparaco_stefania.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tabellini_piero.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_badiello_lorenza.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/righetti_modul_2_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/lai-rita.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_bortoluzzi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_potena.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_interim_parmeggiani_davide.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_cinti.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_manghi.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/passarini_dichiarazione.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/bianchini.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bortolami_alberto.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ghisoli_roberto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_sormani_davide.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gheduzzi_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_curto_giovanna.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_senofonte_fabrizia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vincenzo_di_salvo_reggio_emilia.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_pappacena_andrea.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_berti_patrizia_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_zambonilorenza_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-bonaccurso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-cavallari-irene-pg-2024-498105.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_bergamini.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_lenzi_luca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-testi-melania.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_argnani_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_delle_grottaglie_antonia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_faiolo_monica.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/parrucci.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_laurenti_arianna.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_di_girolamo_chiara.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vecchi_elena.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_tommasini_elisa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_longo_fabio.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_ambrosini_cristina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cinti_nicola.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_argnani_stefano.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_patrizia_alberti.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bortoluzzi_lucia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/gentilini_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_tugnetti.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_borrelli_gianfranco.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tartari_dimitri.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_dallai_simone.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-gentilini.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_galloni.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_marzano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_pace.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_tosatti_federico.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_zecchi_alceste.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_galiotto_sabrina.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_buriani_alfonso.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gubiotti_ida.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_giovannini_marco.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_eleonora_taruffi.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_manghi_gianmaria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_pirazzoli_maurizio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_zamboni_lorenza_2022-1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_potenagiulia_2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_daniele_dosualdo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_pappacena.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_lai_rita_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-forni-milco-pg-2024-490163.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_bertacca.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_barca_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_diolaiti_roberto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_forni_milco.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_berni_nicola.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/brancaleoni.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_govoni_candida.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_di_mario_simona.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_angelelli_giulia.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_casadei_claudia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_diolaiti_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-amendolara-giorgio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_falbo_luigi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_barca_monia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_paggi_gianluca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_fontana_luca.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_gilli_adriano_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_renzo_armuzzi.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_borrelli_gianfranco.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tommasi_roberto.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_ferrara_daniela-1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_nuccigiovanni_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_angelini_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tassinari_roberto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_abagnato.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tomassetti_carla.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_vannoni_sara.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_lodesani_simona.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_camplone_ilaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-menini.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione__annuale__incompatibilita_potena.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_tugnetti_monica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_rositano_2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_mattei_giovanna.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_manuelli_claudia_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_giuseppe_todeschini.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_pace_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_alberto_magnani.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-pappacena.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_de_simone_nicola.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_piantini_elissa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-mele-rita-maria-pg-2024-484868.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_berti.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_bonaccurso_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_interim_2026_zecchi_alceste.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/degiorgi.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_stefano_poma.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich-annuale-2023_gheduzzi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_landi_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-faiolo-monica.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_landi_alessandro.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_diegoli_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_barbieri_denis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_gheduzzi_mariarosa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_galloni_paolo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bonaccurso_marcello.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_barbara_attili.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_catti_luca.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tommasini_elisa.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_govoni_cristina.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_cottafavi_gianni.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_deriu_micaela-1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_desimone_nicola.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_stefania_albertazzi.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_guidi_ortensina.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_interim_2026_vannoni_sara.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_previati_anna.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_mele_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_didiogianmarco_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-puliatti.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/modulo_incompatibilita_annuale_falbo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/rositano_dichiarazione_2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_casoni_federica.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_morgagni_catia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mele_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_passarini_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_teresa_schipani.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_polacco_eleonora.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vittorio_elio_manduca_area_calamita.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_annuale_2022_pappacena_andrea.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conferimento_incarico_2026_romio_pasquale_giovanni_francesco.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/fontana-luca-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_cinti.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_interim_2026_lugli_francesca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tugnetti_monica_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich-annuale-2023_fontana-luca.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/eleonora-taruffi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_almerinda_daniele_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_gentilini_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/franceschini.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_diblasio_fabrizio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_donatini_andrea.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bonfiglioli_valerio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_taruffi_eleonora_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_amendolara_giorgio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gilli_adriano.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_carbone_mariangela.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_nicola_benatti.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_de-luigi_fabio.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gregorio_gianni.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_maselli_cristina.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_gelmuzzi_francesco.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/argnani_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_cavallari_irene_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_tosatti_federico.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_bottazzi_maurizio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_negro_antonella.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_rava_riccardo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_angelini_paola.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_draghetti_leonardo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/gheduzzi-maria-rosa.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_pappacena_andrea_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_angelini_paola_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_forni_milco_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_menini_2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_interim_ferrarini_cristian.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_tassinari_roberto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_capitani_daniele-1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-bartoli.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_sonja_magnani.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gusmani_claudia.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_maini_elisabetta.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_stefano_boncompagni.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-righetti.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_cancemi_alessandro.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cella_maria_teresa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_bianchedi_roberta.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_giampaolo_sarno.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gaeta_michele_roberto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_leombroni.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_pinghini_roberto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_leombroni_claudio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_govoni_candida.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_angelelli_giulia.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_corbetta_claudia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_sormani_davide.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_leombroni_claudio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tartari_dimitri.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_manuelliclaudia_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione__annuale__incompatibilita_potena.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_priori_francesca.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_camplone_ilaria.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_todeschini_giuseppe_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mari_fabio.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_giovanni_bonoretti_piacenza.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gaeta_michele_roberto.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_bertozzi_gabriele.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_pappacena_andrea.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/righetti_modul_2_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_polacco.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_malvolti_daniela.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/degiorgi.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_diegoli_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_morolli_christian.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-bartoli.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_daniele_almerinda.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bergamini_francesca.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_del_prete_federico.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_canu_elvira.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_scorri_stefania.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_baldoni_gianluca_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_previati_anna.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_morgagni_catia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-bonaccurso.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_cavallari_irene_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/fontana-luca-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_manghi.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_tosatti_federico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_puliatti_gaetano.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_tomassetti_carla.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_pirazzoli_maurizio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_alberti_patrizia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bartoli_donatella_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_catia_briccolani.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_lenzi_veronica.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_olivucci_stefano.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_abagnato_fabio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_badiello_lorenza.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_potena.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tommasini_elisa.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_carullo_nicola_domenico.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/franceschini.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_diblasio_fabrizio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_donatini_andrea.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/gentilini_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-delle-grottaglie.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_argnani_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_delle_grottaglie_antonia.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bonfiglioli_valerio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_sormani_davide.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_faiolo_monica.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_berti_patrizia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_minelli_franca.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_iannacci_francesco.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_laghi_annalisa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_carbone_carla.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_berti_patrizia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_berti_patrizia_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_malossi_elettra.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tabellini_piero.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_bottazzi_maurizio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cavicchi_renata.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_potenagiulia_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-gentilini.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_antoniacci_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/gheduzzi-maria-rosa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_marzano.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_pace.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_negro_antonella.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_tommasini_elisa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_canu_elvira_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_tugnetti_monica.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ricci_silvia.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_rossella_marica_casagrande.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_rava_riccardo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_antoniacci_loredana.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_annovi_cristiano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_verdini_eleonora.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_interim_parmeggiani_davide.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/iannantuoni.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bortoluzzi_lucia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_lai_rita_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_diolaiti_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-diolaiti.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_barca_2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_tassinari_roberto.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_fabbri_marilena.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_capitani_daniele-1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_diolaiti_roberto.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_forni_milco.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gilli_adriano.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_nobili_gianguido.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dich_annuale_2025_caputo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_casadei_claudia.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_cavallari_irene.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_marinosci_annarita.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vincenzo_di_salvo_modena.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_palazzi_francesca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_zamboni_lorenza_2022-1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_nuccigiovanni_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-menini.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_palazzi_francesca_rpct.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_taruffi_2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_lenzi_luca.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_pangallo_anna_maria.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cella_maria_teresa.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_neri_andrea.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tassinari_roberto_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/giovannini-marco-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tassinari_roberto.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_abagnato.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_fontana_luca.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_righetti_elisa.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ercoli_patrizia.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_paggi_gianluca.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_daniele_almerinda.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_taruffi_eleonora.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vicenzi_lanfranco.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_annovi_cristiano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_gilli_adriano_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich-annuale-2023_gheduzzi.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_landi_2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_dallai_simone.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_zecchi_alceste.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/maresca.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_amadori_nicola.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_fiorini_monica.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-favero.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_bonaccurso_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_landi_alessandro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_leombroni_claudio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_rossi_elena.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_puccini_aurora.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_de_simone_nicola.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_corbetta_claudia.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_senofonte_fabrizia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vincenzo_di_salvo_reggio_emilia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_marzano_gabriele.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_manuelli_claudia_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_didiogianmarco_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-puliatti.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_paparella_francesco.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_berni_nicola.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_malfatto_davide.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cintori_christian.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_casadeiclaudia_2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_schipani_2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_todeschini_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_stefania_albertazzi.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/rositano_dichiarazione_2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gheduzzi_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_franceschetti_valeria.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_govoni_cristina.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_delle_grottaglie_antonia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_assenza_cause_incompatibilita_forni_milco_2022-08-10_timbrato.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_argnani_stefano.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_cottafavi_gianni.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_testi_melania.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_todeschini_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_patrizia_alberti.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_borrelli_gianfranco.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tomassetti_carla.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_vannoni_sara.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/monti.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_barbagallo_venerando.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich-annuale-2023_fontana-luca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/eleonora-taruffi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-badiello-lorenza-pg-2024-498294.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_ambrosini.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_gentilini_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mele_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cisbani_luca.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_raciti_monica.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_marinosci_annarita.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_eleonora_taruffi.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_de_fazio_vincenzo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_potena_giulia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_mele_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_manghi_gianmaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_daniele_dosualdo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_predieri_cristina.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_interim_2026_zecchi_alceste.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cavina_irene.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/argnani_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-ricci.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/prot__13-03-2024_0017065_i-allegato-ndeg-1-modulo_9_2024__mari_timbrato.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_tassinari_roberto_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_tosatti_federico.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_lodovico_gherardi.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bartoli_simona.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-landi-alessandro-pg-2024-508340.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_amendolara_giorgio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_giovannini_marco.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gamberini_maria.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gregorio_gianni.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_maselli_cristina.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_schipani_teresa_maria_iolanda.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_barca_monia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_renzo_armuzzi.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_borrelli_gianfranco.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_guidi_ortensina.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_-aguglia_cristiana.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/mazzola.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_forni_milco_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/giuseppe-todeschini.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_baldoni.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_menini_2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cevenini_barbara.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/prot__13-03-2024_0017065_i-allegato-ndeg-2-modulo_9_2024_de_simone_timbrato.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_casadei_claudia.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_rava_riccardo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_marzano_gabriele.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_clemente_michele.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ragazzini_francesca.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_faiolo_monica.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_bertacca_franca.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_giuseppe_todeschini.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_pace_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_alberto_magnani.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_rambaldi_brunella.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_interim_2026_lugli_francesca.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_casadei_claudia_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/bonaccurso_modulo2_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-righetti.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_bortoluzzi.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_corbetta_claudia.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/falanga.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/teresa-maria-iolanda-schipani.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-tartari-daniele-pg-2024-452348.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_sonja_magnani.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_badiello_lorenza.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_rositano_2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_benedetti_stefano.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gelati_luca.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_guida_monica.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_maini_elisabetta.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_borioni_marco.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_ambrosini_cristina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bonaccurso_marcello.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_barbara_attili.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_catti_luca.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_cinti_nicola.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_marinosci.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513790_angelini-paola.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_bergamini.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_gelmuzzi_francesco.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_cancemi_alessandro.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_servidio_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-senofonte.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-testi-melania.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_puliatti_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/senofonte_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_potena_giulia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_orsi_alessia.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_dardi_fulvia.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_sangiorgi_elisa.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_forni_milco.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_teresa_schipani.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_polacco_eleonora.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vittorio_elio_manduca_area_calamita.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_ambrosini_cristina.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/barca_modulo_2_2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_scheda_alberto.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_interim_ferrarini_cristian.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517379_tugnetti-monica.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_tugnetti.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_carbone_carla.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_stefano_olivucci.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_canu_elvira.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_angelini_paola.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/servello.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_berti_elena.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gentili_annamaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_meggiato_alessandro.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_bissi_paola.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_ferrara_daniela-1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-ambrosini.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-canu-elvira-_-pg-2024-499365.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_carbone_mariangela.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_nicola_benatti.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_gherardi_lodovico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_fontana_luca.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_giovanninimarco_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_de-luigi_fabio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_mazzini_enrico.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_cunto_delia.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_falbo_luigi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/puliatti_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_berti.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_ricci-_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_-schipani_teresa_maria_iolanda_2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/ippoliti.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_poliandri_vincenza.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_di_denia_patrizio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_saponaro_alessio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-canu-elvira-pg-2023-62569.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-amendolara-giorgio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_antoniacci_loredana.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_bernabe_annamaria.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_casadei_claudia_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_draghetti_leonardo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vittorio_elio_manduca_area_pesca_acquacoltura.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_simoni_tamara.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_interim_tabellini_piero.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_deriu_micaela-1.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_bergamini_francesca.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_desimone_nicola_2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_angelini_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_defazio_vincenzo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_felicori_grazia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_carbone_carla.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/bianchini.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bortolami_alberto.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ghisoli_roberto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517690_bortoluzzi-lucia.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_baldoni.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-cavallari-irene-pg-2024-498105.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_abagnato_fabio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_raffaelli_katia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_romano_giovanna_claudia_rosa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_gheduzzi_mariarosa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gentilini_devis.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_stefano_boncompagni.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_ferraresi_massimiliano.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_paparella_francesco-1.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_fantini_katia.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_piantini_elissa.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_landi_alessandro.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_galloni_paolo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_gilli.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_righetti_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_de_simone_nicola.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/parrucci.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_laurenti_arianna.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_di_girolamo_chiara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_iannelli_laura_2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/menini_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-mele-rita-maria-pg-2023-630832.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-faiolo-monica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vecchi_elena.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_mari_fabio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ambrosini_cristina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_bianchedi_roberta.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_morolli_christian.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_giampaolo_sarno.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_sparaco_stefania.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_pellegrini_federica.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_albertazzi_stefania.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_gilli_adriano.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_desimone_nicola.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_rava_riccardo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_galiotto_sabrina.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tugnetti_monica_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_mari_fabio_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/tassinariroberto2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_berti.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-forni-milco-pg-2024-490163.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_puglioli_simonetta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cavallari_irene.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_buriani_alfonso.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gubiotti_ida.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ropa_federica.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_galiotto_sabrina.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_taruffi_eleonora_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_testi_melania.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_menini_claudia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_giovanni_bonoretti_parma.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_figa_alessando.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_ferrarini_cristian.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conferimento_incarico_2026_romio_pasquale_giovanni_francesco.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_magnani_sonja.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_gusmani_claudia.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/brancaleoni.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/ricci_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_almerinda_daniele_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_senofonte_2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_di_mario_simona.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_marrani_federico.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_baldoni_gian_luca.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_buttieri_brunella.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_simone_tomasatti.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_amendolara_giorgio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_didio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_lugli_francesca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_angelini_paola_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-argnani.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_lodesani_simona.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_mattei_giovanna.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_longo_fabio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-mele-rita-maria-pg-2024-484868.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_priori_francesca.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_mele_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_franceschi_giuliano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bergamini_francesca.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/lai-rita.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_marinosci.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_stefano_poma.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_barbieri_denis.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_de_fazio_vincenzo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_marrani_federico.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tommasi_roberto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_baldoni_gian_luca.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_zambonilorenza_2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_carbone_mariangela.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_parmeggiani_davide.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_casoni_federica.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Foglio1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:XFD271"/>
+  <dimension ref="A1:XFD266"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection sqref="A1:P267"/>
+      <selection sqref="A1:P262"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
     <col min="3" max="3" width="19" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" customWidth="1"/>
     <col min="6" max="6" width="35.5703125" style="42" customWidth="1"/>
     <col min="7" max="7" width="47" style="42" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" customWidth="1"/>
     <col min="11" max="11" width="33.85546875" customWidth="1"/>
     <col min="12" max="12" width="35.5703125" customWidth="1"/>
     <col min="13" max="13" width="35.140625" customWidth="1"/>
     <col min="14" max="14" width="37.5703125" customWidth="1"/>
     <col min="15" max="15" width="33.85546875" customWidth="1"/>
     <col min="16" max="16" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="119" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="122"/>
-[...13 lines deleted...]
-      <c r="P1" s="123"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="121"/>
     </row>
     <row r="2" spans="1:16" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="124" t="s">
-[...16 lines deleted...]
-      <c r="P2" s="126"/>
+      <c r="A2" s="122" t="s">
+        <v>693</v>
+      </c>
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+      <c r="I2" s="123"/>
+      <c r="J2" s="123"/>
+      <c r="K2" s="123"/>
+      <c r="L2" s="123"/>
+      <c r="M2" s="123"/>
+      <c r="N2" s="123"/>
+      <c r="O2" s="123"/>
+      <c r="P2" s="124"/>
     </row>
     <row r="3" spans="1:16" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="70" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="70" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="71" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="71" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="71" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="71" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="71" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="71" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="71" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="127" t="s">
+      <c r="L3" s="125" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="128"/>
-[...2 lines deleted...]
-      <c r="P3" s="129"/>
+      <c r="M3" s="126"/>
+      <c r="N3" s="126"/>
+      <c r="O3" s="126"/>
+      <c r="P3" s="127"/>
     </row>
     <row r="4" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="117"/>
-[...10 lines deleted...]
-      <c r="L4" s="83" t="s">
+      <c r="A4" s="115"/>
+      <c r="B4" s="115"/>
+      <c r="C4" s="115"/>
+      <c r="D4" s="116"/>
+      <c r="E4" s="116"/>
+      <c r="F4" s="116"/>
+      <c r="G4" s="116"/>
+      <c r="H4" s="116"/>
+      <c r="I4" s="116"/>
+      <c r="J4" s="117"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="82" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="83" t="s">
+      <c r="M4" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="N4" s="83" t="s">
+      <c r="N4" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="83" t="s">
+      <c r="O4" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="P4" s="83" t="s">
-        <v>215</v>
+      <c r="P4" s="82" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="70.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="32" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C5" s="32" t="s">
         <v>87</v>
       </c>
       <c r="D5" s="32" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>1153</v>
+        <v>1113</v>
       </c>
       <c r="G5" s="32" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="46">
         <v>45413</v>
       </c>
       <c r="J5" s="46">
         <v>46203</v>
       </c>
-      <c r="K5" s="95" t="s">
-[...5 lines deleted...]
-      <c r="M5" s="63"/>
+      <c r="K5" s="94" t="s">
+        <v>567</v>
+      </c>
+      <c r="L5" s="94" t="s">
+        <v>734</v>
+      </c>
+      <c r="M5" s="94" t="s">
+        <v>1156</v>
+      </c>
       <c r="N5" s="63"/>
       <c r="O5" s="63"/>
       <c r="P5" s="67"/>
     </row>
     <row r="6" spans="1:16" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="32" t="s">
-        <v>451</v>
+        <v>442</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="52" t="s">
-        <v>717</v>
+        <v>694</v>
       </c>
       <c r="G6" s="32" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H6" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="46">
         <v>46082</v>
       </c>
       <c r="J6" s="16">
         <v>46203</v>
       </c>
-      <c r="K6" s="95" t="s">
-[...4 lines deleted...]
-      <c r="N6" s="95"/>
+      <c r="K6" s="94" t="s">
+        <v>921</v>
+      </c>
+      <c r="L6" s="94"/>
+      <c r="M6" s="94"/>
+      <c r="N6" s="94"/>
       <c r="O6" s="63"/>
       <c r="P6" s="67"/>
     </row>
     <row r="7" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="32" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>144</v>
       </c>
       <c r="D7" s="32" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="52" t="s">
-        <v>683</v>
+        <v>660</v>
       </c>
       <c r="G7" s="32" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H7" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="46">
         <v>45748</v>
       </c>
       <c r="J7" s="16">
         <v>46203</v>
       </c>
-      <c r="K7" s="95" t="s">
-[...3 lines deleted...]
-      <c r="M7" s="95"/>
+      <c r="K7" s="94" t="s">
+        <v>659</v>
+      </c>
+      <c r="L7" s="94" t="s">
+        <v>1122</v>
+      </c>
+      <c r="M7" s="94"/>
       <c r="N7" s="63"/>
       <c r="O7" s="63"/>
       <c r="P7" s="67"/>
     </row>
     <row r="8" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="C8" s="32" t="s">
         <v>48</v>
       </c>
       <c r="D8" s="32" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E8" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="52" t="s">
-        <v>1151</v>
+        <v>1111</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>1149</v>
+        <v>1109</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="46">
         <v>46082</v>
       </c>
       <c r="J8" s="17">
         <v>47514</v>
       </c>
-      <c r="K8" s="95" t="s">
-[...3 lines deleted...]
-      <c r="M8" s="95"/>
+      <c r="K8" s="94" t="s">
+        <v>807</v>
+      </c>
+      <c r="L8" s="94"/>
+      <c r="M8" s="94"/>
       <c r="N8" s="63"/>
       <c r="O8" s="63"/>
       <c r="P8" s="67"/>
     </row>
     <row r="9" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="C9" s="32" t="s">
         <v>48</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>758</v>
+        <v>733</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="52" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="G9" s="14" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="H9" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="46">
         <v>46082</v>
       </c>
       <c r="J9" s="34">
         <v>46446</v>
       </c>
-      <c r="K9" s="95" t="s">
-[...4 lines deleted...]
-      <c r="N9" s="95"/>
+      <c r="K9" s="94" t="s">
+        <v>1110</v>
+      </c>
+      <c r="L9" s="95"/>
+      <c r="M9" s="94"/>
+      <c r="N9" s="94"/>
       <c r="O9" s="63"/>
       <c r="P9" s="67"/>
     </row>
     <row r="10" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C10" s="14" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>1006</v>
+        <v>971</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="46">
         <v>46082</v>
       </c>
       <c r="J10" s="17">
         <v>47514</v>
       </c>
-      <c r="K10" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N10" s="96"/>
+      <c r="K10" s="95" t="s">
+        <v>970</v>
+      </c>
+      <c r="L10" s="95"/>
+      <c r="M10" s="95"/>
+      <c r="N10" s="95"/>
       <c r="O10" s="6"/>
       <c r="P10" s="67"/>
     </row>
     <row r="11" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>112</v>
       </c>
       <c r="D11" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="51" t="s">
-        <v>1146</v>
+        <v>1106</v>
       </c>
       <c r="G11" s="51" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="16">
         <v>44652</v>
       </c>
       <c r="J11" s="17">
         <v>46387</v>
       </c>
-      <c r="K11" s="96" t="s">
-[...11 lines deleted...]
-      <c r="O11" s="6"/>
+      <c r="K11" s="95" t="s">
+        <v>223</v>
+      </c>
+      <c r="L11" s="95" t="s">
+        <v>475</v>
+      </c>
+      <c r="M11" s="95" t="s">
+        <v>557</v>
+      </c>
+      <c r="N11" s="95" t="s">
+        <v>735</v>
+      </c>
+      <c r="O11" s="95" t="s">
+        <v>1148</v>
+      </c>
       <c r="P11" s="67"/>
     </row>
     <row r="12" spans="1:16" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D12" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>696</v>
+        <v>673</v>
       </c>
       <c r="G12" s="32" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="16">
         <v>45383</v>
       </c>
       <c r="J12" s="16">
         <v>46203</v>
       </c>
-      <c r="K12" s="96" t="s">
-[...5 lines deleted...]
-      <c r="M12" s="6"/>
+      <c r="K12" s="95" t="s">
+        <v>507</v>
+      </c>
+      <c r="L12" s="95" t="s">
+        <v>695</v>
+      </c>
+      <c r="M12" s="95" t="s">
+        <v>1123</v>
+      </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="67"/>
     </row>
     <row r="13" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D13" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>1074</v>
+        <v>1039</v>
       </c>
       <c r="G13" s="51" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="46">
         <v>46082</v>
       </c>
       <c r="J13" s="17">
         <v>47514</v>
       </c>
-      <c r="K13" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M13" s="96"/>
+      <c r="K13" s="95" t="s">
+        <v>1040</v>
+      </c>
+      <c r="L13" s="95"/>
+      <c r="M13" s="95"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="67"/>
     </row>
     <row r="14" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="16">
         <v>44774</v>
       </c>
       <c r="J14" s="17">
         <v>46203</v>
       </c>
-      <c r="K14" s="101" t="s">
-[...9 lines deleted...]
-        <v>751</v>
+      <c r="K14" s="100" t="s">
+        <v>264</v>
+      </c>
+      <c r="L14" s="95" t="s">
+        <v>444</v>
+      </c>
+      <c r="M14" s="95" t="s">
+        <v>546</v>
+      </c>
+      <c r="N14" s="95" t="s">
+        <v>726</v>
       </c>
       <c r="O14" s="6"/>
       <c r="P14" s="67"/>
     </row>
     <row r="15" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D15" s="14" t="s">
-        <v>875</v>
+        <v>843</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>874</v>
+        <v>842</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I15" s="62">
         <v>46082</v>
       </c>
       <c r="J15" s="17">
         <v>46387</v>
       </c>
-      <c r="K15" s="98" t="s">
-[...4 lines deleted...]
-      <c r="N15" s="96"/>
+      <c r="K15" s="97" t="s">
+        <v>841</v>
+      </c>
+      <c r="L15" s="97"/>
+      <c r="M15" s="97"/>
+      <c r="N15" s="95"/>
       <c r="O15" s="6"/>
       <c r="P15" s="67"/>
     </row>
     <row r="16" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>870</v>
+        <v>838</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="62">
         <v>46082</v>
       </c>
       <c r="J16" s="17">
         <v>47514</v>
       </c>
-      <c r="K16" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N16" s="96"/>
+      <c r="K16" s="95" t="s">
+        <v>840</v>
+      </c>
+      <c r="L16" s="97"/>
+      <c r="M16" s="97"/>
+      <c r="N16" s="95"/>
       <c r="O16" s="6"/>
       <c r="P16" s="67"/>
     </row>
     <row r="17" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="D17" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>697</v>
+        <v>674</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>35</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I17" s="16">
         <v>45231</v>
       </c>
       <c r="J17" s="17">
-        <v>46022</v>
-[...7 lines deleted...]
-      <c r="M17" s="36"/>
+        <v>46203</v>
+      </c>
+      <c r="K17" s="95" t="s">
+        <v>488</v>
+      </c>
+      <c r="L17" s="97" t="s">
+        <v>746</v>
+      </c>
+      <c r="M17" s="97" t="s">
+        <v>1157</v>
+      </c>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="67"/>
     </row>
     <row r="18" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I18" s="48">
         <v>44652</v>
       </c>
       <c r="J18" s="17">
         <v>46022</v>
       </c>
-      <c r="K18" s="97" t="s">
+      <c r="K18" s="96" t="s">
         <v>32</v>
       </c>
-      <c r="L18" s="99" t="s">
-[...6 lines deleted...]
-        <v>783</v>
+      <c r="L18" s="98" t="s">
+        <v>450</v>
+      </c>
+      <c r="M18" s="98" t="s">
+        <v>614</v>
+      </c>
+      <c r="N18" s="96" t="s">
+        <v>751</v>
       </c>
       <c r="O18" s="4"/>
       <c r="P18" s="67"/>
     </row>
     <row r="19" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="52" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="10" t="s">
-        <v>840</v>
+        <v>808</v>
       </c>
       <c r="G19" s="52" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I19" s="62">
         <v>46082</v>
       </c>
       <c r="J19" s="17">
         <v>47514</v>
       </c>
-      <c r="K19" s="95" t="s">
-[...4 lines deleted...]
-      <c r="N19" s="97"/>
+      <c r="K19" s="94" t="s">
+        <v>809</v>
+      </c>
+      <c r="L19" s="98"/>
+      <c r="M19" s="96"/>
+      <c r="N19" s="96"/>
       <c r="O19" s="4"/>
       <c r="P19" s="67"/>
     </row>
     <row r="20" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="52" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C20" s="52" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="25" t="s">
-        <v>842</v>
+        <v>810</v>
       </c>
       <c r="G20" s="14" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="62">
         <v>46082</v>
       </c>
       <c r="J20" s="17">
         <v>47514</v>
       </c>
-      <c r="K20" s="95" t="s">
-[...4 lines deleted...]
-      <c r="N20" s="97"/>
+      <c r="K20" s="94" t="s">
+        <v>811</v>
+      </c>
+      <c r="L20" s="98"/>
+      <c r="M20" s="96"/>
+      <c r="N20" s="96"/>
       <c r="O20" s="4"/>
       <c r="P20" s="67"/>
     </row>
     <row r="21" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>39</v>
       </c>
       <c r="D21" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="14" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="17">
         <v>44958</v>
       </c>
       <c r="J21" s="16">
         <v>46783</v>
       </c>
-      <c r="K21" s="96" t="s">
-[...6 lines deleted...]
-        <v>719</v>
+      <c r="K21" s="95" t="s">
+        <v>347</v>
+      </c>
+      <c r="L21" s="95" t="s">
+        <v>526</v>
+      </c>
+      <c r="M21" s="95" t="s">
+        <v>696</v>
       </c>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="27" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C22" s="27" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D22" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="51" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="G22" s="14" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="17">
         <v>44958</v>
       </c>
       <c r="J22" s="16">
         <v>46203</v>
       </c>
-      <c r="K22" s="96" t="s">
-[...11 lines deleted...]
-      <c r="O22" s="6"/>
+      <c r="K22" s="95" t="s">
+        <v>271</v>
+      </c>
+      <c r="L22" s="95" t="s">
+        <v>477</v>
+      </c>
+      <c r="M22" s="95" t="s">
+        <v>558</v>
+      </c>
+      <c r="N22" s="95" t="s">
+        <v>736</v>
+      </c>
+      <c r="O22" s="95" t="s">
+        <v>1143</v>
+      </c>
       <c r="P22" s="67"/>
     </row>
     <row r="23" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="27" t="s">
-        <v>828</v>
+        <v>796</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>829</v>
+        <v>797</v>
       </c>
       <c r="D23" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E23" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="51" t="s">
-        <v>1007</v>
+        <v>972</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I23" s="62">
         <v>46082</v>
       </c>
       <c r="J23" s="17">
         <v>47514</v>
       </c>
-      <c r="K23" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M23" s="96"/>
+      <c r="K23" s="95" t="s">
+        <v>798</v>
+      </c>
+      <c r="L23" s="95"/>
+      <c r="M23" s="95"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="67"/>
     </row>
     <row r="24" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="14" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D24" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E24" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>1077</v>
+        <v>1042</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="62">
         <v>46082</v>
       </c>
       <c r="J24" s="17">
         <v>46326</v>
       </c>
-      <c r="K24" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M24" s="96"/>
+      <c r="K24" s="95" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L24" s="95"/>
+      <c r="M24" s="95"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="67"/>
     </row>
     <row r="25" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E25" s="49" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="50">
         <v>44927</v>
       </c>
       <c r="J25" s="17">
         <v>46022</v>
       </c>
-      <c r="K25" s="96" t="s">
-[...6 lines deleted...]
-        <v>784</v>
+      <c r="K25" s="95" t="s">
+        <v>407</v>
+      </c>
+      <c r="L25" s="95" t="s">
+        <v>615</v>
+      </c>
+      <c r="M25" s="96" t="s">
+        <v>752</v>
       </c>
       <c r="N25" s="5"/>
       <c r="O25" s="19"/>
       <c r="P25" s="67"/>
     </row>
     <row r="26" spans="1:16" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="18" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C26" s="18" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D26" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="14" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="J26" s="16">
         <v>46203</v>
       </c>
-      <c r="K26" s="96" t="s">
-[...12 lines deleted...]
-        <v>1156</v>
+      <c r="K26" s="95" t="s">
+        <v>247</v>
+      </c>
+      <c r="L26" s="96" t="s">
+        <v>360</v>
+      </c>
+      <c r="M26" s="96" t="s">
+        <v>520</v>
+      </c>
+      <c r="N26" s="96" t="s">
+        <v>676</v>
+      </c>
+      <c r="O26" s="96" t="s">
+        <v>1115</v>
       </c>
       <c r="P26" s="67"/>
     </row>
     <row r="27" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="18" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C27" s="18" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="D27" s="32" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E27" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="14" t="s">
-        <v>1009</v>
+        <v>974</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I27" s="62">
         <v>46082</v>
       </c>
       <c r="J27" s="17">
         <v>47514</v>
       </c>
-      <c r="K27" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N27" s="97"/>
+      <c r="K27" s="95" t="s">
+        <v>973</v>
+      </c>
+      <c r="L27" s="96"/>
+      <c r="M27" s="96"/>
+      <c r="N27" s="96"/>
       <c r="O27" s="19"/>
       <c r="P27" s="67"/>
     </row>
     <row r="28" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="C28" s="18" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D28" s="32" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E28" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F28" s="25" t="s">
-        <v>844</v>
+        <v>812</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>35</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="62">
         <v>46082</v>
       </c>
       <c r="J28" s="17">
         <v>47514</v>
       </c>
-      <c r="K28" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N28" s="97"/>
+      <c r="K28" s="95" t="s">
+        <v>813</v>
+      </c>
+      <c r="L28" s="96"/>
+      <c r="M28" s="96"/>
+      <c r="N28" s="96"/>
       <c r="O28" s="19"/>
       <c r="P28" s="67"/>
     </row>
     <row r="29" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="18" t="s">
-        <v>698</v>
+        <v>675</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="32" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E29" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>690</v>
+        <v>667</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I29" s="62">
         <v>46082</v>
       </c>
       <c r="J29" s="17">
         <v>47514</v>
       </c>
-      <c r="K29" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N29" s="97"/>
+      <c r="K29" s="95" t="s">
+        <v>672</v>
+      </c>
+      <c r="L29" s="96"/>
+      <c r="M29" s="96"/>
+      <c r="N29" s="96"/>
       <c r="O29" s="19"/>
       <c r="P29" s="67"/>
     </row>
     <row r="30" spans="1:16" ht="67.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="32" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E30" s="32" t="s">
         <v>36</v>
       </c>
       <c r="F30" s="51" t="s">
-        <v>1152</v>
+        <v>1112</v>
       </c>
       <c r="G30" s="14" t="s">
-        <v>1149</v>
+        <v>1109</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="16">
         <v>44958</v>
       </c>
       <c r="J30" s="28">
         <v>46387</v>
       </c>
-      <c r="K30" s="97" t="s">
-[...8 lines deleted...]
-      <c r="N30" s="8"/>
+      <c r="K30" s="96" t="s">
+        <v>345</v>
+      </c>
+      <c r="L30" s="95" t="s">
+        <v>559</v>
+      </c>
+      <c r="M30" s="96" t="s">
+        <v>737</v>
+      </c>
+      <c r="N30" s="96" t="s">
+        <v>1140</v>
+      </c>
       <c r="O30" s="6"/>
       <c r="P30" s="67"/>
     </row>
     <row r="31" spans="1:16" s="42" customFormat="1" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="18" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="14" t="s">
-        <v>752</v>
+        <v>727</v>
       </c>
       <c r="G31" s="41" t="s">
-        <v>678</v>
+        <v>655</v>
       </c>
       <c r="H31" s="18" t="s">
         <v>37</v>
       </c>
       <c r="I31" s="16">
         <v>45778</v>
       </c>
       <c r="J31" s="28">
         <v>46022</v>
       </c>
-      <c r="K31" s="101" t="s">
-[...5 lines deleted...]
-      <c r="O31" s="97"/>
+      <c r="K31" s="100" t="s">
+        <v>750</v>
+      </c>
+      <c r="L31" s="96"/>
+      <c r="M31" s="96"/>
+      <c r="N31" s="96"/>
+      <c r="O31" s="96"/>
       <c r="P31" s="68"/>
     </row>
     <row r="32" spans="1:16" s="42" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="18" t="s">
-        <v>651</v>
+        <v>628</v>
       </c>
       <c r="C32" s="18" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D32" s="32" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E32" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F32" s="14" t="s">
-        <v>933</v>
+        <v>901</v>
       </c>
       <c r="G32" s="59" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="48">
         <v>46082</v>
       </c>
       <c r="J32" s="17">
         <v>47514</v>
       </c>
-      <c r="K32" s="96" t="s">
-[...5 lines deleted...]
-      <c r="O32" s="97"/>
+      <c r="K32" s="95" t="s">
+        <v>629</v>
+      </c>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="96"/>
+      <c r="O32" s="96"/>
       <c r="P32" s="68"/>
     </row>
     <row r="33" spans="1:16" s="42" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="18" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C33" s="18" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D33" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E33" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="14" t="s">
-        <v>486</v>
+        <v>1149</v>
       </c>
       <c r="G33" s="51" t="s">
-        <v>1149</v>
+        <v>1109</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I33" s="28">
-        <v>44774</v>
+        <v>46082</v>
       </c>
       <c r="J33" s="29">
         <v>46203</v>
       </c>
-      <c r="K33" s="96" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="K33" s="95" t="s">
+        <v>1150</v>
+      </c>
+      <c r="L33" s="96"/>
+      <c r="M33" s="96"/>
+      <c r="N33" s="96"/>
       <c r="O33" s="6"/>
       <c r="P33" s="68"/>
     </row>
     <row r="34" spans="1:16" s="42" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C34" s="18" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="D34" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E34" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="14" t="s">
-        <v>1011</v>
+        <v>976</v>
       </c>
       <c r="G34" s="32" t="s">
         <v>135</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I34" s="48">
         <v>46082</v>
       </c>
       <c r="J34" s="17">
         <v>47514</v>
       </c>
-      <c r="K34" s="97" t="s">
-[...4 lines deleted...]
-      <c r="N34" s="97"/>
+      <c r="K34" s="96" t="s">
+        <v>975</v>
+      </c>
+      <c r="L34" s="96"/>
+      <c r="M34" s="96"/>
+      <c r="N34" s="96"/>
       <c r="O34" s="6"/>
       <c r="P34" s="68"/>
     </row>
     <row r="35" spans="1:16" s="42" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>48</v>
       </c>
       <c r="D35" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E35" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="14" t="s">
         <v>49</v>
       </c>
       <c r="G35" s="51" t="s">
-        <v>1149</v>
+        <v>1109</v>
       </c>
       <c r="H35" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I35" s="16">
         <v>44958</v>
       </c>
       <c r="J35" s="29">
         <v>46203</v>
       </c>
-      <c r="K35" s="96" t="s">
-[...11 lines deleted...]
-      <c r="O35" s="6"/>
+      <c r="K35" s="95" t="s">
+        <v>277</v>
+      </c>
+      <c r="L35" s="96" t="s">
+        <v>478</v>
+      </c>
+      <c r="M35" s="96" t="s">
+        <v>547</v>
+      </c>
+      <c r="N35" s="96" t="s">
+        <v>718</v>
+      </c>
+      <c r="O35" s="95" t="s">
+        <v>1144</v>
+      </c>
       <c r="P35" s="68"/>
     </row>
     <row r="36" spans="1:16" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="64" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C36" s="64" t="s">
         <v>20</v>
       </c>
       <c r="D36" s="27" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E36" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="51" t="s">
-        <v>927</v>
+        <v>895</v>
       </c>
       <c r="G36" s="59" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="62">
         <v>46082</v>
       </c>
       <c r="J36" s="17">
         <v>47514</v>
       </c>
-      <c r="K36" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N36" s="97"/>
+      <c r="K36" s="95" t="s">
+        <v>896</v>
+      </c>
+      <c r="L36" s="96"/>
+      <c r="M36" s="96"/>
+      <c r="N36" s="96"/>
       <c r="O36" s="6"/>
       <c r="P36" s="68"/>
     </row>
     <row r="37" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="27" t="s">
         <v>51</v>
       </c>
       <c r="D37" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="14" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="G37" s="14" t="s">
-        <v>678</v>
+        <v>655</v>
       </c>
       <c r="H37" s="27" t="s">
         <v>37</v>
       </c>
       <c r="I37" s="28">
         <v>45778</v>
       </c>
       <c r="J37" s="16">
         <v>46022</v>
       </c>
-      <c r="K37" s="101" t="s">
+      <c r="K37" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="L37" s="96"/>
-[...2 lines deleted...]
-      <c r="O37" s="96"/>
+      <c r="L37" s="95"/>
+      <c r="M37" s="95"/>
+      <c r="N37" s="95"/>
+      <c r="O37" s="95"/>
       <c r="P37" s="67"/>
     </row>
     <row r="38" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B38" s="14" t="s">
-        <v>833</v>
+        <v>801</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D38" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="14" t="s">
-        <v>834</v>
+        <v>802</v>
       </c>
       <c r="G38" s="14" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I38" s="17">
         <v>46023</v>
       </c>
       <c r="J38" s="16">
         <v>47514</v>
       </c>
-      <c r="K38" s="96" t="s">
-        <v>976</v>
+      <c r="K38" s="95" t="s">
+        <v>941</v>
       </c>
       <c r="L38" s="32"/>
-      <c r="M38" s="96"/>
-[...1 lines deleted...]
-      <c r="O38" s="96"/>
+      <c r="M38" s="95"/>
+      <c r="N38" s="95"/>
+      <c r="O38" s="95"/>
       <c r="P38" s="67"/>
     </row>
     <row r="39" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="52" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="52" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="32" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E39" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F39" s="84" t="s">
-        <v>1124</v>
+      <c r="F39" s="83" t="s">
+        <v>1089</v>
       </c>
       <c r="G39" s="59" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="H39" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I39" s="48">
-        <v>46082</v>
+        <v>46143</v>
       </c>
       <c r="J39" s="17">
         <v>47177</v>
       </c>
-      <c r="K39" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M39" s="96"/>
+      <c r="K39" s="95" t="s">
+        <v>1088</v>
+      </c>
+      <c r="L39" s="95"/>
+      <c r="M39" s="95"/>
       <c r="N39" s="6"/>
       <c r="O39" s="7"/>
       <c r="P39" s="67"/>
     </row>
     <row r="40" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D40" s="10" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F40" s="10" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I40" s="35">
         <v>44652</v>
       </c>
       <c r="J40" s="17">
         <v>46022</v>
       </c>
-      <c r="K40" s="96" t="s">
+      <c r="K40" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="L40" s="98" t="s">
-[...6 lines deleted...]
-        <v>785</v>
+      <c r="L40" s="97" t="s">
+        <v>451</v>
+      </c>
+      <c r="M40" s="97" t="s">
+        <v>616</v>
+      </c>
+      <c r="N40" s="95" t="s">
+        <v>753</v>
       </c>
       <c r="O40" s="13"/>
       <c r="P40" s="67"/>
     </row>
     <row r="41" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="108" t="s">
+      <c r="A41" s="107" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="109" t="s">
+      <c r="B41" s="108" t="s">
         <v>57</v>
       </c>
-      <c r="C41" s="109" t="s">
+      <c r="C41" s="108" t="s">
         <v>30</v>
       </c>
-      <c r="D41" s="110" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="110" t="s">
+      <c r="D41" s="109" t="s">
+        <v>216</v>
+      </c>
+      <c r="E41" s="109" t="s">
         <v>21</v>
       </c>
       <c r="F41" s="25" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="G41" s="14" t="s">
         <v>35</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I41" s="28">
         <v>46082</v>
       </c>
       <c r="J41" s="16">
         <v>47514</v>
       </c>
-      <c r="K41" s="107" t="s">
-[...3 lines deleted...]
-      <c r="M41" s="97"/>
+      <c r="K41" s="106" t="s">
+        <v>505</v>
+      </c>
+      <c r="L41" s="106"/>
+      <c r="M41" s="96"/>
       <c r="N41" s="4"/>
       <c r="O41" s="6"/>
       <c r="P41" s="67"/>
     </row>
     <row r="42" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>58</v>
       </c>
       <c r="C42" s="18" t="s">
         <v>59</v>
       </c>
       <c r="D42" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F42" s="10" t="s">
-        <v>1079</v>
+        <v>1044</v>
       </c>
       <c r="G42" s="14" t="s">
-        <v>598</v>
+        <v>575</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I42" s="28">
         <v>46082</v>
       </c>
       <c r="J42" s="16">
         <v>47514</v>
       </c>
-      <c r="K42" s="96" t="s">
-[...2 lines deleted...]
-      <c r="L42" s="96"/>
+      <c r="K42" s="95" t="s">
+        <v>1043</v>
+      </c>
+      <c r="L42" s="95"/>
       <c r="M42" s="8"/>
       <c r="N42" s="4"/>
       <c r="O42" s="6"/>
       <c r="P42" s="67"/>
     </row>
     <row r="43" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="18" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="C43" s="18" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="D43" s="32" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F43" s="10" t="s">
-        <v>846</v>
+        <v>814</v>
       </c>
       <c r="G43" s="14" t="s">
         <v>35</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="17">
         <v>46082</v>
       </c>
       <c r="J43" s="16">
         <v>47514</v>
       </c>
-      <c r="K43" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M43" s="97"/>
+      <c r="K43" s="95" t="s">
+        <v>815</v>
+      </c>
+      <c r="L43" s="95"/>
+      <c r="M43" s="96"/>
       <c r="N43" s="4"/>
       <c r="O43" s="6"/>
       <c r="P43" s="67"/>
     </row>
     <row r="44" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="18" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="C44" s="18" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="D44" s="32" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F44" s="10" t="s">
-        <v>848</v>
+        <v>816</v>
       </c>
       <c r="G44" s="14" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
       <c r="H44" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I44" s="17">
         <v>46082</v>
       </c>
       <c r="J44" s="16">
         <v>47514</v>
       </c>
-      <c r="K44" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N44" s="97"/>
+      <c r="K44" s="95" t="s">
+        <v>817</v>
+      </c>
+      <c r="L44" s="95"/>
+      <c r="M44" s="95"/>
+      <c r="N44" s="96"/>
       <c r="O44" s="6"/>
       <c r="P44" s="67"/>
     </row>
     <row r="45" spans="1:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="18" t="s">
         <v>60</v>
       </c>
       <c r="C45" s="18" t="s">
         <v>61</v>
       </c>
       <c r="D45" s="32" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E45" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F45" s="51" t="s">
-        <v>1126</v>
+        <v>1091</v>
       </c>
       <c r="G45" s="51" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I45" s="48">
-        <v>46082</v>
+        <v>46143</v>
       </c>
       <c r="J45" s="17">
         <v>47177</v>
       </c>
-      <c r="K45" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N45" s="97"/>
+      <c r="K45" s="95" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L45" s="95"/>
+      <c r="M45" s="96"/>
+      <c r="N45" s="96"/>
       <c r="O45" s="7"/>
       <c r="P45" s="67"/>
     </row>
     <row r="46" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="18" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="C46" s="18" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D46" s="32" t="s">
-        <v>875</v>
+        <v>843</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F46" s="51" t="s">
-        <v>876</v>
+        <v>844</v>
       </c>
       <c r="G46" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I46" s="17">
         <v>46082</v>
       </c>
       <c r="J46" s="16">
         <v>46387</v>
       </c>
-      <c r="K46" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N46" s="97"/>
+      <c r="K46" s="95" t="s">
+        <v>845</v>
+      </c>
+      <c r="L46" s="95"/>
+      <c r="M46" s="96"/>
+      <c r="N46" s="96"/>
       <c r="O46" s="7"/>
       <c r="P46" s="67"/>
     </row>
     <row r="47" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="18" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="C47" s="18" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="D47" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E47" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F47" s="14" t="s">
-        <v>878</v>
+        <v>846</v>
       </c>
       <c r="G47" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I47" s="17">
         <v>46082</v>
       </c>
       <c r="J47" s="16">
         <v>47514</v>
       </c>
-      <c r="K47" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M47" s="97"/>
+      <c r="K47" s="95" t="s">
+        <v>847</v>
+      </c>
+      <c r="L47" s="95"/>
+      <c r="M47" s="96"/>
       <c r="N47" s="4"/>
       <c r="O47" s="7"/>
       <c r="P47" s="67"/>
     </row>
     <row r="48" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="18" t="s">
-        <v>604</v>
+        <v>581</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>120</v>
       </c>
       <c r="D48" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E48" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F48" s="14" t="s">
-        <v>1012</v>
+        <v>977</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I48" s="17">
         <v>46082</v>
       </c>
       <c r="J48" s="16">
         <v>47514</v>
       </c>
-      <c r="K48" s="96" t="s">
-[...2 lines deleted...]
-      <c r="L48" s="96"/>
+      <c r="K48" s="95" t="s">
+        <v>582</v>
+      </c>
+      <c r="L48" s="95"/>
       <c r="M48" s="8"/>
       <c r="N48" s="4"/>
       <c r="O48" s="7"/>
       <c r="P48" s="67"/>
     </row>
     <row r="49" spans="1:16" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="18" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="C49" s="18" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="D49" s="10" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E49" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F49" s="90" t="s">
-        <v>361</v>
+      <c r="F49" s="89" t="s">
+        <v>353</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I49" s="34">
         <v>44927</v>
       </c>
       <c r="J49" s="16">
         <v>46142</v>
       </c>
-      <c r="K49" s="96" t="s">
-[...6 lines deleted...]
-        <v>561</v>
+      <c r="K49" s="95" t="s">
+        <v>352</v>
+      </c>
+      <c r="L49" s="95" t="s">
+        <v>447</v>
+      </c>
+      <c r="M49" s="96" t="s">
+        <v>544</v>
       </c>
       <c r="N49" s="4"/>
       <c r="O49" s="7"/>
       <c r="P49" s="67"/>
     </row>
     <row r="50" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="18" t="s">
-        <v>982</v>
+        <v>947</v>
       </c>
       <c r="C50" s="18" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D50" s="10" t="s">
-        <v>984</v>
+        <v>949</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F50" s="90" t="s">
-        <v>985</v>
+      <c r="F50" s="89" t="s">
+        <v>950</v>
       </c>
       <c r="G50" s="14" t="s">
         <v>128</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I50" s="16">
         <v>46082</v>
       </c>
       <c r="J50" s="17">
         <v>46752</v>
       </c>
-      <c r="K50" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M50" s="97"/>
+      <c r="K50" s="95" t="s">
+        <v>948</v>
+      </c>
+      <c r="L50" s="95"/>
+      <c r="M50" s="96"/>
       <c r="N50" s="4"/>
       <c r="O50" s="7"/>
       <c r="P50" s="67"/>
     </row>
     <row r="51" spans="1:16" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="18" t="s">
         <v>63</v>
       </c>
       <c r="D51" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E51" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="G51" s="14" t="s">
         <v>103</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I51" s="16">
         <v>46082</v>
       </c>
       <c r="J51" s="16">
         <v>47514</v>
       </c>
-      <c r="K51" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M51" s="97"/>
+      <c r="K51" s="95" t="s">
+        <v>930</v>
+      </c>
+      <c r="L51" s="96"/>
+      <c r="M51" s="96"/>
       <c r="N51" s="8"/>
       <c r="O51" s="6"/>
       <c r="P51" s="6"/>
     </row>
     <row r="52" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B52" s="14" t="s">
         <v>64</v>
       </c>
       <c r="C52" s="14" t="s">
         <v>65</v>
       </c>
       <c r="D52" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E52" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="10" t="s">
-        <v>850</v>
+        <v>818</v>
       </c>
       <c r="G52" s="40" t="s">
         <v>35</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I52" s="17">
         <v>46082</v>
       </c>
       <c r="J52" s="16">
         <v>47514</v>
       </c>
-      <c r="K52" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M52" s="97"/>
+      <c r="K52" s="95" t="s">
+        <v>819</v>
+      </c>
+      <c r="L52" s="98"/>
+      <c r="M52" s="96"/>
       <c r="N52" s="8"/>
       <c r="O52" s="21"/>
       <c r="P52" s="67"/>
     </row>
     <row r="53" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B53" s="14" t="s">
-        <v>1014</v>
+        <v>979</v>
       </c>
       <c r="C53" s="14" t="s">
-        <v>1015</v>
+        <v>980</v>
       </c>
       <c r="D53" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F53" s="10" t="s">
-        <v>1016</v>
+        <v>981</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I53" s="17">
         <v>46082</v>
       </c>
       <c r="J53" s="16">
         <v>47514</v>
       </c>
-      <c r="K53" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M53" s="97"/>
+      <c r="K53" s="95" t="s">
+        <v>978</v>
+      </c>
+      <c r="L53" s="104"/>
+      <c r="M53" s="96"/>
       <c r="N53" s="8"/>
       <c r="O53" s="21"/>
       <c r="P53" s="67"/>
     </row>
     <row r="54" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="14" t="s">
-        <v>646</v>
+        <v>623</v>
       </c>
       <c r="C54" s="14" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="D54" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E54" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F54" s="10" t="s">
-        <v>650</v>
+        <v>627</v>
       </c>
       <c r="G54" s="14" t="s">
-        <v>753</v>
+        <v>728</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I54" s="16">
         <v>45778</v>
       </c>
       <c r="J54" s="16">
         <v>46022</v>
       </c>
-      <c r="K54" s="101" t="s">
-[...2 lines deleted...]
-      <c r="L54" s="113"/>
+      <c r="K54" s="100" t="s">
+        <v>624</v>
+      </c>
+      <c r="L54" s="112"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="21"/>
       <c r="P54" s="67"/>
     </row>
     <row r="55" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B55" s="14" t="s">
-        <v>1018</v>
+        <v>983</v>
       </c>
       <c r="C55" s="14" t="s">
-        <v>1019</v>
+        <v>984</v>
       </c>
       <c r="D55" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E55" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F55" s="10" t="s">
-        <v>822</v>
+        <v>790</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="17">
         <v>46082</v>
       </c>
       <c r="J55" s="16">
         <v>47514</v>
       </c>
-      <c r="K55" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N55" s="115"/>
+      <c r="K55" s="95" t="s">
+        <v>982</v>
+      </c>
+      <c r="L55" s="113"/>
+      <c r="M55" s="114"/>
+      <c r="N55" s="114"/>
       <c r="O55" s="21"/>
       <c r="P55" s="67"/>
     </row>
     <row r="56" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B56" s="18" t="s">
-        <v>525</v>
+        <v>508</v>
       </c>
       <c r="C56" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D56" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E56" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F56" s="14" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
       <c r="G56" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I56" s="17">
         <v>46082</v>
       </c>
       <c r="J56" s="16">
         <v>46203</v>
       </c>
-      <c r="K56" s="97" t="s">
-[...2 lines deleted...]
-      <c r="L56" s="99"/>
+      <c r="K56" s="96" t="s">
+        <v>509</v>
+      </c>
+      <c r="L56" s="98"/>
       <c r="M56" s="78"/>
       <c r="N56" s="78"/>
       <c r="O56" s="21"/>
       <c r="P56" s="67"/>
     </row>
     <row r="57" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B57" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C57" s="18" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="D57" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E57" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="65" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="G57" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I57" s="17">
         <v>44805</v>
       </c>
       <c r="J57" s="16">
         <v>46203</v>
       </c>
-      <c r="K57" s="96" t="s">
-[...11 lines deleted...]
-      <c r="O57" s="6"/>
+      <c r="K57" s="95" t="s">
+        <v>340</v>
+      </c>
+      <c r="L57" s="97" t="s">
+        <v>458</v>
+      </c>
+      <c r="M57" s="97" t="s">
+        <v>529</v>
+      </c>
+      <c r="N57" s="97" t="s">
+        <v>697</v>
+      </c>
+      <c r="O57" s="95" t="s">
+        <v>1124</v>
+      </c>
       <c r="P57" s="67"/>
     </row>
     <row r="58" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="18" t="s">
-        <v>1073</v>
+        <v>1038</v>
       </c>
       <c r="C58" s="18" t="s">
         <v>94</v>
       </c>
       <c r="D58" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E58" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F58" s="14" t="s">
-        <v>1081</v>
+        <v>1046</v>
       </c>
       <c r="G58" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I58" s="17">
         <v>46082</v>
       </c>
       <c r="J58" s="16">
         <v>47483</v>
       </c>
-      <c r="K58" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N58" s="98"/>
+      <c r="K58" s="95" t="s">
+        <v>1045</v>
+      </c>
+      <c r="L58" s="97"/>
+      <c r="M58" s="97"/>
+      <c r="N58" s="97"/>
       <c r="O58" s="6"/>
       <c r="P58" s="67"/>
     </row>
     <row r="59" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B59" s="14" t="s">
-        <v>815</v>
+        <v>783</v>
       </c>
       <c r="C59" s="14" t="s">
-        <v>816</v>
+        <v>784</v>
       </c>
       <c r="D59" s="14" t="s">
-        <v>817</v>
+        <v>785</v>
       </c>
       <c r="E59" s="14" t="s">
-        <v>818</v>
+        <v>786</v>
       </c>
       <c r="F59" s="14" t="s">
-        <v>819</v>
+        <v>787</v>
       </c>
       <c r="G59" s="14" t="s">
-        <v>820</v>
+        <v>788</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I59" s="28">
         <v>45901</v>
       </c>
       <c r="J59" s="17">
         <v>46996</v>
       </c>
-      <c r="K59" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M59" s="98"/>
+      <c r="K59" s="95" t="s">
+        <v>789</v>
+      </c>
+      <c r="L59" s="97"/>
+      <c r="M59" s="97"/>
       <c r="N59" s="36"/>
       <c r="O59" s="6"/>
       <c r="P59" s="67"/>
     </row>
     <row r="60" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="14" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="C60" s="14" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D60" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F60" s="14" t="s">
-        <v>957</v>
+        <v>922</v>
       </c>
       <c r="G60" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I60" s="28">
         <v>45566</v>
       </c>
       <c r="J60" s="16">
         <v>46203</v>
       </c>
-      <c r="K60" s="96" t="s">
-[...5 lines deleted...]
-      <c r="M60" s="36"/>
+      <c r="K60" s="95" t="s">
+        <v>599</v>
+      </c>
+      <c r="L60" s="97" t="s">
+        <v>698</v>
+      </c>
+      <c r="M60" s="97" t="s">
+        <v>1125</v>
+      </c>
       <c r="N60" s="36"/>
       <c r="O60" s="6"/>
       <c r="P60" s="67"/>
     </row>
     <row r="61" spans="1:16" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="14" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="C61" s="14" t="s">
-        <v>632</v>
+        <v>609</v>
       </c>
       <c r="D61" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E61" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F61" s="14" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I61" s="28">
         <v>45566</v>
       </c>
       <c r="J61" s="17">
         <v>45961</v>
       </c>
-      <c r="K61" s="96" t="s">
-[...3 lines deleted...]
-        <v>786</v>
+      <c r="K61" s="95" t="s">
+        <v>608</v>
+      </c>
+      <c r="L61" s="97" t="s">
+        <v>754</v>
       </c>
       <c r="M61" s="36"/>
       <c r="N61" s="36"/>
       <c r="O61" s="6"/>
       <c r="P61" s="67"/>
     </row>
     <row r="62" spans="1:16" ht="73.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="14" t="s">
         <v>70</v>
       </c>
       <c r="D62" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F62" s="14" t="s">
-        <v>948</v>
+        <v>916</v>
       </c>
       <c r="G62" s="14" t="s">
         <v>128</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I62" s="17">
         <v>46082</v>
       </c>
       <c r="J62" s="16">
         <v>47514</v>
       </c>
-      <c r="K62" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N62" s="96"/>
+      <c r="K62" s="95" t="s">
+        <v>915</v>
+      </c>
+      <c r="L62" s="97"/>
+      <c r="M62" s="95"/>
+      <c r="N62" s="95"/>
       <c r="O62" s="21"/>
       <c r="P62" s="67"/>
     </row>
     <row r="63" spans="1:16" ht="73.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="14" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="C63" s="14" t="s">
         <v>66</v>
       </c>
       <c r="D63" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E63" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F63" s="14" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="G63" s="14" t="s">
         <v>22</v>
       </c>
       <c r="H63" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="61">
         <v>44866</v>
       </c>
       <c r="J63" s="16">
         <v>46203</v>
       </c>
-      <c r="K63" s="98" t="s">
-[...12 lines deleted...]
-        <v>1101</v>
+      <c r="K63" s="97" t="s">
+        <v>293</v>
+      </c>
+      <c r="L63" s="97" t="s">
+        <v>328</v>
+      </c>
+      <c r="M63" s="95" t="s">
+        <v>496</v>
+      </c>
+      <c r="N63" s="95" t="s">
+        <v>682</v>
+      </c>
+      <c r="O63" s="96" t="s">
+        <v>1066</v>
       </c>
       <c r="P63" s="67"/>
     </row>
     <row r="64" spans="1:16" ht="73.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="14" t="s">
         <v>72</v>
       </c>
       <c r="D64" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E64" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F64" s="14" t="s">
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H64" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I64" s="17">
         <v>46082</v>
       </c>
       <c r="J64" s="16">
         <v>47514</v>
       </c>
-      <c r="K64" s="98" t="s">
-[...3 lines deleted...]
-      <c r="M64" s="96"/>
+      <c r="K64" s="97" t="s">
+        <v>821</v>
+      </c>
+      <c r="L64" s="97"/>
+      <c r="M64" s="95"/>
       <c r="N64" s="6"/>
       <c r="O64" s="21"/>
       <c r="P64" s="67"/>
     </row>
     <row r="65" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="18" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F65" s="10" t="s">
-        <v>1021</v>
+        <v>986</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I65" s="17">
         <v>46082</v>
       </c>
       <c r="J65" s="16">
         <v>47514</v>
       </c>
-      <c r="K65" s="99" t="s">
-[...4 lines deleted...]
-      <c r="N65" s="96"/>
+      <c r="K65" s="98" t="s">
+        <v>985</v>
+      </c>
+      <c r="L65" s="98"/>
+      <c r="M65" s="95"/>
+      <c r="N65" s="95"/>
       <c r="O65" s="6"/>
       <c r="P65" s="67"/>
     </row>
     <row r="66" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B66" s="18" t="s">
-        <v>756</v>
+        <v>731</v>
       </c>
       <c r="C66" s="18" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D66" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F66" s="52" t="s">
-        <v>691</v>
+        <v>668</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="17">
         <v>46082</v>
       </c>
       <c r="J66" s="16">
         <v>47514</v>
       </c>
-      <c r="K66" s="99" t="s">
-[...4 lines deleted...]
-      <c r="N66" s="96"/>
+      <c r="K66" s="98" t="s">
+        <v>732</v>
+      </c>
+      <c r="L66" s="98"/>
+      <c r="M66" s="95"/>
+      <c r="N66" s="95"/>
       <c r="O66" s="6"/>
       <c r="P66" s="67"/>
     </row>
     <row r="67" spans="1:16" ht="61.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="18" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C67" s="18" t="s">
         <v>41</v>
       </c>
       <c r="D67" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E67" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F67" s="32" t="s">
-        <v>880</v>
+        <v>848</v>
       </c>
       <c r="G67" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I67" s="17">
         <v>46082</v>
       </c>
       <c r="J67" s="16">
         <v>47514</v>
       </c>
-      <c r="K67" s="97" t="s">
-[...4 lines deleted...]
-      <c r="N67" s="97"/>
+      <c r="K67" s="96" t="s">
+        <v>849</v>
+      </c>
+      <c r="L67" s="98"/>
+      <c r="M67" s="96"/>
+      <c r="N67" s="96"/>
       <c r="O67" s="21"/>
       <c r="P67" s="67"/>
     </row>
     <row r="68" spans="1:16" ht="61.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="18" t="s">
-        <v>499</v>
+        <v>484</v>
       </c>
       <c r="C68" s="18" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
       <c r="D68" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E68" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F68" s="32" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="G68" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H68" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I68" s="17">
         <v>45231</v>
       </c>
       <c r="J68" s="16">
         <v>46203</v>
       </c>
-      <c r="K68" s="97" t="s">
-[...8 lines deleted...]
-      <c r="N68" s="2"/>
+      <c r="K68" s="96" t="s">
+        <v>486</v>
+      </c>
+      <c r="L68" s="98" t="s">
+        <v>530</v>
+      </c>
+      <c r="M68" s="96" t="s">
+        <v>699</v>
+      </c>
+      <c r="N68" s="96" t="s">
+        <v>1126</v>
+      </c>
       <c r="O68" s="21"/>
       <c r="P68" s="67"/>
     </row>
     <row r="69" spans="1:16" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="18" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C69" s="18" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="D69" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E69" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F69" s="14" t="s">
-        <v>1023</v>
+        <v>988</v>
       </c>
       <c r="G69" s="14" t="s">
         <v>135</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I69" s="17">
         <v>46082</v>
       </c>
       <c r="J69" s="16">
         <v>47514</v>
       </c>
-      <c r="K69" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N69" s="97"/>
+      <c r="K69" s="95" t="s">
+        <v>987</v>
+      </c>
+      <c r="L69" s="96"/>
+      <c r="M69" s="96"/>
+      <c r="N69" s="96"/>
       <c r="O69" s="21"/>
       <c r="P69" s="67"/>
     </row>
     <row r="70" spans="1:16" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="18" t="s">
-        <v>986</v>
+        <v>951</v>
       </c>
       <c r="C70" s="18" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
       <c r="D70" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E70" s="14" t="s">
         <v>36</v>
       </c>
       <c r="F70" s="14" t="s">
-        <v>988</v>
+        <v>953</v>
       </c>
       <c r="G70" s="14" t="s">
         <v>22</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I70" s="17">
         <v>46097</v>
       </c>
       <c r="J70" s="17">
         <v>46752</v>
       </c>
-      <c r="K70" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N70" s="97"/>
+      <c r="K70" s="95" t="s">
+        <v>952</v>
+      </c>
+      <c r="L70" s="96"/>
+      <c r="M70" s="96"/>
+      <c r="N70" s="96"/>
       <c r="O70" s="21"/>
       <c r="P70" s="67"/>
     </row>
     <row r="71" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B71" s="18" t="s">
-        <v>653</v>
+        <v>630</v>
       </c>
       <c r="C71" s="18" t="s">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="D71" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E71" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F71" s="14" t="s">
-        <v>655</v>
+        <v>632</v>
       </c>
       <c r="G71" s="14" t="s">
         <v>135</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I71" s="17">
         <v>46082</v>
       </c>
       <c r="J71" s="16">
         <v>47514</v>
       </c>
-      <c r="K71" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M71" s="97"/>
+      <c r="K71" s="95" t="s">
+        <v>633</v>
+      </c>
+      <c r="L71" s="96"/>
+      <c r="M71" s="96"/>
       <c r="N71" s="5"/>
       <c r="O71" s="21"/>
       <c r="P71" s="67"/>
     </row>
     <row r="72" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="18" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D72" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E72" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F72" s="14" t="s">
-        <v>990</v>
+        <v>955</v>
       </c>
       <c r="G72" s="14" t="s">
-        <v>991</v>
+        <v>956</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="17">
         <v>46082</v>
       </c>
       <c r="J72" s="16">
         <v>47514</v>
       </c>
-      <c r="K72" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N72" s="97"/>
+      <c r="K72" s="95" t="s">
+        <v>954</v>
+      </c>
+      <c r="L72" s="96"/>
+      <c r="M72" s="96"/>
+      <c r="N72" s="96"/>
       <c r="O72" s="21"/>
       <c r="P72" s="67"/>
     </row>
     <row r="73" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B73" s="18" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="C73" s="18" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D73" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E73" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F73" s="14" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="G73" s="51" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I73" s="17">
-        <v>45017</v>
+      <c r="I73" s="28">
+        <v>46082</v>
       </c>
       <c r="J73" s="16">
         <v>46203</v>
       </c>
-      <c r="K73" s="101" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="K73" s="100" t="s">
+        <v>1151</v>
+      </c>
+      <c r="L73" s="96"/>
+      <c r="M73" s="96"/>
+      <c r="N73" s="96"/>
       <c r="O73" s="21"/>
       <c r="P73" s="67"/>
     </row>
     <row r="74" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B74" s="18" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C74" s="18" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D74" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E74" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F74" s="14" t="s">
-        <v>1025</v>
+        <v>990</v>
       </c>
       <c r="G74" s="14" t="s">
         <v>135</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I74" s="17">
         <v>46082</v>
       </c>
       <c r="J74" s="16">
         <v>47514</v>
       </c>
-      <c r="K74" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N74" s="97"/>
+      <c r="K74" s="95" t="s">
+        <v>989</v>
+      </c>
+      <c r="L74" s="96"/>
+      <c r="M74" s="96"/>
+      <c r="N74" s="96"/>
       <c r="O74" s="21"/>
       <c r="P74" s="67"/>
     </row>
     <row r="75" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B75" s="18" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C75" s="18" t="s">
         <v>41</v>
       </c>
       <c r="D75" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E75" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F75" s="65" t="s">
-        <v>1027</v>
+        <v>992</v>
       </c>
       <c r="G75" s="14" t="s">
         <v>42</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I75" s="17">
         <v>46082</v>
       </c>
       <c r="J75" s="16">
         <v>47514</v>
       </c>
-      <c r="K75" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N75" s="97"/>
+      <c r="K75" s="95" t="s">
+        <v>991</v>
+      </c>
+      <c r="L75" s="96"/>
+      <c r="M75" s="96"/>
+      <c r="N75" s="96"/>
       <c r="O75" s="21"/>
       <c r="P75" s="67"/>
     </row>
     <row r="76" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B76" s="18" t="s">
-        <v>1029</v>
+        <v>994</v>
       </c>
       <c r="C76" s="18" t="s">
-        <v>1030</v>
+        <v>995</v>
       </c>
       <c r="D76" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E76" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F76" s="14" t="s">
-        <v>1031</v>
+        <v>996</v>
       </c>
       <c r="G76" s="14" t="s">
         <v>42</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I76" s="17">
         <v>46082</v>
       </c>
       <c r="J76" s="16">
         <v>47514</v>
       </c>
-      <c r="K76" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N76" s="97"/>
+      <c r="K76" s="95" t="s">
+        <v>993</v>
+      </c>
+      <c r="L76" s="96"/>
+      <c r="M76" s="96"/>
+      <c r="N76" s="96"/>
       <c r="O76" s="21"/>
       <c r="P76" s="67"/>
     </row>
     <row r="77" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>619</v>
+        <v>596</v>
       </c>
       <c r="C77" s="18" t="s">
         <v>66</v>
       </c>
       <c r="D77" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E77" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F77" s="10" t="s">
-        <v>621</v>
+        <v>598</v>
       </c>
       <c r="G77" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I77" s="92">
+      <c r="I77" s="91">
         <v>45566</v>
       </c>
       <c r="J77" s="16">
         <v>46203</v>
       </c>
-      <c r="K77" s="96" t="s">
-[...5 lines deleted...]
-      <c r="M77" s="8"/>
+      <c r="K77" s="95" t="s">
+        <v>597</v>
+      </c>
+      <c r="L77" s="96" t="s">
+        <v>700</v>
+      </c>
+      <c r="M77" s="96" t="s">
+        <v>1127</v>
+      </c>
       <c r="N77" s="8"/>
       <c r="O77" s="8"/>
       <c r="P77" s="67"/>
     </row>
     <row r="78" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B78" s="18" t="s">
         <v>80</v>
       </c>
       <c r="C78" s="18" t="s">
         <v>81</v>
       </c>
       <c r="D78" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E78" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F78" s="10" t="s">
-        <v>1117</v>
+        <v>1082</v>
       </c>
       <c r="G78" s="51" t="s">
-        <v>1118</v>
+        <v>1083</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I78" s="17">
         <v>46082</v>
       </c>
       <c r="J78" s="16">
         <v>47177</v>
       </c>
-      <c r="K78" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N78" s="97"/>
+      <c r="K78" s="95" t="s">
+        <v>1081</v>
+      </c>
+      <c r="L78" s="96"/>
+      <c r="M78" s="96"/>
+      <c r="N78" s="96"/>
       <c r="O78" s="21"/>
       <c r="P78" s="67"/>
     </row>
     <row r="79" spans="1:16" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>391</v>
+        <v>382</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>392</v>
+        <v>383</v>
       </c>
       <c r="D79" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E79" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F79" s="51" t="s">
-        <v>724</v>
+        <v>701</v>
       </c>
       <c r="G79" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I79" s="26">
         <v>46082</v>
       </c>
       <c r="J79" s="16">
         <v>46203</v>
       </c>
-      <c r="K79" s="97" t="s">
-[...3 lines deleted...]
-      <c r="M79" s="97"/>
+      <c r="K79" s="96" t="s">
+        <v>923</v>
+      </c>
+      <c r="L79" s="96"/>
+      <c r="M79" s="96"/>
       <c r="N79" s="6"/>
       <c r="O79" s="8"/>
       <c r="P79" s="67"/>
     </row>
-    <row r="80" spans="1:16" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="60" t="s">
+    <row r="80" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>506</v>
+        <v>194</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>134</v>
+        <v>195</v>
       </c>
       <c r="D80" s="14" t="s">
-        <v>450</v>
+        <v>216</v>
       </c>
       <c r="E80" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F80" s="51" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>884</v>
+      </c>
+      <c r="G80" s="10" t="s">
+        <v>128</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I80" s="16">
-[...12 lines deleted...]
-      <c r="N80" s="6"/>
+      <c r="I80" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J80" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K80" s="96" t="s">
+        <v>885</v>
+      </c>
+      <c r="L80" s="96"/>
+      <c r="M80" s="96"/>
+      <c r="N80" s="95"/>
       <c r="O80" s="8"/>
       <c r="P80" s="67"/>
     </row>
     <row r="81" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>196</v>
+        <v>94</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>197</v>
+        <v>516</v>
       </c>
       <c r="D81" s="14" t="s">
-        <v>219</v>
+        <v>441</v>
       </c>
       <c r="E81" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F81" s="51" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="F81" s="14" t="s">
+        <v>518</v>
+      </c>
+      <c r="G81" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I81" s="26">
-        <v>46082</v>
+      <c r="I81" s="16">
+        <v>45383</v>
       </c>
       <c r="J81" s="16">
-        <v>47514</v>
-[...6 lines deleted...]
-      <c r="N81" s="96"/>
+        <v>46203</v>
+      </c>
+      <c r="K81" s="96" t="s">
+        <v>517</v>
+      </c>
+      <c r="L81" s="96" t="s">
+        <v>677</v>
+      </c>
+      <c r="M81" s="96" t="s">
+        <v>1116</v>
+      </c>
+      <c r="N81" s="6"/>
       <c r="O81" s="8"/>
       <c r="P81" s="67"/>
     </row>
-    <row r="82" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>533</v>
+        <v>85</v>
       </c>
       <c r="D82" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E82" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="14" t="s">
-        <v>535</v>
+        <v>997</v>
       </c>
       <c r="G82" s="14" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H82" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H82" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I82" s="16">
-        <v>45383</v>
+      <c r="I82" s="17">
+        <v>46082</v>
       </c>
       <c r="J82" s="16">
         <v>46203</v>
       </c>
-      <c r="K82" s="97" t="s">
-[...9 lines deleted...]
-      <c r="O82" s="8"/>
+      <c r="K82" s="95" t="s">
+        <v>480</v>
+      </c>
+      <c r="L82" s="96"/>
+      <c r="M82" s="96"/>
+      <c r="N82" s="8"/>
+      <c r="O82" s="6"/>
       <c r="P82" s="67"/>
     </row>
     <row r="83" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>84</v>
+        <v>998</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>85</v>
+        <v>999</v>
       </c>
       <c r="D83" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E83" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F83" s="14" t="s">
-        <v>1032</v>
+        <v>1001</v>
       </c>
       <c r="G83" s="14" t="s">
         <v>42</v>
       </c>
       <c r="H83" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I83" s="17">
         <v>46082</v>
       </c>
       <c r="J83" s="16">
-        <v>46203</v>
-[...5 lines deleted...]
-      <c r="M83" s="97"/>
+        <v>47514</v>
+      </c>
+      <c r="K83" s="95" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L83" s="96"/>
+      <c r="M83" s="96"/>
       <c r="N83" s="8"/>
       <c r="O83" s="6"/>
       <c r="P83" s="67"/>
     </row>
-    <row r="84" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="1" t="s">
+    <row r="84" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>1033</v>
+        <v>600</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>1034</v>
+        <v>332</v>
       </c>
       <c r="D84" s="14" t="s">
-        <v>222</v>
+        <v>441</v>
       </c>
       <c r="E84" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F84" s="14" t="s">
-        <v>1036</v>
+        <v>602</v>
       </c>
       <c r="G84" s="14" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="H84" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="H84" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I84" s="17">
-        <v>46082</v>
+      <c r="I84" s="16">
+        <v>45572</v>
       </c>
       <c r="J84" s="16">
-        <v>47514</v>
-[...5 lines deleted...]
-      <c r="M84" s="97"/>
+        <v>46203</v>
+      </c>
+      <c r="K84" s="95" t="s">
+        <v>601</v>
+      </c>
+      <c r="L84" s="96" t="s">
+        <v>702</v>
+      </c>
+      <c r="M84" s="96" t="s">
+        <v>1128</v>
+      </c>
       <c r="N84" s="8"/>
       <c r="O84" s="6"/>
       <c r="P84" s="67"/>
     </row>
-    <row r="85" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>623</v>
+        <v>931</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>340</v>
+        <v>932</v>
       </c>
       <c r="D85" s="14" t="s">
-        <v>450</v>
+        <v>216</v>
       </c>
       <c r="E85" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F85" s="14" t="s">
-        <v>625</v>
+        <v>225</v>
       </c>
       <c r="G85" s="14" t="s">
-        <v>871</v>
+        <v>103</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I85" s="16">
-        <v>45572</v>
+        <v>46082</v>
       </c>
       <c r="J85" s="16">
-        <v>46203</v>
-[...6 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K85" s="95" t="s">
+        <v>933</v>
+      </c>
+      <c r="L85" s="96"/>
       <c r="M85" s="8"/>
       <c r="N85" s="8"/>
       <c r="O85" s="6"/>
       <c r="P85" s="67"/>
     </row>
-    <row r="86" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>82</v>
+    <row r="86" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>966</v>
+        <v>86</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>967</v>
+        <v>87</v>
       </c>
       <c r="D86" s="14" t="s">
         <v>219</v>
       </c>
       <c r="E86" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F86" s="14" t="s">
-        <v>228</v>
+      <c r="F86" s="2" t="s">
+        <v>850</v>
       </c>
       <c r="G86" s="14" t="s">
-        <v>103</v>
+        <v>839</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I86" s="16">
+      <c r="I86" s="26">
         <v>46082</v>
       </c>
-      <c r="J86" s="16">
-        <v>47514</v>
+      <c r="J86" s="26">
+        <v>46234</v>
       </c>
       <c r="K86" s="96" t="s">
-        <v>968</v>
-[...3 lines deleted...]
-      <c r="N86" s="8"/>
+        <v>851</v>
+      </c>
+      <c r="L86" s="96"/>
+      <c r="M86" s="96"/>
+      <c r="N86" s="96"/>
       <c r="O86" s="6"/>
       <c r="P86" s="67"/>
     </row>
-    <row r="87" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="1" t="s">
+    <row r="87" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>86</v>
+        <v>285</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>87</v>
+        <v>269</v>
       </c>
       <c r="D87" s="14" t="s">
-        <v>222</v>
+        <v>441</v>
       </c>
       <c r="E87" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F87" s="2" t="s">
-[...3 lines deleted...]
-        <v>871</v>
+      <c r="F87" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="G87" s="10" t="s">
+        <v>380</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I87" s="26">
-        <v>46082</v>
-[...10 lines deleted...]
-      <c r="O87" s="6"/>
+        <v>44927</v>
+      </c>
+      <c r="J87" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K87" s="96" t="s">
+        <v>379</v>
+      </c>
+      <c r="L87" s="96" t="s">
+        <v>504</v>
+      </c>
+      <c r="M87" s="96" t="s">
+        <v>551</v>
+      </c>
+      <c r="N87" s="96" t="s">
+        <v>686</v>
+      </c>
+      <c r="O87" s="95" t="s">
+        <v>1067</v>
+      </c>
       <c r="P87" s="67"/>
     </row>
-    <row r="88" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>292</v>
+        <v>88</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>272</v>
+        <v>89</v>
       </c>
       <c r="D88" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E88" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F88" s="14" t="s">
-[...3 lines deleted...]
-        <v>389</v>
+      <c r="F88" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="G88" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="H88" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I88" s="26">
-        <v>44927</v>
-[...1 lines deleted...]
-      <c r="J88" s="16">
+        <v>45352</v>
+      </c>
+      <c r="J88" s="26">
         <v>46203</v>
       </c>
-      <c r="K88" s="97" t="s">
-[...2 lines deleted...]
-      <c r="L88" s="97" t="s">
+      <c r="K88" s="96" t="s">
         <v>521</v>
       </c>
-      <c r="M88" s="97" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="L88" s="96" t="s">
+        <v>678</v>
+      </c>
+      <c r="M88" s="95" t="s">
+        <v>1117</v>
+      </c>
+      <c r="N88" s="8"/>
+      <c r="O88" s="11"/>
       <c r="P88" s="67"/>
     </row>
     <row r="89" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>88</v>
+        <v>625</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>89</v>
+        <v>591</v>
       </c>
       <c r="D89" s="14" t="s">
-        <v>450</v>
+        <v>216</v>
       </c>
       <c r="E89" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F89" s="10" t="s">
-        <v>90</v>
+        <v>728</v>
       </c>
       <c r="G89" s="14" t="s">
-        <v>26</v>
+        <v>142</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I89" s="26">
-        <v>45352</v>
+        <v>45778</v>
       </c>
       <c r="J89" s="26">
-        <v>46203</v>
-[...9 lines deleted...]
-      </c>
+        <v>46022</v>
+      </c>
+      <c r="K89" s="100" t="s">
+        <v>626</v>
+      </c>
+      <c r="L89" s="95"/>
+      <c r="M89" s="8"/>
       <c r="N89" s="8"/>
       <c r="O89" s="11"/>
       <c r="P89" s="67"/>
     </row>
     <row r="90" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>648</v>
+        <v>966</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>614</v>
+        <v>967</v>
       </c>
       <c r="D90" s="14" t="s">
         <v>219</v>
       </c>
       <c r="E90" s="14" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>36</v>
+      </c>
+      <c r="F90" s="44" t="s">
+        <v>968</v>
+      </c>
+      <c r="G90" s="10" t="s">
+        <v>380</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="I90" s="26">
-        <v>45778</v>
+        <v>46113</v>
       </c>
       <c r="J90" s="26">
-        <v>46022</v>
-[...4 lines deleted...]
-      <c r="L90" s="96"/>
+        <v>47118</v>
+      </c>
+      <c r="K90" s="95" t="s">
+        <v>965</v>
+      </c>
+      <c r="L90" s="95"/>
       <c r="M90" s="8"/>
       <c r="N90" s="8"/>
       <c r="O90" s="11"/>
       <c r="P90" s="67"/>
     </row>
     <row r="91" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>1001</v>
+        <v>397</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>1002</v>
+        <v>398</v>
       </c>
       <c r="D91" s="14" t="s">
-        <v>222</v>
+        <v>441</v>
       </c>
       <c r="E91" s="14" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F91" s="44" t="s">
-        <v>1003</v>
+        <v>688</v>
       </c>
       <c r="G91" s="10" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I91" s="26">
-        <v>46113</v>
-[...10 lines deleted...]
-      <c r="O91" s="11"/>
+        <v>44774</v>
+      </c>
+      <c r="J91" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K91" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="L91" s="95" t="s">
+        <v>460</v>
+      </c>
+      <c r="M91" s="96" t="s">
+        <v>552</v>
+      </c>
+      <c r="N91" s="96" t="s">
+        <v>687</v>
+      </c>
+      <c r="O91" s="95" t="s">
+        <v>1068</v>
+      </c>
       <c r="P91" s="67"/>
     </row>
     <row r="92" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>406</v>
+        <v>1002</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>407</v>
+        <v>1003</v>
       </c>
       <c r="D92" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E92" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F92" s="44" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>1005</v>
+      </c>
+      <c r="G92" s="27" t="s">
+        <v>42</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I92" s="26">
-        <v>44774</v>
+        <v>46082</v>
       </c>
       <c r="J92" s="16">
-        <v>46203</v>
-[...15 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K92" s="95" t="s">
+        <v>1004</v>
+      </c>
+      <c r="L92" s="95"/>
+      <c r="M92" s="96"/>
+      <c r="N92" s="96"/>
+      <c r="O92" s="11"/>
       <c r="P92" s="67"/>
     </row>
-    <row r="93" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:16" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>1037</v>
+        <v>336</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>1038</v>
+        <v>337</v>
       </c>
       <c r="D93" s="14" t="s">
-        <v>222</v>
+        <v>441</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F93" s="44" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="F93" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="G93" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I93" s="26">
-        <v>46082</v>
+        <v>46143</v>
       </c>
       <c r="J93" s="16">
-        <v>47514</v>
-[...2 lines deleted...]
-        <v>1039</v>
+        <v>46203</v>
+      </c>
+      <c r="K93" s="95" t="s">
+        <v>1121</v>
       </c>
       <c r="L93" s="96"/>
-      <c r="M93" s="97"/>
-[...1 lines deleted...]
-      <c r="O93" s="11"/>
+      <c r="M93" s="96"/>
+      <c r="N93" s="5"/>
+      <c r="O93" s="67"/>
       <c r="P93" s="67"/>
     </row>
     <row r="94" spans="1:16" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>344</v>
+        <v>1006</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="D94" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E94" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F94" s="10" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>1008</v>
+      </c>
+      <c r="G94" s="27" t="s">
+        <v>42</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I94" s="26">
-        <v>46143</v>
+        <v>46082</v>
       </c>
       <c r="J94" s="16">
-        <v>46203</v>
-[...5 lines deleted...]
-      <c r="M94" s="97"/>
+        <v>47514</v>
+      </c>
+      <c r="K94" s="95" t="s">
+        <v>1007</v>
+      </c>
+      <c r="L94" s="98"/>
+      <c r="M94" s="96"/>
       <c r="N94" s="5"/>
       <c r="O94" s="67"/>
       <c r="P94" s="67"/>
     </row>
-    <row r="95" spans="1:16" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>1041</v>
+        <v>331</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>370</v>
+        <v>332</v>
       </c>
       <c r="D95" s="14" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E95" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F95" s="10" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>822</v>
+      </c>
+      <c r="G95" s="14" t="s">
+        <v>35</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I95" s="26">
         <v>46082</v>
       </c>
       <c r="J95" s="16">
         <v>47514</v>
       </c>
-      <c r="K95" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M95" s="97"/>
+      <c r="K95" s="95" t="s">
+        <v>823</v>
+      </c>
+      <c r="L95" s="98"/>
+      <c r="M95" s="96"/>
       <c r="N95" s="5"/>
       <c r="O95" s="67"/>
       <c r="P95" s="67"/>
     </row>
-    <row r="96" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="D96" s="14" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E96" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F96" s="10" t="s">
-        <v>854</v>
+        <v>824</v>
       </c>
       <c r="G96" s="14" t="s">
         <v>35</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I96" s="26">
         <v>46082</v>
       </c>
       <c r="J96" s="16">
-        <v>47514</v>
+        <v>46446</v>
       </c>
       <c r="K96" s="96" t="s">
-        <v>855</v>
-[...3 lines deleted...]
-      <c r="N96" s="5"/>
+        <v>825</v>
+      </c>
+      <c r="L96" s="98"/>
+      <c r="M96" s="96"/>
+      <c r="N96" s="8"/>
       <c r="O96" s="67"/>
       <c r="P96" s="67"/>
     </row>
     <row r="97" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B97" s="2" t="s">
-[...3 lines deleted...]
-        <v>340</v>
+      <c r="B97" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C97" s="27" t="s">
+        <v>92</v>
       </c>
       <c r="D97" s="14" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="E97" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="E97" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F97" s="10" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="F97" s="14" t="s">
+        <v>446</v>
+      </c>
+      <c r="G97" s="27" t="s">
+        <v>42</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I97" s="26">
         <v>46082</v>
       </c>
       <c r="J97" s="16">
-        <v>46446</v>
-[...7 lines deleted...]
-      <c r="O97" s="67"/>
+        <v>47514</v>
+      </c>
+      <c r="K97" s="101" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L97" s="98"/>
+      <c r="M97" s="96"/>
+      <c r="N97" s="100"/>
+      <c r="O97" s="21"/>
       <c r="P97" s="67"/>
     </row>
     <row r="98" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="3" t="s">
+      <c r="A98" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B98" s="27" t="s">
-        <v>91</v>
+        <v>463</v>
       </c>
       <c r="C98" s="27" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="D98" s="14" t="s">
         <v>219</v>
       </c>
       <c r="E98" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F98" s="14" t="s">
-        <v>455</v>
+      <c r="F98" s="32" t="s">
+        <v>522</v>
       </c>
       <c r="G98" s="27" t="s">
-        <v>42</v>
+        <v>465</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I98" s="26">
-[...10 lines deleted...]
-      <c r="N98" s="101"/>
+      <c r="I98" s="34">
+        <v>45108</v>
+      </c>
+      <c r="J98" s="17">
+        <v>46934</v>
+      </c>
+      <c r="K98" s="101" t="s">
+        <v>464</v>
+      </c>
+      <c r="L98" s="98" t="s">
+        <v>523</v>
+      </c>
+      <c r="M98" s="96" t="s">
+        <v>679</v>
+      </c>
+      <c r="N98" s="4"/>
       <c r="O98" s="21"/>
       <c r="P98" s="67"/>
     </row>
     <row r="99" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="37" t="s">
+      <c r="A99" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B99" s="27" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="B99" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>186</v>
       </c>
       <c r="D99" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E99" s="27" t="s">
+        <v>219</v>
+      </c>
+      <c r="E99" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F99" s="32" t="s">
-[...5 lines deleted...]
-      <c r="H99" s="2" t="s">
+      <c r="F99" s="83" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G99" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H99" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I99" s="34">
-[...14 lines deleted...]
-      <c r="N99" s="4"/>
+      <c r="I99" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J99" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K99" s="101" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L99" s="98"/>
+      <c r="M99" s="96"/>
+      <c r="N99" s="96"/>
       <c r="O99" s="21"/>
       <c r="P99" s="67"/>
     </row>
-    <row r="100" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B100" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E100" s="14" t="s">
+      <c r="B100" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="C100" s="18" t="s">
+        <v>94</v>
+      </c>
+      <c r="D100" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="E100" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F100" s="84" t="s">
-[...5 lines deleted...]
-      <c r="H100" s="10" t="s">
+      <c r="F100" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="G100" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="H100" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I100" s="26">
         <v>46082</v>
       </c>
       <c r="J100" s="16">
         <v>47514</v>
       </c>
-      <c r="K100" s="102" t="s">
-[...4 lines deleted...]
-      <c r="N100" s="97"/>
+      <c r="K100" s="95" t="s">
+        <v>827</v>
+      </c>
+      <c r="L100" s="96"/>
+      <c r="M100" s="96"/>
+      <c r="N100" s="96"/>
       <c r="O100" s="21"/>
       <c r="P100" s="67"/>
     </row>
     <row r="101" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B101" s="18" t="s">
-        <v>93</v>
+        <v>765</v>
       </c>
       <c r="C101" s="18" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D101" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="D101" s="14" t="s">
         <v>219</v>
       </c>
-      <c r="E101" s="10" t="s">
-        <v>21</v>
+      <c r="E101" s="14" t="s">
+        <v>36</v>
       </c>
       <c r="F101" s="10" t="s">
-        <v>858</v>
+        <v>768</v>
       </c>
       <c r="G101" s="51" t="s">
-        <v>35</v>
+        <v>655</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>46082</v>
+        <v>37</v>
+      </c>
+      <c r="I101" s="17">
+        <v>45855</v>
       </c>
       <c r="J101" s="16">
-        <v>47514</v>
-[...6 lines deleted...]
-      <c r="N101" s="97"/>
+        <v>46022</v>
+      </c>
+      <c r="K101" s="95" t="s">
+        <v>767</v>
+      </c>
+      <c r="L101" s="96"/>
+      <c r="M101" s="96"/>
+      <c r="N101" s="96"/>
       <c r="O101" s="21"/>
       <c r="P101" s="67"/>
     </row>
     <row r="102" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="3" t="s">
+      <c r="A102" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B102" s="18" t="s">
-        <v>797</v>
+        <v>301</v>
       </c>
       <c r="C102" s="18" t="s">
-        <v>798</v>
+        <v>48</v>
       </c>
       <c r="D102" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E102" s="14" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F102" s="10" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>678</v>
+        <v>1048</v>
+      </c>
+      <c r="G102" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>45855</v>
+        <v>23</v>
+      </c>
+      <c r="I102" s="26">
+        <v>46082</v>
       </c>
       <c r="J102" s="16">
-        <v>46022</v>
-[...6 lines deleted...]
-      <c r="N102" s="97"/>
+        <v>47514</v>
+      </c>
+      <c r="K102" s="95" t="s">
+        <v>1047</v>
+      </c>
+      <c r="L102" s="96"/>
+      <c r="M102" s="96"/>
+      <c r="N102" s="96"/>
       <c r="O102" s="21"/>
       <c r="P102" s="67"/>
     </row>
     <row r="103" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B103" s="18" t="s">
-        <v>309</v>
+        <v>265</v>
       </c>
       <c r="C103" s="18" t="s">
-        <v>48</v>
+        <v>266</v>
       </c>
       <c r="D103" s="14" t="s">
-        <v>222</v>
+        <v>441</v>
       </c>
       <c r="E103" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F103" s="10" t="s">
-        <v>1083</v>
+      <c r="F103" s="14" t="s">
+        <v>267</v>
       </c>
       <c r="G103" s="14" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I103" s="26">
         <v>46082</v>
       </c>
       <c r="J103" s="16">
-        <v>47514</v>
-[...6 lines deleted...]
-      <c r="N103" s="97"/>
+        <v>46203</v>
+      </c>
+      <c r="K103" s="95" t="s">
+        <v>669</v>
+      </c>
+      <c r="L103" s="96"/>
+      <c r="M103" s="96"/>
+      <c r="N103" s="2"/>
       <c r="O103" s="21"/>
       <c r="P103" s="67"/>
     </row>
     <row r="104" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B104" s="18" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="C104" s="18" t="s">
-        <v>269</v>
+        <v>114</v>
       </c>
       <c r="D104" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E104" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F104" s="14" t="s">
-        <v>270</v>
+        <v>717</v>
       </c>
       <c r="G104" s="14" t="s">
-        <v>42</v>
+        <v>839</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I104" s="26">
-        <v>46082</v>
+      <c r="I104" s="17">
+        <v>45383</v>
       </c>
       <c r="J104" s="16">
         <v>46203</v>
       </c>
-      <c r="K104" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M104" s="97"/>
+      <c r="K104" s="95" t="s">
+        <v>513</v>
+      </c>
+      <c r="L104" s="96" t="s">
+        <v>703</v>
+      </c>
+      <c r="M104" s="96" t="s">
+        <v>1129</v>
+      </c>
       <c r="N104" s="2"/>
       <c r="O104" s="21"/>
       <c r="P104" s="67"/>
     </row>
-    <row r="105" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="105" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>82</v>
       </c>
       <c r="B105" s="18" t="s">
-        <v>291</v>
+        <v>175</v>
       </c>
       <c r="C105" s="18" t="s">
-        <v>114</v>
+        <v>176</v>
       </c>
       <c r="D105" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E105" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F105" s="14" t="s">
-        <v>740</v>
+      <c r="F105" s="65" t="s">
+        <v>234</v>
       </c>
       <c r="G105" s="14" t="s">
-        <v>871</v>
+        <v>227</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I105" s="17">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="J105" s="16">
+        <v>46083</v>
+      </c>
+      <c r="J105" s="17">
         <v>46203</v>
       </c>
-      <c r="K105" s="96" t="s">
-[...6 lines deleted...]
-      <c r="N105" s="2"/>
+      <c r="K105" s="95" t="s">
+        <v>940</v>
+      </c>
+      <c r="L105" s="96"/>
+      <c r="M105" s="96"/>
+      <c r="N105" s="96"/>
       <c r="O105" s="21"/>
       <c r="P105" s="67"/>
     </row>
     <row r="106" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="3" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="B106" s="18" t="s">
-        <v>177</v>
+        <v>95</v>
       </c>
       <c r="C106" s="18" t="s">
-        <v>178</v>
+        <v>96</v>
       </c>
       <c r="D106" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E106" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F106" s="65" t="s">
-[...3 lines deleted...]
-        <v>230</v>
+      <c r="F106" s="14" t="s">
+        <v>745</v>
+      </c>
+      <c r="G106" s="51" t="s">
+        <v>1109</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I106" s="17">
-[...2 lines deleted...]
-      <c r="J106" s="17">
+      <c r="I106" s="28">
+        <v>46082</v>
+      </c>
+      <c r="J106" s="16">
         <v>46203</v>
       </c>
       <c r="K106" s="96" t="s">
-        <v>975</v>
-[...3 lines deleted...]
-      <c r="N106" s="97"/>
+        <v>1152</v>
+      </c>
+      <c r="L106" s="96"/>
+      <c r="M106" s="96"/>
+      <c r="N106" s="96"/>
       <c r="O106" s="21"/>
       <c r="P106" s="67"/>
     </row>
-    <row r="107" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B107" s="18" t="s">
-        <v>95</v>
+        <v>511</v>
       </c>
       <c r="C107" s="18" t="s">
-        <v>96</v>
+        <v>303</v>
       </c>
       <c r="D107" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E107" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F107" s="14" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>1149</v>
+        <v>704</v>
+      </c>
+      <c r="G107" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I107" s="17">
-        <v>44774</v>
+      <c r="I107" s="26">
+        <v>46082</v>
       </c>
       <c r="J107" s="16">
         <v>46203</v>
       </c>
-      <c r="K107" s="97" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="K107" s="96" t="s">
+        <v>512</v>
+      </c>
+      <c r="L107" s="96"/>
+      <c r="M107" s="8"/>
+      <c r="N107" s="2"/>
       <c r="O107" s="21"/>
       <c r="P107" s="67"/>
     </row>
-    <row r="108" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="18" t="s">
-        <v>528</v>
+        <v>97</v>
       </c>
       <c r="C108" s="18" t="s">
-        <v>311</v>
+        <v>98</v>
       </c>
       <c r="D108" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F108" s="14" t="s">
-        <v>727</v>
+        <v>524</v>
       </c>
       <c r="G108" s="14" t="s">
-        <v>871</v>
+        <v>26</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I108" s="26">
-        <v>46082</v>
+        <v>44927</v>
       </c>
       <c r="J108" s="16">
         <v>46203</v>
       </c>
-      <c r="K108" s="97" t="s">
-[...4 lines deleted...]
-      <c r="N108" s="2"/>
+      <c r="K108" s="96" t="s">
+        <v>361</v>
+      </c>
+      <c r="L108" s="96" t="s">
+        <v>525</v>
+      </c>
+      <c r="M108" s="96" t="s">
+        <v>680</v>
+      </c>
+      <c r="N108" s="96" t="s">
+        <v>1118</v>
+      </c>
       <c r="O108" s="21"/>
       <c r="P108" s="67"/>
     </row>
     <row r="109" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B109" s="18" t="s">
-[...3 lines deleted...]
-        <v>98</v>
+      <c r="B109" s="14" t="s">
+        <v>583</v>
+      </c>
+      <c r="C109" s="14" t="s">
+        <v>584</v>
       </c>
       <c r="D109" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E109" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F109" s="14" t="s">
-        <v>541</v>
+      <c r="F109" s="10" t="s">
+        <v>670</v>
       </c>
       <c r="G109" s="14" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H109" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I109" s="26">
-        <v>44927</v>
+      <c r="I109" s="17">
+        <v>45717</v>
       </c>
       <c r="J109" s="16">
         <v>46203</v>
       </c>
-      <c r="K109" s="97" t="s">
-[...11 lines deleted...]
-      <c r="O109" s="21"/>
+      <c r="K109" s="95" t="s">
+        <v>585</v>
+      </c>
+      <c r="L109" s="96"/>
+      <c r="M109" s="96"/>
+      <c r="N109" s="2"/>
+      <c r="O109" s="22"/>
       <c r="P109" s="67"/>
     </row>
     <row r="110" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B110" s="14" t="s">
-        <v>606</v>
+        <v>100</v>
       </c>
       <c r="C110" s="14" t="s">
-        <v>607</v>
+        <v>101</v>
       </c>
       <c r="D110" s="14" t="s">
-        <v>450</v>
+        <v>216</v>
       </c>
       <c r="E110" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F110" s="10" t="s">
-        <v>693</v>
+      <c r="F110" s="51" t="s">
+        <v>852</v>
       </c>
       <c r="G110" s="14" t="s">
-        <v>42</v>
+        <v>839</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I110" s="17">
-        <v>45717</v>
+      <c r="I110" s="26">
+        <v>46143</v>
       </c>
       <c r="J110" s="16">
-        <v>46203</v>
+        <v>47514</v>
       </c>
       <c r="K110" s="96" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-      <c r="M110" s="97"/>
+        <v>1120</v>
+      </c>
+      <c r="L110" s="96"/>
+      <c r="M110" s="96"/>
       <c r="N110" s="2"/>
-      <c r="O110" s="22"/>
+      <c r="O110" s="21"/>
       <c r="P110" s="67"/>
     </row>
     <row r="111" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B111" s="14" t="s">
-        <v>100</v>
+        <v>365</v>
       </c>
       <c r="C111" s="14" t="s">
-        <v>101</v>
+        <v>366</v>
       </c>
       <c r="D111" s="14" t="s">
         <v>219</v>
       </c>
       <c r="E111" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F111" s="51" t="s">
-        <v>884</v>
+        <v>854</v>
       </c>
       <c r="G111" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H111" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I111" s="26">
-        <v>46143</v>
+        <v>46082</v>
       </c>
       <c r="J111" s="16">
         <v>47514</v>
       </c>
-      <c r="K111" s="97" t="s">
-[...3 lines deleted...]
-      <c r="M111" s="97"/>
+      <c r="K111" s="96" t="s">
+        <v>853</v>
+      </c>
+      <c r="L111" s="96"/>
+      <c r="M111" s="96"/>
       <c r="N111" s="2"/>
       <c r="O111" s="21"/>
       <c r="P111" s="67"/>
     </row>
     <row r="112" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B112" s="14" t="s">
-        <v>100</v>
+        <v>363</v>
       </c>
       <c r="C112" s="14" t="s">
-        <v>101</v>
+        <v>364</v>
       </c>
       <c r="D112" s="14" t="s">
-        <v>1098</v>
+        <v>843</v>
       </c>
       <c r="E112" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F112" s="51" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>906</v>
+      </c>
+      <c r="G112" s="51" t="s">
+        <v>22</v>
       </c>
       <c r="H112" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I112" s="26">
         <v>46082</v>
       </c>
-      <c r="J112" s="16">
-[...6 lines deleted...]
-      <c r="M112" s="97"/>
+      <c r="J112" s="17">
+        <v>46446</v>
+      </c>
+      <c r="K112" s="96" t="s">
+        <v>907</v>
+      </c>
+      <c r="L112" s="96"/>
+      <c r="M112" s="96"/>
       <c r="N112" s="2"/>
       <c r="O112" s="21"/>
       <c r="P112" s="67"/>
     </row>
     <row r="113" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B113" s="14" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="C113" s="14" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="D113" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E113" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F113" s="51" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>894</v>
+      </c>
+      <c r="G113" s="51" t="s">
+        <v>22</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I113" s="26">
         <v>46082</v>
       </c>
       <c r="J113" s="16">
         <v>47514</v>
       </c>
-      <c r="K113" s="97" t="s">
-[...3 lines deleted...]
-      <c r="M113" s="97"/>
+      <c r="K113" s="96" t="s">
+        <v>893</v>
+      </c>
+      <c r="L113" s="96"/>
+      <c r="M113" s="96"/>
       <c r="N113" s="2"/>
       <c r="O113" s="21"/>
       <c r="P113" s="67"/>
     </row>
-    <row r="114" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B114" s="14" t="s">
-[...3 lines deleted...]
-        <v>374</v>
+      <c r="B114" s="18" t="s">
+        <v>375</v>
+      </c>
+      <c r="C114" s="18" t="s">
+        <v>83</v>
       </c>
       <c r="D114" s="14" t="s">
-        <v>1144</v>
+        <v>219</v>
       </c>
       <c r="E114" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F114" s="51" t="s">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="F114" s="14" t="s">
+        <v>856</v>
+      </c>
+      <c r="G114" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I114" s="26">
         <v>46082</v>
       </c>
       <c r="J114" s="16">
-        <v>46387</v>
-[...7 lines deleted...]
-      <c r="O114" s="21"/>
+        <v>47514</v>
+      </c>
+      <c r="K114" s="96" t="s">
+        <v>855</v>
+      </c>
+      <c r="L114" s="96"/>
+      <c r="M114" s="96"/>
+      <c r="N114" s="4"/>
+      <c r="O114" s="22"/>
       <c r="P114" s="67"/>
     </row>
     <row r="115" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B115" s="14" t="s">
-        <v>371</v>
+        <v>643</v>
       </c>
       <c r="C115" s="14" t="s">
-        <v>372</v>
+        <v>114</v>
       </c>
       <c r="D115" s="14" t="s">
-        <v>875</v>
+        <v>216</v>
       </c>
       <c r="E115" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F115" s="51" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F115" s="14" t="s">
+        <v>644</v>
+      </c>
+      <c r="G115" s="14" t="s">
+        <v>42</v>
       </c>
       <c r="H115" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I115" s="26">
         <v>46082</v>
       </c>
-      <c r="J115" s="17">
-[...8 lines deleted...]
-      <c r="O115" s="21"/>
+      <c r="J115" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K115" s="102" t="s">
+        <v>645</v>
+      </c>
+      <c r="L115" s="96"/>
+      <c r="M115" s="96"/>
+      <c r="N115" s="6"/>
+      <c r="O115" s="8"/>
       <c r="P115" s="67"/>
     </row>
     <row r="116" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="3" t="s">
+      <c r="A116" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B116" s="14" t="s">
-[...3 lines deleted...]
-        <v>372</v>
+      <c r="B116" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="D116" s="14" t="s">
-        <v>222</v>
+        <v>441</v>
       </c>
       <c r="E116" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F116" s="51" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F116" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="G116" s="14" t="s">
+        <v>536</v>
       </c>
       <c r="H116" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I116" s="26">
-[...11 lines deleted...]
-      <c r="O116" s="21"/>
+      <c r="I116" s="16">
+        <v>44774</v>
+      </c>
+      <c r="J116" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K116" s="102" t="s">
+        <v>241</v>
+      </c>
+      <c r="L116" s="96" t="s">
+        <v>438</v>
+      </c>
+      <c r="M116" s="96" t="s">
+        <v>533</v>
+      </c>
+      <c r="N116" s="96" t="s">
+        <v>721</v>
+      </c>
+      <c r="O116" s="6"/>
       <c r="P116" s="67"/>
     </row>
-    <row r="117" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="3" t="s">
+    <row r="117" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B117" s="18" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="B117" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>170</v>
       </c>
       <c r="D117" s="14" t="s">
-        <v>222</v>
+        <v>441</v>
       </c>
       <c r="E117" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F117" s="14" t="s">
-        <v>888</v>
+      <c r="F117" s="2" t="s">
+        <v>715</v>
       </c>
       <c r="G117" s="14" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I117" s="26">
-        <v>46082</v>
+      <c r="I117" s="16">
+        <v>44774</v>
       </c>
       <c r="J117" s="16">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O117" s="22"/>
+        <v>46356</v>
+      </c>
+      <c r="K117" s="103" t="s">
+        <v>260</v>
+      </c>
+      <c r="L117" s="96" t="s">
+        <v>440</v>
+      </c>
+      <c r="M117" s="96" t="s">
+        <v>531</v>
+      </c>
+      <c r="N117" s="96" t="s">
+        <v>705</v>
+      </c>
+      <c r="O117" s="95" t="s">
+        <v>1130</v>
+      </c>
       <c r="P117" s="67"/>
     </row>
     <row r="118" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="3" t="s">
+      <c r="A118" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B118" s="14" t="s">
-[...3 lines deleted...]
-        <v>114</v>
+      <c r="B118" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="C118" s="18" t="s">
+        <v>105</v>
       </c>
       <c r="D118" s="14" t="s">
-        <v>219</v>
+        <v>441</v>
       </c>
       <c r="E118" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F118" s="14" t="s">
-        <v>667</v>
+        <v>261</v>
       </c>
       <c r="G118" s="14" t="s">
         <v>42</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I118" s="26">
         <v>46082</v>
       </c>
       <c r="J118" s="16">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O118" s="8"/>
+        <v>46203</v>
+      </c>
+      <c r="K118" s="95" t="s">
+        <v>671</v>
+      </c>
+      <c r="L118" s="95"/>
+      <c r="M118" s="96"/>
+      <c r="N118" s="4"/>
+      <c r="O118" s="6"/>
       <c r="P118" s="67"/>
     </row>
-    <row r="119" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B119" s="2" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="B119" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="C119" s="18" t="s">
+        <v>321</v>
       </c>
       <c r="D119" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E119" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F119" s="10" t="s">
-        <v>243</v>
+      <c r="F119" s="14" t="s">
+        <v>858</v>
       </c>
       <c r="G119" s="14" t="s">
-        <v>553</v>
+        <v>839</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I119" s="16">
-[...16 lines deleted...]
-      </c>
+      <c r="I119" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J119" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K119" s="95" t="s">
+        <v>857</v>
+      </c>
+      <c r="L119" s="95"/>
+      <c r="M119" s="96"/>
+      <c r="N119" s="4"/>
       <c r="O119" s="6"/>
       <c r="P119" s="67"/>
     </row>
-    <row r="120" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>82</v>
+      </c>
+      <c r="B120" s="18" t="s">
+        <v>182</v>
+      </c>
+      <c r="C120" s="18" t="s">
+        <v>108</v>
       </c>
       <c r="D120" s="14" t="s">
-        <v>450</v>
+        <v>220</v>
       </c>
       <c r="E120" s="14" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>571</v>
+      </c>
+      <c r="F120" s="14" t="s">
+        <v>572</v>
       </c>
       <c r="G120" s="14" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="H120" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="H120" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="I120" s="16">
-[...16 lines deleted...]
-      </c>
+      <c r="I120" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J120" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K120" s="95" t="s">
+        <v>934</v>
+      </c>
+      <c r="L120" s="95"/>
+      <c r="M120" s="4"/>
+      <c r="N120" s="4"/>
       <c r="O120" s="6"/>
       <c r="P120" s="67"/>
     </row>
-    <row r="121" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="1" t="s">
+    <row r="121" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B121" s="18" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="B121" s="14" t="s">
+        <v>370</v>
+      </c>
+      <c r="C121" s="14" t="s">
+        <v>371</v>
       </c>
       <c r="D121" s="14" t="s">
-        <v>450</v>
+        <v>216</v>
       </c>
       <c r="E121" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F121" s="14" t="s">
-        <v>264</v>
+        <v>1095</v>
       </c>
       <c r="G121" s="14" t="s">
-        <v>42</v>
+        <v>1109</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I121" s="26">
+      <c r="I121" s="17">
         <v>46082</v>
       </c>
-      <c r="J121" s="16">
-[...7 lines deleted...]
-      <c r="N121" s="4"/>
+      <c r="J121" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K121" s="103" t="s">
+        <v>1108</v>
+      </c>
+      <c r="L121" s="95"/>
+      <c r="M121" s="6"/>
+      <c r="N121" s="6"/>
       <c r="O121" s="6"/>
       <c r="P121" s="67"/>
     </row>
-    <row r="122" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="1" t="s">
+    <row r="122" spans="1:16" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B122" s="18" t="s">
-[...3 lines deleted...]
-        <v>329</v>
+      <c r="B122" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C122" s="14" t="s">
+        <v>108</v>
       </c>
       <c r="D122" s="14" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="E122" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F122" s="14" t="s">
-        <v>890</v>
+        <v>1095</v>
       </c>
       <c r="G122" s="14" t="s">
-        <v>871</v>
+        <v>1083</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I122" s="26">
         <v>46082</v>
       </c>
-      <c r="J122" s="16">
-[...7 lines deleted...]
-      <c r="N122" s="4"/>
+      <c r="J122" s="17">
+        <v>46387</v>
+      </c>
+      <c r="K122" s="103" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L122" s="95"/>
+      <c r="M122" s="6"/>
+      <c r="N122" s="6"/>
       <c r="O122" s="6"/>
       <c r="P122" s="67"/>
     </row>
-    <row r="123" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C123" s="18" t="s">
+    <row r="123" spans="1:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B123" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C123" s="14" t="s">
         <v>108</v>
       </c>
       <c r="D123" s="14" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E123" s="14" t="s">
-        <v>594</v>
+        <v>21</v>
       </c>
       <c r="F123" s="14" t="s">
-        <v>595</v>
+        <v>943</v>
       </c>
       <c r="G123" s="14" t="s">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="H123" s="85" t="s">
+        <v>536</v>
+      </c>
+      <c r="H123" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I123" s="17">
+      <c r="I123" s="26">
         <v>46082</v>
       </c>
-      <c r="J123" s="17">
+      <c r="J123" s="16">
         <v>47514</v>
       </c>
-      <c r="K123" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N123" s="4"/>
+      <c r="K123" s="103" t="s">
+        <v>944</v>
+      </c>
+      <c r="L123" s="95"/>
+      <c r="M123" s="95"/>
+      <c r="N123" s="6"/>
       <c r="O123" s="6"/>
       <c r="P123" s="67"/>
     </row>
-    <row r="124" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B124" s="14" t="s">
-        <v>378</v>
+        <v>273</v>
       </c>
       <c r="C124" s="14" t="s">
-        <v>379</v>
+        <v>157</v>
       </c>
       <c r="D124" s="14" t="s">
-        <v>219</v>
+        <v>441</v>
       </c>
       <c r="E124" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F124" s="14" t="s">
-        <v>1132</v>
+        <v>274</v>
       </c>
       <c r="G124" s="14" t="s">
-        <v>1149</v>
+        <v>1083</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I124" s="17">
+      <c r="I124" s="28">
         <v>46082</v>
       </c>
-      <c r="J124" s="17">
-[...7 lines deleted...]
-      <c r="N124" s="6"/>
+      <c r="J124" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K124" s="103" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L124" s="95"/>
+      <c r="M124" s="95"/>
+      <c r="N124" s="95"/>
       <c r="O124" s="6"/>
       <c r="P124" s="67"/>
     </row>
-    <row r="125" spans="1:16" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B125" s="14" t="s">
-        <v>107</v>
+        <v>348</v>
       </c>
       <c r="C125" s="14" t="s">
-        <v>108</v>
+        <v>349</v>
       </c>
       <c r="D125" s="14" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="E125" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F125" s="14" t="s">
-        <v>1132</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>1013</v>
+      </c>
+      <c r="G125" s="32" t="s">
+        <v>42</v>
       </c>
       <c r="H125" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I125" s="26">
         <v>46082</v>
       </c>
-      <c r="J125" s="17">
-[...7 lines deleted...]
-      <c r="N125" s="6"/>
+      <c r="J125" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K125" s="103" t="s">
+        <v>1012</v>
+      </c>
+      <c r="L125" s="95"/>
+      <c r="M125" s="95"/>
+      <c r="N125" s="95"/>
       <c r="O125" s="6"/>
       <c r="P125" s="67"/>
     </row>
-    <row r="126" spans="1:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B126" s="14" t="s">
-        <v>107</v>
+        <v>1014</v>
       </c>
       <c r="C126" s="14" t="s">
-        <v>108</v>
+        <v>41</v>
       </c>
       <c r="D126" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E126" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F126" s="14" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>1016</v>
+      </c>
+      <c r="G126" s="32" t="s">
+        <v>42</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I126" s="26">
         <v>46082</v>
       </c>
       <c r="J126" s="16">
         <v>47514</v>
       </c>
-      <c r="K126" s="104" t="s">
-[...4 lines deleted...]
-      <c r="N126" s="6"/>
+      <c r="K126" s="103" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L126" s="95"/>
+      <c r="M126" s="95"/>
+      <c r="N126" s="95"/>
       <c r="O126" s="6"/>
       <c r="P126" s="67"/>
     </row>
     <row r="127" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B127" s="14" t="s">
-        <v>277</v>
+        <v>634</v>
       </c>
       <c r="C127" s="14" t="s">
-        <v>159</v>
+        <v>68</v>
       </c>
       <c r="D127" s="14" t="s">
-        <v>450</v>
+        <v>216</v>
       </c>
       <c r="E127" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F127" s="14" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>889</v>
+      </c>
+      <c r="G127" s="51" t="s">
+        <v>22</v>
       </c>
       <c r="H127" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I127" s="17">
-        <v>44958</v>
+      <c r="I127" s="26">
+        <v>46082</v>
       </c>
       <c r="J127" s="16">
-        <v>46203</v>
-[...12 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K127" s="103" t="s">
+        <v>635</v>
+      </c>
+      <c r="L127" s="95"/>
+      <c r="M127" s="95"/>
+      <c r="N127" s="6"/>
       <c r="O127" s="6"/>
       <c r="P127" s="67"/>
     </row>
     <row r="128" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B128" s="14" t="s">
-        <v>356</v>
+        <v>778</v>
       </c>
       <c r="C128" s="14" t="s">
-        <v>357</v>
+        <v>46</v>
       </c>
       <c r="D128" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E128" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F128" s="14" t="s">
-        <v>1048</v>
+        <v>1005</v>
       </c>
       <c r="G128" s="32" t="s">
         <v>42</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I128" s="26">
         <v>46082</v>
       </c>
       <c r="J128" s="16">
-        <v>46203</v>
-[...6 lines deleted...]
-      <c r="N128" s="96"/>
+        <v>47514</v>
+      </c>
+      <c r="K128" s="103" t="s">
+        <v>777</v>
+      </c>
+      <c r="L128" s="95"/>
+      <c r="M128" s="95"/>
+      <c r="N128" s="6"/>
       <c r="O128" s="6"/>
       <c r="P128" s="67"/>
     </row>
-    <row r="129" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B129" s="14" t="s">
-        <v>1049</v>
+        <v>432</v>
       </c>
       <c r="C129" s="14" t="s">
-        <v>41</v>
+        <v>433</v>
       </c>
       <c r="D129" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E129" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="E129" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F129" s="14" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="F129" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="G129" s="14" t="s">
+        <v>31</v>
       </c>
       <c r="H129" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I129" s="26">
-[...10 lines deleted...]
-      <c r="N129" s="96"/>
+      <c r="I129" s="17">
+        <v>44774</v>
+      </c>
+      <c r="J129" s="26">
+        <v>45961</v>
+      </c>
+      <c r="K129" s="103" t="s">
+        <v>435</v>
+      </c>
+      <c r="L129" s="95" t="s">
+        <v>452</v>
+      </c>
+      <c r="M129" s="95" t="s">
+        <v>617</v>
+      </c>
+      <c r="N129" s="95" t="s">
+        <v>755</v>
+      </c>
       <c r="O129" s="6"/>
       <c r="P129" s="67"/>
     </row>
-    <row r="130" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:16" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B130" s="14" t="s">
-        <v>657</v>
+        <v>236</v>
       </c>
       <c r="C130" s="14" t="s">
-        <v>68</v>
+        <v>237</v>
       </c>
       <c r="D130" s="14" t="s">
-        <v>219</v>
+        <v>441</v>
       </c>
       <c r="E130" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F130" s="14" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>238</v>
+      </c>
+      <c r="G130" s="14" t="s">
+        <v>536</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I130" s="26">
-[...10 lines deleted...]
-      <c r="N130" s="6"/>
+      <c r="I130" s="17">
+        <v>44774</v>
+      </c>
+      <c r="J130" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K130" s="103" t="s">
+        <v>242</v>
+      </c>
+      <c r="L130" s="95" t="s">
+        <v>437</v>
+      </c>
+      <c r="M130" s="95" t="s">
+        <v>534</v>
+      </c>
+      <c r="N130" s="95" t="s">
+        <v>722</v>
+      </c>
       <c r="O130" s="6"/>
       <c r="P130" s="67"/>
     </row>
-    <row r="131" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:16" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B131" s="14" t="s">
-        <v>810</v>
+        <v>389</v>
       </c>
       <c r="C131" s="14" t="s">
-        <v>46</v>
+        <v>390</v>
       </c>
       <c r="D131" s="14" t="s">
-        <v>219</v>
+        <v>661</v>
       </c>
       <c r="E131" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F131" s="14" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="F131" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="G131" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I131" s="26">
-        <v>46082</v>
+      <c r="I131" s="17">
+        <v>45748</v>
       </c>
       <c r="J131" s="16">
-        <v>47514</v>
-[...5 lines deleted...]
-      <c r="M131" s="96"/>
+        <v>46203</v>
+      </c>
+      <c r="K131" s="103" t="s">
+        <v>662</v>
+      </c>
+      <c r="L131" s="94" t="s">
+        <v>1131</v>
+      </c>
+      <c r="M131" s="6"/>
       <c r="N131" s="6"/>
       <c r="O131" s="6"/>
       <c r="P131" s="67"/>
     </row>
-    <row r="132" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:16" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B132" s="14" t="s">
-        <v>441</v>
+        <v>358</v>
       </c>
       <c r="C132" s="14" t="s">
-        <v>442</v>
+        <v>106</v>
       </c>
       <c r="D132" s="14" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>219</v>
+      </c>
+      <c r="E132" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="F132" s="14" t="s">
+        <v>1018</v>
       </c>
       <c r="G132" s="14" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I132" s="17">
-        <v>44774</v>
-[...15 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="J132" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K132" s="95" t="s">
+        <v>1017</v>
+      </c>
+      <c r="L132" s="94"/>
+      <c r="M132" s="95"/>
+      <c r="N132" s="95"/>
       <c r="O132" s="6"/>
       <c r="P132" s="67"/>
     </row>
-    <row r="133" spans="1:16" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B133" s="14" t="s">
-[...3 lines deleted...]
-        <v>240</v>
+      <c r="B133" s="18" t="s">
+        <v>355</v>
+      </c>
+      <c r="C133" s="18" t="s">
+        <v>356</v>
       </c>
       <c r="D133" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E133" s="14" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F133" s="14" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>1107</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>1083</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I133" s="17">
-[...9 lines deleted...]
-        <v>446</v>
+      <c r="I133" s="110">
+        <v>44966</v>
+      </c>
+      <c r="J133" s="34">
+        <v>46234</v>
+      </c>
+      <c r="K133" s="96" t="s">
+        <v>354</v>
+      </c>
+      <c r="L133" s="94" t="s">
+        <v>560</v>
       </c>
       <c r="M133" s="96" t="s">
-        <v>551</v>
+        <v>738</v>
       </c>
       <c r="N133" s="96" t="s">
-        <v>746</v>
+        <v>1141</v>
       </c>
       <c r="O133" s="6"/>
       <c r="P133" s="67"/>
     </row>
-    <row r="134" spans="1:16" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:16" ht="68.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B134" s="14" t="s">
-[...3 lines deleted...]
-        <v>399</v>
+      <c r="B134" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="C134" s="18" t="s">
+        <v>61</v>
       </c>
       <c r="D134" s="14" t="s">
-        <v>684</v>
+        <v>441</v>
       </c>
       <c r="E134" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F134" s="2" t="s">
-        <v>400</v>
+      <c r="F134" s="10" t="s">
+        <v>378</v>
       </c>
       <c r="G134" s="14" t="s">
-        <v>871</v>
+        <v>536</v>
       </c>
       <c r="H134" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I134" s="17">
-[...2 lines deleted...]
-      <c r="J134" s="16">
+      <c r="I134" s="16">
+        <v>45017</v>
+      </c>
+      <c r="J134" s="17">
         <v>46203</v>
       </c>
-      <c r="K134" s="104" t="s">
-[...4 lines deleted...]
-      <c r="N134" s="6"/>
+      <c r="K134" s="95" t="s">
+        <v>439</v>
+      </c>
+      <c r="L134" s="96" t="s">
+        <v>535</v>
+      </c>
+      <c r="M134" s="96" t="s">
+        <v>723</v>
+      </c>
+      <c r="N134" s="4"/>
       <c r="O134" s="6"/>
       <c r="P134" s="67"/>
     </row>
-    <row r="135" spans="1:16" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B135" s="14" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>111</v>
+      </c>
+      <c r="C135" s="18" t="s">
+        <v>213</v>
       </c>
       <c r="D135" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E135" s="14" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
       <c r="F135" s="14" t="s">
-        <v>1053</v>
+        <v>692</v>
       </c>
       <c r="G135" s="14" t="s">
-        <v>42</v>
+        <v>956</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I135" s="17">
         <v>46082</v>
       </c>
       <c r="J135" s="16">
         <v>47514</v>
       </c>
-      <c r="K135" s="96" t="s">
-[...2 lines deleted...]
-      <c r="L135" s="95"/>
+      <c r="K135" s="95" t="s">
+        <v>960</v>
+      </c>
+      <c r="L135" s="96"/>
       <c r="M135" s="96"/>
       <c r="N135" s="96"/>
       <c r="O135" s="6"/>
       <c r="P135" s="67"/>
     </row>
-    <row r="136" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B136" s="18" t="s">
-[...3 lines deleted...]
-        <v>364</v>
+      <c r="B136" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="C136" s="14" t="s">
+        <v>112</v>
       </c>
       <c r="D136" s="14" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E136" s="14" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F136" s="14" t="s">
-        <v>1147</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>1050</v>
+      </c>
+      <c r="G136" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I136" s="111">
-[...13 lines deleted...]
-      </c>
+      <c r="I136" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J136" s="17">
+        <v>47476</v>
+      </c>
+      <c r="K136" s="96" t="s">
+        <v>1049</v>
+      </c>
+      <c r="L136" s="96"/>
+      <c r="M136" s="96"/>
       <c r="N136" s="4"/>
       <c r="O136" s="6"/>
       <c r="P136" s="67"/>
     </row>
-    <row r="137" spans="1:16" ht="68.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B137" s="18" t="s">
-[...3 lines deleted...]
-        <v>61</v>
+      <c r="B137" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="C137" s="14" t="s">
+        <v>81</v>
       </c>
       <c r="D137" s="14" t="s">
-        <v>450</v>
+        <v>216</v>
       </c>
       <c r="E137" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F137" s="10" t="s">
-[...3 lines deleted...]
-        <v>553</v>
+      <c r="F137" s="27" t="s">
+        <v>222</v>
+      </c>
+      <c r="G137" s="40" t="s">
+        <v>26</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I137" s="16">
-        <v>45017</v>
+      <c r="I137" s="17">
+        <v>46082</v>
       </c>
       <c r="J137" s="17">
-        <v>46203</v>
-[...10 lines deleted...]
-      <c r="N137" s="4"/>
+        <v>47177</v>
+      </c>
+      <c r="K137" s="95" t="s">
+        <v>1051</v>
+      </c>
+      <c r="L137" s="95"/>
+      <c r="M137" s="95"/>
+      <c r="N137" s="95"/>
       <c r="O137" s="6"/>
       <c r="P137" s="67"/>
     </row>
-    <row r="138" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B138" s="14" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="C138" s="18" t="s">
+        <v>296</v>
+      </c>
+      <c r="C138" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="D138" s="14" t="s">
         <v>216</v>
       </c>
-      <c r="D138" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="14" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>715</v>
+        <v>21</v>
+      </c>
+      <c r="F138" s="27" t="s">
+        <v>1020</v>
       </c>
       <c r="G138" s="14" t="s">
-        <v>991</v>
+        <v>42</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I138" s="17">
         <v>46082</v>
       </c>
       <c r="J138" s="16">
         <v>47514</v>
       </c>
-      <c r="K138" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N138" s="97"/>
+      <c r="K138" s="95" t="s">
+        <v>1019</v>
+      </c>
+      <c r="L138" s="95"/>
+      <c r="M138" s="95"/>
+      <c r="N138" s="95"/>
       <c r="O138" s="6"/>
       <c r="P138" s="67"/>
     </row>
-    <row r="139" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="3" t="s">
+    <row r="139" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B139" s="14" t="s">
-[...3 lines deleted...]
-        <v>112</v>
+      <c r="B139" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="C139" s="18" t="s">
+        <v>114</v>
       </c>
       <c r="D139" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E139" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F139" s="14" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="G139" s="14" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G139" s="40" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I139" s="17">
         <v>46082</v>
       </c>
       <c r="J139" s="17">
-        <v>47476</v>
-[...6 lines deleted...]
-      <c r="N139" s="4"/>
+        <v>47177</v>
+      </c>
+      <c r="K139" s="95" t="s">
+        <v>1052</v>
+      </c>
+      <c r="L139" s="100"/>
+      <c r="M139" s="96"/>
+      <c r="N139" s="96"/>
       <c r="O139" s="6"/>
       <c r="P139" s="67"/>
     </row>
     <row r="140" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="3" t="s">
+      <c r="A140" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B140" s="14" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="B140" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="C140" s="18" t="s">
+        <v>116</v>
       </c>
       <c r="D140" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E140" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F140" s="27" t="s">
-[...5 lines deleted...]
-      <c r="H140" s="2" t="s">
+      <c r="F140" s="10" t="s">
+        <v>888</v>
+      </c>
+      <c r="G140" s="75" t="s">
+        <v>128</v>
+      </c>
+      <c r="H140" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I140" s="17">
         <v>46082</v>
       </c>
-      <c r="J140" s="17">
-[...3 lines deleted...]
-        <v>1086</v>
+      <c r="J140" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K140" s="100" t="s">
+        <v>887</v>
       </c>
       <c r="L140" s="96"/>
       <c r="M140" s="96"/>
       <c r="N140" s="96"/>
-      <c r="O140" s="6"/>
+      <c r="O140" s="21"/>
       <c r="P140" s="67"/>
     </row>
-    <row r="141" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B141" s="14" t="s">
-[...3 lines deleted...]
-        <v>305</v>
+      <c r="B141" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="C141" s="18" t="s">
+        <v>66</v>
       </c>
       <c r="D141" s="14" t="s">
-        <v>219</v>
+        <v>441</v>
       </c>
       <c r="E141" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F141" s="27" t="s">
-[...5 lines deleted...]
-      <c r="H141" s="2" t="s">
+      <c r="F141" s="51" t="s">
+        <v>372</v>
+      </c>
+      <c r="G141" s="51" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H141" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I141" s="17">
         <v>46082</v>
       </c>
-      <c r="J141" s="16">
-[...3 lines deleted...]
-        <v>1054</v>
+      <c r="J141" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K141" s="98" t="s">
+        <v>1154</v>
       </c>
       <c r="L141" s="96"/>
-      <c r="M141" s="96"/>
-[...1 lines deleted...]
-      <c r="O141" s="6"/>
+      <c r="M141" s="111"/>
+      <c r="N141" s="8"/>
+      <c r="O141" s="21"/>
       <c r="P141" s="67"/>
     </row>
-    <row r="142" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="1" t="s">
+    <row r="142" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B142" s="18" t="s">
-[...3 lines deleted...]
-        <v>114</v>
+      <c r="B142" s="64" t="s">
+        <v>774</v>
+      </c>
+      <c r="C142" s="64" t="s">
+        <v>68</v>
       </c>
       <c r="D142" s="14" t="s">
-        <v>219</v>
+        <v>441</v>
       </c>
       <c r="E142" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F142" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H142" s="2" t="s">
+      <c r="F142" s="51" t="s">
+        <v>776</v>
+      </c>
+      <c r="G142" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H142" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I142" s="17">
-[...11 lines deleted...]
-      <c r="O142" s="6"/>
+      <c r="I142" s="28">
+        <v>45901</v>
+      </c>
+      <c r="J142" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K142" s="104" t="s">
+        <v>775</v>
+      </c>
+      <c r="L142" s="105"/>
+      <c r="M142" s="8"/>
+      <c r="N142" s="8"/>
+      <c r="O142" s="21"/>
       <c r="P142" s="67"/>
     </row>
-    <row r="143" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D143" s="14" t="s">
+    <row r="143" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B143" s="64" t="s">
+        <v>224</v>
+      </c>
+      <c r="C143" s="64" t="s">
+        <v>476</v>
+      </c>
+      <c r="D143" s="86" t="s">
         <v>219</v>
       </c>
-      <c r="E143" s="14" t="s">
+      <c r="E143" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F143" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H143" s="30" t="s">
+      <c r="F143" s="86" t="s">
+        <v>935</v>
+      </c>
+      <c r="G143" s="65" t="s">
+        <v>225</v>
+      </c>
+      <c r="H143" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="I143" s="17">
+      <c r="I143" s="87">
         <v>46082</v>
       </c>
-      <c r="J143" s="16">
+      <c r="J143" s="88">
         <v>47514</v>
       </c>
-      <c r="K143" s="101" t="s">
-[...4 lines deleted...]
-      <c r="N143" s="97"/>
+      <c r="K143" s="95" t="s">
+        <v>936</v>
+      </c>
+      <c r="L143" s="105"/>
+      <c r="M143" s="96"/>
+      <c r="N143" s="95"/>
       <c r="O143" s="21"/>
       <c r="P143" s="67"/>
     </row>
     <row r="144" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B144" s="18" t="s">
-        <v>117</v>
+        <v>341</v>
       </c>
       <c r="C144" s="18" t="s">
-        <v>66</v>
+        <v>214</v>
       </c>
       <c r="D144" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E144" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F144" s="51" t="s">
-[...3 lines deleted...]
-        <v>1149</v>
+      <c r="F144" s="86" t="s">
+        <v>804</v>
+      </c>
+      <c r="G144" s="75" t="s">
+        <v>128</v>
       </c>
       <c r="H144" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I144" s="17">
-[...2 lines deleted...]
-      <c r="J144" s="17">
+      <c r="I144" s="76">
+        <v>45017</v>
+      </c>
+      <c r="J144" s="16">
         <v>46203</v>
       </c>
-      <c r="K144" s="99" t="s">
-[...8 lines deleted...]
-      <c r="N144" s="8"/>
+      <c r="K144" s="96" t="s">
+        <v>342</v>
+      </c>
+      <c r="L144" s="96" t="s">
+        <v>553</v>
+      </c>
+      <c r="M144" s="96" t="s">
+        <v>689</v>
+      </c>
+      <c r="N144" s="96" t="s">
+        <v>1069</v>
+      </c>
       <c r="O144" s="21"/>
       <c r="P144" s="67"/>
     </row>
     <row r="145" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="3" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>82</v>
+      </c>
+      <c r="B145" s="18" t="s">
+        <v>312</v>
+      </c>
+      <c r="C145" s="18" t="s">
+        <v>313</v>
       </c>
       <c r="D145" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E145" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F145" s="51" t="s">
-[...3 lines deleted...]
-        <v>871</v>
+      <c r="F145" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="G145" s="10" t="s">
+        <v>314</v>
       </c>
       <c r="H145" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I145" s="28">
-[...2 lines deleted...]
-      <c r="J145" s="16">
+      <c r="I145" s="76">
+        <v>46083</v>
+      </c>
+      <c r="J145" s="77">
         <v>46203</v>
       </c>
-      <c r="K145" s="105" t="s">
-[...3 lines deleted...]
-      <c r="M145" s="8"/>
+      <c r="K145" s="98" t="s">
+        <v>927</v>
+      </c>
+      <c r="L145" s="96"/>
+      <c r="M145" s="96"/>
       <c r="N145" s="8"/>
       <c r="O145" s="21"/>
       <c r="P145" s="67"/>
     </row>
-    <row r="146" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:16" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="3" t="s">
-        <v>82</v>
-[...10 lines deleted...]
-      <c r="E146" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B146" s="14" t="s">
+        <v>318</v>
+      </c>
+      <c r="C146" s="14" t="s">
+        <v>319</v>
+      </c>
+      <c r="D146" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="E146" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F146" s="87" t="s">
-[...5 lines deleted...]
-      <c r="H146" s="44" t="s">
+      <c r="F146" s="10" t="s">
+        <v>837</v>
+      </c>
+      <c r="G146" s="39" t="s">
+        <v>149</v>
+      </c>
+      <c r="H146" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I146" s="88">
+      <c r="I146" s="17">
         <v>46082</v>
       </c>
-      <c r="J146" s="89">
+      <c r="J146" s="16">
         <v>47514</v>
       </c>
-      <c r="K146" s="96" t="s">
-[...5 lines deleted...]
-      <c r="O146" s="21"/>
+      <c r="K146" s="97" t="s">
+        <v>836</v>
+      </c>
+      <c r="L146" s="95"/>
+      <c r="M146" s="95"/>
+      <c r="N146" s="6"/>
+      <c r="O146" s="6"/>
       <c r="P146" s="67"/>
     </row>
-    <row r="147" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B147" s="18" t="s">
-[...3 lines deleted...]
-        <v>217</v>
+      <c r="B147" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="C147" s="14" t="s">
+        <v>102</v>
       </c>
       <c r="D147" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E147" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F147" s="87" t="s">
-[...5 lines deleted...]
-      <c r="H147" s="10" t="s">
+      <c r="F147" s="14" t="s">
+        <v>393</v>
+      </c>
+      <c r="G147" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H147" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I147" s="76">
-        <v>45017</v>
+      <c r="I147" s="17">
+        <v>44774</v>
       </c>
       <c r="J147" s="16">
         <v>46203</v>
       </c>
       <c r="K147" s="97" t="s">
-        <v>350</v>
-[...10 lines deleted...]
-      <c r="O147" s="21"/>
+        <v>436</v>
+      </c>
+      <c r="L147" s="95" t="s">
+        <v>461</v>
+      </c>
+      <c r="M147" s="95" t="s">
+        <v>554</v>
+      </c>
+      <c r="N147" s="95" t="s">
+        <v>683</v>
+      </c>
+      <c r="O147" s="95" t="s">
+        <v>1070</v>
+      </c>
       <c r="P147" s="67"/>
     </row>
-    <row r="148" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:16" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="3" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>19</v>
+      </c>
+      <c r="B148" s="14" t="s">
+        <v>466</v>
+      </c>
+      <c r="C148" s="14" t="s">
+        <v>83</v>
       </c>
       <c r="D148" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E148" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F148" s="10" t="s">
-        <v>963</v>
+      <c r="F148" s="14" t="s">
+        <v>859</v>
       </c>
       <c r="G148" s="10" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="H148" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="H148" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I148" s="76">
-[...11 lines deleted...]
-      <c r="O148" s="21"/>
+      <c r="I148" s="17">
+        <v>45108</v>
+      </c>
+      <c r="J148" s="16">
+        <v>46934</v>
+      </c>
+      <c r="K148" s="97" t="s">
+        <v>467</v>
+      </c>
+      <c r="L148" s="95" t="s">
+        <v>527</v>
+      </c>
+      <c r="M148" s="95" t="s">
+        <v>706</v>
+      </c>
+      <c r="N148" s="95" t="s">
+        <v>1132</v>
+      </c>
+      <c r="O148" s="6"/>
       <c r="P148" s="67"/>
     </row>
-    <row r="149" spans="1:16" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B149" s="14" t="s">
-        <v>326</v>
+        <v>499</v>
       </c>
       <c r="C149" s="14" t="s">
-        <v>327</v>
+        <v>500</v>
       </c>
       <c r="D149" s="14" t="s">
         <v>219</v>
       </c>
       <c r="E149" s="14" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="H149" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F149" s="14" t="s">
+        <v>959</v>
+      </c>
+      <c r="G149" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="H149" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I149" s="17">
         <v>46082</v>
       </c>
       <c r="J149" s="16">
         <v>47514</v>
       </c>
-      <c r="K149" s="98" t="s">
-[...3 lines deleted...]
-      <c r="M149" s="96"/>
+      <c r="K149" s="97" t="s">
+        <v>501</v>
+      </c>
+      <c r="L149" s="95"/>
+      <c r="M149" s="6"/>
       <c r="N149" s="6"/>
       <c r="O149" s="6"/>
       <c r="P149" s="67"/>
     </row>
-    <row r="150" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B150" s="14" t="s">
-        <v>401</v>
+        <v>334</v>
       </c>
       <c r="C150" s="14" t="s">
-        <v>102</v>
+        <v>41</v>
       </c>
       <c r="D150" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E150" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F150" s="14" t="s">
-        <v>402</v>
+        <v>900</v>
       </c>
       <c r="G150" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="H150" s="2" t="s">
+      <c r="H150" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I150" s="17">
-        <v>44774</v>
+        <v>46082</v>
       </c>
       <c r="J150" s="16">
-        <v>46203</v>
-[...15 lines deleted...]
-      </c>
+        <v>46752</v>
+      </c>
+      <c r="K150" s="97" t="s">
+        <v>794</v>
+      </c>
+      <c r="L150" s="95"/>
+      <c r="M150" s="6"/>
+      <c r="N150" s="6"/>
+      <c r="O150" s="6"/>
       <c r="P150" s="67"/>
     </row>
-    <row r="151" spans="1:16" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B151" s="14" t="s">
-        <v>475</v>
+        <v>334</v>
       </c>
       <c r="C151" s="14" t="s">
-        <v>83</v>
+        <v>335</v>
       </c>
       <c r="D151" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E151" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F151" s="14" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>861</v>
+      </c>
+      <c r="G151" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H151" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I151" s="17">
-        <v>45108</v>
+        <v>46082</v>
       </c>
       <c r="J151" s="16">
-        <v>46934</v>
-[...9 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K151" s="95" t="s">
+        <v>860</v>
+      </c>
+      <c r="L151" s="95"/>
+      <c r="M151" s="95"/>
       <c r="N151" s="6"/>
       <c r="O151" s="6"/>
       <c r="P151" s="67"/>
     </row>
-    <row r="152" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="3" t="s">
+    <row r="152" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B152" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E152" s="14" t="s">
+      <c r="B152" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C152" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="D152" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E152" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="F152" s="14" t="s">
-[...3 lines deleted...]
-        <v>991</v>
+      <c r="F152" s="85" t="s">
+        <v>343</v>
+      </c>
+      <c r="G152" s="59" t="s">
+        <v>1083</v>
       </c>
       <c r="H152" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I152" s="17">
-[...11 lines deleted...]
-      <c r="O152" s="6"/>
+      <c r="I152" s="34">
+        <v>44958</v>
+      </c>
+      <c r="J152" s="46">
+        <v>46538</v>
+      </c>
+      <c r="K152" s="94" t="s">
+        <v>344</v>
+      </c>
+      <c r="L152" s="99" t="s">
+        <v>561</v>
+      </c>
+      <c r="M152" s="94" t="s">
+        <v>739</v>
+      </c>
+      <c r="N152" s="94" t="s">
+        <v>1142</v>
+      </c>
+      <c r="O152" s="63"/>
       <c r="P152" s="67"/>
     </row>
-    <row r="153" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="3" t="s">
+    <row r="153" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B153" s="14" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B153" s="32" t="s">
+        <v>468</v>
+      </c>
+      <c r="C153" s="32" t="s">
+        <v>362</v>
+      </c>
+      <c r="D153" s="32" t="s">
+        <v>216</v>
       </c>
       <c r="E153" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F153" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H153" s="33" t="s">
+      <c r="F153" s="83" t="s">
+        <v>945</v>
+      </c>
+      <c r="G153" s="90" t="s">
+        <v>204</v>
+      </c>
+      <c r="H153" s="73" t="s">
         <v>23</v>
       </c>
       <c r="I153" s="17">
         <v>46082</v>
       </c>
       <c r="J153" s="16">
-        <v>46752</v>
-[...7 lines deleted...]
-      <c r="O153" s="6"/>
+        <v>47514</v>
+      </c>
+      <c r="K153" s="94" t="s">
+        <v>469</v>
+      </c>
+      <c r="L153" s="99"/>
+      <c r="M153" s="94"/>
+      <c r="N153" s="63"/>
+      <c r="O153" s="63"/>
       <c r="P153" s="67"/>
     </row>
-    <row r="154" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:16" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B154" s="14" t="s">
-[...3 lines deleted...]
-        <v>343</v>
+      <c r="B154" s="32" t="s">
+        <v>374</v>
+      </c>
+      <c r="C154" s="32" t="s">
+        <v>87</v>
       </c>
       <c r="D154" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E154" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F154" s="14" t="s">
-        <v>893</v>
+        <v>1097</v>
       </c>
       <c r="G154" s="14" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="H154" s="33" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H154" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I154" s="17">
         <v>46082</v>
       </c>
       <c r="J154" s="16">
         <v>47514</v>
       </c>
-      <c r="K154" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M154" s="96"/>
+      <c r="K154" s="95" t="s">
+        <v>1096</v>
+      </c>
+      <c r="L154" s="95"/>
+      <c r="M154" s="95"/>
       <c r="N154" s="6"/>
       <c r="O154" s="6"/>
       <c r="P154" s="67"/>
     </row>
-    <row r="155" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B155" s="32" t="s">
-        <v>118</v>
+        <v>636</v>
       </c>
       <c r="C155" s="32" t="s">
-        <v>119</v>
-[...13 lines deleted...]
-      <c r="H155" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D155" s="14" t="s">
+        <v>843</v>
+      </c>
+      <c r="E155" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F155" s="14" t="s">
+        <v>905</v>
+      </c>
+      <c r="G155" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H155" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I155" s="34">
-[...3 lines deleted...]
-        <v>46538</v>
+      <c r="I155" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J155" s="17">
+        <v>46446</v>
       </c>
       <c r="K155" s="95" t="s">
-        <v>352</v>
-[...8 lines deleted...]
-      <c r="O155" s="63"/>
+        <v>904</v>
+      </c>
+      <c r="L155" s="97"/>
+      <c r="M155" s="95"/>
+      <c r="N155" s="6"/>
+      <c r="O155" s="6"/>
       <c r="P155" s="67"/>
     </row>
-    <row r="156" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B156" s="32" t="s">
-        <v>477</v>
+        <v>636</v>
       </c>
       <c r="C156" s="32" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="D156" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D156" s="14" t="s">
         <v>219</v>
       </c>
       <c r="E156" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F156" s="84" t="s">
-[...5 lines deleted...]
-      <c r="H156" s="73" t="s">
+      <c r="F156" s="14" t="s">
+        <v>912</v>
+      </c>
+      <c r="G156" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H156" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I156" s="17">
         <v>46082</v>
       </c>
       <c r="J156" s="16">
         <v>47514</v>
       </c>
       <c r="K156" s="95" t="s">
-        <v>478</v>
-[...4 lines deleted...]
-      <c r="O156" s="63"/>
+        <v>637</v>
+      </c>
+      <c r="L156" s="97"/>
+      <c r="M156" s="6"/>
+      <c r="N156" s="6"/>
+      <c r="O156" s="6"/>
       <c r="P156" s="67"/>
     </row>
-    <row r="157" spans="1:16" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="3" t="s">
+    <row r="157" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="32" t="s">
-        <v>383</v>
+        <v>121</v>
       </c>
       <c r="C157" s="32" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>120</v>
+      </c>
+      <c r="D157" s="32" t="s">
+        <v>216</v>
       </c>
       <c r="E157" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F157" s="14" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>828</v>
+      </c>
+      <c r="G157" s="10" t="s">
+        <v>35</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I157" s="17">
+      <c r="I157" s="34">
         <v>46082</v>
       </c>
       <c r="J157" s="16">
         <v>47514</v>
       </c>
-      <c r="K157" s="96" t="s">
-[...3 lines deleted...]
-      <c r="M157" s="96"/>
+      <c r="K157" s="95" t="s">
+        <v>642</v>
+      </c>
+      <c r="L157" s="97"/>
+      <c r="M157" s="6"/>
       <c r="N157" s="6"/>
       <c r="O157" s="6"/>
       <c r="P157" s="67"/>
     </row>
-    <row r="158" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="45" t="s">
+    <row r="158" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B158" s="32" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="B158" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="C158" s="31" t="s">
+        <v>387</v>
       </c>
       <c r="D158" s="14" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="E158" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E158" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F158" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H158" s="2" t="s">
+      <c r="F158" s="32" t="s">
+        <v>664</v>
+      </c>
+      <c r="G158" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H158" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I158" s="17">
-[...8 lines deleted...]
-      <c r="L158" s="98"/>
+      <c r="I158" s="46">
+        <v>45748</v>
+      </c>
+      <c r="J158" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K158" s="95" t="s">
+        <v>663</v>
+      </c>
+      <c r="L158" s="98" t="s">
+        <v>1133</v>
+      </c>
       <c r="M158" s="96"/>
-      <c r="N158" s="6"/>
+      <c r="N158" s="5"/>
       <c r="O158" s="6"/>
       <c r="P158" s="67"/>
     </row>
-    <row r="159" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="45" t="s">
+    <row r="159" spans="1:16" ht="64.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B159" s="32" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B159" s="31" t="s">
+        <v>122</v>
+      </c>
+      <c r="C159" s="31" t="s">
+        <v>123</v>
+      </c>
+      <c r="D159" s="32" t="s">
+        <v>216</v>
       </c>
       <c r="E159" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F159" s="14" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1087</v>
+      </c>
+      <c r="G159" s="25" t="s">
+        <v>1083</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I159" s="17">
+      <c r="I159" s="34">
         <v>46082</v>
       </c>
       <c r="J159" s="16">
         <v>47514</v>
       </c>
-      <c r="K159" s="96" t="s">
-        <v>660</v>
+      <c r="K159" s="95" t="s">
+        <v>1086</v>
       </c>
       <c r="L159" s="98"/>
-      <c r="M159" s="6"/>
-      <c r="N159" s="6"/>
+      <c r="M159" s="95"/>
+      <c r="N159" s="54"/>
       <c r="O159" s="6"/>
       <c r="P159" s="67"/>
     </row>
-    <row r="160" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="45" t="s">
+    <row r="160" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B160" s="32" t="s">
-[...6 lines deleted...]
-        <v>219</v>
+      <c r="B160" s="14" t="s">
+        <v>514</v>
+      </c>
+      <c r="C160" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="D160" s="14" t="s">
+        <v>441</v>
       </c>
       <c r="E160" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F160" s="14" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="F160" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="G160" s="14" t="s">
+        <v>22</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I160" s="34">
         <v>46082</v>
       </c>
       <c r="J160" s="16">
-        <v>47514</v>
-[...4 lines deleted...]
-      <c r="L160" s="98"/>
+        <v>46203</v>
+      </c>
+      <c r="K160" s="95" t="s">
+        <v>515</v>
+      </c>
+      <c r="L160" s="96"/>
       <c r="M160" s="6"/>
-      <c r="N160" s="6"/>
+      <c r="N160" s="55"/>
       <c r="O160" s="6"/>
       <c r="P160" s="67"/>
     </row>
     <row r="161" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="31" t="s">
+      <c r="A161" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B161" s="31" t="s">
-[...8 lines deleted...]
-      <c r="E161" s="32" t="s">
+      <c r="B161" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="C161" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E161" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F161" s="32" t="s">
-        <v>687</v>
+      <c r="F161" s="14" t="s">
+        <v>913</v>
       </c>
       <c r="G161" s="14" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="H161" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H161" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I161" s="46">
-        <v>45748</v>
+      <c r="I161" s="34">
+        <v>46082</v>
       </c>
       <c r="J161" s="16">
-        <v>46203</v>
-[...6 lines deleted...]
-      <c r="N161" s="5"/>
+        <v>47514</v>
+      </c>
+      <c r="K161" s="95" t="s">
+        <v>914</v>
+      </c>
+      <c r="L161" s="96"/>
+      <c r="M161" s="95"/>
+      <c r="N161" s="95"/>
       <c r="O161" s="6"/>
       <c r="P161" s="67"/>
     </row>
-    <row r="162" spans="1:16" ht="64.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="38" t="s">
+    <row r="162" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B162" s="31" t="s">
-[...6 lines deleted...]
-        <v>219</v>
+      <c r="B162" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="C162" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>216</v>
       </c>
       <c r="E162" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F162" s="14" t="s">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="F162" s="51" t="s">
+        <v>863</v>
+      </c>
+      <c r="G162" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I162" s="34">
         <v>46082</v>
       </c>
       <c r="J162" s="16">
         <v>47514</v>
       </c>
-      <c r="K162" s="96" t="s">
-[...2 lines deleted...]
-      <c r="L162" s="99"/>
+      <c r="K162" s="95" t="s">
+        <v>862</v>
+      </c>
+      <c r="L162" s="97"/>
       <c r="M162" s="96"/>
-      <c r="N162" s="54"/>
+      <c r="N162" s="96"/>
       <c r="O162" s="6"/>
       <c r="P162" s="67"/>
     </row>
-    <row r="163" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="1" t="s">
+    <row r="163" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B163" s="14" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="B163" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="C163" s="27" t="s">
+        <v>127</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>219</v>
       </c>
       <c r="E163" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F163" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H163" s="2" t="s">
+      <c r="F163" s="51" t="s">
+        <v>829</v>
+      </c>
+      <c r="G163" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="H163" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I163" s="34">
         <v>46082</v>
       </c>
       <c r="J163" s="16">
-        <v>46203</v>
-[...2 lines deleted...]
-        <v>532</v>
+        <v>47514</v>
+      </c>
+      <c r="K163" s="95" t="s">
+        <v>830</v>
       </c>
       <c r="L163" s="97"/>
-      <c r="M163" s="6"/>
-      <c r="N163" s="55"/>
+      <c r="M163" s="96"/>
+      <c r="N163" s="96"/>
       <c r="O163" s="6"/>
       <c r="P163" s="67"/>
     </row>
     <row r="164" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B164" s="14" t="s">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="B164" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="C164" s="27" t="s">
+        <v>127</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>222</v>
+        <v>733</v>
       </c>
       <c r="E164" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F164" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H164" s="2" t="s">
+      <c r="F164" s="51" t="s">
+        <v>831</v>
+      </c>
+      <c r="G164" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="H164" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I164" s="34">
         <v>46082</v>
       </c>
       <c r="J164" s="16">
-        <v>47514</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>46387</v>
+      </c>
+      <c r="K164" s="95" t="s">
+        <v>832</v>
       </c>
       <c r="L164" s="97"/>
       <c r="M164" s="96"/>
       <c r="N164" s="96"/>
       <c r="O164" s="6"/>
       <c r="P164" s="67"/>
     </row>
     <row r="165" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="3" t="s">
+      <c r="A165" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B165" s="14" t="s">
-[...3 lines deleted...]
-        <v>125</v>
+      <c r="B165" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="C165" s="27" t="s">
+        <v>651</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>219</v>
+        <v>653</v>
       </c>
       <c r="E165" s="14" t="s">
-        <v>21</v>
-[...21 lines deleted...]
-      <c r="N165" s="97"/>
+        <v>36</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="G165" s="44" t="s">
+        <v>654</v>
+      </c>
+      <c r="H165" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="I165" s="28">
+        <v>45657</v>
+      </c>
+      <c r="J165" s="34">
+        <v>47542</v>
+      </c>
+      <c r="K165" s="95" t="s">
+        <v>652</v>
+      </c>
+      <c r="L165" s="97" t="s">
+        <v>762</v>
+      </c>
+      <c r="M165" s="96"/>
+      <c r="N165" s="5"/>
       <c r="O165" s="6"/>
       <c r="P165" s="67"/>
     </row>
-    <row r="166" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="3" t="s">
+    <row r="166" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B166" s="27" t="s">
-        <v>126</v>
+        <v>281</v>
       </c>
       <c r="C166" s="27" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>66</v>
+      </c>
+      <c r="D166" s="14" t="s">
+        <v>441</v>
       </c>
       <c r="E166" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F166" s="51" t="s">
-[...5 lines deleted...]
-      <c r="H166" s="30" t="s">
+      <c r="F166" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="G166" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H166" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="I166" s="34">
-        <v>46082</v>
+      <c r="I166" s="28">
+        <v>44774</v>
       </c>
       <c r="J166" s="16">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O166" s="6"/>
+        <v>46203</v>
+      </c>
+      <c r="K166" s="100" t="s">
+        <v>283</v>
+      </c>
+      <c r="L166" s="96" t="s">
+        <v>384</v>
+      </c>
+      <c r="M166" s="96" t="s">
+        <v>568</v>
+      </c>
+      <c r="N166" s="96" t="s">
+        <v>684</v>
+      </c>
+      <c r="O166" s="95" t="s">
+        <v>1071</v>
+      </c>
       <c r="P166" s="67"/>
     </row>
-    <row r="167" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="3" t="s">
+    <row r="167" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B167" s="27" t="s">
-        <v>126</v>
+        <v>287</v>
       </c>
       <c r="C167" s="27" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>758</v>
+        <v>87</v>
+      </c>
+      <c r="D167" s="14" t="s">
+        <v>441</v>
       </c>
       <c r="E167" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F167" s="51" t="s">
-[...5 lines deleted...]
-      <c r="H167" s="30" t="s">
+      <c r="F167" s="65" t="s">
+        <v>286</v>
+      </c>
+      <c r="G167" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H167" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I167" s="34">
-        <v>46082</v>
+      <c r="I167" s="26">
+        <v>44927</v>
       </c>
       <c r="J167" s="16">
-        <v>46387</v>
-[...6 lines deleted...]
-      <c r="N167" s="97"/>
+        <v>46203</v>
+      </c>
+      <c r="K167" s="95" t="s">
+        <v>381</v>
+      </c>
+      <c r="L167" s="96" t="s">
+        <v>503</v>
+      </c>
+      <c r="M167" s="96" t="s">
+        <v>713</v>
+      </c>
+      <c r="N167" s="96" t="s">
+        <v>1072</v>
+      </c>
       <c r="O167" s="6"/>
       <c r="P167" s="67"/>
     </row>
     <row r="168" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="37" t="s">
-        <v>19</v>
-[...11 lines deleted...]
-        <v>36</v>
+        <v>82</v>
+      </c>
+      <c r="B168" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="C168" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="D168" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="E168" s="10" t="s">
+        <v>21</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>676</v>
-[...20 lines deleted...]
-      <c r="N168" s="5"/>
+        <v>227</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="H168" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="I168" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J168" s="17">
+        <v>47177</v>
+      </c>
+      <c r="K168" s="95" t="s">
+        <v>937</v>
+      </c>
+      <c r="L168" s="95"/>
+      <c r="M168" s="96"/>
+      <c r="N168" s="96"/>
       <c r="O168" s="6"/>
       <c r="P168" s="67"/>
     </row>
-    <row r="169" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="37" t="s">
+    <row r="169" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="B169" s="27" t="s">
-[...3 lines deleted...]
-        <v>66</v>
+      <c r="B169" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="C169" s="14" t="s">
+        <v>132</v>
       </c>
       <c r="D169" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E169" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F169" s="14" t="s">
-        <v>289</v>
-[...4 lines deleted...]
-      <c r="H169" s="14" t="s">
+        <v>744</v>
+      </c>
+      <c r="G169" s="51" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H169" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I169" s="28">
-        <v>44774</v>
+      <c r="I169" s="46">
+        <v>44958</v>
       </c>
       <c r="J169" s="16">
         <v>46203</v>
       </c>
-      <c r="K169" s="101" t="s">
-        <v>290</v>
+      <c r="K169" s="95" t="s">
+        <v>373</v>
       </c>
       <c r="L169" s="97" t="s">
-        <v>393</v>
-[...9 lines deleted...]
-      </c>
+        <v>562</v>
+      </c>
+      <c r="M169" s="95" t="s">
+        <v>740</v>
+      </c>
+      <c r="N169" s="96" t="s">
+        <v>1145</v>
+      </c>
+      <c r="O169" s="6"/>
       <c r="P169" s="67"/>
     </row>
-    <row r="170" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="37" t="s">
+    <row r="170" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="B170" s="27" t="s">
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="B170" s="32" t="s">
+        <v>771</v>
+      </c>
+      <c r="C170" s="32" t="s">
+        <v>591</v>
       </c>
       <c r="D170" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E170" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F170" s="65" t="s">
-        <v>293</v>
+      <c r="F170" s="14" t="s">
+        <v>773</v>
       </c>
       <c r="G170" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I170" s="26">
-        <v>44927</v>
+      <c r="I170" s="46">
+        <v>45901</v>
       </c>
       <c r="J170" s="16">
         <v>46203</v>
       </c>
-      <c r="K170" s="96" t="s">
-        <v>390</v>
+      <c r="K170" s="95" t="s">
+        <v>772</v>
       </c>
       <c r="L170" s="97" t="s">
-        <v>520</v>
-[...6 lines deleted...]
-      </c>
+        <v>1073</v>
+      </c>
+      <c r="M170" s="95"/>
+      <c r="N170" s="5"/>
       <c r="O170" s="6"/>
       <c r="P170" s="67"/>
     </row>
-    <row r="171" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>130</v>
+    <row r="171" spans="1:16" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="93" t="s">
+        <v>19</v>
+      </c>
+      <c r="B171" s="32" t="s">
+        <v>564</v>
+      </c>
+      <c r="C171" s="32" t="s">
+        <v>20</v>
       </c>
       <c r="D171" s="14" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="E171" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="E171" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F171" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H171" s="14" t="s">
+      <c r="F171" s="14" t="s">
+        <v>565</v>
+      </c>
+      <c r="G171" s="14" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H171" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I171" s="17">
-[...10 lines deleted...]
-      <c r="N171" s="97"/>
+      <c r="I171" s="46">
+        <v>45383</v>
+      </c>
+      <c r="J171" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K171" s="95" t="s">
+        <v>566</v>
+      </c>
+      <c r="L171" s="97" t="s">
+        <v>741</v>
+      </c>
+      <c r="M171" s="95" t="s">
+        <v>1146</v>
+      </c>
+      <c r="N171" s="5"/>
       <c r="O171" s="6"/>
       <c r="P171" s="67"/>
     </row>
-    <row r="172" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="53" t="s">
+    <row r="172" spans="1:16" s="58" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B172" s="14" t="s">
-[...3 lines deleted...]
-        <v>132</v>
+      <c r="B172" s="52" t="s">
+        <v>369</v>
+      </c>
+      <c r="C172" s="52" t="s">
+        <v>112</v>
       </c>
       <c r="D172" s="14" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E172" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="E172" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F172" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H172" s="2" t="s">
+      <c r="F172" s="52" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G172" s="10" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H172" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I172" s="46">
-        <v>44958</v>
+      <c r="I172" s="34">
+        <v>46082</v>
       </c>
       <c r="J172" s="16">
-        <v>46203</v>
-[...9 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K172" s="95" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L172" s="97"/>
+      <c r="M172" s="96"/>
       <c r="N172" s="5"/>
       <c r="O172" s="6"/>
-      <c r="P172" s="67"/>
+      <c r="P172" s="69"/>
     </row>
-    <row r="173" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="94" t="s">
+    <row r="173" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B173" s="32" t="s">
-[...8 lines deleted...]
-      <c r="E173" s="14" t="s">
+      <c r="B173" s="52" t="s">
+        <v>133</v>
+      </c>
+      <c r="C173" s="52" t="s">
+        <v>134</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E173" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F173" s="14" t="s">
-        <v>805</v>
+      <c r="F173" s="52" t="s">
+        <v>1022</v>
       </c>
       <c r="G173" s="10" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H173" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="H173" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I173" s="46">
-        <v>45901</v>
+      <c r="I173" s="17">
+        <v>46082</v>
       </c>
       <c r="J173" s="16">
-        <v>46203</v>
+        <v>47514</v>
       </c>
       <c r="K173" s="96" t="s">
-        <v>804</v>
-[...3 lines deleted...]
-      </c>
+        <v>1021</v>
+      </c>
+      <c r="L173" s="97"/>
       <c r="M173" s="96"/>
-      <c r="N173" s="5"/>
+      <c r="N173" s="96"/>
       <c r="O173" s="6"/>
       <c r="P173" s="67"/>
     </row>
-    <row r="174" spans="1:16" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="94" t="s">
+    <row r="174" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B174" s="32" t="s">
-[...8 lines deleted...]
-      <c r="E174" s="14" t="s">
+      <c r="B174" s="52" t="s">
+        <v>280</v>
+      </c>
+      <c r="C174" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E174" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F174" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H174" s="2" t="s">
+      <c r="F174" s="52" t="s">
+        <v>890</v>
+      </c>
+      <c r="G174" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H174" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I174" s="46">
-        <v>45383</v>
+      <c r="I174" s="34">
+        <v>46082</v>
       </c>
       <c r="J174" s="16">
-        <v>46203</v>
+        <v>47514</v>
       </c>
       <c r="K174" s="96" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-      <c r="N174" s="5"/>
+        <v>638</v>
+      </c>
+      <c r="L174" s="97"/>
+      <c r="M174" s="96"/>
+      <c r="N174" s="8"/>
       <c r="O174" s="6"/>
       <c r="P174" s="67"/>
     </row>
-    <row r="175" spans="1:16" s="58" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="175" spans="1:16" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="47" t="s">
+        <v>82</v>
       </c>
       <c r="B175" s="52" t="s">
-        <v>377</v>
+        <v>570</v>
       </c>
       <c r="C175" s="52" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="D175" s="14" t="s">
-        <v>219</v>
+        <v>441</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F175" s="52" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>574</v>
+      </c>
+      <c r="G175" s="52" t="s">
+        <v>227</v>
       </c>
       <c r="H175" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I175" s="34">
-[...9 lines deleted...]
-      <c r="M175" s="97"/>
+      <c r="I175" s="35">
+        <v>46083</v>
+      </c>
+      <c r="J175" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K175" s="95" t="s">
+        <v>939</v>
+      </c>
+      <c r="L175" s="95"/>
+      <c r="M175" s="96"/>
       <c r="N175" s="5"/>
       <c r="O175" s="6"/>
-      <c r="P175" s="69"/>
+      <c r="P175" s="67"/>
     </row>
-    <row r="176" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B176" s="52" t="s">
-        <v>133</v>
+        <v>577</v>
       </c>
       <c r="C176" s="52" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>578</v>
+      </c>
+      <c r="D176" s="14" t="s">
+        <v>441</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F176" s="52" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>579</v>
+      </c>
+      <c r="G176" s="32" t="s">
+        <v>26</v>
       </c>
       <c r="H176" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I176" s="17">
-        <v>46082</v>
+      <c r="I176" s="35">
+        <v>45566</v>
       </c>
       <c r="J176" s="16">
-        <v>47514</v>
-[...6 lines deleted...]
-      <c r="N176" s="97"/>
+        <v>46203</v>
+      </c>
+      <c r="K176" s="95" t="s">
+        <v>580</v>
+      </c>
+      <c r="L176" s="95" t="s">
+        <v>681</v>
+      </c>
+      <c r="M176" s="96" t="s">
+        <v>1119</v>
+      </c>
+      <c r="N176" s="5"/>
       <c r="O176" s="6"/>
       <c r="P176" s="67"/>
     </row>
-    <row r="177" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B177" s="52" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B177" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="C177" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="D177" s="14" t="s">
+        <v>216</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F177" s="52" t="s">
-        <v>922</v>
-[...4 lines deleted...]
-      <c r="H177" s="10" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G177" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="H177" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I177" s="34">
+      <c r="I177" s="16">
         <v>46082</v>
       </c>
-      <c r="J177" s="16">
-[...7 lines deleted...]
-      <c r="N177" s="8"/>
+      <c r="J177" s="17">
+        <v>47177</v>
+      </c>
+      <c r="K177" s="96" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L177" s="95"/>
+      <c r="M177" s="95"/>
+      <c r="N177" s="96"/>
       <c r="O177" s="6"/>
       <c r="P177" s="67"/>
     </row>
-    <row r="178" spans="1:16" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="47" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>19</v>
+      </c>
+      <c r="B178" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="C178" s="14" t="s">
+        <v>290</v>
       </c>
       <c r="D178" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F178" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H178" s="10" t="s">
+      <c r="F178" s="14" t="s">
+        <v>714</v>
+      </c>
+      <c r="G178" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H178" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I178" s="35">
-        <v>46083</v>
-[...1 lines deleted...]
-      <c r="J178" s="17">
+        <v>44866</v>
+      </c>
+      <c r="J178" s="16">
         <v>46203</v>
       </c>
       <c r="K178" s="96" t="s">
-        <v>974</v>
-[...4 lines deleted...]
-      <c r="O178" s="6"/>
+        <v>291</v>
+      </c>
+      <c r="L178" s="95" t="s">
+        <v>459</v>
+      </c>
+      <c r="M178" s="96" t="s">
+        <v>532</v>
+      </c>
+      <c r="N178" s="96" t="s">
+        <v>707</v>
+      </c>
+      <c r="O178" s="95" t="s">
+        <v>1134</v>
+      </c>
       <c r="P178" s="67"/>
     </row>
-    <row r="179" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B179" s="52" t="s">
-[...3 lines deleted...]
-        <v>601</v>
+      <c r="B179" s="14" t="s">
+        <v>419</v>
+      </c>
+      <c r="C179" s="14" t="s">
+        <v>66</v>
       </c>
       <c r="D179" s="14" t="s">
-        <v>450</v>
+        <v>416</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F179" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H179" s="10" t="s">
+      <c r="F179" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="G179" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H179" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I179" s="35">
-[...3 lines deleted...]
-        <v>46203</v>
+      <c r="I179" s="17">
+        <v>44774</v>
+      </c>
+      <c r="J179" s="26">
+        <v>45961</v>
       </c>
       <c r="K179" s="96" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>420</v>
+      </c>
+      <c r="L179" s="97" t="s">
+        <v>453</v>
       </c>
       <c r="M179" s="97" t="s">
-        <v>1160</v>
-[...1 lines deleted...]
-      <c r="N179" s="5"/>
+        <v>618</v>
+      </c>
+      <c r="N179" s="96" t="s">
+        <v>756</v>
+      </c>
       <c r="O179" s="6"/>
       <c r="P179" s="67"/>
     </row>
-    <row r="180" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="47" t="s">
+    <row r="180" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B180" s="14" t="s">
-        <v>136</v>
+        <v>200</v>
       </c>
       <c r="C180" s="14" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="D180" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="D180" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="E180" s="10" t="s">
+      <c r="E180" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F180" s="52" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="F180" s="14" t="s">
+        <v>729</v>
+      </c>
+      <c r="G180" s="25" t="s">
+        <v>142</v>
       </c>
       <c r="H180" s="2" t="s">
-        <v>23</v>
-[...13 lines deleted...]
-      <c r="O180" s="6"/>
+        <v>37</v>
+      </c>
+      <c r="I180" s="17">
+        <v>45778</v>
+      </c>
+      <c r="J180" s="16">
+        <v>46022</v>
+      </c>
+      <c r="K180" s="95" t="s">
+        <v>202</v>
+      </c>
+      <c r="L180" s="95"/>
+      <c r="M180" s="95"/>
+      <c r="N180" s="95"/>
+      <c r="O180" s="95"/>
       <c r="P180" s="67"/>
     </row>
-    <row r="181" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="47" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>82</v>
+      </c>
+      <c r="B181" s="18" t="s">
+        <v>137</v>
       </c>
       <c r="C181" s="14" t="s">
-        <v>298</v>
-[...4 lines deleted...]
-      <c r="E181" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="D181" s="27" t="s">
+        <v>220</v>
+      </c>
+      <c r="E181" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F181" s="14" t="s">
-[...3 lines deleted...]
-        <v>871</v>
+      <c r="F181" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="G181" s="10" t="s">
+        <v>317</v>
       </c>
       <c r="H181" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I181" s="35">
-        <v>44866</v>
+      <c r="I181" s="16">
+        <v>46082</v>
       </c>
       <c r="J181" s="16">
-        <v>46203</v>
-[...13 lines deleted...]
-      <c r="O181" s="6"/>
+        <v>47514</v>
+      </c>
+      <c r="K181" s="95" t="s">
+        <v>938</v>
+      </c>
+      <c r="L181" s="95"/>
+      <c r="M181" s="96"/>
+      <c r="N181" s="2"/>
+      <c r="O181" s="21"/>
       <c r="P181" s="67"/>
     </row>
     <row r="182" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="47" t="s">
+      <c r="A182" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B182" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E182" s="10" t="s">
+      <c r="B182" s="18" t="s">
+        <v>481</v>
+      </c>
+      <c r="C182" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="D182" s="44" t="s">
+        <v>219</v>
+      </c>
+      <c r="E182" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F182" s="2" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="F182" s="14" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G182" s="10" t="s">
+        <v>135</v>
       </c>
       <c r="H182" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I182" s="17">
-[...17 lines deleted...]
-      <c r="O182" s="6"/>
+      <c r="I182" s="16">
+        <v>46082</v>
+      </c>
+      <c r="J182" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K182" s="95" t="s">
+        <v>482</v>
+      </c>
+      <c r="L182" s="96"/>
+      <c r="M182" s="96"/>
+      <c r="N182" s="2"/>
+      <c r="O182" s="21"/>
       <c r="P182" s="67"/>
     </row>
-    <row r="183" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="1" t="s">
+    <row r="183" spans="1:16" ht="59.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B183" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E183" s="14" t="s">
+      <c r="B183" s="18" t="s">
+        <v>259</v>
+      </c>
+      <c r="C183" s="18" t="s">
+        <v>193</v>
+      </c>
+      <c r="D183" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E183" s="44" t="s">
         <v>21</v>
       </c>
       <c r="F183" s="14" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>502</v>
+      </c>
+      <c r="G183" s="51" t="s">
+        <v>128</v>
       </c>
       <c r="H183" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>45778</v>
+        <v>23</v>
+      </c>
+      <c r="I183" s="16">
+        <v>45870</v>
       </c>
       <c r="J183" s="16">
-        <v>46022</v>
-[...7 lines deleted...]
-      <c r="O183" s="96"/>
+        <v>46203</v>
+      </c>
+      <c r="K183" s="95" t="s">
+        <v>329</v>
+      </c>
+      <c r="L183" s="96" t="s">
+        <v>1074</v>
+      </c>
+      <c r="M183" s="5"/>
+      <c r="N183" s="5"/>
+      <c r="O183" s="21"/>
       <c r="P183" s="67"/>
     </row>
-    <row r="184" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E184" s="14" t="s">
+    <row r="184" spans="1:16" ht="59.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B184" s="64" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C184" s="64" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D184" s="44" t="s">
+        <v>219</v>
+      </c>
+      <c r="E184" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="F184" s="10" t="s">
-        <v>324</v>
+      <c r="F184" s="14" t="s">
+        <v>1027</v>
       </c>
       <c r="G184" s="10" t="s">
-        <v>325</v>
+        <v>135</v>
       </c>
       <c r="H184" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I184" s="16">
         <v>46082</v>
       </c>
       <c r="J184" s="16">
         <v>47514</v>
       </c>
-      <c r="K184" s="96" t="s">
-        <v>973</v>
+      <c r="K184" s="95" t="s">
+        <v>1026</v>
       </c>
       <c r="L184" s="96"/>
-      <c r="M184" s="97"/>
-      <c r="N184" s="2"/>
+      <c r="M184" s="5"/>
+      <c r="N184" s="5"/>
       <c r="O184" s="21"/>
       <c r="P184" s="67"/>
     </row>
-    <row r="185" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="3" t="s">
+    <row r="185" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B185" s="18" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B185" s="64" t="s">
+        <v>791</v>
+      </c>
+      <c r="C185" s="64" t="s">
+        <v>186</v>
+      </c>
+      <c r="D185" s="10" t="s">
+        <v>219</v>
       </c>
       <c r="E185" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F185" s="14" t="s">
-        <v>1058</v>
+        <v>793</v>
       </c>
       <c r="G185" s="10" t="s">
         <v>135</v>
       </c>
       <c r="H185" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I185" s="16">
         <v>46082</v>
       </c>
       <c r="J185" s="16">
         <v>47514</v>
       </c>
       <c r="K185" s="96" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-      <c r="M185" s="97"/>
+        <v>792</v>
+      </c>
+      <c r="L185" s="96"/>
+      <c r="M185" s="96"/>
       <c r="N185" s="2"/>
-      <c r="O185" s="21"/>
+      <c r="O185" s="14"/>
       <c r="P185" s="67"/>
     </row>
-    <row r="186" spans="1:16" ht="59.85" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A186" s="3" t="s">
+    <row r="186" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B186" s="18" t="s">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="B186" s="64" t="s">
+        <v>408</v>
+      </c>
+      <c r="C186" s="64" t="s">
+        <v>409</v>
+      </c>
+      <c r="D186" s="10" t="s">
+        <v>219</v>
       </c>
       <c r="E186" s="44" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F186" s="14" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>410</v>
+      </c>
+      <c r="G186" s="14" t="s">
+        <v>655</v>
       </c>
       <c r="H186" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I186" s="16">
-        <v>45870</v>
+        <v>45778</v>
       </c>
       <c r="J186" s="16">
-        <v>46203</v>
-[...9 lines deleted...]
-      <c r="O186" s="21"/>
+        <v>46022</v>
+      </c>
+      <c r="K186" s="100" t="s">
+        <v>411</v>
+      </c>
+      <c r="L186" s="95"/>
+      <c r="M186" s="96"/>
+      <c r="N186" s="2"/>
+      <c r="O186" s="14"/>
       <c r="P186" s="67"/>
     </row>
-    <row r="187" spans="1:16" ht="59.85" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A187" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B187" s="64" t="s">
-        <v>1059</v>
+        <v>394</v>
       </c>
       <c r="C187" s="64" t="s">
-        <v>1060</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>235</v>
+      </c>
+      <c r="D187" s="14" t="s">
+        <v>441</v>
       </c>
       <c r="E187" s="44" t="s">
         <v>21</v>
       </c>
       <c r="F187" s="14" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>396</v>
+      </c>
+      <c r="G187" s="14" t="s">
+        <v>22</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I187" s="16">
-        <v>46082</v>
+        <v>44774</v>
       </c>
       <c r="J187" s="16">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O187" s="21"/>
+        <v>46203</v>
+      </c>
+      <c r="K187" s="95" t="s">
+        <v>395</v>
+      </c>
+      <c r="L187" s="96" t="s">
+        <v>462</v>
+      </c>
+      <c r="M187" s="96" t="s">
+        <v>555</v>
+      </c>
+      <c r="N187" s="96" t="s">
+        <v>690</v>
+      </c>
+      <c r="O187" s="96" t="s">
+        <v>1139</v>
+      </c>
       <c r="P187" s="67"/>
     </row>
-    <row r="188" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="37" t="s">
+    <row r="188" spans="1:16" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B188" s="64" t="s">
-[...8 lines deleted...]
-      <c r="E188" s="14" t="s">
+      <c r="B188" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="C188" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="D188" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E188" s="44" t="s">
         <v>21</v>
       </c>
       <c r="F188" s="14" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>666</v>
+      </c>
+      <c r="G188" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I188" s="16">
-        <v>46082</v>
+      <c r="I188" s="17">
+        <v>45748</v>
       </c>
       <c r="J188" s="16">
-        <v>47514</v>
-[...5 lines deleted...]
-      <c r="M188" s="97"/>
+        <v>46203</v>
+      </c>
+      <c r="K188" s="95" t="s">
+        <v>665</v>
+      </c>
+      <c r="L188" s="95" t="s">
+        <v>1135</v>
+      </c>
+      <c r="M188" s="96"/>
       <c r="N188" s="2"/>
       <c r="O188" s="14"/>
       <c r="P188" s="67"/>
     </row>
-    <row r="189" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A189" s="37" t="s">
+    <row r="189" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B189" s="64" t="s">
-[...3 lines deleted...]
-        <v>418</v>
+      <c r="B189" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="C189" s="10" t="s">
+        <v>140</v>
       </c>
       <c r="D189" s="10" t="s">
-        <v>222</v>
-[...14 lines deleted...]
-        <v>45778</v>
+        <v>216</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F189" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="G189" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="H189" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="I189" s="17">
+        <v>46082</v>
       </c>
       <c r="J189" s="16">
-        <v>46022</v>
-[...7 lines deleted...]
-      <c r="O189" s="14"/>
+        <v>47514</v>
+      </c>
+      <c r="K189" s="95" t="s">
+        <v>957</v>
+      </c>
+      <c r="L189" s="95"/>
+      <c r="M189" s="95"/>
+      <c r="N189" s="95"/>
+      <c r="O189" s="6"/>
       <c r="P189" s="67"/>
     </row>
-    <row r="190" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="37" t="s">
+    <row r="190" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B190" s="64" t="s">
-[...21 lines deleted...]
-        <v>44774</v>
+      <c r="B190" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C190" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D190" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F190" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="G190" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H190" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="I190" s="56">
+        <v>45657</v>
       </c>
       <c r="J190" s="16">
-        <v>46203</v>
-[...13 lines deleted...]
-      <c r="O190" s="14"/>
+        <v>46022</v>
+      </c>
+      <c r="K190" s="95" t="s">
+        <v>656</v>
+      </c>
+      <c r="L190" s="95" t="s">
+        <v>763</v>
+      </c>
+      <c r="M190" s="95"/>
+      <c r="N190" s="9"/>
+      <c r="O190" s="6"/>
       <c r="P190" s="67"/>
     </row>
-    <row r="191" spans="1:16" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A191" s="43" t="s">
+    <row r="191" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B191" s="44" t="s">
-[...8 lines deleted...]
-      <c r="E191" s="44" t="s">
+      <c r="B191" s="10" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C191" s="10" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D191" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="E191" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F191" s="14" t="s">
-        <v>689</v>
+      <c r="F191" s="10" t="s">
+        <v>1079</v>
       </c>
       <c r="G191" s="14" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="H191" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H191" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I191" s="17">
-        <v>45748</v>
+      <c r="I191" s="56">
+        <v>46160</v>
       </c>
       <c r="J191" s="16">
-        <v>46203</v>
-[...7 lines deleted...]
-      <c r="O191" s="14"/>
+        <v>47514</v>
+      </c>
+      <c r="K191" s="95" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L191" s="95"/>
+      <c r="M191" s="95"/>
+      <c r="N191" s="9"/>
+      <c r="O191" s="6"/>
       <c r="P191" s="67"/>
     </row>
-    <row r="192" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A192" s="43" t="s">
+    <row r="192" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B192" s="10" t="s">
-[...3 lines deleted...]
-        <v>140</v>
+      <c r="B192" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="C192" s="18" t="s">
+        <v>44</v>
       </c>
       <c r="D192" s="10" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="E192" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="E192" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F192" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H192" s="10" t="s">
+      <c r="F192" s="14" t="s">
+        <v>864</v>
+      </c>
+      <c r="G192" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H192" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I192" s="17">
         <v>46082</v>
       </c>
       <c r="J192" s="16">
         <v>47514</v>
       </c>
       <c r="K192" s="96" t="s">
-        <v>992</v>
+        <v>403</v>
       </c>
       <c r="L192" s="96"/>
-      <c r="M192" s="96"/>
-[...1 lines deleted...]
-      <c r="O192" s="6"/>
+      <c r="M192" s="4"/>
+      <c r="N192" s="4"/>
+      <c r="O192" s="21"/>
       <c r="P192" s="67"/>
     </row>
-    <row r="193" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="43" t="s">
+    <row r="193" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B193" s="10" t="s">
-[...24 lines deleted...]
-        <v>46022</v>
+      <c r="B193" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="C193" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D193" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="E193" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F193" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="G193" s="14" t="s">
+        <v>491</v>
+      </c>
+      <c r="H193" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I193" s="17">
+        <v>45261</v>
+      </c>
+      <c r="J193" s="17">
+        <v>46356</v>
       </c>
       <c r="K193" s="96" t="s">
-        <v>679</v>
-[...6 lines deleted...]
-      <c r="O193" s="6"/>
+        <v>493</v>
+      </c>
+      <c r="M193" s="4"/>
+      <c r="N193" s="4"/>
+      <c r="O193" s="21"/>
       <c r="P193" s="67"/>
     </row>
-    <row r="194" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A194" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B194" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E194" s="10" t="s">
+      <c r="B194" s="18" t="s">
+        <v>779</v>
+      </c>
+      <c r="C194" s="18" t="s">
+        <v>780</v>
+      </c>
+      <c r="D194" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E194" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F194" s="10" t="s">
-        <v>1114</v>
+      <c r="F194" s="14" t="s">
+        <v>782</v>
       </c>
       <c r="G194" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="H194" s="10" t="s">
+      <c r="H194" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I194" s="56">
-[...3 lines deleted...]
-        <v>47514</v>
+      <c r="I194" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J194" s="17">
+        <v>46203</v>
       </c>
       <c r="K194" s="96" t="s">
-        <v>1115</v>
+        <v>781</v>
       </c>
       <c r="L194" s="96"/>
       <c r="M194" s="96"/>
-      <c r="N194" s="9"/>
-      <c r="O194" s="6"/>
+      <c r="N194" s="4"/>
+      <c r="O194" s="21"/>
       <c r="P194" s="67"/>
     </row>
-    <row r="195" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B195" s="18" t="s">
-        <v>143</v>
+        <v>569</v>
       </c>
       <c r="C195" s="18" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="D195" s="10" t="s">
         <v>219</v>
       </c>
       <c r="E195" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F195" s="14" t="s">
-        <v>896</v>
+      <c r="F195" s="10" t="s">
+        <v>892</v>
       </c>
       <c r="G195" s="14" t="s">
-        <v>871</v>
+        <v>22</v>
       </c>
       <c r="H195" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I195" s="17">
         <v>46082</v>
       </c>
       <c r="J195" s="16">
         <v>47514</v>
       </c>
-      <c r="K195" s="97" t="s">
-[...3 lines deleted...]
-      <c r="M195" s="4"/>
+      <c r="K195" s="105" t="s">
+        <v>891</v>
+      </c>
+      <c r="L195" s="96"/>
+      <c r="M195" s="96"/>
       <c r="N195" s="4"/>
       <c r="O195" s="21"/>
       <c r="P195" s="67"/>
     </row>
-    <row r="196" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B196" s="18" t="s">
-        <v>143</v>
+        <v>569</v>
       </c>
       <c r="C196" s="18" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>68</v>
+      </c>
+      <c r="D196" s="10" t="s">
+        <v>733</v>
       </c>
       <c r="E196" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F196" s="14" t="s">
-        <v>509</v>
+        <v>865</v>
       </c>
       <c r="G196" s="14" t="s">
-        <v>508</v>
+        <v>839</v>
       </c>
       <c r="H196" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I196" s="17">
-        <v>45261</v>
-[...7 lines deleted...]
-      <c r="M196" s="4"/>
+        <v>46082</v>
+      </c>
+      <c r="J196" s="16">
+        <v>46387</v>
+      </c>
+      <c r="K196" s="105" t="s">
+        <v>866</v>
+      </c>
+      <c r="L196" s="95"/>
+      <c r="M196" s="96"/>
       <c r="N196" s="4"/>
       <c r="O196" s="21"/>
       <c r="P196" s="67"/>
     </row>
-    <row r="197" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B197" s="18" t="s">
-[...3 lines deleted...]
-        <v>812</v>
+      <c r="B197" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="C197" s="27" t="s">
+        <v>186</v>
       </c>
       <c r="D197" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E197" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F197" s="14" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1114</v>
+      </c>
+      <c r="G197" s="25" t="s">
+        <v>1083</v>
       </c>
       <c r="H197" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I197" s="17">
         <v>46082</v>
       </c>
-      <c r="J197" s="17">
+      <c r="J197" s="56">
         <v>46203</v>
       </c>
-      <c r="K197" s="97" t="s">
-[...5 lines deleted...]
-      <c r="O197" s="21"/>
+      <c r="K197" s="106" t="s">
+        <v>1155</v>
+      </c>
+      <c r="L197" s="95"/>
+      <c r="M197" s="95"/>
+      <c r="N197" s="95"/>
+      <c r="O197" s="95"/>
       <c r="P197" s="67"/>
     </row>
-    <row r="198" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B198" s="18" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B198" s="27" t="s">
+        <v>203</v>
+      </c>
+      <c r="C198" s="27" t="s">
+        <v>168</v>
+      </c>
+      <c r="D198" s="32" t="s">
+        <v>843</v>
       </c>
       <c r="E198" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F198" s="10" t="s">
-        <v>924</v>
+      <c r="F198" s="27" t="s">
+        <v>918</v>
       </c>
       <c r="G198" s="14" t="s">
         <v>22</v>
       </c>
       <c r="H198" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I198" s="17">
         <v>46082</v>
       </c>
-      <c r="J198" s="16">
-        <v>47514</v>
+      <c r="J198" s="34">
+        <v>46446</v>
       </c>
       <c r="K198" s="106" t="s">
-        <v>923</v>
-[...4 lines deleted...]
-      <c r="O198" s="21"/>
+        <v>917</v>
+      </c>
+      <c r="L198" s="95"/>
+      <c r="M198" s="95"/>
+      <c r="N198" s="6"/>
+      <c r="O198" s="6"/>
       <c r="P198" s="67"/>
     </row>
-    <row r="199" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B199" s="18" t="s">
-[...6 lines deleted...]
-        <v>758</v>
+      <c r="B199" s="27" t="s">
+        <v>203</v>
+      </c>
+      <c r="C199" s="27" t="s">
+        <v>168</v>
+      </c>
+      <c r="D199" s="27" t="s">
+        <v>216</v>
       </c>
       <c r="E199" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F199" s="14" t="s">
+      <c r="F199" s="27" t="s">
         <v>897</v>
       </c>
       <c r="G199" s="14" t="s">
-        <v>871</v>
+        <v>22</v>
       </c>
       <c r="H199" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I199" s="17">
         <v>46082</v>
       </c>
       <c r="J199" s="16">
-        <v>46387</v>
+        <v>47514</v>
       </c>
       <c r="K199" s="106" t="s">
         <v>898</v>
       </c>
-      <c r="L199" s="96"/>
-[...2 lines deleted...]
-      <c r="O199" s="21"/>
+      <c r="L199" s="95"/>
+      <c r="M199" s="95"/>
+      <c r="N199" s="95"/>
+      <c r="O199" s="67"/>
       <c r="P199" s="67"/>
     </row>
-    <row r="200" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A200" s="1" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>82</v>
+      </c>
+      <c r="B200" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="C200" s="18" t="s">
+        <v>173</v>
       </c>
       <c r="D200" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E200" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F200" s="14" t="s">
-        <v>1155</v>
-[...4 lines deleted...]
-      <c r="H200" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="G200" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="H200" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="I200" s="28">
-[...2 lines deleted...]
-      <c r="J200" s="56">
+      <c r="I200" s="17">
+        <v>46083</v>
+      </c>
+      <c r="J200" s="17">
         <v>46203</v>
       </c>
-      <c r="K200" s="107" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="K200" s="96" t="s">
+        <v>929</v>
+      </c>
+      <c r="L200" s="95"/>
+      <c r="M200" s="96"/>
+      <c r="N200" s="96"/>
+      <c r="O200" s="21"/>
       <c r="P200" s="67"/>
     </row>
     <row r="201" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="1" t="s">
+      <c r="A201" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B201" s="27" t="s">
-[...3 lines deleted...]
-        <v>170</v>
+      <c r="B201" s="31" t="s">
+        <v>208</v>
+      </c>
+      <c r="C201" s="31" t="s">
+        <v>209</v>
       </c>
       <c r="D201" s="32" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="E201" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E201" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F201" s="27" t="s">
-        <v>950</v>
+      <c r="F201" s="52" t="s">
+        <v>911</v>
       </c>
       <c r="G201" s="14" t="s">
         <v>22</v>
       </c>
       <c r="H201" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I201" s="17">
         <v>46082</v>
       </c>
-      <c r="J201" s="34">
-[...5 lines deleted...]
-      <c r="L201" s="96"/>
+      <c r="J201" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K201" s="95" t="s">
+        <v>910</v>
+      </c>
+      <c r="L201" s="98"/>
       <c r="M201" s="96"/>
-      <c r="N201" s="6"/>
-      <c r="O201" s="6"/>
+      <c r="N201" s="96"/>
+      <c r="O201" s="21"/>
       <c r="P201" s="67"/>
     </row>
-    <row r="202" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="1" t="s">
+    <row r="202" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B202" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D202" s="27" t="s">
+      <c r="B202" s="31" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C202" s="31" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D202" s="32" t="s">
         <v>219</v>
       </c>
-      <c r="E202" s="14" t="s">
+      <c r="E202" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F202" s="27" t="s">
-        <v>929</v>
+      <c r="F202" s="52" t="s">
+        <v>1103</v>
       </c>
       <c r="G202" s="14" t="s">
-        <v>22</v>
+        <v>1083</v>
       </c>
       <c r="H202" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I202" s="17">
         <v>46082</v>
       </c>
       <c r="J202" s="16">
         <v>47514</v>
       </c>
-      <c r="K202" s="107" t="s">
-[...2 lines deleted...]
-      <c r="L202" s="96"/>
+      <c r="K202" s="95" t="s">
+        <v>1102</v>
+      </c>
+      <c r="L202" s="98"/>
       <c r="M202" s="96"/>
       <c r="N202" s="96"/>
-      <c r="O202" s="67"/>
+      <c r="O202" s="21"/>
       <c r="P202" s="67"/>
     </row>
-    <row r="203" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>82</v>
+    <row r="203" spans="1:16" ht="68.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="43" t="s">
+        <v>19</v>
       </c>
       <c r="B203" s="18" t="s">
-        <v>174</v>
+        <v>146</v>
       </c>
       <c r="C203" s="18" t="s">
-        <v>175</v>
+        <v>106</v>
       </c>
       <c r="D203" s="14" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="E203" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F203" s="14" t="s">
-        <v>236</v>
+      <c r="F203" s="52" t="s">
+        <v>925</v>
       </c>
       <c r="G203" s="14" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="H203" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H203" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I203" s="17">
-        <v>46083</v>
-[...1 lines deleted...]
-      <c r="J203" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J203" s="16">
         <v>46203</v>
       </c>
-      <c r="K203" s="97" t="s">
-[...4 lines deleted...]
-      <c r="N203" s="97"/>
+      <c r="K203" s="95" t="s">
+        <v>926</v>
+      </c>
+      <c r="L203" s="97"/>
+      <c r="M203" s="96"/>
+      <c r="N203" s="96"/>
       <c r="O203" s="21"/>
       <c r="P203" s="67"/>
     </row>
     <row r="204" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="37" t="s">
-[...5 lines deleted...]
-      <c r="C204" s="31" t="s">
+      <c r="A204" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B204" s="10" t="s">
         <v>147</v>
       </c>
-      <c r="D204" s="14" t="s">
+      <c r="C204" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="D204" s="32" t="s">
         <v>219</v>
       </c>
-      <c r="E204" s="10" t="s">
+      <c r="E204" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="F204" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H204" s="14" t="s">
+      <c r="F204" s="52" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G204" s="52" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H204" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I204" s="26">
-[...13 lines deleted...]
-      <c r="O204" s="21"/>
+      <c r="I204" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J204" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K204" s="95" t="s">
+        <v>1098</v>
+      </c>
+      <c r="L204" s="95"/>
+      <c r="M204" s="9"/>
+      <c r="N204" s="9"/>
+      <c r="O204" s="6"/>
       <c r="P204" s="67"/>
     </row>
     <row r="205" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="37" t="s">
+      <c r="A205" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B205" s="31" t="s">
-[...3 lines deleted...]
-        <v>212</v>
+      <c r="B205" s="10" t="s">
+        <v>646</v>
+      </c>
+      <c r="C205" s="10" t="s">
+        <v>198</v>
       </c>
       <c r="D205" s="32" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>648</v>
+      </c>
+      <c r="E205" s="52" t="s">
+        <v>36</v>
       </c>
       <c r="F205" s="52" t="s">
-        <v>943</v>
+        <v>649</v>
       </c>
       <c r="G205" s="14" t="s">
-        <v>22</v>
-[...16 lines deleted...]
-      <c r="O205" s="21"/>
+        <v>650</v>
+      </c>
+      <c r="H205" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="I205" s="56">
+        <v>45657</v>
+      </c>
+      <c r="J205" s="57">
+        <v>47542</v>
+      </c>
+      <c r="K205" s="94" t="s">
+        <v>647</v>
+      </c>
+      <c r="L205" s="95" t="s">
+        <v>764</v>
+      </c>
+      <c r="M205" s="9"/>
+      <c r="N205" s="9"/>
+      <c r="O205" s="6"/>
       <c r="P205" s="67"/>
     </row>
     <row r="206" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="43" t="s">
+      <c r="A206" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B206" s="31" t="s">
-[...3 lines deleted...]
-        <v>1138</v>
+      <c r="B206" s="10" t="s">
+        <v>548</v>
+      </c>
+      <c r="C206" s="10" t="s">
+        <v>549</v>
       </c>
       <c r="D206" s="32" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E206" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E206" s="52" t="s">
         <v>21</v>
       </c>
       <c r="F206" s="52" t="s">
-        <v>1140</v>
+        <v>691</v>
       </c>
       <c r="G206" s="14" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="H206" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="H206" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I206" s="17">
         <v>46082</v>
       </c>
-      <c r="J206" s="16">
+      <c r="J206" s="17">
         <v>47514</v>
       </c>
-      <c r="K206" s="96" t="s">
-[...5 lines deleted...]
-      <c r="O206" s="21"/>
+      <c r="K206" s="94" t="s">
+        <v>550</v>
+      </c>
+      <c r="L206" s="95"/>
+      <c r="M206" s="9"/>
+      <c r="N206" s="9"/>
+      <c r="O206" s="6"/>
       <c r="P206" s="67"/>
     </row>
-    <row r="207" spans="1:16" ht="68.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="43" t="s">
+    <row r="207" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B207" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E207" s="14" t="s">
+      <c r="B207" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="C207" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D207" s="32" t="s">
+        <v>216</v>
+      </c>
+      <c r="E207" s="52" t="s">
         <v>21</v>
       </c>
       <c r="F207" s="52" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="G207" s="14" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="H207" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H207" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I207" s="17">
         <v>46082</v>
       </c>
-      <c r="J207" s="16">
-[...8 lines deleted...]
-      <c r="O207" s="21"/>
+      <c r="J207" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K207" s="94" t="s">
+        <v>963</v>
+      </c>
+      <c r="L207" s="95"/>
+      <c r="M207" s="9"/>
+      <c r="N207" s="9"/>
+      <c r="O207" s="6"/>
       <c r="P207" s="67"/>
     </row>
-    <row r="208" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="1" t="s">
+    <row r="208" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B208" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C208" s="10" t="s">
+      <c r="B208" s="18" t="s">
         <v>150</v>
       </c>
-      <c r="D208" s="32" t="s">
-[...2 lines deleted...]
-      <c r="E208" s="52" t="s">
+      <c r="C208" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="D208" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E208" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F208" s="52" t="s">
-        <v>1136</v>
+      <c r="F208" s="10" t="s">
+        <v>743</v>
       </c>
       <c r="G208" s="52" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="H208" s="10" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H208" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I208" s="17">
-        <v>46082</v>
+      <c r="I208" s="56">
+        <v>44927</v>
       </c>
       <c r="J208" s="16">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O208" s="6"/>
+        <v>46203</v>
+      </c>
+      <c r="K208" s="101" t="s">
+        <v>388</v>
+      </c>
+      <c r="L208" s="95" t="s">
+        <v>479</v>
+      </c>
+      <c r="M208" s="95" t="s">
+        <v>563</v>
+      </c>
+      <c r="N208" s="95" t="s">
+        <v>742</v>
+      </c>
+      <c r="O208" s="95" t="s">
+        <v>1147</v>
+      </c>
       <c r="P208" s="67"/>
     </row>
-    <row r="209" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="1" t="s">
+    <row r="209" spans="1:16384" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B209" s="10" t="s">
-[...12 lines deleted...]
-        <v>672</v>
+      <c r="B209" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="C209" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="D209" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E209" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>868</v>
       </c>
       <c r="G209" s="14" t="s">
-        <v>673</v>
-[...17 lines deleted...]
-      <c r="N209" s="9"/>
+        <v>839</v>
+      </c>
+      <c r="H209" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I209" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J209" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K209" s="96" t="s">
+        <v>867</v>
+      </c>
+      <c r="L209" s="95"/>
+      <c r="M209" s="95"/>
+      <c r="N209" s="95"/>
       <c r="O209" s="6"/>
       <c r="P209" s="67"/>
     </row>
-    <row r="210" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B210" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E210" s="52" t="s">
+      <c r="B210" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="C210" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D210" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="E210" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="F210" s="52" t="s">
-        <v>714</v>
+      <c r="F210" s="24" t="s">
+        <v>288</v>
       </c>
       <c r="G210" s="14" t="s">
-        <v>991</v>
-[...1 lines deleted...]
-      <c r="H210" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="H210" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I210" s="17">
         <v>46082</v>
       </c>
       <c r="J210" s="17">
         <v>47514</v>
       </c>
-      <c r="K210" s="95" t="s">
-        <v>567</v>
+      <c r="K210" s="96" t="s">
+        <v>946</v>
       </c>
       <c r="L210" s="96"/>
-      <c r="M210" s="9"/>
-[...1 lines deleted...]
-      <c r="O210" s="6"/>
+      <c r="M210" s="96"/>
+      <c r="N210" s="96"/>
+      <c r="O210" s="21"/>
       <c r="P210" s="67"/>
     </row>
-    <row r="211" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B211" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D211" s="32" t="s">
+      <c r="B211" s="23" t="s">
+        <v>338</v>
+      </c>
+      <c r="C211" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D211" s="14" t="s">
         <v>219</v>
       </c>
-      <c r="E211" s="52" t="s">
+      <c r="E211" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="F211" s="52" t="s">
-        <v>999</v>
+      <c r="F211" s="24" t="s">
+        <v>606</v>
       </c>
       <c r="G211" s="14" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H211" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H211" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I211" s="17">
-        <v>46082</v>
+        <v>45551</v>
       </c>
       <c r="J211" s="17">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O211" s="6"/>
+        <v>46022</v>
+      </c>
+      <c r="K211" s="96" t="s">
+        <v>607</v>
+      </c>
+      <c r="L211" s="96" t="s">
+        <v>757</v>
+      </c>
+      <c r="M211" s="96"/>
+      <c r="N211" s="2"/>
+      <c r="O211" s="21"/>
       <c r="P211" s="67"/>
     </row>
-    <row r="212" spans="1:16384" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="3" t="s">
+    <row r="212" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B212" s="18" t="s">
-[...3 lines deleted...]
-        <v>153</v>
+      <c r="B212" s="23" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C212" s="23" t="s">
+        <v>1029</v>
       </c>
       <c r="D212" s="14" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E212" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E212" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="F212" s="10" t="s">
-[...3 lines deleted...]
-        <v>1118</v>
+      <c r="F212" s="24" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G212" s="14" t="s">
+        <v>42</v>
       </c>
       <c r="H212" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I212" s="56">
-[...17 lines deleted...]
-      <c r="O212" s="6"/>
+      <c r="I212" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J212" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K212" s="96" t="s">
+        <v>1030</v>
+      </c>
+      <c r="L212" s="96"/>
+      <c r="M212" s="96"/>
+      <c r="N212" s="2"/>
+      <c r="O212" s="21"/>
       <c r="P212" s="67"/>
     </row>
-    <row r="213" spans="1:16384" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="3" t="s">
+    <row r="213" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B213" s="18" t="s">
-[...3 lines deleted...]
-        <v>112</v>
+      <c r="B213" s="23" t="s">
+        <v>586</v>
+      </c>
+      <c r="C213" s="23" t="s">
+        <v>587</v>
       </c>
       <c r="D213" s="14" t="s">
-        <v>222</v>
+        <v>441</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>900</v>
+        <v>589</v>
       </c>
       <c r="G213" s="14" t="s">
-        <v>871</v>
+        <v>42</v>
       </c>
       <c r="H213" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I213" s="17">
-        <v>46082</v>
-[...5 lines deleted...]
-        <v>899</v>
+        <v>45717</v>
+      </c>
+      <c r="J213" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K213" s="96" t="s">
+        <v>588</v>
       </c>
       <c r="L213" s="96"/>
-      <c r="M213" s="96"/>
-[...1 lines deleted...]
-      <c r="O213" s="6"/>
+      <c r="M213" s="2"/>
+      <c r="N213" s="2"/>
+      <c r="O213" s="21"/>
       <c r="P213" s="67"/>
     </row>
-    <row r="214" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B214" s="23" t="s">
-        <v>155</v>
+        <v>414</v>
       </c>
       <c r="C214" s="23" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="E214" s="24" t="s">
+        <v>415</v>
+      </c>
+      <c r="D214" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="E214" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F214" s="24" t="s">
-        <v>296</v>
+      <c r="F214" s="2" t="s">
+        <v>417</v>
       </c>
       <c r="G214" s="14" t="s">
-        <v>206</v>
+        <v>31</v>
       </c>
       <c r="H214" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I214" s="17">
-        <v>46082</v>
-[...9 lines deleted...]
-      <c r="N214" s="97"/>
+        <v>44774</v>
+      </c>
+      <c r="J214" s="46">
+        <v>45961</v>
+      </c>
+      <c r="K214" s="96" t="s">
+        <v>418</v>
+      </c>
+      <c r="L214" s="96" t="s">
+        <v>454</v>
+      </c>
+      <c r="M214" s="96" t="s">
+        <v>619</v>
+      </c>
+      <c r="N214" s="96" t="s">
+        <v>758</v>
+      </c>
       <c r="O214" s="21"/>
       <c r="P214" s="67"/>
     </row>
-    <row r="215" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:16384" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B215" s="23" t="s">
-        <v>346</v>
+        <v>799</v>
       </c>
       <c r="C215" s="23" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="E215" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="D215" s="65" t="s">
+        <v>216</v>
+      </c>
+      <c r="E215" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F215" s="24" t="s">
-        <v>629</v>
+      <c r="F215" s="2" t="s">
+        <v>1032</v>
       </c>
       <c r="G215" s="14" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H215" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I215" s="17">
-        <v>45551</v>
+        <v>46082</v>
       </c>
       <c r="J215" s="17">
-        <v>46022</v>
-[...10 lines deleted...]
-      <c r="P215" s="67"/>
+        <v>47177</v>
+      </c>
+      <c r="K215" s="95" t="s">
+        <v>800</v>
+      </c>
+      <c r="L215" s="23"/>
+      <c r="M215" s="1"/>
+      <c r="N215" s="23"/>
+      <c r="O215" s="23"/>
+      <c r="P215" s="1"/>
+      <c r="BF215" s="1"/>
+      <c r="BG215" s="23"/>
+      <c r="BH215" s="23"/>
+      <c r="BI215" s="1"/>
+      <c r="BJ215" s="23"/>
+      <c r="BK215" s="23"/>
+      <c r="BL215" s="1"/>
+      <c r="BM215" s="23"/>
+      <c r="BN215" s="23"/>
+      <c r="BO215" s="1"/>
+      <c r="BP215" s="23"/>
+      <c r="BQ215" s="23"/>
+      <c r="BR215" s="1"/>
+      <c r="BS215" s="23"/>
+      <c r="BT215" s="23"/>
+      <c r="BU215" s="1"/>
+      <c r="BV215" s="23"/>
+      <c r="BW215" s="23"/>
+      <c r="BX215" s="1"/>
+      <c r="BY215" s="23"/>
+      <c r="BZ215" s="23"/>
+      <c r="CA215" s="1"/>
+      <c r="CB215" s="23"/>
+      <c r="CC215" s="23"/>
+      <c r="CD215" s="1"/>
+      <c r="CE215" s="23"/>
+      <c r="CF215" s="23"/>
+      <c r="CG215" s="1"/>
+      <c r="CH215" s="23"/>
+      <c r="CI215" s="23"/>
+      <c r="CJ215" s="1"/>
+      <c r="CK215" s="23"/>
+      <c r="CL215" s="23"/>
+      <c r="CM215" s="1"/>
+      <c r="CN215" s="23"/>
+      <c r="CO215" s="23"/>
+      <c r="CP215" s="1"/>
+      <c r="CQ215" s="23"/>
+      <c r="CR215" s="23"/>
+      <c r="CS215" s="1"/>
+      <c r="CT215" s="23"/>
+      <c r="CU215" s="23"/>
+      <c r="CV215" s="1"/>
+      <c r="CW215" s="23"/>
+      <c r="CX215" s="23"/>
+      <c r="CY215" s="1"/>
+      <c r="CZ215" s="23"/>
+      <c r="DA215" s="23"/>
+      <c r="DB215" s="1"/>
+      <c r="DC215" s="23"/>
+      <c r="DD215" s="23"/>
+      <c r="DE215" s="1"/>
+      <c r="DF215" s="23"/>
+      <c r="DG215" s="23"/>
+      <c r="DH215" s="1"/>
+      <c r="DI215" s="23"/>
+      <c r="DJ215" s="23"/>
+      <c r="DK215" s="1"/>
+      <c r="DL215" s="23"/>
+      <c r="DM215" s="23"/>
+      <c r="DN215" s="1"/>
+      <c r="DO215" s="23"/>
+      <c r="DP215" s="23"/>
+      <c r="DQ215" s="1"/>
+      <c r="DR215" s="23"/>
+      <c r="DS215" s="23"/>
+      <c r="DT215" s="1"/>
+      <c r="DU215" s="23"/>
+      <c r="DV215" s="23"/>
+      <c r="DW215" s="1"/>
+      <c r="DX215" s="23"/>
+      <c r="DY215" s="23"/>
+      <c r="DZ215" s="1"/>
+      <c r="EA215" s="23"/>
+      <c r="EB215" s="23"/>
+      <c r="EC215" s="1"/>
+      <c r="ED215" s="23"/>
+      <c r="EE215" s="23"/>
+      <c r="EF215" s="1"/>
+      <c r="EG215" s="23"/>
+      <c r="EH215" s="23"/>
+      <c r="EI215" s="1"/>
+      <c r="EJ215" s="23"/>
+      <c r="EK215" s="23"/>
+      <c r="EL215" s="1"/>
+      <c r="EM215" s="23"/>
+      <c r="EN215" s="23"/>
+      <c r="EO215" s="1"/>
+      <c r="EP215" s="23"/>
+      <c r="EQ215" s="23"/>
+      <c r="ER215" s="1"/>
+      <c r="ES215" s="23"/>
+      <c r="ET215" s="23"/>
+      <c r="EU215" s="1"/>
+      <c r="EV215" s="23"/>
+      <c r="EW215" s="23"/>
+      <c r="EX215" s="1"/>
+      <c r="EY215" s="23"/>
+      <c r="EZ215" s="23"/>
+      <c r="FA215" s="1"/>
+      <c r="FB215" s="23"/>
+      <c r="FC215" s="23"/>
+      <c r="FD215" s="1"/>
+      <c r="FE215" s="23"/>
+      <c r="FF215" s="23"/>
+      <c r="FG215" s="1"/>
+      <c r="FH215" s="23"/>
+      <c r="FI215" s="23"/>
+      <c r="FJ215" s="1"/>
+      <c r="FK215" s="23"/>
+      <c r="FL215" s="23"/>
+      <c r="FM215" s="1"/>
+      <c r="FN215" s="23"/>
+      <c r="FO215" s="23"/>
+      <c r="FP215" s="1"/>
+      <c r="FQ215" s="23"/>
+      <c r="FR215" s="23"/>
+      <c r="FS215" s="1"/>
+      <c r="FT215" s="23"/>
+      <c r="FU215" s="23"/>
+      <c r="FV215" s="1"/>
+      <c r="FW215" s="23"/>
+      <c r="FX215" s="23"/>
+      <c r="FY215" s="1"/>
+      <c r="FZ215" s="23"/>
+      <c r="GA215" s="23"/>
+      <c r="GB215" s="1"/>
+      <c r="GC215" s="23"/>
+      <c r="GD215" s="23"/>
+      <c r="GE215" s="1"/>
+      <c r="GF215" s="23"/>
+      <c r="GG215" s="23"/>
+      <c r="GH215" s="1"/>
+      <c r="GI215" s="23"/>
+      <c r="GJ215" s="23"/>
+      <c r="GK215" s="1"/>
+      <c r="GL215" s="23"/>
+      <c r="GM215" s="23"/>
+      <c r="GN215" s="1"/>
+      <c r="GO215" s="23"/>
+      <c r="GP215" s="23"/>
+      <c r="GQ215" s="1"/>
+      <c r="GR215" s="23"/>
+      <c r="GS215" s="23"/>
+      <c r="GT215" s="1"/>
+      <c r="GU215" s="23"/>
+      <c r="GV215" s="23"/>
+      <c r="GW215" s="1"/>
+      <c r="GX215" s="23"/>
+      <c r="GY215" s="23"/>
+      <c r="GZ215" s="1"/>
+      <c r="HA215" s="23"/>
+      <c r="HB215" s="23"/>
+      <c r="HC215" s="1"/>
+      <c r="HD215" s="23"/>
+      <c r="HE215" s="23"/>
+      <c r="HF215" s="1"/>
+      <c r="HG215" s="23"/>
+      <c r="HH215" s="23"/>
+      <c r="HI215" s="1"/>
+      <c r="HJ215" s="23"/>
+      <c r="HK215" s="23"/>
+      <c r="HL215" s="1"/>
+      <c r="HM215" s="23"/>
+      <c r="HN215" s="23"/>
+      <c r="HO215" s="1"/>
+      <c r="HP215" s="23"/>
+      <c r="HQ215" s="23"/>
+      <c r="HR215" s="1"/>
+      <c r="HS215" s="23"/>
+      <c r="HT215" s="23"/>
+      <c r="HU215" s="1"/>
+      <c r="HV215" s="23"/>
+      <c r="HW215" s="23"/>
+      <c r="HX215" s="1"/>
+      <c r="HY215" s="23"/>
+      <c r="HZ215" s="23"/>
+      <c r="IA215" s="1"/>
+      <c r="IB215" s="23"/>
+      <c r="IC215" s="23"/>
+      <c r="ID215" s="1"/>
+      <c r="IE215" s="23"/>
+      <c r="IF215" s="23"/>
+      <c r="IG215" s="1"/>
+      <c r="IH215" s="23"/>
+      <c r="II215" s="23"/>
+      <c r="IJ215" s="1"/>
+      <c r="IK215" s="23"/>
+      <c r="IL215" s="23"/>
+      <c r="IM215" s="1"/>
+      <c r="IN215" s="23"/>
+      <c r="IO215" s="23"/>
+      <c r="IP215" s="1"/>
+      <c r="IQ215" s="23"/>
+      <c r="IR215" s="23"/>
+      <c r="IS215" s="1"/>
+      <c r="IT215" s="23"/>
+      <c r="IU215" s="23"/>
+      <c r="IV215" s="1"/>
+      <c r="IW215" s="23"/>
+      <c r="IX215" s="23"/>
+      <c r="IY215" s="1"/>
+      <c r="IZ215" s="23"/>
+      <c r="JA215" s="23"/>
+      <c r="JB215" s="1"/>
+      <c r="JC215" s="23"/>
+      <c r="JD215" s="23"/>
+      <c r="JE215" s="1"/>
+      <c r="JF215" s="23"/>
+      <c r="JG215" s="23"/>
+      <c r="JH215" s="1"/>
+      <c r="JI215" s="23"/>
+      <c r="JJ215" s="23"/>
+      <c r="JK215" s="1"/>
+      <c r="JL215" s="23"/>
+      <c r="JM215" s="23"/>
+      <c r="JN215" s="1"/>
+      <c r="JO215" s="23"/>
+      <c r="JP215" s="23"/>
+      <c r="JQ215" s="1"/>
+      <c r="JR215" s="23"/>
+      <c r="JS215" s="23"/>
+      <c r="JT215" s="1"/>
+      <c r="JU215" s="23"/>
+      <c r="JV215" s="23"/>
+      <c r="JW215" s="1"/>
+      <c r="JX215" s="23"/>
+      <c r="JY215" s="23"/>
+      <c r="JZ215" s="1"/>
+      <c r="KA215" s="23"/>
+      <c r="KB215" s="23"/>
+      <c r="KC215" s="1"/>
+      <c r="KD215" s="23"/>
+      <c r="KE215" s="23"/>
+      <c r="KF215" s="1"/>
+      <c r="KG215" s="23"/>
+      <c r="KH215" s="23"/>
+      <c r="KI215" s="1"/>
+      <c r="KJ215" s="23"/>
+      <c r="KK215" s="23"/>
+      <c r="KL215" s="1"/>
+      <c r="KM215" s="23"/>
+      <c r="KN215" s="23"/>
+      <c r="KO215" s="1"/>
+      <c r="KP215" s="23"/>
+      <c r="KQ215" s="23"/>
+      <c r="KR215" s="1"/>
+      <c r="KS215" s="23"/>
+      <c r="KT215" s="23"/>
+      <c r="KU215" s="1"/>
+      <c r="KV215" s="23"/>
+      <c r="KW215" s="23"/>
+      <c r="KX215" s="1"/>
+      <c r="KY215" s="23"/>
+      <c r="KZ215" s="23"/>
+      <c r="LA215" s="1"/>
+      <c r="LB215" s="23"/>
+      <c r="LC215" s="23"/>
+      <c r="LD215" s="1"/>
+      <c r="LE215" s="23"/>
+      <c r="LF215" s="23"/>
+      <c r="LG215" s="1"/>
+      <c r="LH215" s="23"/>
+      <c r="LI215" s="23"/>
+      <c r="LJ215" s="1"/>
+      <c r="LK215" s="23"/>
+      <c r="LL215" s="23"/>
+      <c r="LM215" s="1"/>
+      <c r="LN215" s="23"/>
+      <c r="LO215" s="23"/>
+      <c r="LP215" s="1"/>
+      <c r="LQ215" s="23"/>
+      <c r="LR215" s="23"/>
+      <c r="LS215" s="1"/>
+      <c r="LT215" s="23"/>
+      <c r="LU215" s="23"/>
+      <c r="LV215" s="1"/>
+      <c r="LW215" s="23"/>
+      <c r="LX215" s="23"/>
+      <c r="LY215" s="1"/>
+      <c r="LZ215" s="23"/>
+      <c r="MA215" s="23"/>
+      <c r="MB215" s="1"/>
+      <c r="MC215" s="23"/>
+      <c r="MD215" s="23"/>
+      <c r="ME215" s="1"/>
+      <c r="MF215" s="23"/>
+      <c r="MG215" s="23"/>
+      <c r="MH215" s="1"/>
+      <c r="MI215" s="23"/>
+      <c r="MJ215" s="23"/>
+      <c r="MK215" s="1"/>
+      <c r="ML215" s="23"/>
+      <c r="MM215" s="23"/>
+      <c r="MN215" s="1"/>
+      <c r="MO215" s="23"/>
+      <c r="MP215" s="23"/>
+      <c r="MQ215" s="1"/>
+      <c r="MR215" s="23"/>
+      <c r="MS215" s="23"/>
+      <c r="MT215" s="1"/>
+      <c r="MU215" s="23"/>
+      <c r="MV215" s="23"/>
+      <c r="MW215" s="1"/>
+      <c r="MX215" s="23"/>
+      <c r="MY215" s="23"/>
+      <c r="MZ215" s="1"/>
+      <c r="NA215" s="23"/>
+      <c r="NB215" s="23"/>
+      <c r="NC215" s="1"/>
+      <c r="ND215" s="23"/>
+      <c r="NE215" s="23"/>
+      <c r="NF215" s="1"/>
+      <c r="NG215" s="23"/>
+      <c r="NH215" s="23"/>
+      <c r="NI215" s="1"/>
+      <c r="NJ215" s="23"/>
+      <c r="NK215" s="23"/>
+      <c r="NL215" s="1"/>
+      <c r="NM215" s="23"/>
+      <c r="NN215" s="23"/>
+      <c r="NO215" s="1"/>
+      <c r="NP215" s="23"/>
+      <c r="NQ215" s="23"/>
+      <c r="NR215" s="1"/>
+      <c r="NS215" s="23"/>
+      <c r="NT215" s="23"/>
+      <c r="NU215" s="1"/>
+      <c r="NV215" s="23"/>
+      <c r="NW215" s="23"/>
+      <c r="NX215" s="1"/>
+      <c r="NY215" s="23"/>
+      <c r="NZ215" s="23"/>
+      <c r="OA215" s="1"/>
+      <c r="OB215" s="23"/>
+      <c r="OC215" s="23"/>
+      <c r="OD215" s="1"/>
+      <c r="OE215" s="23"/>
+      <c r="OF215" s="23"/>
+      <c r="OG215" s="1"/>
+      <c r="OH215" s="23"/>
+      <c r="OI215" s="23"/>
+      <c r="OJ215" s="1"/>
+      <c r="OK215" s="23"/>
+      <c r="OL215" s="23"/>
+      <c r="OM215" s="1"/>
+      <c r="ON215" s="23"/>
+      <c r="OO215" s="23"/>
+      <c r="OP215" s="1"/>
+      <c r="OQ215" s="23"/>
+      <c r="OR215" s="23"/>
+      <c r="OS215" s="1"/>
+      <c r="OT215" s="23"/>
+      <c r="OU215" s="23"/>
+      <c r="OV215" s="1"/>
+      <c r="OW215" s="23"/>
+      <c r="OX215" s="23"/>
+      <c r="OY215" s="1"/>
+      <c r="OZ215" s="23"/>
+      <c r="PA215" s="23"/>
+      <c r="PB215" s="1"/>
+      <c r="PC215" s="23"/>
+      <c r="PD215" s="23"/>
+      <c r="PE215" s="1"/>
+      <c r="PF215" s="23"/>
+      <c r="PG215" s="23"/>
+      <c r="PH215" s="1"/>
+      <c r="PI215" s="23"/>
+      <c r="PJ215" s="23"/>
+      <c r="PK215" s="1"/>
+      <c r="PL215" s="23"/>
+      <c r="PM215" s="23"/>
+      <c r="PN215" s="1"/>
+      <c r="PO215" s="23"/>
+      <c r="PP215" s="23"/>
+      <c r="PQ215" s="1"/>
+      <c r="PR215" s="23"/>
+      <c r="PS215" s="23"/>
+      <c r="PT215" s="1"/>
+      <c r="PU215" s="23"/>
+      <c r="PV215" s="23"/>
+      <c r="PW215" s="1"/>
+      <c r="PX215" s="23"/>
+      <c r="PY215" s="23"/>
+      <c r="PZ215" s="1"/>
+      <c r="QA215" s="23"/>
+      <c r="QB215" s="23"/>
+      <c r="QC215" s="1"/>
+      <c r="QD215" s="23"/>
+      <c r="QE215" s="23"/>
+      <c r="QF215" s="1"/>
+      <c r="QG215" s="23"/>
+      <c r="QH215" s="23"/>
+      <c r="QI215" s="1"/>
+      <c r="QJ215" s="23"/>
+      <c r="QK215" s="23"/>
+      <c r="QL215" s="1"/>
+      <c r="QM215" s="23"/>
+      <c r="QN215" s="23"/>
+      <c r="QO215" s="1"/>
+      <c r="QP215" s="23"/>
+      <c r="QQ215" s="23"/>
+      <c r="QR215" s="1"/>
+      <c r="QS215" s="23"/>
+      <c r="QT215" s="23"/>
+      <c r="QU215" s="1"/>
+      <c r="QV215" s="23"/>
+      <c r="QW215" s="23"/>
+      <c r="QX215" s="1"/>
+      <c r="QY215" s="23"/>
+      <c r="QZ215" s="23"/>
+      <c r="RA215" s="1"/>
+      <c r="RB215" s="23"/>
+      <c r="RC215" s="23"/>
+      <c r="RD215" s="1"/>
+      <c r="RE215" s="23"/>
+      <c r="RF215" s="23"/>
+      <c r="RG215" s="1"/>
+      <c r="RH215" s="23"/>
+      <c r="RI215" s="23"/>
+      <c r="RJ215" s="1"/>
+      <c r="RK215" s="23"/>
+      <c r="RL215" s="23"/>
+      <c r="RM215" s="1"/>
+      <c r="RN215" s="23"/>
+      <c r="RO215" s="23"/>
+      <c r="RP215" s="1"/>
+      <c r="RQ215" s="23"/>
+      <c r="RR215" s="23"/>
+      <c r="RS215" s="1"/>
+      <c r="RT215" s="23"/>
+      <c r="RU215" s="23"/>
+      <c r="RV215" s="1"/>
+      <c r="RW215" s="23"/>
+      <c r="RX215" s="23"/>
+      <c r="RY215" s="1"/>
+      <c r="RZ215" s="23"/>
+      <c r="SA215" s="23"/>
+      <c r="SB215" s="1"/>
+      <c r="SC215" s="23"/>
+      <c r="SD215" s="23"/>
+      <c r="SE215" s="1"/>
+      <c r="SF215" s="23"/>
+      <c r="SG215" s="23"/>
+      <c r="SH215" s="1"/>
+      <c r="SI215" s="23"/>
+      <c r="SJ215" s="23"/>
+      <c r="SK215" s="1"/>
+      <c r="SL215" s="23"/>
+      <c r="SM215" s="23"/>
+      <c r="SN215" s="1"/>
+      <c r="SO215" s="23"/>
+      <c r="SP215" s="23"/>
+      <c r="SQ215" s="1"/>
+      <c r="SR215" s="23"/>
+      <c r="SS215" s="23"/>
+      <c r="ST215" s="1"/>
+      <c r="SU215" s="23"/>
+      <c r="SV215" s="23"/>
+      <c r="SW215" s="1"/>
+      <c r="SX215" s="23"/>
+      <c r="SY215" s="23"/>
+      <c r="SZ215" s="1"/>
+      <c r="TA215" s="23"/>
+      <c r="TB215" s="23"/>
+      <c r="TC215" s="1"/>
+      <c r="TD215" s="23"/>
+      <c r="TE215" s="23"/>
+      <c r="TF215" s="1"/>
+      <c r="TG215" s="23"/>
+      <c r="TH215" s="23"/>
+      <c r="TI215" s="1"/>
+      <c r="TJ215" s="23"/>
+      <c r="TK215" s="23"/>
+      <c r="TL215" s="1"/>
+      <c r="TM215" s="23"/>
+      <c r="TN215" s="23"/>
+      <c r="TO215" s="1"/>
+      <c r="TP215" s="23"/>
+      <c r="TQ215" s="23"/>
+      <c r="TR215" s="1"/>
+      <c r="TS215" s="23"/>
+      <c r="TT215" s="23"/>
+      <c r="TU215" s="1"/>
+      <c r="TV215" s="23"/>
+      <c r="TW215" s="23"/>
+      <c r="TX215" s="1"/>
+      <c r="TY215" s="23"/>
+      <c r="TZ215" s="23"/>
+      <c r="UA215" s="1"/>
+      <c r="UB215" s="23"/>
+      <c r="UC215" s="23"/>
+      <c r="UD215" s="1"/>
+      <c r="UE215" s="23"/>
+      <c r="UF215" s="23"/>
+      <c r="UG215" s="1"/>
+      <c r="UH215" s="23"/>
+      <c r="UI215" s="23"/>
+      <c r="UJ215" s="1"/>
+      <c r="UK215" s="23"/>
+      <c r="UL215" s="23"/>
+      <c r="UM215" s="1"/>
+      <c r="UN215" s="23"/>
+      <c r="UO215" s="23"/>
+      <c r="UP215" s="1"/>
+      <c r="UQ215" s="23"/>
+      <c r="UR215" s="23"/>
+      <c r="US215" s="1"/>
+      <c r="UT215" s="23"/>
+      <c r="UU215" s="23"/>
+      <c r="UV215" s="1"/>
+      <c r="UW215" s="23"/>
+      <c r="UX215" s="23"/>
+      <c r="UY215" s="1"/>
+      <c r="UZ215" s="23"/>
+      <c r="VA215" s="23"/>
+      <c r="VB215" s="1"/>
+      <c r="VC215" s="23"/>
+      <c r="VD215" s="23"/>
+      <c r="VE215" s="1"/>
+      <c r="VF215" s="23"/>
+      <c r="VG215" s="23"/>
+      <c r="VH215" s="1"/>
+      <c r="VI215" s="23"/>
+      <c r="VJ215" s="23"/>
+      <c r="VK215" s="1"/>
+      <c r="VL215" s="23"/>
+      <c r="VM215" s="23"/>
+      <c r="VN215" s="1"/>
+      <c r="VO215" s="23"/>
+      <c r="VP215" s="23"/>
+      <c r="VQ215" s="1"/>
+      <c r="VR215" s="23"/>
+      <c r="VS215" s="23"/>
+      <c r="VT215" s="1"/>
+      <c r="VU215" s="23"/>
+      <c r="VV215" s="23"/>
+      <c r="VW215" s="1"/>
+      <c r="VX215" s="23"/>
+      <c r="VY215" s="23"/>
+      <c r="VZ215" s="1"/>
+      <c r="WA215" s="23"/>
+      <c r="WB215" s="23"/>
+      <c r="WC215" s="1"/>
+      <c r="WD215" s="23"/>
+      <c r="WE215" s="23"/>
+      <c r="WF215" s="1"/>
+      <c r="WG215" s="23"/>
+      <c r="WH215" s="23"/>
+      <c r="WI215" s="1"/>
+      <c r="WJ215" s="23"/>
+      <c r="WK215" s="23"/>
+      <c r="WL215" s="1"/>
+      <c r="WM215" s="23"/>
+      <c r="WN215" s="23"/>
+      <c r="WO215" s="1"/>
+      <c r="WP215" s="23"/>
+      <c r="WQ215" s="23"/>
+      <c r="WR215" s="1"/>
+      <c r="WS215" s="23"/>
+      <c r="WT215" s="23"/>
+      <c r="WU215" s="1"/>
+      <c r="WV215" s="23"/>
+      <c r="WW215" s="23"/>
+      <c r="WX215" s="1"/>
+      <c r="WY215" s="23"/>
+      <c r="WZ215" s="23"/>
+      <c r="XA215" s="1"/>
+      <c r="XB215" s="23"/>
+      <c r="XC215" s="23"/>
+      <c r="XD215" s="1"/>
+      <c r="XE215" s="23"/>
+      <c r="XF215" s="23"/>
+      <c r="XG215" s="1"/>
+      <c r="XH215" s="23"/>
+      <c r="XI215" s="23"/>
+      <c r="XJ215" s="1"/>
+      <c r="XK215" s="23"/>
+      <c r="XL215" s="23"/>
+      <c r="XM215" s="1"/>
+      <c r="XN215" s="23"/>
+      <c r="XO215" s="23"/>
+      <c r="XP215" s="1"/>
+      <c r="XQ215" s="23"/>
+      <c r="XR215" s="23"/>
+      <c r="XS215" s="1"/>
+      <c r="XT215" s="23"/>
+      <c r="XU215" s="23"/>
+      <c r="XV215" s="1"/>
+      <c r="XW215" s="23"/>
+      <c r="XX215" s="23"/>
+      <c r="XY215" s="1"/>
+      <c r="XZ215" s="23"/>
+      <c r="YA215" s="23"/>
+      <c r="YB215" s="1"/>
+      <c r="YC215" s="23"/>
+      <c r="YD215" s="23"/>
+      <c r="YE215" s="1"/>
+      <c r="YF215" s="23"/>
+      <c r="YG215" s="23"/>
+      <c r="YH215" s="1"/>
+      <c r="YI215" s="23"/>
+      <c r="YJ215" s="23"/>
+      <c r="YK215" s="1"/>
+      <c r="YL215" s="23"/>
+      <c r="YM215" s="23"/>
+      <c r="YN215" s="1"/>
+      <c r="YO215" s="23"/>
+      <c r="YP215" s="23"/>
+      <c r="YQ215" s="1"/>
+      <c r="YR215" s="23"/>
+      <c r="YS215" s="23"/>
+      <c r="YT215" s="1"/>
+      <c r="YU215" s="23"/>
+      <c r="YV215" s="23"/>
+      <c r="YW215" s="1"/>
+      <c r="YX215" s="23"/>
+      <c r="YY215" s="23"/>
+      <c r="YZ215" s="1"/>
+      <c r="ZA215" s="23"/>
+      <c r="ZB215" s="23"/>
+      <c r="ZC215" s="1"/>
+      <c r="ZD215" s="23"/>
+      <c r="ZE215" s="23"/>
+      <c r="ZF215" s="1"/>
+      <c r="ZG215" s="23"/>
+      <c r="ZH215" s="23"/>
+      <c r="ZI215" s="1"/>
+      <c r="ZJ215" s="23"/>
+      <c r="ZK215" s="23"/>
+      <c r="ZL215" s="1"/>
+      <c r="ZM215" s="23"/>
+      <c r="ZN215" s="23"/>
+      <c r="ZO215" s="1"/>
+      <c r="ZP215" s="23"/>
+      <c r="ZQ215" s="23"/>
+      <c r="ZR215" s="1"/>
+      <c r="ZS215" s="23"/>
+      <c r="ZT215" s="23"/>
+      <c r="ZU215" s="1"/>
+      <c r="ZV215" s="23"/>
+      <c r="ZW215" s="23"/>
+      <c r="ZX215" s="1"/>
+      <c r="ZY215" s="23"/>
+      <c r="ZZ215" s="23"/>
+      <c r="AAA215" s="1"/>
+      <c r="AAB215" s="23"/>
+      <c r="AAC215" s="23"/>
+      <c r="AAD215" s="1"/>
+      <c r="AAE215" s="23"/>
+      <c r="AAF215" s="23"/>
+      <c r="AAG215" s="1"/>
+      <c r="AAH215" s="23"/>
+      <c r="AAI215" s="23"/>
+      <c r="AAJ215" s="1"/>
+      <c r="AAK215" s="23"/>
+      <c r="AAL215" s="23"/>
+      <c r="AAM215" s="1"/>
+      <c r="AAN215" s="23"/>
+      <c r="AAO215" s="23"/>
+      <c r="AAP215" s="1"/>
+      <c r="AAQ215" s="23"/>
+      <c r="AAR215" s="23"/>
+      <c r="AAS215" s="1"/>
+      <c r="AAT215" s="23"/>
+      <c r="AAU215" s="23"/>
+      <c r="AAV215" s="1"/>
+      <c r="AAW215" s="23"/>
+      <c r="AAX215" s="23"/>
+      <c r="AAY215" s="1"/>
+      <c r="AAZ215" s="23"/>
+      <c r="ABA215" s="23"/>
+      <c r="ABB215" s="1"/>
+      <c r="ABC215" s="23"/>
+      <c r="ABD215" s="23"/>
+      <c r="ABE215" s="1"/>
+      <c r="ABF215" s="23"/>
+      <c r="ABG215" s="23"/>
+      <c r="ABH215" s="1"/>
+      <c r="ABI215" s="23"/>
+      <c r="ABJ215" s="23"/>
+      <c r="ABK215" s="1"/>
+      <c r="ABL215" s="23"/>
+      <c r="ABM215" s="23"/>
+      <c r="ABN215" s="1"/>
+      <c r="ABO215" s="23"/>
+      <c r="ABP215" s="23"/>
+      <c r="ABQ215" s="1"/>
+      <c r="ABR215" s="23"/>
+      <c r="ABS215" s="23"/>
+      <c r="ABT215" s="1"/>
+      <c r="ABU215" s="23"/>
+      <c r="ABV215" s="23"/>
+      <c r="ABW215" s="1"/>
+      <c r="ABX215" s="23"/>
+      <c r="ABY215" s="23"/>
+      <c r="ABZ215" s="1"/>
+      <c r="ACA215" s="23"/>
+      <c r="ACB215" s="23"/>
+      <c r="ACC215" s="1"/>
+      <c r="ACD215" s="23"/>
+      <c r="ACE215" s="23"/>
+      <c r="ACF215" s="1"/>
+      <c r="ACG215" s="23"/>
+      <c r="ACH215" s="23"/>
+      <c r="ACI215" s="1"/>
+      <c r="ACJ215" s="23"/>
+      <c r="ACK215" s="23"/>
+      <c r="ACL215" s="1"/>
+      <c r="ACM215" s="23"/>
+      <c r="ACN215" s="23"/>
+      <c r="ACO215" s="1"/>
+      <c r="ACP215" s="23"/>
+      <c r="ACQ215" s="23"/>
+      <c r="ACR215" s="1"/>
+      <c r="ACS215" s="23"/>
+      <c r="ACT215" s="23"/>
+      <c r="ACU215" s="1"/>
+      <c r="ACV215" s="23"/>
+      <c r="ACW215" s="23"/>
+      <c r="ACX215" s="1"/>
+      <c r="ACY215" s="23"/>
+      <c r="ACZ215" s="23"/>
+      <c r="ADA215" s="1"/>
+      <c r="ADB215" s="23"/>
+      <c r="ADC215" s="23"/>
+      <c r="ADD215" s="1"/>
+      <c r="ADE215" s="23"/>
+      <c r="ADF215" s="23"/>
+      <c r="ADG215" s="1"/>
+      <c r="ADH215" s="23"/>
+      <c r="ADI215" s="23"/>
+      <c r="ADJ215" s="1"/>
+      <c r="ADK215" s="23"/>
+      <c r="ADL215" s="23"/>
+      <c r="ADM215" s="1"/>
+      <c r="ADN215" s="23"/>
+      <c r="ADO215" s="23"/>
+      <c r="ADP215" s="1"/>
+      <c r="ADQ215" s="23"/>
+      <c r="ADR215" s="23"/>
+      <c r="ADS215" s="1"/>
+      <c r="ADT215" s="23"/>
+      <c r="ADU215" s="23"/>
+      <c r="ADV215" s="1"/>
+      <c r="ADW215" s="23"/>
+      <c r="ADX215" s="23"/>
+      <c r="ADY215" s="1"/>
+      <c r="ADZ215" s="23"/>
+      <c r="AEA215" s="23"/>
+      <c r="AEB215" s="1"/>
+      <c r="AEC215" s="23"/>
+      <c r="AED215" s="23"/>
+      <c r="AEE215" s="1"/>
+      <c r="AEF215" s="23"/>
+      <c r="AEG215" s="23"/>
+      <c r="AEH215" s="1"/>
+      <c r="AEI215" s="23"/>
+      <c r="AEJ215" s="23"/>
+      <c r="AEK215" s="1"/>
+      <c r="AEL215" s="23"/>
+      <c r="AEM215" s="23"/>
+      <c r="AEN215" s="1"/>
+      <c r="AEO215" s="23"/>
+      <c r="AEP215" s="23"/>
+      <c r="AEQ215" s="1"/>
+      <c r="AER215" s="23"/>
+      <c r="AES215" s="23"/>
+      <c r="AET215" s="1"/>
+      <c r="AEU215" s="23"/>
+      <c r="AEV215" s="23"/>
+      <c r="AEW215" s="1"/>
+      <c r="AEX215" s="23"/>
+      <c r="AEY215" s="23"/>
+      <c r="AEZ215" s="1"/>
+      <c r="AFA215" s="23"/>
+      <c r="AFB215" s="23"/>
+      <c r="AFC215" s="1"/>
+      <c r="AFD215" s="23"/>
+      <c r="AFE215" s="23"/>
+      <c r="AFF215" s="1"/>
+      <c r="AFG215" s="23"/>
+      <c r="AFH215" s="23"/>
+      <c r="AFI215" s="1"/>
+      <c r="AFJ215" s="23"/>
+      <c r="AFK215" s="23"/>
+      <c r="AFL215" s="1"/>
+      <c r="AFM215" s="23"/>
+      <c r="AFN215" s="23"/>
+      <c r="AFO215" s="1"/>
+      <c r="AFP215" s="23"/>
+      <c r="AFQ215" s="23"/>
+      <c r="AFR215" s="1"/>
+      <c r="AFS215" s="23"/>
+      <c r="AFT215" s="23"/>
+      <c r="AFU215" s="1"/>
+      <c r="AFV215" s="23"/>
+      <c r="AFW215" s="23"/>
+      <c r="AFX215" s="1"/>
+      <c r="AFY215" s="23"/>
+      <c r="AFZ215" s="23"/>
+      <c r="AGA215" s="1"/>
+      <c r="AGB215" s="23"/>
+      <c r="AGC215" s="23"/>
+      <c r="AGD215" s="1"/>
+      <c r="AGE215" s="23"/>
+      <c r="AGF215" s="23"/>
+      <c r="AGG215" s="1"/>
+      <c r="AGH215" s="23"/>
+      <c r="AGI215" s="23"/>
+      <c r="AGJ215" s="1"/>
+      <c r="AGK215" s="23"/>
+      <c r="AGL215" s="23"/>
+      <c r="AGM215" s="1"/>
+      <c r="AGN215" s="23"/>
+      <c r="AGO215" s="23"/>
+      <c r="AGP215" s="1"/>
+      <c r="AGQ215" s="23"/>
+      <c r="AGR215" s="23"/>
+      <c r="AGS215" s="1"/>
+      <c r="AGT215" s="23"/>
+      <c r="AGU215" s="23"/>
+      <c r="AGV215" s="1"/>
+      <c r="AGW215" s="23"/>
+      <c r="AGX215" s="23"/>
+      <c r="AGY215" s="1"/>
+      <c r="AGZ215" s="23"/>
+      <c r="AHA215" s="23"/>
+      <c r="AHB215" s="1"/>
+      <c r="AHC215" s="23"/>
+      <c r="AHD215" s="23"/>
+      <c r="AHE215" s="1"/>
+      <c r="AHF215" s="23"/>
+      <c r="AHG215" s="23"/>
+      <c r="AHH215" s="1"/>
+      <c r="AHI215" s="23"/>
+      <c r="AHJ215" s="23"/>
+      <c r="AHK215" s="1"/>
+      <c r="AHL215" s="23"/>
+      <c r="AHM215" s="23"/>
+      <c r="AHN215" s="1"/>
+      <c r="AHO215" s="23"/>
+      <c r="AHP215" s="23"/>
+      <c r="AHQ215" s="1"/>
+      <c r="AHR215" s="23"/>
+      <c r="AHS215" s="23"/>
+      <c r="AHT215" s="1"/>
+      <c r="AHU215" s="23"/>
+      <c r="AHV215" s="23"/>
+      <c r="AHW215" s="1"/>
+      <c r="AHX215" s="23"/>
+      <c r="AHY215" s="23"/>
+      <c r="AHZ215" s="1"/>
+      <c r="AIA215" s="23"/>
+      <c r="AIB215" s="23"/>
+      <c r="AIC215" s="1"/>
+      <c r="AID215" s="23"/>
+      <c r="AIE215" s="23"/>
+      <c r="AIF215" s="1"/>
+      <c r="AIG215" s="23"/>
+      <c r="AIH215" s="23"/>
+      <c r="AII215" s="1"/>
+      <c r="AIJ215" s="23"/>
+      <c r="AIK215" s="23"/>
+      <c r="AIL215" s="1"/>
+      <c r="AIM215" s="23"/>
+      <c r="AIN215" s="23"/>
+      <c r="AIO215" s="1"/>
+      <c r="AIP215" s="23"/>
+      <c r="AIQ215" s="23"/>
+      <c r="AIR215" s="1"/>
+      <c r="AIS215" s="23"/>
+      <c r="AIT215" s="23"/>
+      <c r="AIU215" s="1"/>
+      <c r="AIV215" s="23"/>
+      <c r="AIW215" s="23"/>
+      <c r="AIX215" s="1"/>
+      <c r="AIY215" s="23"/>
+      <c r="AIZ215" s="23"/>
+      <c r="AJA215" s="1"/>
+      <c r="AJB215" s="23"/>
+      <c r="AJC215" s="23"/>
+      <c r="AJD215" s="1"/>
+      <c r="AJE215" s="23"/>
+      <c r="AJF215" s="23"/>
+      <c r="AJG215" s="1"/>
+      <c r="AJH215" s="23"/>
+      <c r="AJI215" s="23"/>
+      <c r="AJJ215" s="1"/>
+      <c r="AJK215" s="23"/>
+      <c r="AJL215" s="23"/>
+      <c r="AJM215" s="1"/>
+      <c r="AJN215" s="23"/>
+      <c r="AJO215" s="23"/>
+      <c r="AJP215" s="1"/>
+      <c r="AJQ215" s="23"/>
+      <c r="AJR215" s="23"/>
+      <c r="AJS215" s="1"/>
+      <c r="AJT215" s="23"/>
+      <c r="AJU215" s="23"/>
+      <c r="AJV215" s="1"/>
+      <c r="AJW215" s="23"/>
+      <c r="AJX215" s="23"/>
+      <c r="AJY215" s="1"/>
+      <c r="AJZ215" s="23"/>
+      <c r="AKA215" s="23"/>
+      <c r="AKB215" s="1"/>
+      <c r="AKC215" s="23"/>
+      <c r="AKD215" s="23"/>
+      <c r="AKE215" s="1"/>
+      <c r="AKF215" s="23"/>
+      <c r="AKG215" s="23"/>
+      <c r="AKH215" s="1"/>
+      <c r="AKI215" s="23"/>
+      <c r="AKJ215" s="23"/>
+      <c r="AKK215" s="1"/>
+      <c r="AKL215" s="23"/>
+      <c r="AKM215" s="23"/>
+      <c r="AKN215" s="1"/>
+      <c r="AKO215" s="23"/>
+      <c r="AKP215" s="23"/>
+      <c r="AKQ215" s="1"/>
+      <c r="AKR215" s="23"/>
+      <c r="AKS215" s="23"/>
+      <c r="AKT215" s="1"/>
+      <c r="AKU215" s="23"/>
+      <c r="AKV215" s="23"/>
+      <c r="AKW215" s="1"/>
+      <c r="AKX215" s="23"/>
+      <c r="AKY215" s="23"/>
+      <c r="AKZ215" s="1"/>
+      <c r="ALA215" s="23"/>
+      <c r="ALB215" s="23"/>
+      <c r="ALC215" s="1"/>
+      <c r="ALD215" s="23"/>
+      <c r="ALE215" s="23"/>
+      <c r="ALF215" s="1"/>
+      <c r="ALG215" s="23"/>
+      <c r="ALH215" s="23"/>
+      <c r="ALI215" s="1"/>
+      <c r="ALJ215" s="23"/>
+      <c r="ALK215" s="23"/>
+      <c r="ALL215" s="1"/>
+      <c r="ALM215" s="23"/>
+      <c r="ALN215" s="23"/>
+      <c r="ALO215" s="1"/>
+      <c r="ALP215" s="23"/>
+      <c r="ALQ215" s="23"/>
+      <c r="ALR215" s="1"/>
+      <c r="ALS215" s="23"/>
+      <c r="ALT215" s="23"/>
+      <c r="ALU215" s="1"/>
+      <c r="ALV215" s="23"/>
+      <c r="ALW215" s="23"/>
+      <c r="ALX215" s="1"/>
+      <c r="ALY215" s="23"/>
+      <c r="ALZ215" s="23"/>
+      <c r="AMA215" s="1"/>
+      <c r="AMB215" s="23"/>
+      <c r="AMC215" s="23"/>
+      <c r="AMD215" s="1"/>
+      <c r="AME215" s="23"/>
+      <c r="AMF215" s="23"/>
+      <c r="AMG215" s="1"/>
+      <c r="AMH215" s="23"/>
+      <c r="AMI215" s="23"/>
+      <c r="AMJ215" s="1"/>
+      <c r="AMK215" s="23"/>
+      <c r="AML215" s="23"/>
+      <c r="AMM215" s="1"/>
+      <c r="AMN215" s="23"/>
+      <c r="AMO215" s="23"/>
+      <c r="AMP215" s="1"/>
+      <c r="AMQ215" s="23"/>
+      <c r="AMR215" s="23"/>
+      <c r="AMS215" s="1"/>
+      <c r="AMT215" s="23"/>
+      <c r="AMU215" s="23"/>
+      <c r="AMV215" s="1"/>
+      <c r="AMW215" s="23"/>
+      <c r="AMX215" s="23"/>
+      <c r="AMY215" s="1"/>
+      <c r="AMZ215" s="23"/>
+      <c r="ANA215" s="23"/>
+      <c r="ANB215" s="1"/>
+      <c r="ANC215" s="23"/>
+      <c r="AND215" s="23"/>
+      <c r="ANE215" s="1"/>
+      <c r="ANF215" s="23"/>
+      <c r="ANG215" s="23"/>
+      <c r="ANH215" s="1"/>
+      <c r="ANI215" s="23"/>
+      <c r="ANJ215" s="23"/>
+      <c r="ANK215" s="1"/>
+      <c r="ANL215" s="23"/>
+      <c r="ANM215" s="23"/>
+      <c r="ANN215" s="1"/>
+      <c r="ANO215" s="23"/>
+      <c r="ANP215" s="23"/>
+      <c r="ANQ215" s="1"/>
+      <c r="ANR215" s="23"/>
+      <c r="ANS215" s="23"/>
+      <c r="ANT215" s="1"/>
+      <c r="ANU215" s="23"/>
+      <c r="ANV215" s="23"/>
+      <c r="ANW215" s="1"/>
+      <c r="ANX215" s="23"/>
+      <c r="ANY215" s="23"/>
+      <c r="ANZ215" s="1"/>
+      <c r="AOA215" s="23"/>
+      <c r="AOB215" s="23"/>
+      <c r="AOC215" s="1"/>
+      <c r="AOD215" s="23"/>
+      <c r="AOE215" s="23"/>
+      <c r="AOF215" s="1"/>
+      <c r="AOG215" s="23"/>
+      <c r="AOH215" s="23"/>
+      <c r="AOI215" s="1"/>
+      <c r="AOJ215" s="23"/>
+      <c r="AOK215" s="23"/>
+      <c r="AOL215" s="1"/>
+      <c r="AOM215" s="23"/>
+      <c r="AON215" s="23"/>
+      <c r="AOO215" s="1"/>
+      <c r="AOP215" s="23"/>
+      <c r="AOQ215" s="23"/>
+      <c r="AOR215" s="1"/>
+      <c r="AOS215" s="23"/>
+      <c r="AOT215" s="23"/>
+      <c r="AOU215" s="1"/>
+      <c r="AOV215" s="23"/>
+      <c r="AOW215" s="23"/>
+      <c r="AOX215" s="1"/>
+      <c r="AOY215" s="23"/>
+      <c r="AOZ215" s="23"/>
+      <c r="APA215" s="1"/>
+      <c r="APB215" s="23"/>
+      <c r="APC215" s="23"/>
+      <c r="APD215" s="1"/>
+      <c r="APE215" s="23"/>
+      <c r="APF215" s="23"/>
+      <c r="APG215" s="1"/>
+      <c r="APH215" s="23"/>
+      <c r="API215" s="23"/>
+      <c r="APJ215" s="1"/>
+      <c r="APK215" s="23"/>
+      <c r="APL215" s="23"/>
+      <c r="APM215" s="1"/>
+      <c r="APN215" s="23"/>
+      <c r="APO215" s="23"/>
+      <c r="APP215" s="1"/>
+      <c r="APQ215" s="23"/>
+      <c r="APR215" s="23"/>
+      <c r="APS215" s="1"/>
+      <c r="APT215" s="23"/>
+      <c r="APU215" s="23"/>
+      <c r="APV215" s="1"/>
+      <c r="APW215" s="23"/>
+      <c r="APX215" s="23"/>
+      <c r="APY215" s="1"/>
+      <c r="APZ215" s="23"/>
+      <c r="AQA215" s="23"/>
+      <c r="AQB215" s="1"/>
+      <c r="AQC215" s="23"/>
+      <c r="AQD215" s="23"/>
+      <c r="AQE215" s="1"/>
+      <c r="AQF215" s="23"/>
+      <c r="AQG215" s="23"/>
+      <c r="AQH215" s="1"/>
+      <c r="AQI215" s="23"/>
+      <c r="AQJ215" s="23"/>
+      <c r="AQK215" s="1"/>
+      <c r="AQL215" s="23"/>
+      <c r="AQM215" s="23"/>
+      <c r="AQN215" s="1"/>
+      <c r="AQO215" s="23"/>
+      <c r="AQP215" s="23"/>
+      <c r="AQQ215" s="1"/>
+      <c r="AQR215" s="23"/>
+      <c r="AQS215" s="23"/>
+      <c r="AQT215" s="1"/>
+      <c r="AQU215" s="23"/>
+      <c r="AQV215" s="23"/>
+      <c r="AQW215" s="1"/>
+      <c r="AQX215" s="23"/>
+      <c r="AQY215" s="23"/>
+      <c r="AQZ215" s="1"/>
+      <c r="ARA215" s="23"/>
+      <c r="ARB215" s="23"/>
+      <c r="ARC215" s="1"/>
+      <c r="ARD215" s="23"/>
+      <c r="ARE215" s="23"/>
+      <c r="ARF215" s="1"/>
+      <c r="ARG215" s="23"/>
+      <c r="ARH215" s="23"/>
+      <c r="ARI215" s="1"/>
+      <c r="ARJ215" s="23"/>
+      <c r="ARK215" s="23"/>
+      <c r="ARL215" s="1"/>
+      <c r="ARM215" s="23"/>
+      <c r="ARN215" s="23"/>
+      <c r="ARO215" s="1"/>
+      <c r="ARP215" s="23"/>
+      <c r="ARQ215" s="23"/>
+      <c r="ARR215" s="1"/>
+      <c r="ARS215" s="23"/>
+      <c r="ART215" s="23"/>
+      <c r="ARU215" s="1"/>
+      <c r="ARV215" s="23"/>
+      <c r="ARW215" s="23"/>
+      <c r="ARX215" s="1"/>
+      <c r="ARY215" s="23"/>
+      <c r="ARZ215" s="23"/>
+      <c r="ASA215" s="1"/>
+      <c r="ASB215" s="23"/>
+      <c r="ASC215" s="23"/>
+      <c r="ASD215" s="1"/>
+      <c r="ASE215" s="23"/>
+      <c r="ASF215" s="23"/>
+      <c r="ASG215" s="1"/>
+      <c r="ASH215" s="23"/>
+      <c r="ASI215" s="23"/>
+      <c r="ASJ215" s="1"/>
+      <c r="ASK215" s="23"/>
+      <c r="ASL215" s="23"/>
+      <c r="ASM215" s="1"/>
+      <c r="ASN215" s="23"/>
+      <c r="ASO215" s="23"/>
+      <c r="ASP215" s="1"/>
+      <c r="ASQ215" s="23"/>
+      <c r="ASR215" s="23"/>
+      <c r="ASS215" s="1"/>
+      <c r="AST215" s="23"/>
+      <c r="ASU215" s="23"/>
+      <c r="ASV215" s="1"/>
+      <c r="ASW215" s="23"/>
+      <c r="ASX215" s="23"/>
+      <c r="ASY215" s="1"/>
+      <c r="ASZ215" s="23"/>
+      <c r="ATA215" s="23"/>
+      <c r="ATB215" s="1"/>
+      <c r="ATC215" s="23"/>
+      <c r="ATD215" s="23"/>
+      <c r="ATE215" s="1"/>
+      <c r="ATF215" s="23"/>
+      <c r="ATG215" s="23"/>
+      <c r="ATH215" s="1"/>
+      <c r="ATI215" s="23"/>
+      <c r="ATJ215" s="23"/>
+      <c r="ATK215" s="1"/>
+      <c r="ATL215" s="23"/>
+      <c r="ATM215" s="23"/>
+      <c r="ATN215" s="1"/>
+      <c r="ATO215" s="23"/>
+      <c r="ATP215" s="23"/>
+      <c r="ATQ215" s="1"/>
+      <c r="ATR215" s="23"/>
+      <c r="ATS215" s="23"/>
+      <c r="ATT215" s="1"/>
+      <c r="ATU215" s="23"/>
+      <c r="ATV215" s="23"/>
+      <c r="ATW215" s="1"/>
+      <c r="ATX215" s="23"/>
+      <c r="ATY215" s="23"/>
+      <c r="ATZ215" s="1"/>
+      <c r="AUA215" s="23"/>
+      <c r="AUB215" s="23"/>
+      <c r="AUC215" s="1"/>
+      <c r="AUD215" s="23"/>
+      <c r="AUE215" s="23"/>
+      <c r="AUF215" s="1"/>
+      <c r="AUG215" s="23"/>
+      <c r="AUH215" s="23"/>
+      <c r="AUI215" s="1"/>
+      <c r="AUJ215" s="23"/>
+      <c r="AUK215" s="23"/>
+      <c r="AUL215" s="1"/>
+      <c r="AUM215" s="23"/>
+      <c r="AUN215" s="23"/>
+      <c r="AUO215" s="1"/>
+      <c r="AUP215" s="23"/>
+      <c r="AUQ215" s="23"/>
+      <c r="AUR215" s="1"/>
+      <c r="AUS215" s="23"/>
+      <c r="AUT215" s="23"/>
+      <c r="AUU215" s="1"/>
+      <c r="AUV215" s="23"/>
+      <c r="AUW215" s="23"/>
+      <c r="AUX215" s="1"/>
+      <c r="AUY215" s="23"/>
+      <c r="AUZ215" s="23"/>
+      <c r="AVA215" s="1"/>
+      <c r="AVB215" s="23"/>
+      <c r="AVC215" s="23"/>
+      <c r="AVD215" s="1"/>
+      <c r="AVE215" s="23"/>
+      <c r="AVF215" s="23"/>
+      <c r="AVG215" s="1"/>
+      <c r="AVH215" s="23"/>
+      <c r="AVI215" s="23"/>
+      <c r="AVJ215" s="1"/>
+      <c r="AVK215" s="23"/>
+      <c r="AVL215" s="23"/>
+      <c r="AVM215" s="1"/>
+      <c r="AVN215" s="23"/>
+      <c r="AVO215" s="23"/>
+      <c r="AVP215" s="1"/>
+      <c r="AVQ215" s="23"/>
+      <c r="AVR215" s="23"/>
+      <c r="AVS215" s="1"/>
+      <c r="AVT215" s="23"/>
+      <c r="AVU215" s="23"/>
+      <c r="AVV215" s="1"/>
+      <c r="AVW215" s="23"/>
+      <c r="AVX215" s="23"/>
+      <c r="AVY215" s="1"/>
+      <c r="AVZ215" s="23"/>
+      <c r="AWA215" s="23"/>
+      <c r="AWB215" s="1"/>
+      <c r="AWC215" s="23"/>
+      <c r="AWD215" s="23"/>
+      <c r="AWE215" s="1"/>
+      <c r="AWF215" s="23"/>
+      <c r="AWG215" s="23"/>
+      <c r="AWH215" s="1"/>
+      <c r="AWI215" s="23"/>
+      <c r="AWJ215" s="23"/>
+      <c r="AWK215" s="1"/>
+      <c r="AWL215" s="23"/>
+      <c r="AWM215" s="23"/>
+      <c r="AWN215" s="1"/>
+      <c r="AWO215" s="23"/>
+      <c r="AWP215" s="23"/>
+      <c r="AWQ215" s="1"/>
+      <c r="AWR215" s="23"/>
+      <c r="AWS215" s="23"/>
+      <c r="AWT215" s="1"/>
+      <c r="AWU215" s="23"/>
+      <c r="AWV215" s="23"/>
+      <c r="AWW215" s="1"/>
+      <c r="AWX215" s="23"/>
+      <c r="AWY215" s="23"/>
+      <c r="AWZ215" s="1"/>
+      <c r="AXA215" s="23"/>
+      <c r="AXB215" s="23"/>
+      <c r="AXC215" s="1"/>
+      <c r="AXD215" s="23"/>
+      <c r="AXE215" s="23"/>
+      <c r="AXF215" s="1"/>
+      <c r="AXG215" s="23"/>
+      <c r="AXH215" s="23"/>
+      <c r="AXI215" s="1"/>
+      <c r="AXJ215" s="23"/>
+      <c r="AXK215" s="23"/>
+      <c r="AXL215" s="1"/>
+      <c r="AXM215" s="23"/>
+      <c r="AXN215" s="23"/>
+      <c r="AXO215" s="1"/>
+      <c r="AXP215" s="23"/>
+      <c r="AXQ215" s="23"/>
+      <c r="AXR215" s="1"/>
+      <c r="AXS215" s="23"/>
+      <c r="AXT215" s="23"/>
+      <c r="AXU215" s="1"/>
+      <c r="AXV215" s="23"/>
+      <c r="AXW215" s="23"/>
+      <c r="AXX215" s="1"/>
+      <c r="AXY215" s="23"/>
+      <c r="AXZ215" s="23"/>
+      <c r="AYA215" s="1"/>
+      <c r="AYB215" s="23"/>
+      <c r="AYC215" s="23"/>
+      <c r="AYD215" s="1"/>
+      <c r="AYE215" s="23"/>
+      <c r="AYF215" s="23"/>
+      <c r="AYG215" s="1"/>
+      <c r="AYH215" s="23"/>
+      <c r="AYI215" s="23"/>
+      <c r="AYJ215" s="1"/>
+      <c r="AYK215" s="23"/>
+      <c r="AYL215" s="23"/>
+      <c r="AYM215" s="1"/>
+      <c r="AYN215" s="23"/>
+      <c r="AYO215" s="23"/>
+      <c r="AYP215" s="1"/>
+      <c r="AYQ215" s="23"/>
+      <c r="AYR215" s="23"/>
+      <c r="AYS215" s="1"/>
+      <c r="AYT215" s="23"/>
+      <c r="AYU215" s="23"/>
+      <c r="AYV215" s="1"/>
+      <c r="AYW215" s="23"/>
+      <c r="AYX215" s="23"/>
+      <c r="AYY215" s="1"/>
+      <c r="AYZ215" s="23"/>
+      <c r="AZA215" s="23"/>
+      <c r="AZB215" s="1"/>
+      <c r="AZC215" s="23"/>
+      <c r="AZD215" s="23"/>
+      <c r="AZE215" s="1"/>
+      <c r="AZF215" s="23"/>
+      <c r="AZG215" s="23"/>
+      <c r="AZH215" s="1"/>
+      <c r="AZI215" s="23"/>
+      <c r="AZJ215" s="23"/>
+      <c r="AZK215" s="1"/>
+      <c r="AZL215" s="23"/>
+      <c r="AZM215" s="23"/>
+      <c r="AZN215" s="1"/>
+      <c r="AZO215" s="23"/>
+      <c r="AZP215" s="23"/>
+      <c r="AZQ215" s="1"/>
+      <c r="AZR215" s="23"/>
+      <c r="AZS215" s="23"/>
+      <c r="AZT215" s="1"/>
+      <c r="AZU215" s="23"/>
+      <c r="AZV215" s="23"/>
+      <c r="AZW215" s="1"/>
+      <c r="AZX215" s="23"/>
+      <c r="AZY215" s="23"/>
+      <c r="AZZ215" s="1"/>
+      <c r="BAA215" s="23"/>
+      <c r="BAB215" s="23"/>
+      <c r="BAC215" s="1"/>
+      <c r="BAD215" s="23"/>
+      <c r="BAE215" s="23"/>
+      <c r="BAF215" s="1"/>
+      <c r="BAG215" s="23"/>
+      <c r="BAH215" s="23"/>
+      <c r="BAI215" s="1"/>
+      <c r="BAJ215" s="23"/>
+      <c r="BAK215" s="23"/>
+      <c r="BAL215" s="1"/>
+      <c r="BAM215" s="23"/>
+      <c r="BAN215" s="23"/>
+      <c r="BAO215" s="1"/>
+      <c r="BAP215" s="23"/>
+      <c r="BAQ215" s="23"/>
+      <c r="BAR215" s="1"/>
+      <c r="BAS215" s="23"/>
+      <c r="BAT215" s="23"/>
+      <c r="BAU215" s="1"/>
+      <c r="BAV215" s="23"/>
+      <c r="BAW215" s="23"/>
+      <c r="BAX215" s="1"/>
+      <c r="BAY215" s="23"/>
+      <c r="BAZ215" s="23"/>
+      <c r="BBA215" s="1"/>
+      <c r="BBB215" s="23"/>
+      <c r="BBC215" s="23"/>
+      <c r="BBD215" s="1"/>
+      <c r="BBE215" s="23"/>
+      <c r="BBF215" s="23"/>
+      <c r="BBG215" s="1"/>
+      <c r="BBH215" s="23"/>
+      <c r="BBI215" s="23"/>
+      <c r="BBJ215" s="1"/>
+      <c r="BBK215" s="23"/>
+      <c r="BBL215" s="23"/>
+      <c r="BBM215" s="1"/>
+      <c r="BBN215" s="23"/>
+      <c r="BBO215" s="23"/>
+      <c r="BBP215" s="1"/>
+      <c r="BBQ215" s="23"/>
+      <c r="BBR215" s="23"/>
+      <c r="BBS215" s="1"/>
+      <c r="BBT215" s="23"/>
+      <c r="BBU215" s="23"/>
+      <c r="BBV215" s="1"/>
+      <c r="BBW215" s="23"/>
+      <c r="BBX215" s="23"/>
+      <c r="BBY215" s="1"/>
+      <c r="BBZ215" s="23"/>
+      <c r="BCA215" s="23"/>
+      <c r="BCB215" s="1"/>
+      <c r="BCC215" s="23"/>
+      <c r="BCD215" s="23"/>
+      <c r="BCE215" s="1"/>
+      <c r="BCF215" s="23"/>
+      <c r="BCG215" s="23"/>
+      <c r="BCH215" s="1"/>
+      <c r="BCI215" s="23"/>
+      <c r="BCJ215" s="23"/>
+      <c r="BCK215" s="1"/>
+      <c r="BCL215" s="23"/>
+      <c r="BCM215" s="23"/>
+      <c r="BCN215" s="1"/>
+      <c r="BCO215" s="23"/>
+      <c r="BCP215" s="23"/>
+      <c r="BCQ215" s="1"/>
+      <c r="BCR215" s="23"/>
+      <c r="BCS215" s="23"/>
+      <c r="BCT215" s="1"/>
+      <c r="BCU215" s="23"/>
+      <c r="BCV215" s="23"/>
+      <c r="BCW215" s="1"/>
+      <c r="BCX215" s="23"/>
+      <c r="BCY215" s="23"/>
+      <c r="BCZ215" s="1"/>
+      <c r="BDA215" s="23"/>
+      <c r="BDB215" s="23"/>
+      <c r="BDC215" s="1"/>
+      <c r="BDD215" s="23"/>
+      <c r="BDE215" s="23"/>
+      <c r="BDF215" s="1"/>
+      <c r="BDG215" s="23"/>
+      <c r="BDH215" s="23"/>
+      <c r="BDI215" s="1"/>
+      <c r="BDJ215" s="23"/>
+      <c r="BDK215" s="23"/>
+      <c r="BDL215" s="1"/>
+      <c r="BDM215" s="23"/>
+      <c r="BDN215" s="23"/>
+      <c r="BDO215" s="1"/>
+      <c r="BDP215" s="23"/>
+      <c r="BDQ215" s="23"/>
+      <c r="BDR215" s="1"/>
+      <c r="BDS215" s="23"/>
+      <c r="BDT215" s="23"/>
+      <c r="BDU215" s="1"/>
+      <c r="BDV215" s="23"/>
+      <c r="BDW215" s="23"/>
+      <c r="BDX215" s="1"/>
+      <c r="BDY215" s="23"/>
+      <c r="BDZ215" s="23"/>
+      <c r="BEA215" s="1"/>
+      <c r="BEB215" s="23"/>
+      <c r="BEC215" s="23"/>
+      <c r="BED215" s="1"/>
+      <c r="BEE215" s="23"/>
+      <c r="BEF215" s="23"/>
+      <c r="BEG215" s="1"/>
+      <c r="BEH215" s="23"/>
+      <c r="BEI215" s="23"/>
+      <c r="BEJ215" s="1"/>
+      <c r="BEK215" s="23"/>
+      <c r="BEL215" s="23"/>
+      <c r="BEM215" s="1"/>
+      <c r="BEN215" s="23"/>
+      <c r="BEO215" s="23"/>
+      <c r="BEP215" s="1"/>
+      <c r="BEQ215" s="23"/>
+      <c r="BER215" s="23"/>
+      <c r="BES215" s="1"/>
+      <c r="BET215" s="23"/>
+      <c r="BEU215" s="23"/>
+      <c r="BEV215" s="1"/>
+      <c r="BEW215" s="23"/>
+      <c r="BEX215" s="23"/>
+      <c r="BEY215" s="1"/>
+      <c r="BEZ215" s="23"/>
+      <c r="BFA215" s="23"/>
+      <c r="BFB215" s="1"/>
+      <c r="BFC215" s="23"/>
+      <c r="BFD215" s="23"/>
+      <c r="BFE215" s="1"/>
+      <c r="BFF215" s="23"/>
+      <c r="BFG215" s="23"/>
+      <c r="BFH215" s="1"/>
+      <c r="BFI215" s="23"/>
+      <c r="BFJ215" s="23"/>
+      <c r="BFK215" s="1"/>
+      <c r="BFL215" s="23"/>
+      <c r="BFM215" s="23"/>
+      <c r="BFN215" s="1"/>
+      <c r="BFO215" s="23"/>
+      <c r="BFP215" s="23"/>
+      <c r="BFQ215" s="1"/>
+      <c r="BFR215" s="23"/>
+      <c r="BFS215" s="23"/>
+      <c r="BFT215" s="1"/>
+      <c r="BFU215" s="23"/>
+      <c r="BFV215" s="23"/>
+      <c r="BFW215" s="1"/>
+      <c r="BFX215" s="23"/>
+      <c r="BFY215" s="23"/>
+      <c r="BFZ215" s="1"/>
+      <c r="BGA215" s="23"/>
+      <c r="BGB215" s="23"/>
+      <c r="BGC215" s="1"/>
+      <c r="BGD215" s="23"/>
+      <c r="BGE215" s="23"/>
+      <c r="BGF215" s="1"/>
+      <c r="BGG215" s="23"/>
+      <c r="BGH215" s="23"/>
+      <c r="BGI215" s="1"/>
+      <c r="BGJ215" s="23"/>
+      <c r="BGK215" s="23"/>
+      <c r="BGL215" s="1"/>
+      <c r="BGM215" s="23"/>
+      <c r="BGN215" s="23"/>
+      <c r="BGO215" s="1"/>
+      <c r="BGP215" s="23"/>
+      <c r="BGQ215" s="23"/>
+      <c r="BGR215" s="1"/>
+      <c r="BGS215" s="23"/>
+      <c r="BGT215" s="23"/>
+      <c r="BGU215" s="1"/>
+      <c r="BGV215" s="23"/>
+      <c r="BGW215" s="23"/>
+      <c r="BGX215" s="1"/>
+      <c r="BGY215" s="23"/>
+      <c r="BGZ215" s="23"/>
+      <c r="BHA215" s="1"/>
+      <c r="BHB215" s="23"/>
+      <c r="BHC215" s="23"/>
+      <c r="BHD215" s="1"/>
+      <c r="BHE215" s="23"/>
+      <c r="BHF215" s="23"/>
+      <c r="BHG215" s="1"/>
+      <c r="BHH215" s="23"/>
+      <c r="BHI215" s="23"/>
+      <c r="BHJ215" s="1"/>
+      <c r="BHK215" s="23"/>
+      <c r="BHL215" s="23"/>
+      <c r="BHM215" s="1"/>
+      <c r="BHN215" s="23"/>
+      <c r="BHO215" s="23"/>
+      <c r="BHP215" s="1"/>
+      <c r="BHQ215" s="23"/>
+      <c r="BHR215" s="23"/>
+      <c r="BHS215" s="1"/>
+      <c r="BHT215" s="23"/>
+      <c r="BHU215" s="23"/>
+      <c r="BHV215" s="1"/>
+      <c r="BHW215" s="23"/>
+      <c r="BHX215" s="23"/>
+      <c r="BHY215" s="1"/>
+      <c r="BHZ215" s="23"/>
+      <c r="BIA215" s="23"/>
+      <c r="BIB215" s="1"/>
+      <c r="BIC215" s="23"/>
+      <c r="BID215" s="23"/>
+      <c r="BIE215" s="1"/>
+      <c r="BIF215" s="23"/>
+      <c r="BIG215" s="23"/>
+      <c r="BIH215" s="1"/>
+      <c r="BII215" s="23"/>
+      <c r="BIJ215" s="23"/>
+      <c r="BIK215" s="1"/>
+      <c r="BIL215" s="23"/>
+      <c r="BIM215" s="23"/>
+      <c r="BIN215" s="1"/>
+      <c r="BIO215" s="23"/>
+      <c r="BIP215" s="23"/>
+      <c r="BIQ215" s="1"/>
+      <c r="BIR215" s="23"/>
+      <c r="BIS215" s="23"/>
+      <c r="BIT215" s="1"/>
+      <c r="BIU215" s="23"/>
+      <c r="BIV215" s="23"/>
+      <c r="BIW215" s="1"/>
+      <c r="BIX215" s="23"/>
+      <c r="BIY215" s="23"/>
+      <c r="BIZ215" s="1"/>
+      <c r="BJA215" s="23"/>
+      <c r="BJB215" s="23"/>
+      <c r="BJC215" s="1"/>
+      <c r="BJD215" s="23"/>
+      <c r="BJE215" s="23"/>
+      <c r="BJF215" s="1"/>
+      <c r="BJG215" s="23"/>
+      <c r="BJH215" s="23"/>
+      <c r="BJI215" s="1"/>
+      <c r="BJJ215" s="23"/>
+      <c r="BJK215" s="23"/>
+      <c r="BJL215" s="1"/>
+      <c r="BJM215" s="23"/>
+      <c r="BJN215" s="23"/>
+      <c r="BJO215" s="1"/>
+      <c r="BJP215" s="23"/>
+      <c r="BJQ215" s="23"/>
+      <c r="BJR215" s="1"/>
+      <c r="BJS215" s="23"/>
+      <c r="BJT215" s="23"/>
+      <c r="BJU215" s="1"/>
+      <c r="BJV215" s="23"/>
+      <c r="BJW215" s="23"/>
+      <c r="BJX215" s="1"/>
+      <c r="BJY215" s="23"/>
+      <c r="BJZ215" s="23"/>
+      <c r="BKA215" s="1"/>
+      <c r="BKB215" s="23"/>
+      <c r="BKC215" s="23"/>
+      <c r="BKD215" s="1"/>
+      <c r="BKE215" s="23"/>
+      <c r="BKF215" s="23"/>
+      <c r="BKG215" s="1"/>
+      <c r="BKH215" s="23"/>
+      <c r="BKI215" s="23"/>
+      <c r="BKJ215" s="1"/>
+      <c r="BKK215" s="23"/>
+      <c r="BKL215" s="23"/>
+      <c r="BKM215" s="1"/>
+      <c r="BKN215" s="23"/>
+      <c r="BKO215" s="23"/>
+      <c r="BKP215" s="1"/>
+      <c r="BKQ215" s="23"/>
+      <c r="BKR215" s="23"/>
+      <c r="BKS215" s="1"/>
+      <c r="BKT215" s="23"/>
+      <c r="BKU215" s="23"/>
+      <c r="BKV215" s="1"/>
+      <c r="BKW215" s="23"/>
+      <c r="BKX215" s="23"/>
+      <c r="BKY215" s="1"/>
+      <c r="BKZ215" s="23"/>
+      <c r="BLA215" s="23"/>
+      <c r="BLB215" s="1"/>
+      <c r="BLC215" s="23"/>
+      <c r="BLD215" s="23"/>
+      <c r="BLE215" s="1"/>
+      <c r="BLF215" s="23"/>
+      <c r="BLG215" s="23"/>
+      <c r="BLH215" s="1"/>
+      <c r="BLI215" s="23"/>
+      <c r="BLJ215" s="23"/>
+      <c r="BLK215" s="1"/>
+      <c r="BLL215" s="23"/>
+      <c r="BLM215" s="23"/>
+      <c r="BLN215" s="1"/>
+      <c r="BLO215" s="23"/>
+      <c r="BLP215" s="23"/>
+      <c r="BLQ215" s="1"/>
+      <c r="BLR215" s="23"/>
+      <c r="BLS215" s="23"/>
+      <c r="BLT215" s="1"/>
+      <c r="BLU215" s="23"/>
+      <c r="BLV215" s="23"/>
+      <c r="BLW215" s="1"/>
+      <c r="BLX215" s="23"/>
+      <c r="BLY215" s="23"/>
+      <c r="BLZ215" s="1"/>
+      <c r="BMA215" s="23"/>
+      <c r="BMB215" s="23"/>
+      <c r="BMC215" s="1"/>
+      <c r="BMD215" s="23"/>
+      <c r="BME215" s="23"/>
+      <c r="BMF215" s="1"/>
+      <c r="BMG215" s="23"/>
+      <c r="BMH215" s="23"/>
+      <c r="BMI215" s="1"/>
+      <c r="BMJ215" s="23"/>
+      <c r="BMK215" s="23"/>
+      <c r="BML215" s="1"/>
+      <c r="BMM215" s="23"/>
+      <c r="BMN215" s="23"/>
+      <c r="BMO215" s="1"/>
+      <c r="BMP215" s="23"/>
+      <c r="BMQ215" s="23"/>
+      <c r="BMR215" s="1"/>
+      <c r="BMS215" s="23"/>
+      <c r="BMT215" s="23"/>
+      <c r="BMU215" s="1"/>
+      <c r="BMV215" s="23"/>
+      <c r="BMW215" s="23"/>
+      <c r="BMX215" s="1"/>
+      <c r="BMY215" s="23"/>
+      <c r="BMZ215" s="23"/>
+      <c r="BNA215" s="1"/>
+      <c r="BNB215" s="23"/>
+      <c r="BNC215" s="23"/>
+      <c r="BND215" s="1"/>
+      <c r="BNE215" s="23"/>
+      <c r="BNF215" s="23"/>
+      <c r="BNG215" s="1"/>
+      <c r="BNH215" s="23"/>
+      <c r="BNI215" s="23"/>
+      <c r="BNJ215" s="1"/>
+      <c r="BNK215" s="23"/>
+      <c r="BNL215" s="23"/>
+      <c r="BNM215" s="1"/>
+      <c r="BNN215" s="23"/>
+      <c r="BNO215" s="23"/>
+      <c r="BNP215" s="1"/>
+      <c r="BNQ215" s="23"/>
+      <c r="BNR215" s="23"/>
+      <c r="BNS215" s="1"/>
+      <c r="BNT215" s="23"/>
+      <c r="BNU215" s="23"/>
+      <c r="BNV215" s="1"/>
+      <c r="BNW215" s="23"/>
+      <c r="BNX215" s="23"/>
+      <c r="BNY215" s="1"/>
+      <c r="BNZ215" s="23"/>
+      <c r="BOA215" s="23"/>
+      <c r="BOB215" s="1"/>
+      <c r="BOC215" s="23"/>
+      <c r="BOD215" s="23"/>
+      <c r="BOE215" s="1"/>
+      <c r="BOF215" s="23"/>
+      <c r="BOG215" s="23"/>
+      <c r="BOH215" s="1"/>
+      <c r="BOI215" s="23"/>
+      <c r="BOJ215" s="23"/>
+      <c r="BOK215" s="1"/>
+      <c r="BOL215" s="23"/>
+      <c r="BOM215" s="23"/>
+      <c r="BON215" s="1"/>
+      <c r="BOO215" s="23"/>
+      <c r="BOP215" s="23"/>
+      <c r="BOQ215" s="1"/>
+      <c r="BOR215" s="23"/>
+      <c r="BOS215" s="23"/>
+      <c r="BOT215" s="1"/>
+      <c r="BOU215" s="23"/>
+      <c r="BOV215" s="23"/>
+      <c r="BOW215" s="1"/>
+      <c r="BOX215" s="23"/>
+      <c r="BOY215" s="23"/>
+      <c r="BOZ215" s="1"/>
+      <c r="BPA215" s="23"/>
+      <c r="BPB215" s="23"/>
+      <c r="BPC215" s="1"/>
+      <c r="BPD215" s="23"/>
+      <c r="BPE215" s="23"/>
+      <c r="BPF215" s="1"/>
+      <c r="BPG215" s="23"/>
+      <c r="BPH215" s="23"/>
+      <c r="BPI215" s="1"/>
+      <c r="BPJ215" s="23"/>
+      <c r="BPK215" s="23"/>
+      <c r="BPL215" s="1"/>
+      <c r="BPM215" s="23"/>
+      <c r="BPN215" s="23"/>
+      <c r="BPO215" s="1"/>
+      <c r="BPP215" s="23"/>
+      <c r="BPQ215" s="23"/>
+      <c r="BPR215" s="1"/>
+      <c r="BPS215" s="23"/>
+      <c r="BPT215" s="23"/>
+      <c r="BPU215" s="1"/>
+      <c r="BPV215" s="23"/>
+      <c r="BPW215" s="23"/>
+      <c r="BPX215" s="1"/>
+      <c r="BPY215" s="23"/>
+      <c r="BPZ215" s="23"/>
+      <c r="BQA215" s="1"/>
+      <c r="BQB215" s="23"/>
+      <c r="BQC215" s="23"/>
+      <c r="BQD215" s="1"/>
+      <c r="BQE215" s="23"/>
+      <c r="BQF215" s="23"/>
+      <c r="BQG215" s="1"/>
+      <c r="BQH215" s="23"/>
+      <c r="BQI215" s="23"/>
+      <c r="BQJ215" s="1"/>
+      <c r="BQK215" s="23"/>
+      <c r="BQL215" s="23"/>
+      <c r="BQM215" s="1"/>
+      <c r="BQN215" s="23"/>
+      <c r="BQO215" s="23"/>
+      <c r="BQP215" s="1"/>
+      <c r="BQQ215" s="23"/>
+      <c r="BQR215" s="23"/>
+      <c r="BQS215" s="1"/>
+      <c r="BQT215" s="23"/>
+      <c r="BQU215" s="23"/>
+      <c r="BQV215" s="1"/>
+      <c r="BQW215" s="23"/>
+      <c r="BQX215" s="23"/>
+      <c r="BQY215" s="1"/>
+      <c r="BQZ215" s="23"/>
+      <c r="BRA215" s="23"/>
+      <c r="BRB215" s="1"/>
+      <c r="BRC215" s="23"/>
+      <c r="BRD215" s="23"/>
+      <c r="BRE215" s="1"/>
+      <c r="BRF215" s="23"/>
+      <c r="BRG215" s="23"/>
+      <c r="BRH215" s="1"/>
+      <c r="BRI215" s="23"/>
+      <c r="BRJ215" s="23"/>
+      <c r="BRK215" s="1"/>
+      <c r="BRL215" s="23"/>
+      <c r="BRM215" s="23"/>
+      <c r="BRN215" s="1"/>
+      <c r="BRO215" s="23"/>
+      <c r="BRP215" s="23"/>
+      <c r="BRQ215" s="1"/>
+      <c r="BRR215" s="23"/>
+      <c r="BRS215" s="23"/>
+      <c r="BRT215" s="1"/>
+      <c r="BRU215" s="23"/>
+      <c r="BRV215" s="23"/>
+      <c r="BRW215" s="1"/>
+      <c r="BRX215" s="23"/>
+      <c r="BRY215" s="23"/>
+      <c r="BRZ215" s="1"/>
+      <c r="BSA215" s="23"/>
+      <c r="BSB215" s="23"/>
+      <c r="BSC215" s="1"/>
+      <c r="BSD215" s="23"/>
+      <c r="BSE215" s="23"/>
+      <c r="BSF215" s="1"/>
+      <c r="BSG215" s="23"/>
+      <c r="BSH215" s="23"/>
+      <c r="BSI215" s="1"/>
+      <c r="BSJ215" s="23"/>
+      <c r="BSK215" s="23"/>
+      <c r="BSL215" s="1"/>
+      <c r="BSM215" s="23"/>
+      <c r="BSN215" s="23"/>
+      <c r="BSO215" s="1"/>
+      <c r="BSP215" s="23"/>
+      <c r="BSQ215" s="23"/>
+      <c r="BSR215" s="1"/>
+      <c r="BSS215" s="23"/>
+      <c r="BST215" s="23"/>
+      <c r="BSU215" s="1"/>
+      <c r="BSV215" s="23"/>
+      <c r="BSW215" s="23"/>
+      <c r="BSX215" s="1"/>
+      <c r="BSY215" s="23"/>
+      <c r="BSZ215" s="23"/>
+      <c r="BTA215" s="1"/>
+      <c r="BTB215" s="23"/>
+      <c r="BTC215" s="23"/>
+      <c r="BTD215" s="1"/>
+      <c r="BTE215" s="23"/>
+      <c r="BTF215" s="23"/>
+      <c r="BTG215" s="1"/>
+      <c r="BTH215" s="23"/>
+      <c r="BTI215" s="23"/>
+      <c r="BTJ215" s="1"/>
+      <c r="BTK215" s="23"/>
+      <c r="BTL215" s="23"/>
+      <c r="BTM215" s="1"/>
+      <c r="BTN215" s="23"/>
+      <c r="BTO215" s="23"/>
+      <c r="BTP215" s="1"/>
+      <c r="BTQ215" s="23"/>
+      <c r="BTR215" s="23"/>
+      <c r="BTS215" s="1"/>
+      <c r="BTT215" s="23"/>
+      <c r="BTU215" s="23"/>
+      <c r="BTV215" s="1"/>
+      <c r="BTW215" s="23"/>
+      <c r="BTX215" s="23"/>
+      <c r="BTY215" s="1"/>
+      <c r="BTZ215" s="23"/>
+      <c r="BUA215" s="23"/>
+      <c r="BUB215" s="1"/>
+      <c r="BUC215" s="23"/>
+      <c r="BUD215" s="23"/>
+      <c r="BUE215" s="1"/>
+      <c r="BUF215" s="23"/>
+      <c r="BUG215" s="23"/>
+      <c r="BUH215" s="1"/>
+      <c r="BUI215" s="23"/>
+      <c r="BUJ215" s="23"/>
+      <c r="BUK215" s="1"/>
+      <c r="BUL215" s="23"/>
+      <c r="BUM215" s="23"/>
+      <c r="BUN215" s="1"/>
+      <c r="BUO215" s="23"/>
+      <c r="BUP215" s="23"/>
+      <c r="BUQ215" s="1"/>
+      <c r="BUR215" s="23"/>
+      <c r="BUS215" s="23"/>
+      <c r="BUT215" s="1"/>
+      <c r="BUU215" s="23"/>
+      <c r="BUV215" s="23"/>
+      <c r="BUW215" s="1"/>
+      <c r="BUX215" s="23"/>
+      <c r="BUY215" s="23"/>
+      <c r="BUZ215" s="1"/>
+      <c r="BVA215" s="23"/>
+      <c r="BVB215" s="23"/>
+      <c r="BVC215" s="1"/>
+      <c r="BVD215" s="23"/>
+      <c r="BVE215" s="23"/>
+      <c r="BVF215" s="1"/>
+      <c r="BVG215" s="23"/>
+      <c r="BVH215" s="23"/>
+      <c r="BVI215" s="1"/>
+      <c r="BVJ215" s="23"/>
+      <c r="BVK215" s="23"/>
+      <c r="BVL215" s="1"/>
+      <c r="BVM215" s="23"/>
+      <c r="BVN215" s="23"/>
+      <c r="BVO215" s="1"/>
+      <c r="BVP215" s="23"/>
+      <c r="BVQ215" s="23"/>
+      <c r="BVR215" s="1"/>
+      <c r="BVS215" s="23"/>
+      <c r="BVT215" s="23"/>
+      <c r="BVU215" s="1"/>
+      <c r="BVV215" s="23"/>
+      <c r="BVW215" s="23"/>
+      <c r="BVX215" s="1"/>
+      <c r="BVY215" s="23"/>
+      <c r="BVZ215" s="23"/>
+      <c r="BWA215" s="1"/>
+      <c r="BWB215" s="23"/>
+      <c r="BWC215" s="23"/>
+      <c r="BWD215" s="1"/>
+      <c r="BWE215" s="23"/>
+      <c r="BWF215" s="23"/>
+      <c r="BWG215" s="1"/>
+      <c r="BWH215" s="23"/>
+      <c r="BWI215" s="23"/>
+      <c r="BWJ215" s="1"/>
+      <c r="BWK215" s="23"/>
+      <c r="BWL215" s="23"/>
+      <c r="BWM215" s="1"/>
+      <c r="BWN215" s="23"/>
+      <c r="BWO215" s="23"/>
+      <c r="BWP215" s="1"/>
+      <c r="BWQ215" s="23"/>
+      <c r="BWR215" s="23"/>
+      <c r="BWS215" s="1"/>
+      <c r="BWT215" s="23"/>
+      <c r="BWU215" s="23"/>
+      <c r="BWV215" s="1"/>
+      <c r="BWW215" s="23"/>
+      <c r="BWX215" s="23"/>
+      <c r="BWY215" s="1"/>
+      <c r="BWZ215" s="23"/>
+      <c r="BXA215" s="23"/>
+      <c r="BXB215" s="1"/>
+      <c r="BXC215" s="23"/>
+      <c r="BXD215" s="23"/>
+      <c r="BXE215" s="1"/>
+      <c r="BXF215" s="23"/>
+      <c r="BXG215" s="23"/>
+      <c r="BXH215" s="1"/>
+      <c r="BXI215" s="23"/>
+      <c r="BXJ215" s="23"/>
+      <c r="BXK215" s="1"/>
+      <c r="BXL215" s="23"/>
+      <c r="BXM215" s="23"/>
+      <c r="BXN215" s="1"/>
+      <c r="BXO215" s="23"/>
+      <c r="BXP215" s="23"/>
+      <c r="BXQ215" s="1"/>
+      <c r="BXR215" s="23"/>
+      <c r="BXS215" s="23"/>
+      <c r="BXT215" s="1"/>
+      <c r="BXU215" s="23"/>
+      <c r="BXV215" s="23"/>
+      <c r="BXW215" s="1"/>
+      <c r="BXX215" s="23"/>
+      <c r="BXY215" s="23"/>
+      <c r="BXZ215" s="1"/>
+      <c r="BYA215" s="23"/>
+      <c r="BYB215" s="23"/>
+      <c r="BYC215" s="1"/>
+      <c r="BYD215" s="23"/>
+      <c r="BYE215" s="23"/>
+      <c r="BYF215" s="1"/>
+      <c r="BYG215" s="23"/>
+      <c r="BYH215" s="23"/>
+      <c r="BYI215" s="1"/>
+      <c r="BYJ215" s="23"/>
+      <c r="BYK215" s="23"/>
+      <c r="BYL215" s="1"/>
+      <c r="BYM215" s="23"/>
+      <c r="BYN215" s="23"/>
+      <c r="BYO215" s="1"/>
+      <c r="BYP215" s="23"/>
+      <c r="BYQ215" s="23"/>
+      <c r="BYR215" s="1"/>
+      <c r="BYS215" s="23"/>
+      <c r="BYT215" s="23"/>
+      <c r="BYU215" s="1"/>
+      <c r="BYV215" s="23"/>
+      <c r="BYW215" s="23"/>
+      <c r="BYX215" s="1"/>
+      <c r="BYY215" s="23"/>
+      <c r="BYZ215" s="23"/>
+      <c r="BZA215" s="1"/>
+      <c r="BZB215" s="23"/>
+      <c r="BZC215" s="23"/>
+      <c r="BZD215" s="1"/>
+      <c r="BZE215" s="23"/>
+      <c r="BZF215" s="23"/>
+      <c r="BZG215" s="1"/>
+      <c r="BZH215" s="23"/>
+      <c r="BZI215" s="23"/>
+      <c r="BZJ215" s="1"/>
+      <c r="BZK215" s="23"/>
+      <c r="BZL215" s="23"/>
+      <c r="BZM215" s="1"/>
+      <c r="BZN215" s="23"/>
+      <c r="BZO215" s="23"/>
+      <c r="BZP215" s="1"/>
+      <c r="BZQ215" s="23"/>
+      <c r="BZR215" s="23"/>
+      <c r="BZS215" s="1"/>
+      <c r="BZT215" s="23"/>
+      <c r="BZU215" s="23"/>
+      <c r="BZV215" s="1"/>
+      <c r="BZW215" s="23"/>
+      <c r="BZX215" s="23"/>
+      <c r="BZY215" s="1"/>
+      <c r="BZZ215" s="23"/>
+      <c r="CAA215" s="23"/>
+      <c r="CAB215" s="1"/>
+      <c r="CAC215" s="23"/>
+      <c r="CAD215" s="23"/>
+      <c r="CAE215" s="1"/>
+      <c r="CAF215" s="23"/>
+      <c r="CAG215" s="23"/>
+      <c r="CAH215" s="1"/>
+      <c r="CAI215" s="23"/>
+      <c r="CAJ215" s="23"/>
+      <c r="CAK215" s="1"/>
+      <c r="CAL215" s="23"/>
+      <c r="CAM215" s="23"/>
+      <c r="CAN215" s="1"/>
+      <c r="CAO215" s="23"/>
+      <c r="CAP215" s="23"/>
+      <c r="CAQ215" s="1"/>
+      <c r="CAR215" s="23"/>
+      <c r="CAS215" s="23"/>
+      <c r="CAT215" s="1"/>
+      <c r="CAU215" s="23"/>
+      <c r="CAV215" s="23"/>
+      <c r="CAW215" s="1"/>
+      <c r="CAX215" s="23"/>
+      <c r="CAY215" s="23"/>
+      <c r="CAZ215" s="1"/>
+      <c r="CBA215" s="23"/>
+      <c r="CBB215" s="23"/>
+      <c r="CBC215" s="1"/>
+      <c r="CBD215" s="23"/>
+      <c r="CBE215" s="23"/>
+      <c r="CBF215" s="1"/>
+      <c r="CBG215" s="23"/>
+      <c r="CBH215" s="23"/>
+      <c r="CBI215" s="1"/>
+      <c r="CBJ215" s="23"/>
+      <c r="CBK215" s="23"/>
+      <c r="CBL215" s="1"/>
+      <c r="CBM215" s="23"/>
+      <c r="CBN215" s="23"/>
+      <c r="CBO215" s="1"/>
+      <c r="CBP215" s="23"/>
+      <c r="CBQ215" s="23"/>
+      <c r="CBR215" s="1"/>
+      <c r="CBS215" s="23"/>
+      <c r="CBT215" s="23"/>
+      <c r="CBU215" s="1"/>
+      <c r="CBV215" s="23"/>
+      <c r="CBW215" s="23"/>
+      <c r="CBX215" s="1"/>
+      <c r="CBY215" s="23"/>
+      <c r="CBZ215" s="23"/>
+      <c r="CCA215" s="1"/>
+      <c r="CCB215" s="23"/>
+      <c r="CCC215" s="23"/>
+      <c r="CCD215" s="1"/>
+      <c r="CCE215" s="23"/>
+      <c r="CCF215" s="23"/>
+      <c r="CCG215" s="1"/>
+      <c r="CCH215" s="23"/>
+      <c r="CCI215" s="23"/>
+      <c r="CCJ215" s="1"/>
+      <c r="CCK215" s="23"/>
+      <c r="CCL215" s="23"/>
+      <c r="CCM215" s="1"/>
+      <c r="CCN215" s="23"/>
+      <c r="CCO215" s="23"/>
+      <c r="CCP215" s="1"/>
+      <c r="CCQ215" s="23"/>
+      <c r="CCR215" s="23"/>
+      <c r="CCS215" s="1"/>
+      <c r="CCT215" s="23"/>
+      <c r="CCU215" s="23"/>
+      <c r="CCV215" s="1"/>
+      <c r="CCW215" s="23"/>
+      <c r="CCX215" s="23"/>
+      <c r="CCY215" s="1"/>
+      <c r="CCZ215" s="23"/>
+      <c r="CDA215" s="23"/>
+      <c r="CDB215" s="1"/>
+      <c r="CDC215" s="23"/>
+      <c r="CDD215" s="23"/>
+      <c r="CDE215" s="1"/>
+      <c r="CDF215" s="23"/>
+      <c r="CDG215" s="23"/>
+      <c r="CDH215" s="1"/>
+      <c r="CDI215" s="23"/>
+      <c r="CDJ215" s="23"/>
+      <c r="CDK215" s="1"/>
+      <c r="CDL215" s="23"/>
+      <c r="CDM215" s="23"/>
+      <c r="CDN215" s="1"/>
+      <c r="CDO215" s="23"/>
+      <c r="CDP215" s="23"/>
+      <c r="CDQ215" s="1"/>
+      <c r="CDR215" s="23"/>
+      <c r="CDS215" s="23"/>
+      <c r="CDT215" s="1"/>
+      <c r="CDU215" s="23"/>
+      <c r="CDV215" s="23"/>
+      <c r="CDW215" s="1"/>
+      <c r="CDX215" s="23"/>
+      <c r="CDY215" s="23"/>
+      <c r="CDZ215" s="1"/>
+      <c r="CEA215" s="23"/>
+      <c r="CEB215" s="23"/>
+      <c r="CEC215" s="1"/>
+      <c r="CED215" s="23"/>
+      <c r="CEE215" s="23"/>
+      <c r="CEF215" s="1"/>
+      <c r="CEG215" s="23"/>
+      <c r="CEH215" s="23"/>
+      <c r="CEI215" s="1"/>
+      <c r="CEJ215" s="23"/>
+      <c r="CEK215" s="23"/>
+      <c r="CEL215" s="1"/>
+      <c r="CEM215" s="23"/>
+      <c r="CEN215" s="23"/>
+      <c r="CEO215" s="1"/>
+      <c r="CEP215" s="23"/>
+      <c r="CEQ215" s="23"/>
+      <c r="CER215" s="1"/>
+      <c r="CES215" s="23"/>
+      <c r="CET215" s="23"/>
+      <c r="CEU215" s="1"/>
+      <c r="CEV215" s="23"/>
+      <c r="CEW215" s="23"/>
+      <c r="CEX215" s="1"/>
+      <c r="CEY215" s="23"/>
+      <c r="CEZ215" s="23"/>
+      <c r="CFA215" s="1"/>
+      <c r="CFB215" s="23"/>
+      <c r="CFC215" s="23"/>
+      <c r="CFD215" s="1"/>
+      <c r="CFE215" s="23"/>
+      <c r="CFF215" s="23"/>
+      <c r="CFG215" s="1"/>
+      <c r="CFH215" s="23"/>
+      <c r="CFI215" s="23"/>
+      <c r="CFJ215" s="1"/>
+      <c r="CFK215" s="23"/>
+      <c r="CFL215" s="23"/>
+      <c r="CFM215" s="1"/>
+      <c r="CFN215" s="23"/>
+      <c r="CFO215" s="23"/>
+      <c r="CFP215" s="1"/>
+      <c r="CFQ215" s="23"/>
+      <c r="CFR215" s="23"/>
+      <c r="CFS215" s="1"/>
+      <c r="CFT215" s="23"/>
+      <c r="CFU215" s="23"/>
+      <c r="CFV215" s="1"/>
+      <c r="CFW215" s="23"/>
+      <c r="CFX215" s="23"/>
+      <c r="CFY215" s="1"/>
+      <c r="CFZ215" s="23"/>
+      <c r="CGA215" s="23"/>
+      <c r="CGB215" s="1"/>
+      <c r="CGC215" s="23"/>
+      <c r="CGD215" s="23"/>
+      <c r="CGE215" s="1"/>
+      <c r="CGF215" s="23"/>
+      <c r="CGG215" s="23"/>
+      <c r="CGH215" s="1"/>
+      <c r="CGI215" s="23"/>
+      <c r="CGJ215" s="23"/>
+      <c r="CGK215" s="1"/>
+      <c r="CGL215" s="23"/>
+      <c r="CGM215" s="23"/>
+      <c r="CGN215" s="1"/>
+      <c r="CGO215" s="23"/>
+      <c r="CGP215" s="23"/>
+      <c r="CGQ215" s="1"/>
+      <c r="CGR215" s="23"/>
+      <c r="CGS215" s="23"/>
+      <c r="CGT215" s="1"/>
+      <c r="CGU215" s="23"/>
+      <c r="CGV215" s="23"/>
+      <c r="CGW215" s="1"/>
+      <c r="CGX215" s="23"/>
+      <c r="CGY215" s="23"/>
+      <c r="CGZ215" s="1"/>
+      <c r="CHA215" s="23"/>
+      <c r="CHB215" s="23"/>
+      <c r="CHC215" s="1"/>
+      <c r="CHD215" s="23"/>
+      <c r="CHE215" s="23"/>
+      <c r="CHF215" s="1"/>
+      <c r="CHG215" s="23"/>
+      <c r="CHH215" s="23"/>
+      <c r="CHI215" s="1"/>
+      <c r="CHJ215" s="23"/>
+      <c r="CHK215" s="23"/>
+      <c r="CHL215" s="1"/>
+      <c r="CHM215" s="23"/>
+      <c r="CHN215" s="23"/>
+      <c r="CHO215" s="1"/>
+      <c r="CHP215" s="23"/>
+      <c r="CHQ215" s="23"/>
+      <c r="CHR215" s="1"/>
+      <c r="CHS215" s="23"/>
+      <c r="CHT215" s="23"/>
+      <c r="CHU215" s="1"/>
+      <c r="CHV215" s="23"/>
+      <c r="CHW215" s="23"/>
+      <c r="CHX215" s="1"/>
+      <c r="CHY215" s="23"/>
+      <c r="CHZ215" s="23"/>
+      <c r="CIA215" s="1"/>
+      <c r="CIB215" s="23"/>
+      <c r="CIC215" s="23"/>
+      <c r="CID215" s="1"/>
+      <c r="CIE215" s="23"/>
+      <c r="CIF215" s="23"/>
+      <c r="CIG215" s="1"/>
+      <c r="CIH215" s="23"/>
+      <c r="CII215" s="23"/>
+      <c r="CIJ215" s="1"/>
+      <c r="CIK215" s="23"/>
+      <c r="CIL215" s="23"/>
+      <c r="CIM215" s="1"/>
+      <c r="CIN215" s="23"/>
+      <c r="CIO215" s="23"/>
+      <c r="CIP215" s="1"/>
+      <c r="CIQ215" s="23"/>
+      <c r="CIR215" s="23"/>
+      <c r="CIS215" s="1"/>
+      <c r="CIT215" s="23"/>
+      <c r="CIU215" s="23"/>
+      <c r="CIV215" s="1"/>
+      <c r="CIW215" s="23"/>
+      <c r="CIX215" s="23"/>
+      <c r="CIY215" s="1"/>
+      <c r="CIZ215" s="23"/>
+      <c r="CJA215" s="23"/>
+      <c r="CJB215" s="1"/>
+      <c r="CJC215" s="23"/>
+      <c r="CJD215" s="23"/>
+      <c r="CJE215" s="1"/>
+      <c r="CJF215" s="23"/>
+      <c r="CJG215" s="23"/>
+      <c r="CJH215" s="1"/>
+      <c r="CJI215" s="23"/>
+      <c r="CJJ215" s="23"/>
+      <c r="CJK215" s="1"/>
+      <c r="CJL215" s="23"/>
+      <c r="CJM215" s="23"/>
+      <c r="CJN215" s="1"/>
+      <c r="CJO215" s="23"/>
+      <c r="CJP215" s="23"/>
+      <c r="CJQ215" s="1"/>
+      <c r="CJR215" s="23"/>
+      <c r="CJS215" s="23"/>
+      <c r="CJT215" s="1"/>
+      <c r="CJU215" s="23"/>
+      <c r="CJV215" s="23"/>
+      <c r="CJW215" s="1"/>
+      <c r="CJX215" s="23"/>
+      <c r="CJY215" s="23"/>
+      <c r="CJZ215" s="1"/>
+      <c r="CKA215" s="23"/>
+      <c r="CKB215" s="23"/>
+      <c r="CKC215" s="1"/>
+      <c r="CKD215" s="23"/>
+      <c r="CKE215" s="23"/>
+      <c r="CKF215" s="1"/>
+      <c r="CKG215" s="23"/>
+      <c r="CKH215" s="23"/>
+      <c r="CKI215" s="1"/>
+      <c r="CKJ215" s="23"/>
+      <c r="CKK215" s="23"/>
+      <c r="CKL215" s="1"/>
+      <c r="CKM215" s="23"/>
+      <c r="CKN215" s="23"/>
+      <c r="CKO215" s="1"/>
+      <c r="CKP215" s="23"/>
+      <c r="CKQ215" s="23"/>
+      <c r="CKR215" s="1"/>
+      <c r="CKS215" s="23"/>
+      <c r="CKT215" s="23"/>
+      <c r="CKU215" s="1"/>
+      <c r="CKV215" s="23"/>
+      <c r="CKW215" s="23"/>
+      <c r="CKX215" s="1"/>
+      <c r="CKY215" s="23"/>
+      <c r="CKZ215" s="23"/>
+      <c r="CLA215" s="1"/>
+      <c r="CLB215" s="23"/>
+      <c r="CLC215" s="23"/>
+      <c r="CLD215" s="1"/>
+      <c r="CLE215" s="23"/>
+      <c r="CLF215" s="23"/>
+      <c r="CLG215" s="1"/>
+      <c r="CLH215" s="23"/>
+      <c r="CLI215" s="23"/>
+      <c r="CLJ215" s="1"/>
+      <c r="CLK215" s="23"/>
+      <c r="CLL215" s="23"/>
+      <c r="CLM215" s="1"/>
+      <c r="CLN215" s="23"/>
+      <c r="CLO215" s="23"/>
+      <c r="CLP215" s="1"/>
+      <c r="CLQ215" s="23"/>
+      <c r="CLR215" s="23"/>
+      <c r="CLS215" s="1"/>
+      <c r="CLT215" s="23"/>
+      <c r="CLU215" s="23"/>
+      <c r="CLV215" s="1"/>
+      <c r="CLW215" s="23"/>
+      <c r="CLX215" s="23"/>
+      <c r="CLY215" s="1"/>
+      <c r="CLZ215" s="23"/>
+      <c r="CMA215" s="23"/>
+      <c r="CMB215" s="1"/>
+      <c r="CMC215" s="23"/>
+      <c r="CMD215" s="23"/>
+      <c r="CME215" s="1"/>
+      <c r="CMF215" s="23"/>
+      <c r="CMG215" s="23"/>
+      <c r="CMH215" s="1"/>
+      <c r="CMI215" s="23"/>
+      <c r="CMJ215" s="23"/>
+      <c r="CMK215" s="1"/>
+      <c r="CML215" s="23"/>
+      <c r="CMM215" s="23"/>
+      <c r="CMN215" s="1"/>
+      <c r="CMO215" s="23"/>
+      <c r="CMP215" s="23"/>
+      <c r="CMQ215" s="1"/>
+      <c r="CMR215" s="23"/>
+      <c r="CMS215" s="23"/>
+      <c r="CMT215" s="1"/>
+      <c r="CMU215" s="23"/>
+      <c r="CMV215" s="23"/>
+      <c r="CMW215" s="1"/>
+      <c r="CMX215" s="23"/>
+      <c r="CMY215" s="23"/>
+      <c r="CMZ215" s="1"/>
+      <c r="CNA215" s="23"/>
+      <c r="CNB215" s="23"/>
+      <c r="CNC215" s="1"/>
+      <c r="CND215" s="23"/>
+      <c r="CNE215" s="23"/>
+      <c r="CNF215" s="1"/>
+      <c r="CNG215" s="23"/>
+      <c r="CNH215" s="23"/>
+      <c r="CNI215" s="1"/>
+      <c r="CNJ215" s="23"/>
+      <c r="CNK215" s="23"/>
+      <c r="CNL215" s="1"/>
+      <c r="CNM215" s="23"/>
+      <c r="CNN215" s="23"/>
+      <c r="CNO215" s="1"/>
+      <c r="CNP215" s="23"/>
+      <c r="CNQ215" s="23"/>
+      <c r="CNR215" s="1"/>
+      <c r="CNS215" s="23"/>
+      <c r="CNT215" s="23"/>
+      <c r="CNU215" s="1"/>
+      <c r="CNV215" s="23"/>
+      <c r="CNW215" s="23"/>
+      <c r="CNX215" s="1"/>
+      <c r="CNY215" s="23"/>
+      <c r="CNZ215" s="23"/>
+      <c r="COA215" s="1"/>
+      <c r="COB215" s="23"/>
+      <c r="COC215" s="23"/>
+      <c r="COD215" s="1"/>
+      <c r="COE215" s="23"/>
+      <c r="COF215" s="23"/>
+      <c r="COG215" s="1"/>
+      <c r="COH215" s="23"/>
+      <c r="COI215" s="23"/>
+      <c r="COJ215" s="1"/>
+      <c r="COK215" s="23"/>
+      <c r="COL215" s="23"/>
+      <c r="COM215" s="1"/>
+      <c r="CON215" s="23"/>
+      <c r="COO215" s="23"/>
+      <c r="COP215" s="1"/>
+      <c r="COQ215" s="23"/>
+      <c r="COR215" s="23"/>
+      <c r="COS215" s="1"/>
+      <c r="COT215" s="23"/>
+      <c r="COU215" s="23"/>
+      <c r="COV215" s="1"/>
+      <c r="COW215" s="23"/>
+      <c r="COX215" s="23"/>
+      <c r="COY215" s="1"/>
+      <c r="COZ215" s="23"/>
+      <c r="CPA215" s="23"/>
+      <c r="CPB215" s="1"/>
+      <c r="CPC215" s="23"/>
+      <c r="CPD215" s="23"/>
+      <c r="CPE215" s="1"/>
+      <c r="CPF215" s="23"/>
+      <c r="CPG215" s="23"/>
+      <c r="CPH215" s="1"/>
+      <c r="CPI215" s="23"/>
+      <c r="CPJ215" s="23"/>
+      <c r="CPK215" s="1"/>
+      <c r="CPL215" s="23"/>
+      <c r="CPM215" s="23"/>
+      <c r="CPN215" s="1"/>
+      <c r="CPO215" s="23"/>
+      <c r="CPP215" s="23"/>
+      <c r="CPQ215" s="1"/>
+      <c r="CPR215" s="23"/>
+      <c r="CPS215" s="23"/>
+      <c r="CPT215" s="1"/>
+      <c r="CPU215" s="23"/>
+      <c r="CPV215" s="23"/>
+      <c r="CPW215" s="1"/>
+      <c r="CPX215" s="23"/>
+      <c r="CPY215" s="23"/>
+      <c r="CPZ215" s="1"/>
+      <c r="CQA215" s="23"/>
+      <c r="CQB215" s="23"/>
+      <c r="CQC215" s="1"/>
+      <c r="CQD215" s="23"/>
+      <c r="CQE215" s="23"/>
+      <c r="CQF215" s="1"/>
+      <c r="CQG215" s="23"/>
+      <c r="CQH215" s="23"/>
+      <c r="CQI215" s="1"/>
+      <c r="CQJ215" s="23"/>
+      <c r="CQK215" s="23"/>
+      <c r="CQL215" s="1"/>
+      <c r="CQM215" s="23"/>
+      <c r="CQN215" s="23"/>
+      <c r="CQO215" s="1"/>
+      <c r="CQP215" s="23"/>
+      <c r="CQQ215" s="23"/>
+      <c r="CQR215" s="1"/>
+      <c r="CQS215" s="23"/>
+      <c r="CQT215" s="23"/>
+      <c r="CQU215" s="1"/>
+      <c r="CQV215" s="23"/>
+      <c r="CQW215" s="23"/>
+      <c r="CQX215" s="1"/>
+      <c r="CQY215" s="23"/>
+      <c r="CQZ215" s="23"/>
+      <c r="CRA215" s="1"/>
+      <c r="CRB215" s="23"/>
+      <c r="CRC215" s="23"/>
+      <c r="CRD215" s="1"/>
+      <c r="CRE215" s="23"/>
+      <c r="CRF215" s="23"/>
+      <c r="CRG215" s="1"/>
+      <c r="CRH215" s="23"/>
+      <c r="CRI215" s="23"/>
+      <c r="CRJ215" s="1"/>
+      <c r="CRK215" s="23"/>
+      <c r="CRL215" s="23"/>
+      <c r="CRM215" s="1"/>
+      <c r="CRN215" s="23"/>
+      <c r="CRO215" s="23"/>
+      <c r="CRP215" s="1"/>
+      <c r="CRQ215" s="23"/>
+      <c r="CRR215" s="23"/>
+      <c r="CRS215" s="1"/>
+      <c r="CRT215" s="23"/>
+      <c r="CRU215" s="23"/>
+      <c r="CRV215" s="1"/>
+      <c r="CRW215" s="23"/>
+      <c r="CRX215" s="23"/>
+      <c r="CRY215" s="1"/>
+      <c r="CRZ215" s="23"/>
+      <c r="CSA215" s="23"/>
+      <c r="CSB215" s="1"/>
+      <c r="CSC215" s="23"/>
+      <c r="CSD215" s="23"/>
+      <c r="CSE215" s="1"/>
+      <c r="CSF215" s="23"/>
+      <c r="CSG215" s="23"/>
+      <c r="CSH215" s="1"/>
+      <c r="CSI215" s="23"/>
+      <c r="CSJ215" s="23"/>
+      <c r="CSK215" s="1"/>
+      <c r="CSL215" s="23"/>
+      <c r="CSM215" s="23"/>
+      <c r="CSN215" s="1"/>
+      <c r="CSO215" s="23"/>
+      <c r="CSP215" s="23"/>
+      <c r="CSQ215" s="1"/>
+      <c r="CSR215" s="23"/>
+      <c r="CSS215" s="23"/>
+      <c r="CST215" s="1"/>
+      <c r="CSU215" s="23"/>
+      <c r="CSV215" s="23"/>
+      <c r="CSW215" s="1"/>
+      <c r="CSX215" s="23"/>
+      <c r="CSY215" s="23"/>
+      <c r="CSZ215" s="1"/>
+      <c r="CTA215" s="23"/>
+      <c r="CTB215" s="23"/>
+      <c r="CTC215" s="1"/>
+      <c r="CTD215" s="23"/>
+      <c r="CTE215" s="23"/>
+      <c r="CTF215" s="1"/>
+      <c r="CTG215" s="23"/>
+      <c r="CTH215" s="23"/>
+      <c r="CTI215" s="1"/>
+      <c r="CTJ215" s="23"/>
+      <c r="CTK215" s="23"/>
+      <c r="CTL215" s="1"/>
+      <c r="CTM215" s="23"/>
+      <c r="CTN215" s="23"/>
+      <c r="CTO215" s="1"/>
+      <c r="CTP215" s="23"/>
+      <c r="CTQ215" s="23"/>
+      <c r="CTR215" s="1"/>
+      <c r="CTS215" s="23"/>
+      <c r="CTT215" s="23"/>
+      <c r="CTU215" s="1"/>
+      <c r="CTV215" s="23"/>
+      <c r="CTW215" s="23"/>
+      <c r="CTX215" s="1"/>
+      <c r="CTY215" s="23"/>
+      <c r="CTZ215" s="23"/>
+      <c r="CUA215" s="1"/>
+      <c r="CUB215" s="23"/>
+      <c r="CUC215" s="23"/>
+      <c r="CUD215" s="1"/>
+      <c r="CUE215" s="23"/>
+      <c r="CUF215" s="23"/>
+      <c r="CUG215" s="1"/>
+      <c r="CUH215" s="23"/>
+      <c r="CUI215" s="23"/>
+      <c r="CUJ215" s="1"/>
+      <c r="CUK215" s="23"/>
+      <c r="CUL215" s="23"/>
+      <c r="CUM215" s="1"/>
+      <c r="CUN215" s="23"/>
+      <c r="CUO215" s="23"/>
+      <c r="CUP215" s="1"/>
+      <c r="CUQ215" s="23"/>
+      <c r="CUR215" s="23"/>
+      <c r="CUS215" s="1"/>
+      <c r="CUT215" s="23"/>
+      <c r="CUU215" s="23"/>
+      <c r="CUV215" s="1"/>
+      <c r="CUW215" s="23"/>
+      <c r="CUX215" s="23"/>
+      <c r="CUY215" s="1"/>
+      <c r="CUZ215" s="23"/>
+      <c r="CVA215" s="23"/>
+      <c r="CVB215" s="1"/>
+      <c r="CVC215" s="23"/>
+      <c r="CVD215" s="23"/>
+      <c r="CVE215" s="1"/>
+      <c r="CVF215" s="23"/>
+      <c r="CVG215" s="23"/>
+      <c r="CVH215" s="1"/>
+      <c r="CVI215" s="23"/>
+      <c r="CVJ215" s="23"/>
+      <c r="CVK215" s="1"/>
+      <c r="CVL215" s="23"/>
+      <c r="CVM215" s="23"/>
+      <c r="CVN215" s="1"/>
+      <c r="CVO215" s="23"/>
+      <c r="CVP215" s="23"/>
+      <c r="CVQ215" s="1"/>
+      <c r="CVR215" s="23"/>
+      <c r="CVS215" s="23"/>
+      <c r="CVT215" s="1"/>
+      <c r="CVU215" s="23"/>
+      <c r="CVV215" s="23"/>
+      <c r="CVW215" s="1"/>
+      <c r="CVX215" s="23"/>
+      <c r="CVY215" s="23"/>
+      <c r="CVZ215" s="1"/>
+      <c r="CWA215" s="23"/>
+      <c r="CWB215" s="23"/>
+      <c r="CWC215" s="1"/>
+      <c r="CWD215" s="23"/>
+      <c r="CWE215" s="23"/>
+      <c r="CWF215" s="1"/>
+      <c r="CWG215" s="23"/>
+      <c r="CWH215" s="23"/>
+      <c r="CWI215" s="1"/>
+      <c r="CWJ215" s="23"/>
+      <c r="CWK215" s="23"/>
+      <c r="CWL215" s="1"/>
+      <c r="CWM215" s="23"/>
+      <c r="CWN215" s="23"/>
+      <c r="CWO215" s="1"/>
+      <c r="CWP215" s="23"/>
+      <c r="CWQ215" s="23"/>
+      <c r="CWR215" s="1"/>
+      <c r="CWS215" s="23"/>
+      <c r="CWT215" s="23"/>
+      <c r="CWU215" s="1"/>
+      <c r="CWV215" s="23"/>
+      <c r="CWW215" s="23"/>
+      <c r="CWX215" s="1"/>
+      <c r="CWY215" s="23"/>
+      <c r="CWZ215" s="23"/>
+      <c r="CXA215" s="1"/>
+      <c r="CXB215" s="23"/>
+      <c r="CXC215" s="23"/>
+      <c r="CXD215" s="1"/>
+      <c r="CXE215" s="23"/>
+      <c r="CXF215" s="23"/>
+      <c r="CXG215" s="1"/>
+      <c r="CXH215" s="23"/>
+      <c r="CXI215" s="23"/>
+      <c r="CXJ215" s="1"/>
+      <c r="CXK215" s="23"/>
+      <c r="CXL215" s="23"/>
+      <c r="CXM215" s="1"/>
+      <c r="CXN215" s="23"/>
+      <c r="CXO215" s="23"/>
+      <c r="CXP215" s="1"/>
+      <c r="CXQ215" s="23"/>
+      <c r="CXR215" s="23"/>
+      <c r="CXS215" s="1"/>
+      <c r="CXT215" s="23"/>
+      <c r="CXU215" s="23"/>
+      <c r="CXV215" s="1"/>
+      <c r="CXW215" s="23"/>
+      <c r="CXX215" s="23"/>
+      <c r="CXY215" s="1"/>
+      <c r="CXZ215" s="23"/>
+      <c r="CYA215" s="23"/>
+      <c r="CYB215" s="1"/>
+      <c r="CYC215" s="23"/>
+      <c r="CYD215" s="23"/>
+      <c r="CYE215" s="1"/>
+      <c r="CYF215" s="23"/>
+      <c r="CYG215" s="23"/>
+      <c r="CYH215" s="1"/>
+      <c r="CYI215" s="23"/>
+      <c r="CYJ215" s="23"/>
+      <c r="CYK215" s="1"/>
+      <c r="CYL215" s="23"/>
+      <c r="CYM215" s="23"/>
+      <c r="CYN215" s="1"/>
+      <c r="CYO215" s="23"/>
+      <c r="CYP215" s="23"/>
+      <c r="CYQ215" s="1"/>
+      <c r="CYR215" s="23"/>
+      <c r="CYS215" s="23"/>
+      <c r="CYT215" s="1"/>
+      <c r="CYU215" s="23"/>
+      <c r="CYV215" s="23"/>
+      <c r="CYW215" s="1"/>
+      <c r="CYX215" s="23"/>
+      <c r="CYY215" s="23"/>
+      <c r="CYZ215" s="1"/>
+      <c r="CZA215" s="23"/>
+      <c r="CZB215" s="23"/>
+      <c r="CZC215" s="1"/>
+      <c r="CZD215" s="23"/>
+      <c r="CZE215" s="23"/>
+      <c r="CZF215" s="1"/>
+      <c r="CZG215" s="23"/>
+      <c r="CZH215" s="23"/>
+      <c r="CZI215" s="1"/>
+      <c r="CZJ215" s="23"/>
+      <c r="CZK215" s="23"/>
+      <c r="CZL215" s="1"/>
+      <c r="CZM215" s="23"/>
+      <c r="CZN215" s="23"/>
+      <c r="CZO215" s="1"/>
+      <c r="CZP215" s="23"/>
+      <c r="CZQ215" s="23"/>
+      <c r="CZR215" s="1"/>
+      <c r="CZS215" s="23"/>
+      <c r="CZT215" s="23"/>
+      <c r="CZU215" s="1"/>
+      <c r="CZV215" s="23"/>
+      <c r="CZW215" s="23"/>
+      <c r="CZX215" s="1"/>
+      <c r="CZY215" s="23"/>
+      <c r="CZZ215" s="23"/>
+      <c r="DAA215" s="1"/>
+      <c r="DAB215" s="23"/>
+      <c r="DAC215" s="23"/>
+      <c r="DAD215" s="1"/>
+      <c r="DAE215" s="23"/>
+      <c r="DAF215" s="23"/>
+      <c r="DAG215" s="1"/>
+      <c r="DAH215" s="23"/>
+      <c r="DAI215" s="23"/>
+      <c r="DAJ215" s="1"/>
+      <c r="DAK215" s="23"/>
+      <c r="DAL215" s="23"/>
+      <c r="DAM215" s="1"/>
+      <c r="DAN215" s="23"/>
+      <c r="DAO215" s="23"/>
+      <c r="DAP215" s="1"/>
+      <c r="DAQ215" s="23"/>
+      <c r="DAR215" s="23"/>
+      <c r="DAS215" s="1"/>
+      <c r="DAT215" s="23"/>
+      <c r="DAU215" s="23"/>
+      <c r="DAV215" s="1"/>
+      <c r="DAW215" s="23"/>
+      <c r="DAX215" s="23"/>
+      <c r="DAY215" s="1"/>
+      <c r="DAZ215" s="23"/>
+      <c r="DBA215" s="23"/>
+      <c r="DBB215" s="1"/>
+      <c r="DBC215" s="23"/>
+      <c r="DBD215" s="23"/>
+      <c r="DBE215" s="1"/>
+      <c r="DBF215" s="23"/>
+      <c r="DBG215" s="23"/>
+      <c r="DBH215" s="1"/>
+      <c r="DBI215" s="23"/>
+      <c r="DBJ215" s="23"/>
+      <c r="DBK215" s="1"/>
+      <c r="DBL215" s="23"/>
+      <c r="DBM215" s="23"/>
+      <c r="DBN215" s="1"/>
+      <c r="DBO215" s="23"/>
+      <c r="DBP215" s="23"/>
+      <c r="DBQ215" s="1"/>
+      <c r="DBR215" s="23"/>
+      <c r="DBS215" s="23"/>
+      <c r="DBT215" s="1"/>
+      <c r="DBU215" s="23"/>
+      <c r="DBV215" s="23"/>
+      <c r="DBW215" s="1"/>
+      <c r="DBX215" s="23"/>
+      <c r="DBY215" s="23"/>
+      <c r="DBZ215" s="1"/>
+      <c r="DCA215" s="23"/>
+      <c r="DCB215" s="23"/>
+      <c r="DCC215" s="1"/>
+      <c r="DCD215" s="23"/>
+      <c r="DCE215" s="23"/>
+      <c r="DCF215" s="1"/>
+      <c r="DCG215" s="23"/>
+      <c r="DCH215" s="23"/>
+      <c r="DCI215" s="1"/>
+      <c r="DCJ215" s="23"/>
+      <c r="DCK215" s="23"/>
+      <c r="DCL215" s="1"/>
+      <c r="DCM215" s="23"/>
+      <c r="DCN215" s="23"/>
+      <c r="DCO215" s="1"/>
+      <c r="DCP215" s="23"/>
+      <c r="DCQ215" s="23"/>
+      <c r="DCR215" s="1"/>
+      <c r="DCS215" s="23"/>
+      <c r="DCT215" s="23"/>
+      <c r="DCU215" s="1"/>
+      <c r="DCV215" s="23"/>
+      <c r="DCW215" s="23"/>
+      <c r="DCX215" s="1"/>
+      <c r="DCY215" s="23"/>
+      <c r="DCZ215" s="23"/>
+      <c r="DDA215" s="1"/>
+      <c r="DDB215" s="23"/>
+      <c r="DDC215" s="23"/>
+      <c r="DDD215" s="1"/>
+      <c r="DDE215" s="23"/>
+      <c r="DDF215" s="23"/>
+      <c r="DDG215" s="1"/>
+      <c r="DDH215" s="23"/>
+      <c r="DDI215" s="23"/>
+      <c r="DDJ215" s="1"/>
+      <c r="DDK215" s="23"/>
+      <c r="DDL215" s="23"/>
+      <c r="DDM215" s="1"/>
+      <c r="DDN215" s="23"/>
+      <c r="DDO215" s="23"/>
+      <c r="DDP215" s="1"/>
+      <c r="DDQ215" s="23"/>
+      <c r="DDR215" s="23"/>
+      <c r="DDS215" s="1"/>
+      <c r="DDT215" s="23"/>
+      <c r="DDU215" s="23"/>
+      <c r="DDV215" s="1"/>
+      <c r="DDW215" s="23"/>
+      <c r="DDX215" s="23"/>
+      <c r="DDY215" s="1"/>
+      <c r="DDZ215" s="23"/>
+      <c r="DEA215" s="23"/>
+      <c r="DEB215" s="1"/>
+      <c r="DEC215" s="23"/>
+      <c r="DED215" s="23"/>
+      <c r="DEE215" s="1"/>
+      <c r="DEF215" s="23"/>
+      <c r="DEG215" s="23"/>
+      <c r="DEH215" s="1"/>
+      <c r="DEI215" s="23"/>
+      <c r="DEJ215" s="23"/>
+      <c r="DEK215" s="1"/>
+      <c r="DEL215" s="23"/>
+      <c r="DEM215" s="23"/>
+      <c r="DEN215" s="1"/>
+      <c r="DEO215" s="23"/>
+      <c r="DEP215" s="23"/>
+      <c r="DEQ215" s="1"/>
+      <c r="DER215" s="23"/>
+      <c r="DES215" s="23"/>
+      <c r="DET215" s="1"/>
+      <c r="DEU215" s="23"/>
+      <c r="DEV215" s="23"/>
+      <c r="DEW215" s="1"/>
+      <c r="DEX215" s="23"/>
+      <c r="DEY215" s="23"/>
+      <c r="DEZ215" s="1"/>
+      <c r="DFA215" s="23"/>
+      <c r="DFB215" s="23"/>
+      <c r="DFC215" s="1"/>
+      <c r="DFD215" s="23"/>
+      <c r="DFE215" s="23"/>
+      <c r="DFF215" s="1"/>
+      <c r="DFG215" s="23"/>
+      <c r="DFH215" s="23"/>
+      <c r="DFI215" s="1"/>
+      <c r="DFJ215" s="23"/>
+      <c r="DFK215" s="23"/>
+      <c r="DFL215" s="1"/>
+      <c r="DFM215" s="23"/>
+      <c r="DFN215" s="23"/>
+      <c r="DFO215" s="1"/>
+      <c r="DFP215" s="23"/>
+      <c r="DFQ215" s="23"/>
+      <c r="DFR215" s="1"/>
+      <c r="DFS215" s="23"/>
+      <c r="DFT215" s="23"/>
+      <c r="DFU215" s="1"/>
+      <c r="DFV215" s="23"/>
+      <c r="DFW215" s="23"/>
+      <c r="DFX215" s="1"/>
+      <c r="DFY215" s="23"/>
+      <c r="DFZ215" s="23"/>
+      <c r="DGA215" s="1"/>
+      <c r="DGB215" s="23"/>
+      <c r="DGC215" s="23"/>
+      <c r="DGD215" s="1"/>
+      <c r="DGE215" s="23"/>
+      <c r="DGF215" s="23"/>
+      <c r="DGG215" s="1"/>
+      <c r="DGH215" s="23"/>
+      <c r="DGI215" s="23"/>
+      <c r="DGJ215" s="1"/>
+      <c r="DGK215" s="23"/>
+      <c r="DGL215" s="23"/>
+      <c r="DGM215" s="1"/>
+      <c r="DGN215" s="23"/>
+      <c r="DGO215" s="23"/>
+      <c r="DGP215" s="1"/>
+      <c r="DGQ215" s="23"/>
+      <c r="DGR215" s="23"/>
+      <c r="DGS215" s="1"/>
+      <c r="DGT215" s="23"/>
+      <c r="DGU215" s="23"/>
+      <c r="DGV215" s="1"/>
+      <c r="DGW215" s="23"/>
+      <c r="DGX215" s="23"/>
+      <c r="DGY215" s="1"/>
+      <c r="DGZ215" s="23"/>
+      <c r="DHA215" s="23"/>
+      <c r="DHB215" s="1"/>
+      <c r="DHC215" s="23"/>
+      <c r="DHD215" s="23"/>
+      <c r="DHE215" s="1"/>
+      <c r="DHF215" s="23"/>
+      <c r="DHG215" s="23"/>
+      <c r="DHH215" s="1"/>
+      <c r="DHI215" s="23"/>
+      <c r="DHJ215" s="23"/>
+      <c r="DHK215" s="1"/>
+      <c r="DHL215" s="23"/>
+      <c r="DHM215" s="23"/>
+      <c r="DHN215" s="1"/>
+      <c r="DHO215" s="23"/>
+      <c r="DHP215" s="23"/>
+      <c r="DHQ215" s="1"/>
+      <c r="DHR215" s="23"/>
+      <c r="DHS215" s="23"/>
+      <c r="DHT215" s="1"/>
+      <c r="DHU215" s="23"/>
+      <c r="DHV215" s="23"/>
+      <c r="DHW215" s="1"/>
+      <c r="DHX215" s="23"/>
+      <c r="DHY215" s="23"/>
+      <c r="DHZ215" s="1"/>
+      <c r="DIA215" s="23"/>
+      <c r="DIB215" s="23"/>
+      <c r="DIC215" s="1"/>
+      <c r="DID215" s="23"/>
+      <c r="DIE215" s="23"/>
+      <c r="DIF215" s="1"/>
+      <c r="DIG215" s="23"/>
+      <c r="DIH215" s="23"/>
+      <c r="DII215" s="1"/>
+      <c r="DIJ215" s="23"/>
+      <c r="DIK215" s="23"/>
+      <c r="DIL215" s="1"/>
+      <c r="DIM215" s="23"/>
+      <c r="DIN215" s="23"/>
+      <c r="DIO215" s="1"/>
+      <c r="DIP215" s="23"/>
+      <c r="DIQ215" s="23"/>
+      <c r="DIR215" s="1"/>
+      <c r="DIS215" s="23"/>
+      <c r="DIT215" s="23"/>
+      <c r="DIU215" s="1"/>
+      <c r="DIV215" s="23"/>
+      <c r="DIW215" s="23"/>
+      <c r="DIX215" s="1"/>
+      <c r="DIY215" s="23"/>
+      <c r="DIZ215" s="23"/>
+      <c r="DJA215" s="1"/>
+      <c r="DJB215" s="23"/>
+      <c r="DJC215" s="23"/>
+      <c r="DJD215" s="1"/>
+      <c r="DJE215" s="23"/>
+      <c r="DJF215" s="23"/>
+      <c r="DJG215" s="1"/>
+      <c r="DJH215" s="23"/>
+      <c r="DJI215" s="23"/>
+      <c r="DJJ215" s="1"/>
+      <c r="DJK215" s="23"/>
+      <c r="DJL215" s="23"/>
+      <c r="DJM215" s="1"/>
+      <c r="DJN215" s="23"/>
+      <c r="DJO215" s="23"/>
+      <c r="DJP215" s="1"/>
+      <c r="DJQ215" s="23"/>
+      <c r="DJR215" s="23"/>
+      <c r="DJS215" s="1"/>
+      <c r="DJT215" s="23"/>
+      <c r="DJU215" s="23"/>
+      <c r="DJV215" s="1"/>
+      <c r="DJW215" s="23"/>
+      <c r="DJX215" s="23"/>
+      <c r="DJY215" s="1"/>
+      <c r="DJZ215" s="23"/>
+      <c r="DKA215" s="23"/>
+      <c r="DKB215" s="1"/>
+      <c r="DKC215" s="23"/>
+      <c r="DKD215" s="23"/>
+      <c r="DKE215" s="1"/>
+      <c r="DKF215" s="23"/>
+      <c r="DKG215" s="23"/>
+      <c r="DKH215" s="1"/>
+      <c r="DKI215" s="23"/>
+      <c r="DKJ215" s="23"/>
+      <c r="DKK215" s="1"/>
+      <c r="DKL215" s="23"/>
+      <c r="DKM215" s="23"/>
+      <c r="DKN215" s="1"/>
+      <c r="DKO215" s="23"/>
+      <c r="DKP215" s="23"/>
+      <c r="DKQ215" s="1"/>
+      <c r="DKR215" s="23"/>
+      <c r="DKS215" s="23"/>
+      <c r="DKT215" s="1"/>
+      <c r="DKU215" s="23"/>
+      <c r="DKV215" s="23"/>
+      <c r="DKW215" s="1"/>
+      <c r="DKX215" s="23"/>
+      <c r="DKY215" s="23"/>
+      <c r="DKZ215" s="1"/>
+      <c r="DLA215" s="23"/>
+      <c r="DLB215" s="23"/>
+      <c r="DLC215" s="1"/>
+      <c r="DLD215" s="23"/>
+      <c r="DLE215" s="23"/>
+      <c r="DLF215" s="1"/>
+      <c r="DLG215" s="23"/>
+      <c r="DLH215" s="23"/>
+      <c r="DLI215" s="1"/>
+      <c r="DLJ215" s="23"/>
+      <c r="DLK215" s="23"/>
+      <c r="DLL215" s="1"/>
+      <c r="DLM215" s="23"/>
+      <c r="DLN215" s="23"/>
+      <c r="DLO215" s="1"/>
+      <c r="DLP215" s="23"/>
+      <c r="DLQ215" s="23"/>
+      <c r="DLR215" s="1"/>
+      <c r="DLS215" s="23"/>
+      <c r="DLT215" s="23"/>
+      <c r="DLU215" s="1"/>
+      <c r="DLV215" s="23"/>
+      <c r="DLW215" s="23"/>
+      <c r="DLX215" s="1"/>
+      <c r="DLY215" s="23"/>
+      <c r="DLZ215" s="23"/>
+      <c r="DMA215" s="1"/>
+      <c r="DMB215" s="23"/>
+      <c r="DMC215" s="23"/>
+      <c r="DMD215" s="1"/>
+      <c r="DME215" s="23"/>
+      <c r="DMF215" s="23"/>
+      <c r="DMG215" s="1"/>
+      <c r="DMH215" s="23"/>
+      <c r="DMI215" s="23"/>
+      <c r="DMJ215" s="1"/>
+      <c r="DMK215" s="23"/>
+      <c r="DML215" s="23"/>
+      <c r="DMM215" s="1"/>
+      <c r="DMN215" s="23"/>
+      <c r="DMO215" s="23"/>
+      <c r="DMP215" s="1"/>
+      <c r="DMQ215" s="23"/>
+      <c r="DMR215" s="23"/>
+      <c r="DMS215" s="1"/>
+      <c r="DMT215" s="23"/>
+      <c r="DMU215" s="23"/>
+      <c r="DMV215" s="1"/>
+      <c r="DMW215" s="23"/>
+      <c r="DMX215" s="23"/>
+      <c r="DMY215" s="1"/>
+      <c r="DMZ215" s="23"/>
+      <c r="DNA215" s="23"/>
+      <c r="DNB215" s="1"/>
+      <c r="DNC215" s="23"/>
+      <c r="DND215" s="23"/>
+      <c r="DNE215" s="1"/>
+      <c r="DNF215" s="23"/>
+      <c r="DNG215" s="23"/>
+      <c r="DNH215" s="1"/>
+      <c r="DNI215" s="23"/>
+      <c r="DNJ215" s="23"/>
+      <c r="DNK215" s="1"/>
+      <c r="DNL215" s="23"/>
+      <c r="DNM215" s="23"/>
+      <c r="DNN215" s="1"/>
+      <c r="DNO215" s="23"/>
+      <c r="DNP215" s="23"/>
+      <c r="DNQ215" s="1"/>
+      <c r="DNR215" s="23"/>
+      <c r="DNS215" s="23"/>
+      <c r="DNT215" s="1"/>
+      <c r="DNU215" s="23"/>
+      <c r="DNV215" s="23"/>
+      <c r="DNW215" s="1"/>
+      <c r="DNX215" s="23"/>
+      <c r="DNY215" s="23"/>
+      <c r="DNZ215" s="1"/>
+      <c r="DOA215" s="23"/>
+      <c r="DOB215" s="23"/>
+      <c r="DOC215" s="1"/>
+      <c r="DOD215" s="23"/>
+      <c r="DOE215" s="23"/>
+      <c r="DOF215" s="1"/>
+      <c r="DOG215" s="23"/>
+      <c r="DOH215" s="23"/>
+      <c r="DOI215" s="1"/>
+      <c r="DOJ215" s="23"/>
+      <c r="DOK215" s="23"/>
+      <c r="DOL215" s="1"/>
+      <c r="DOM215" s="23"/>
+      <c r="DON215" s="23"/>
+      <c r="DOO215" s="1"/>
+      <c r="DOP215" s="23"/>
+      <c r="DOQ215" s="23"/>
+      <c r="DOR215" s="1"/>
+      <c r="DOS215" s="23"/>
+      <c r="DOT215" s="23"/>
+      <c r="DOU215" s="1"/>
+      <c r="DOV215" s="23"/>
+      <c r="DOW215" s="23"/>
+      <c r="DOX215" s="1"/>
+      <c r="DOY215" s="23"/>
+      <c r="DOZ215" s="23"/>
+      <c r="DPA215" s="1"/>
+      <c r="DPB215" s="23"/>
+      <c r="DPC215" s="23"/>
+      <c r="DPD215" s="1"/>
+      <c r="DPE215" s="23"/>
+      <c r="DPF215" s="23"/>
+      <c r="DPG215" s="1"/>
+      <c r="DPH215" s="23"/>
+      <c r="DPI215" s="23"/>
+      <c r="DPJ215" s="1"/>
+      <c r="DPK215" s="23"/>
+      <c r="DPL215" s="23"/>
+      <c r="DPM215" s="1"/>
+      <c r="DPN215" s="23"/>
+      <c r="DPO215" s="23"/>
+      <c r="DPP215" s="1"/>
+      <c r="DPQ215" s="23"/>
+      <c r="DPR215" s="23"/>
+      <c r="DPS215" s="1"/>
+      <c r="DPT215" s="23"/>
+      <c r="DPU215" s="23"/>
+      <c r="DPV215" s="1"/>
+      <c r="DPW215" s="23"/>
+      <c r="DPX215" s="23"/>
+      <c r="DPY215" s="1"/>
+      <c r="DPZ215" s="23"/>
+      <c r="DQA215" s="23"/>
+      <c r="DQB215" s="1"/>
+      <c r="DQC215" s="23"/>
+      <c r="DQD215" s="23"/>
+      <c r="DQE215" s="1"/>
+      <c r="DQF215" s="23"/>
+      <c r="DQG215" s="23"/>
+      <c r="DQH215" s="1"/>
+      <c r="DQI215" s="23"/>
+      <c r="DQJ215" s="23"/>
+      <c r="DQK215" s="1"/>
+      <c r="DQL215" s="23"/>
+      <c r="DQM215" s="23"/>
+      <c r="DQN215" s="1"/>
+      <c r="DQO215" s="23"/>
+      <c r="DQP215" s="23"/>
+      <c r="DQQ215" s="1"/>
+      <c r="DQR215" s="23"/>
+      <c r="DQS215" s="23"/>
+      <c r="DQT215" s="1"/>
+      <c r="DQU215" s="23"/>
+      <c r="DQV215" s="23"/>
+      <c r="DQW215" s="1"/>
+      <c r="DQX215" s="23"/>
+      <c r="DQY215" s="23"/>
+      <c r="DQZ215" s="1"/>
+      <c r="DRA215" s="23"/>
+      <c r="DRB215" s="23"/>
+      <c r="DRC215" s="1"/>
+      <c r="DRD215" s="23"/>
+      <c r="DRE215" s="23"/>
+      <c r="DRF215" s="1"/>
+      <c r="DRG215" s="23"/>
+      <c r="DRH215" s="23"/>
+      <c r="DRI215" s="1"/>
+      <c r="DRJ215" s="23"/>
+      <c r="DRK215" s="23"/>
+      <c r="DRL215" s="1"/>
+      <c r="DRM215" s="23"/>
+      <c r="DRN215" s="23"/>
+      <c r="DRO215" s="1"/>
+      <c r="DRP215" s="23"/>
+      <c r="DRQ215" s="23"/>
+      <c r="DRR215" s="1"/>
+      <c r="DRS215" s="23"/>
+      <c r="DRT215" s="23"/>
+      <c r="DRU215" s="1"/>
+      <c r="DRV215" s="23"/>
+      <c r="DRW215" s="23"/>
+      <c r="DRX215" s="1"/>
+      <c r="DRY215" s="23"/>
+      <c r="DRZ215" s="23"/>
+      <c r="DSA215" s="1"/>
+      <c r="DSB215" s="23"/>
+      <c r="DSC215" s="23"/>
+      <c r="DSD215" s="1"/>
+      <c r="DSE215" s="23"/>
+      <c r="DSF215" s="23"/>
+      <c r="DSG215" s="1"/>
+      <c r="DSH215" s="23"/>
+      <c r="DSI215" s="23"/>
+      <c r="DSJ215" s="1"/>
+      <c r="DSK215" s="23"/>
+      <c r="DSL215" s="23"/>
+      <c r="DSM215" s="1"/>
+      <c r="DSN215" s="23"/>
+      <c r="DSO215" s="23"/>
+      <c r="DSP215" s="1"/>
+      <c r="DSQ215" s="23"/>
+      <c r="DSR215" s="23"/>
+      <c r="DSS215" s="1"/>
+      <c r="DST215" s="23"/>
+      <c r="DSU215" s="23"/>
+      <c r="DSV215" s="1"/>
+      <c r="DSW215" s="23"/>
+      <c r="DSX215" s="23"/>
+      <c r="DSY215" s="1"/>
+      <c r="DSZ215" s="23"/>
+      <c r="DTA215" s="23"/>
+      <c r="DTB215" s="1"/>
+      <c r="DTC215" s="23"/>
+      <c r="DTD215" s="23"/>
+      <c r="DTE215" s="1"/>
+      <c r="DTF215" s="23"/>
+      <c r="DTG215" s="23"/>
+      <c r="DTH215" s="1"/>
+      <c r="DTI215" s="23"/>
+      <c r="DTJ215" s="23"/>
+      <c r="DTK215" s="1"/>
+      <c r="DTL215" s="23"/>
+      <c r="DTM215" s="23"/>
+      <c r="DTN215" s="1"/>
+      <c r="DTO215" s="23"/>
+      <c r="DTP215" s="23"/>
+      <c r="DTQ215" s="1"/>
+      <c r="DTR215" s="23"/>
+      <c r="DTS215" s="23"/>
+      <c r="DTT215" s="1"/>
+      <c r="DTU215" s="23"/>
+      <c r="DTV215" s="23"/>
+      <c r="DTW215" s="1"/>
+      <c r="DTX215" s="23"/>
+      <c r="DTY215" s="23"/>
+      <c r="DTZ215" s="1"/>
+      <c r="DUA215" s="23"/>
+      <c r="DUB215" s="23"/>
+      <c r="DUC215" s="1"/>
+      <c r="DUD215" s="23"/>
+      <c r="DUE215" s="23"/>
+      <c r="DUF215" s="1"/>
+      <c r="DUG215" s="23"/>
+      <c r="DUH215" s="23"/>
+      <c r="DUI215" s="1"/>
+      <c r="DUJ215" s="23"/>
+      <c r="DUK215" s="23"/>
+      <c r="DUL215" s="1"/>
+      <c r="DUM215" s="23"/>
+      <c r="DUN215" s="23"/>
+      <c r="DUO215" s="1"/>
+      <c r="DUP215" s="23"/>
+      <c r="DUQ215" s="23"/>
+      <c r="DUR215" s="1"/>
+      <c r="DUS215" s="23"/>
+      <c r="DUT215" s="23"/>
+      <c r="DUU215" s="1"/>
+      <c r="DUV215" s="23"/>
+      <c r="DUW215" s="23"/>
+      <c r="DUX215" s="1"/>
+      <c r="DUY215" s="23"/>
+      <c r="DUZ215" s="23"/>
+      <c r="DVA215" s="1"/>
+      <c r="DVB215" s="23"/>
+      <c r="DVC215" s="23"/>
+      <c r="DVD215" s="1"/>
+      <c r="DVE215" s="23"/>
+      <c r="DVF215" s="23"/>
+      <c r="DVG215" s="1"/>
+      <c r="DVH215" s="23"/>
+      <c r="DVI215" s="23"/>
+      <c r="DVJ215" s="1"/>
+      <c r="DVK215" s="23"/>
+      <c r="DVL215" s="23"/>
+      <c r="DVM215" s="1"/>
+      <c r="DVN215" s="23"/>
+      <c r="DVO215" s="23"/>
+      <c r="DVP215" s="1"/>
+      <c r="DVQ215" s="23"/>
+      <c r="DVR215" s="23"/>
+      <c r="DVS215" s="1"/>
+      <c r="DVT215" s="23"/>
+      <c r="DVU215" s="23"/>
+      <c r="DVV215" s="1"/>
+      <c r="DVW215" s="23"/>
+      <c r="DVX215" s="23"/>
+      <c r="DVY215" s="1"/>
+      <c r="DVZ215" s="23"/>
+      <c r="DWA215" s="23"/>
+      <c r="DWB215" s="1"/>
+      <c r="DWC215" s="23"/>
+      <c r="DWD215" s="23"/>
+      <c r="DWE215" s="1"/>
+      <c r="DWF215" s="23"/>
+      <c r="DWG215" s="23"/>
+      <c r="DWH215" s="1"/>
+      <c r="DWI215" s="23"/>
+      <c r="DWJ215" s="23"/>
+      <c r="DWK215" s="1"/>
+      <c r="DWL215" s="23"/>
+      <c r="DWM215" s="23"/>
+      <c r="DWN215" s="1"/>
+      <c r="DWO215" s="23"/>
+      <c r="DWP215" s="23"/>
+      <c r="DWQ215" s="1"/>
+      <c r="DWR215" s="23"/>
+      <c r="DWS215" s="23"/>
+      <c r="DWT215" s="1"/>
+      <c r="DWU215" s="23"/>
+      <c r="DWV215" s="23"/>
+      <c r="DWW215" s="1"/>
+      <c r="DWX215" s="23"/>
+      <c r="DWY215" s="23"/>
+      <c r="DWZ215" s="1"/>
+      <c r="DXA215" s="23"/>
+      <c r="DXB215" s="23"/>
+      <c r="DXC215" s="1"/>
+      <c r="DXD215" s="23"/>
+      <c r="DXE215" s="23"/>
+      <c r="DXF215" s="1"/>
+      <c r="DXG215" s="23"/>
+      <c r="DXH215" s="23"/>
+      <c r="DXI215" s="1"/>
+      <c r="DXJ215" s="23"/>
+      <c r="DXK215" s="23"/>
+      <c r="DXL215" s="1"/>
+      <c r="DXM215" s="23"/>
+      <c r="DXN215" s="23"/>
+      <c r="DXO215" s="1"/>
+      <c r="DXP215" s="23"/>
+      <c r="DXQ215" s="23"/>
+      <c r="DXR215" s="1"/>
+      <c r="DXS215" s="23"/>
+      <c r="DXT215" s="23"/>
+      <c r="DXU215" s="1"/>
+      <c r="DXV215" s="23"/>
+      <c r="DXW215" s="23"/>
+      <c r="DXX215" s="1"/>
+      <c r="DXY215" s="23"/>
+      <c r="DXZ215" s="23"/>
+      <c r="DYA215" s="1"/>
+      <c r="DYB215" s="23"/>
+      <c r="DYC215" s="23"/>
+      <c r="DYD215" s="1"/>
+      <c r="DYE215" s="23"/>
+      <c r="DYF215" s="23"/>
+      <c r="DYG215" s="1"/>
+      <c r="DYH215" s="23"/>
+      <c r="DYI215" s="23"/>
+      <c r="DYJ215" s="1"/>
+      <c r="DYK215" s="23"/>
+      <c r="DYL215" s="23"/>
+      <c r="DYM215" s="1"/>
+      <c r="DYN215" s="23"/>
+      <c r="DYO215" s="23"/>
+      <c r="DYP215" s="1"/>
+      <c r="DYQ215" s="23"/>
+      <c r="DYR215" s="23"/>
+      <c r="DYS215" s="1"/>
+      <c r="DYT215" s="23"/>
+      <c r="DYU215" s="23"/>
+      <c r="DYV215" s="1"/>
+      <c r="DYW215" s="23"/>
+      <c r="DYX215" s="23"/>
+      <c r="DYY215" s="1"/>
+      <c r="DYZ215" s="23"/>
+      <c r="DZA215" s="23"/>
+      <c r="DZB215" s="1"/>
+      <c r="DZC215" s="23"/>
+      <c r="DZD215" s="23"/>
+      <c r="DZE215" s="1"/>
+      <c r="DZF215" s="23"/>
+      <c r="DZG215" s="23"/>
+      <c r="DZH215" s="1"/>
+      <c r="DZI215" s="23"/>
+      <c r="DZJ215" s="23"/>
+      <c r="DZK215" s="1"/>
+      <c r="DZL215" s="23"/>
+      <c r="DZM215" s="23"/>
+      <c r="DZN215" s="1"/>
+      <c r="DZO215" s="23"/>
+      <c r="DZP215" s="23"/>
+      <c r="DZQ215" s="1"/>
+      <c r="DZR215" s="23"/>
+      <c r="DZS215" s="23"/>
+      <c r="DZT215" s="1"/>
+      <c r="DZU215" s="23"/>
+      <c r="DZV215" s="23"/>
+      <c r="DZW215" s="1"/>
+      <c r="DZX215" s="23"/>
+      <c r="DZY215" s="23"/>
+      <c r="DZZ215" s="1"/>
+      <c r="EAA215" s="23"/>
+      <c r="EAB215" s="23"/>
+      <c r="EAC215" s="1"/>
+      <c r="EAD215" s="23"/>
+      <c r="EAE215" s="23"/>
+      <c r="EAF215" s="1"/>
+      <c r="EAG215" s="23"/>
+      <c r="EAH215" s="23"/>
+      <c r="EAI215" s="1"/>
+      <c r="EAJ215" s="23"/>
+      <c r="EAK215" s="23"/>
+      <c r="EAL215" s="1"/>
+      <c r="EAM215" s="23"/>
+      <c r="EAN215" s="23"/>
+      <c r="EAO215" s="1"/>
+      <c r="EAP215" s="23"/>
+      <c r="EAQ215" s="23"/>
+      <c r="EAR215" s="1"/>
+      <c r="EAS215" s="23"/>
+      <c r="EAT215" s="23"/>
+      <c r="EAU215" s="1"/>
+      <c r="EAV215" s="23"/>
+      <c r="EAW215" s="23"/>
+      <c r="EAX215" s="1"/>
+      <c r="EAY215" s="23"/>
+      <c r="EAZ215" s="23"/>
+      <c r="EBA215" s="1"/>
+      <c r="EBB215" s="23"/>
+      <c r="EBC215" s="23"/>
+      <c r="EBD215" s="1"/>
+      <c r="EBE215" s="23"/>
+      <c r="EBF215" s="23"/>
+      <c r="EBG215" s="1"/>
+      <c r="EBH215" s="23"/>
+      <c r="EBI215" s="23"/>
+      <c r="EBJ215" s="1"/>
+      <c r="EBK215" s="23"/>
+      <c r="EBL215" s="23"/>
+      <c r="EBM215" s="1"/>
+      <c r="EBN215" s="23"/>
+      <c r="EBO215" s="23"/>
+      <c r="EBP215" s="1"/>
+      <c r="EBQ215" s="23"/>
+      <c r="EBR215" s="23"/>
+      <c r="EBS215" s="1"/>
+      <c r="EBT215" s="23"/>
+      <c r="EBU215" s="23"/>
+      <c r="EBV215" s="1"/>
+      <c r="EBW215" s="23"/>
+      <c r="EBX215" s="23"/>
+      <c r="EBY215" s="1"/>
+      <c r="EBZ215" s="23"/>
+      <c r="ECA215" s="23"/>
+      <c r="ECB215" s="1"/>
+      <c r="ECC215" s="23"/>
+      <c r="ECD215" s="23"/>
+      <c r="ECE215" s="1"/>
+      <c r="ECF215" s="23"/>
+      <c r="ECG215" s="23"/>
+      <c r="ECH215" s="1"/>
+      <c r="ECI215" s="23"/>
+      <c r="ECJ215" s="23"/>
+      <c r="ECK215" s="1"/>
+      <c r="ECL215" s="23"/>
+      <c r="ECM215" s="23"/>
+      <c r="ECN215" s="1"/>
+      <c r="ECO215" s="23"/>
+      <c r="ECP215" s="23"/>
+      <c r="ECQ215" s="1"/>
+      <c r="ECR215" s="23"/>
+      <c r="ECS215" s="23"/>
+      <c r="ECT215" s="1"/>
+      <c r="ECU215" s="23"/>
+      <c r="ECV215" s="23"/>
+      <c r="ECW215" s="1"/>
+      <c r="ECX215" s="23"/>
+      <c r="ECY215" s="23"/>
+      <c r="ECZ215" s="1"/>
+      <c r="EDA215" s="23"/>
+      <c r="EDB215" s="23"/>
+      <c r="EDC215" s="1"/>
+      <c r="EDD215" s="23"/>
+      <c r="EDE215" s="23"/>
+      <c r="EDF215" s="1"/>
+      <c r="EDG215" s="23"/>
+      <c r="EDH215" s="23"/>
+      <c r="EDI215" s="1"/>
+      <c r="EDJ215" s="23"/>
+      <c r="EDK215" s="23"/>
+      <c r="EDL215" s="1"/>
+      <c r="EDM215" s="23"/>
+      <c r="EDN215" s="23"/>
+      <c r="EDO215" s="1"/>
+      <c r="EDP215" s="23"/>
+      <c r="EDQ215" s="23"/>
+      <c r="EDR215" s="1"/>
+      <c r="EDS215" s="23"/>
+      <c r="EDT215" s="23"/>
+      <c r="EDU215" s="1"/>
+      <c r="EDV215" s="23"/>
+      <c r="EDW215" s="23"/>
+      <c r="EDX215" s="1"/>
+      <c r="EDY215" s="23"/>
+      <c r="EDZ215" s="23"/>
+      <c r="EEA215" s="1"/>
+      <c r="EEB215" s="23"/>
+      <c r="EEC215" s="23"/>
+      <c r="EED215" s="1"/>
+      <c r="EEE215" s="23"/>
+      <c r="EEF215" s="23"/>
+      <c r="EEG215" s="1"/>
+      <c r="EEH215" s="23"/>
+      <c r="EEI215" s="23"/>
+      <c r="EEJ215" s="1"/>
+      <c r="EEK215" s="23"/>
+      <c r="EEL215" s="23"/>
+      <c r="EEM215" s="1"/>
+      <c r="EEN215" s="23"/>
+      <c r="EEO215" s="23"/>
+      <c r="EEP215" s="1"/>
+      <c r="EEQ215" s="23"/>
+      <c r="EER215" s="23"/>
+      <c r="EES215" s="1"/>
+      <c r="EET215" s="23"/>
+      <c r="EEU215" s="23"/>
+      <c r="EEV215" s="1"/>
+      <c r="EEW215" s="23"/>
+      <c r="EEX215" s="23"/>
+      <c r="EEY215" s="1"/>
+      <c r="EEZ215" s="23"/>
+      <c r="EFA215" s="23"/>
+      <c r="EFB215" s="1"/>
+      <c r="EFC215" s="23"/>
+      <c r="EFD215" s="23"/>
+      <c r="EFE215" s="1"/>
+      <c r="EFF215" s="23"/>
+      <c r="EFG215" s="23"/>
+      <c r="EFH215" s="1"/>
+      <c r="EFI215" s="23"/>
+      <c r="EFJ215" s="23"/>
+      <c r="EFK215" s="1"/>
+      <c r="EFL215" s="23"/>
+      <c r="EFM215" s="23"/>
+      <c r="EFN215" s="1"/>
+      <c r="EFO215" s="23"/>
+      <c r="EFP215" s="23"/>
+      <c r="EFQ215" s="1"/>
+      <c r="EFR215" s="23"/>
+      <c r="EFS215" s="23"/>
+      <c r="EFT215" s="1"/>
+      <c r="EFU215" s="23"/>
+      <c r="EFV215" s="23"/>
+      <c r="EFW215" s="1"/>
+      <c r="EFX215" s="23"/>
+      <c r="EFY215" s="23"/>
+      <c r="EFZ215" s="1"/>
+      <c r="EGA215" s="23"/>
+      <c r="EGB215" s="23"/>
+      <c r="EGC215" s="1"/>
+      <c r="EGD215" s="23"/>
+      <c r="EGE215" s="23"/>
+      <c r="EGF215" s="1"/>
+      <c r="EGG215" s="23"/>
+      <c r="EGH215" s="23"/>
+      <c r="EGI215" s="1"/>
+      <c r="EGJ215" s="23"/>
+      <c r="EGK215" s="23"/>
+      <c r="EGL215" s="1"/>
+      <c r="EGM215" s="23"/>
+      <c r="EGN215" s="23"/>
+      <c r="EGO215" s="1"/>
+      <c r="EGP215" s="23"/>
+      <c r="EGQ215" s="23"/>
+      <c r="EGR215" s="1"/>
+      <c r="EGS215" s="23"/>
+      <c r="EGT215" s="23"/>
+      <c r="EGU215" s="1"/>
+      <c r="EGV215" s="23"/>
+      <c r="EGW215" s="23"/>
+      <c r="EGX215" s="1"/>
+      <c r="EGY215" s="23"/>
+      <c r="EGZ215" s="23"/>
+      <c r="EHA215" s="1"/>
+      <c r="EHB215" s="23"/>
+      <c r="EHC215" s="23"/>
+      <c r="EHD215" s="1"/>
+      <c r="EHE215" s="23"/>
+      <c r="EHF215" s="23"/>
+      <c r="EHG215" s="1"/>
+      <c r="EHH215" s="23"/>
+      <c r="EHI215" s="23"/>
+      <c r="EHJ215" s="1"/>
+      <c r="EHK215" s="23"/>
+      <c r="EHL215" s="23"/>
+      <c r="EHM215" s="1"/>
+      <c r="EHN215" s="23"/>
+      <c r="EHO215" s="23"/>
+      <c r="EHP215" s="1"/>
+      <c r="EHQ215" s="23"/>
+      <c r="EHR215" s="23"/>
+      <c r="EHS215" s="1"/>
+      <c r="EHT215" s="23"/>
+      <c r="EHU215" s="23"/>
+      <c r="EHV215" s="1"/>
+      <c r="EHW215" s="23"/>
+      <c r="EHX215" s="23"/>
+      <c r="EHY215" s="1"/>
+      <c r="EHZ215" s="23"/>
+      <c r="EIA215" s="23"/>
+      <c r="EIB215" s="1"/>
+      <c r="EIC215" s="23"/>
+      <c r="EID215" s="23"/>
+      <c r="EIE215" s="1"/>
+      <c r="EIF215" s="23"/>
+      <c r="EIG215" s="23"/>
+      <c r="EIH215" s="1"/>
+      <c r="EII215" s="23"/>
+      <c r="EIJ215" s="23"/>
+      <c r="EIK215" s="1"/>
+      <c r="EIL215" s="23"/>
+      <c r="EIM215" s="23"/>
+      <c r="EIN215" s="1"/>
+      <c r="EIO215" s="23"/>
+      <c r="EIP215" s="23"/>
+      <c r="EIQ215" s="1"/>
+      <c r="EIR215" s="23"/>
+      <c r="EIS215" s="23"/>
+      <c r="EIT215" s="1"/>
+      <c r="EIU215" s="23"/>
+      <c r="EIV215" s="23"/>
+      <c r="EIW215" s="1"/>
+      <c r="EIX215" s="23"/>
+      <c r="EIY215" s="23"/>
+      <c r="EIZ215" s="1"/>
+      <c r="EJA215" s="23"/>
+      <c r="EJB215" s="23"/>
+      <c r="EJC215" s="1"/>
+      <c r="EJD215" s="23"/>
+      <c r="EJE215" s="23"/>
+      <c r="EJF215" s="1"/>
+      <c r="EJG215" s="23"/>
+      <c r="EJH215" s="23"/>
+      <c r="EJI215" s="1"/>
+      <c r="EJJ215" s="23"/>
+      <c r="EJK215" s="23"/>
+      <c r="EJL215" s="1"/>
+      <c r="EJM215" s="23"/>
+      <c r="EJN215" s="23"/>
+      <c r="EJO215" s="1"/>
+      <c r="EJP215" s="23"/>
+      <c r="EJQ215" s="23"/>
+      <c r="EJR215" s="1"/>
+      <c r="EJS215" s="23"/>
+      <c r="EJT215" s="23"/>
+      <c r="EJU215" s="1"/>
+      <c r="EJV215" s="23"/>
+      <c r="EJW215" s="23"/>
+      <c r="EJX215" s="1"/>
+      <c r="EJY215" s="23"/>
+      <c r="EJZ215" s="23"/>
+      <c r="EKA215" s="1"/>
+      <c r="EKB215" s="23"/>
+      <c r="EKC215" s="23"/>
+      <c r="EKD215" s="1"/>
+      <c r="EKE215" s="23"/>
+      <c r="EKF215" s="23"/>
+      <c r="EKG215" s="1"/>
+      <c r="EKH215" s="23"/>
+      <c r="EKI215" s="23"/>
+      <c r="EKJ215" s="1"/>
+      <c r="EKK215" s="23"/>
+      <c r="EKL215" s="23"/>
+      <c r="EKM215" s="1"/>
+      <c r="EKN215" s="23"/>
+      <c r="EKO215" s="23"/>
+      <c r="EKP215" s="1"/>
+      <c r="EKQ215" s="23"/>
+      <c r="EKR215" s="23"/>
+      <c r="EKS215" s="1"/>
+      <c r="EKT215" s="23"/>
+      <c r="EKU215" s="23"/>
+      <c r="EKV215" s="1"/>
+      <c r="EKW215" s="23"/>
+      <c r="EKX215" s="23"/>
+      <c r="EKY215" s="1"/>
+      <c r="EKZ215" s="23"/>
+      <c r="ELA215" s="23"/>
+      <c r="ELB215" s="1"/>
+      <c r="ELC215" s="23"/>
+      <c r="ELD215" s="23"/>
+      <c r="ELE215" s="1"/>
+      <c r="ELF215" s="23"/>
+      <c r="ELG215" s="23"/>
+      <c r="ELH215" s="1"/>
+      <c r="ELI215" s="23"/>
+      <c r="ELJ215" s="23"/>
+      <c r="ELK215" s="1"/>
+      <c r="ELL215" s="23"/>
+      <c r="ELM215" s="23"/>
+      <c r="ELN215" s="1"/>
+      <c r="ELO215" s="23"/>
+      <c r="ELP215" s="23"/>
+      <c r="ELQ215" s="1"/>
+      <c r="ELR215" s="23"/>
+      <c r="ELS215" s="23"/>
+      <c r="ELT215" s="1"/>
+      <c r="ELU215" s="23"/>
+      <c r="ELV215" s="23"/>
+      <c r="ELW215" s="1"/>
+      <c r="ELX215" s="23"/>
+      <c r="ELY215" s="23"/>
+      <c r="ELZ215" s="1"/>
+      <c r="EMA215" s="23"/>
+      <c r="EMB215" s="23"/>
+      <c r="EMC215" s="1"/>
+      <c r="EMD215" s="23"/>
+      <c r="EME215" s="23"/>
+      <c r="EMF215" s="1"/>
+      <c r="EMG215" s="23"/>
+      <c r="EMH215" s="23"/>
+      <c r="EMI215" s="1"/>
+      <c r="EMJ215" s="23"/>
+      <c r="EMK215" s="23"/>
+      <c r="EML215" s="1"/>
+      <c r="EMM215" s="23"/>
+      <c r="EMN215" s="23"/>
+      <c r="EMO215" s="1"/>
+      <c r="EMP215" s="23"/>
+      <c r="EMQ215" s="23"/>
+      <c r="EMR215" s="1"/>
+      <c r="EMS215" s="23"/>
+      <c r="EMT215" s="23"/>
+      <c r="EMU215" s="1"/>
+      <c r="EMV215" s="23"/>
+      <c r="EMW215" s="23"/>
+      <c r="EMX215" s="1"/>
+      <c r="EMY215" s="23"/>
+      <c r="EMZ215" s="23"/>
+      <c r="ENA215" s="1"/>
+      <c r="ENB215" s="23"/>
+      <c r="ENC215" s="23"/>
+      <c r="END215" s="1"/>
+      <c r="ENE215" s="23"/>
+      <c r="ENF215" s="23"/>
+      <c r="ENG215" s="1"/>
+      <c r="ENH215" s="23"/>
+      <c r="ENI215" s="23"/>
+      <c r="ENJ215" s="1"/>
+      <c r="ENK215" s="23"/>
+      <c r="ENL215" s="23"/>
+      <c r="ENM215" s="1"/>
+      <c r="ENN215" s="23"/>
+      <c r="ENO215" s="23"/>
+      <c r="ENP215" s="1"/>
+      <c r="ENQ215" s="23"/>
+      <c r="ENR215" s="23"/>
+      <c r="ENS215" s="1"/>
+      <c r="ENT215" s="23"/>
+      <c r="ENU215" s="23"/>
+      <c r="ENV215" s="1"/>
+      <c r="ENW215" s="23"/>
+      <c r="ENX215" s="23"/>
+      <c r="ENY215" s="1"/>
+      <c r="ENZ215" s="23"/>
+      <c r="EOA215" s="23"/>
+      <c r="EOB215" s="1"/>
+      <c r="EOC215" s="23"/>
+      <c r="EOD215" s="23"/>
+      <c r="EOE215" s="1"/>
+      <c r="EOF215" s="23"/>
+      <c r="EOG215" s="23"/>
+      <c r="EOH215" s="1"/>
+      <c r="EOI215" s="23"/>
+      <c r="EOJ215" s="23"/>
+      <c r="EOK215" s="1"/>
+      <c r="EOL215" s="23"/>
+      <c r="EOM215" s="23"/>
+      <c r="EON215" s="1"/>
+      <c r="EOO215" s="23"/>
+      <c r="EOP215" s="23"/>
+      <c r="EOQ215" s="1"/>
+      <c r="EOR215" s="23"/>
+      <c r="EOS215" s="23"/>
+      <c r="EOT215" s="1"/>
+      <c r="EOU215" s="23"/>
+      <c r="EOV215" s="23"/>
+      <c r="EOW215" s="1"/>
+      <c r="EOX215" s="23"/>
+      <c r="EOY215" s="23"/>
+      <c r="EOZ215" s="1"/>
+      <c r="EPA215" s="23"/>
+      <c r="EPB215" s="23"/>
+      <c r="EPC215" s="1"/>
+      <c r="EPD215" s="23"/>
+      <c r="EPE215" s="23"/>
+      <c r="EPF215" s="1"/>
+      <c r="EPG215" s="23"/>
+      <c r="EPH215" s="23"/>
+      <c r="EPI215" s="1"/>
+      <c r="EPJ215" s="23"/>
+      <c r="EPK215" s="23"/>
+      <c r="EPL215" s="1"/>
+      <c r="EPM215" s="23"/>
+      <c r="EPN215" s="23"/>
+      <c r="EPO215" s="1"/>
+      <c r="EPP215" s="23"/>
+      <c r="EPQ215" s="23"/>
+      <c r="EPR215" s="1"/>
+      <c r="EPS215" s="23"/>
+      <c r="EPT215" s="23"/>
+      <c r="EPU215" s="1"/>
+      <c r="EPV215" s="23"/>
+      <c r="EPW215" s="23"/>
+      <c r="EPX215" s="1"/>
+      <c r="EPY215" s="23"/>
+      <c r="EPZ215" s="23"/>
+      <c r="EQA215" s="1"/>
+      <c r="EQB215" s="23"/>
+      <c r="EQC215" s="23"/>
+      <c r="EQD215" s="1"/>
+      <c r="EQE215" s="23"/>
+      <c r="EQF215" s="23"/>
+      <c r="EQG215" s="1"/>
+      <c r="EQH215" s="23"/>
+      <c r="EQI215" s="23"/>
+      <c r="EQJ215" s="1"/>
+      <c r="EQK215" s="23"/>
+      <c r="EQL215" s="23"/>
+      <c r="EQM215" s="1"/>
+      <c r="EQN215" s="23"/>
+      <c r="EQO215" s="23"/>
+      <c r="EQP215" s="1"/>
+      <c r="EQQ215" s="23"/>
+      <c r="EQR215" s="23"/>
+      <c r="EQS215" s="1"/>
+      <c r="EQT215" s="23"/>
+      <c r="EQU215" s="23"/>
+      <c r="EQV215" s="1"/>
+      <c r="EQW215" s="23"/>
+      <c r="EQX215" s="23"/>
+      <c r="EQY215" s="1"/>
+      <c r="EQZ215" s="23"/>
+      <c r="ERA215" s="23"/>
+      <c r="ERB215" s="1"/>
+      <c r="ERC215" s="23"/>
+      <c r="ERD215" s="23"/>
+      <c r="ERE215" s="1"/>
+      <c r="ERF215" s="23"/>
+      <c r="ERG215" s="23"/>
+      <c r="ERH215" s="1"/>
+      <c r="ERI215" s="23"/>
+      <c r="ERJ215" s="23"/>
+      <c r="ERK215" s="1"/>
+      <c r="ERL215" s="23"/>
+      <c r="ERM215" s="23"/>
+      <c r="ERN215" s="1"/>
+      <c r="ERO215" s="23"/>
+      <c r="ERP215" s="23"/>
+      <c r="ERQ215" s="1"/>
+      <c r="ERR215" s="23"/>
+      <c r="ERS215" s="23"/>
+      <c r="ERT215" s="1"/>
+      <c r="ERU215" s="23"/>
+      <c r="ERV215" s="23"/>
+      <c r="ERW215" s="1"/>
+      <c r="ERX215" s="23"/>
+      <c r="ERY215" s="23"/>
+      <c r="ERZ215" s="1"/>
+      <c r="ESA215" s="23"/>
+      <c r="ESB215" s="23"/>
+      <c r="ESC215" s="1"/>
+      <c r="ESD215" s="23"/>
+      <c r="ESE215" s="23"/>
+      <c r="ESF215" s="1"/>
+      <c r="ESG215" s="23"/>
+      <c r="ESH215" s="23"/>
+      <c r="ESI215" s="1"/>
+      <c r="ESJ215" s="23"/>
+      <c r="ESK215" s="23"/>
+      <c r="ESL215" s="1"/>
+      <c r="ESM215" s="23"/>
+      <c r="ESN215" s="23"/>
+      <c r="ESO215" s="1"/>
+      <c r="ESP215" s="23"/>
+      <c r="ESQ215" s="23"/>
+      <c r="ESR215" s="1"/>
+      <c r="ESS215" s="23"/>
+      <c r="EST215" s="23"/>
+      <c r="ESU215" s="1"/>
+      <c r="ESV215" s="23"/>
+      <c r="ESW215" s="23"/>
+      <c r="ESX215" s="1"/>
+      <c r="ESY215" s="23"/>
+      <c r="ESZ215" s="23"/>
+      <c r="ETA215" s="1"/>
+      <c r="ETB215" s="23"/>
+      <c r="ETC215" s="23"/>
+      <c r="ETD215" s="1"/>
+      <c r="ETE215" s="23"/>
+      <c r="ETF215" s="23"/>
+      <c r="ETG215" s="1"/>
+      <c r="ETH215" s="23"/>
+      <c r="ETI215" s="23"/>
+      <c r="ETJ215" s="1"/>
+      <c r="ETK215" s="23"/>
+      <c r="ETL215" s="23"/>
+      <c r="ETM215" s="1"/>
+      <c r="ETN215" s="23"/>
+      <c r="ETO215" s="23"/>
+      <c r="ETP215" s="1"/>
+      <c r="ETQ215" s="23"/>
+      <c r="ETR215" s="23"/>
+      <c r="ETS215" s="1"/>
+      <c r="ETT215" s="23"/>
+      <c r="ETU215" s="23"/>
+      <c r="ETV215" s="1"/>
+      <c r="ETW215" s="23"/>
+      <c r="ETX215" s="23"/>
+      <c r="ETY215" s="1"/>
+      <c r="ETZ215" s="23"/>
+      <c r="EUA215" s="23"/>
+      <c r="EUB215" s="1"/>
+      <c r="EUC215" s="23"/>
+      <c r="EUD215" s="23"/>
+      <c r="EUE215" s="1"/>
+      <c r="EUF215" s="23"/>
+      <c r="EUG215" s="23"/>
+      <c r="EUH215" s="1"/>
+      <c r="EUI215" s="23"/>
+      <c r="EUJ215" s="23"/>
+      <c r="EUK215" s="1"/>
+      <c r="EUL215" s="23"/>
+      <c r="EUM215" s="23"/>
+      <c r="EUN215" s="1"/>
+      <c r="EUO215" s="23"/>
+      <c r="EUP215" s="23"/>
+      <c r="EUQ215" s="1"/>
+      <c r="EUR215" s="23"/>
+      <c r="EUS215" s="23"/>
+      <c r="EUT215" s="1"/>
+      <c r="EUU215" s="23"/>
+      <c r="EUV215" s="23"/>
+      <c r="EUW215" s="1"/>
+      <c r="EUX215" s="23"/>
+      <c r="EUY215" s="23"/>
+      <c r="EUZ215" s="1"/>
+      <c r="EVA215" s="23"/>
+      <c r="EVB215" s="23"/>
+      <c r="EVC215" s="1"/>
+      <c r="EVD215" s="23"/>
+      <c r="EVE215" s="23"/>
+      <c r="EVF215" s="1"/>
+      <c r="EVG215" s="23"/>
+      <c r="EVH215" s="23"/>
+      <c r="EVI215" s="1"/>
+      <c r="EVJ215" s="23"/>
+      <c r="EVK215" s="23"/>
+      <c r="EVL215" s="1"/>
+      <c r="EVM215" s="23"/>
+      <c r="EVN215" s="23"/>
+      <c r="EVO215" s="1"/>
+      <c r="EVP215" s="23"/>
+      <c r="EVQ215" s="23"/>
+      <c r="EVR215" s="1"/>
+      <c r="EVS215" s="23"/>
+      <c r="EVT215" s="23"/>
+      <c r="EVU215" s="1"/>
+      <c r="EVV215" s="23"/>
+      <c r="EVW215" s="23"/>
+      <c r="EVX215" s="1"/>
+      <c r="EVY215" s="23"/>
+      <c r="EVZ215" s="23"/>
+      <c r="EWA215" s="1"/>
+      <c r="EWB215" s="23"/>
+      <c r="EWC215" s="23"/>
+      <c r="EWD215" s="1"/>
+      <c r="EWE215" s="23"/>
+      <c r="EWF215" s="23"/>
+      <c r="EWG215" s="1"/>
+      <c r="EWH215" s="23"/>
+      <c r="EWI215" s="23"/>
+      <c r="EWJ215" s="1"/>
+      <c r="EWK215" s="23"/>
+      <c r="EWL215" s="23"/>
+      <c r="EWM215" s="1"/>
+      <c r="EWN215" s="23"/>
+      <c r="EWO215" s="23"/>
+      <c r="EWP215" s="1"/>
+      <c r="EWQ215" s="23"/>
+      <c r="EWR215" s="23"/>
+      <c r="EWS215" s="1"/>
+      <c r="EWT215" s="23"/>
+      <c r="EWU215" s="23"/>
+      <c r="EWV215" s="1"/>
+      <c r="EWW215" s="23"/>
+      <c r="EWX215" s="23"/>
+      <c r="EWY215" s="1"/>
+      <c r="EWZ215" s="23"/>
+      <c r="EXA215" s="23"/>
+      <c r="EXB215" s="1"/>
+      <c r="EXC215" s="23"/>
+      <c r="EXD215" s="23"/>
+      <c r="EXE215" s="1"/>
+      <c r="EXF215" s="23"/>
+      <c r="EXG215" s="23"/>
+      <c r="EXH215" s="1"/>
+      <c r="EXI215" s="23"/>
+      <c r="EXJ215" s="23"/>
+      <c r="EXK215" s="1"/>
+      <c r="EXL215" s="23"/>
+      <c r="EXM215" s="23"/>
+      <c r="EXN215" s="1"/>
+      <c r="EXO215" s="23"/>
+      <c r="EXP215" s="23"/>
+      <c r="EXQ215" s="1"/>
+      <c r="EXR215" s="23"/>
+      <c r="EXS215" s="23"/>
+      <c r="EXT215" s="1"/>
+      <c r="EXU215" s="23"/>
+      <c r="EXV215" s="23"/>
+      <c r="EXW215" s="1"/>
+      <c r="EXX215" s="23"/>
+      <c r="EXY215" s="23"/>
+      <c r="EXZ215" s="1"/>
+      <c r="EYA215" s="23"/>
+      <c r="EYB215" s="23"/>
+      <c r="EYC215" s="1"/>
+      <c r="EYD215" s="23"/>
+      <c r="EYE215" s="23"/>
+      <c r="EYF215" s="1"/>
+      <c r="EYG215" s="23"/>
+      <c r="EYH215" s="23"/>
+      <c r="EYI215" s="1"/>
+      <c r="EYJ215" s="23"/>
+      <c r="EYK215" s="23"/>
+      <c r="EYL215" s="1"/>
+      <c r="EYM215" s="23"/>
+      <c r="EYN215" s="23"/>
+      <c r="EYO215" s="1"/>
+      <c r="EYP215" s="23"/>
+      <c r="EYQ215" s="23"/>
+      <c r="EYR215" s="1"/>
+      <c r="EYS215" s="23"/>
+      <c r="EYT215" s="23"/>
+      <c r="EYU215" s="1"/>
+      <c r="EYV215" s="23"/>
+      <c r="EYW215" s="23"/>
+      <c r="EYX215" s="1"/>
+      <c r="EYY215" s="23"/>
+      <c r="EYZ215" s="23"/>
+      <c r="EZA215" s="1"/>
+      <c r="EZB215" s="23"/>
+      <c r="EZC215" s="23"/>
+      <c r="EZD215" s="1"/>
+      <c r="EZE215" s="23"/>
+      <c r="EZF215" s="23"/>
+      <c r="EZG215" s="1"/>
+      <c r="EZH215" s="23"/>
+      <c r="EZI215" s="23"/>
+      <c r="EZJ215" s="1"/>
+      <c r="EZK215" s="23"/>
+      <c r="EZL215" s="23"/>
+      <c r="EZM215" s="1"/>
+      <c r="EZN215" s="23"/>
+      <c r="EZO215" s="23"/>
+      <c r="EZP215" s="1"/>
+      <c r="EZQ215" s="23"/>
+      <c r="EZR215" s="23"/>
+      <c r="EZS215" s="1"/>
+      <c r="EZT215" s="23"/>
+      <c r="EZU215" s="23"/>
+      <c r="EZV215" s="1"/>
+      <c r="EZW215" s="23"/>
+      <c r="EZX215" s="23"/>
+      <c r="EZY215" s="1"/>
+      <c r="EZZ215" s="23"/>
+      <c r="FAA215" s="23"/>
+      <c r="FAB215" s="1"/>
+      <c r="FAC215" s="23"/>
+      <c r="FAD215" s="23"/>
+      <c r="FAE215" s="1"/>
+      <c r="FAF215" s="23"/>
+      <c r="FAG215" s="23"/>
+      <c r="FAH215" s="1"/>
+      <c r="FAI215" s="23"/>
+      <c r="FAJ215" s="23"/>
+      <c r="FAK215" s="1"/>
+      <c r="FAL215" s="23"/>
+      <c r="FAM215" s="23"/>
+      <c r="FAN215" s="1"/>
+      <c r="FAO215" s="23"/>
+      <c r="FAP215" s="23"/>
+      <c r="FAQ215" s="1"/>
+      <c r="FAR215" s="23"/>
+      <c r="FAS215" s="23"/>
+      <c r="FAT215" s="1"/>
+      <c r="FAU215" s="23"/>
+      <c r="FAV215" s="23"/>
+      <c r="FAW215" s="1"/>
+      <c r="FAX215" s="23"/>
+      <c r="FAY215" s="23"/>
+      <c r="FAZ215" s="1"/>
+      <c r="FBA215" s="23"/>
+      <c r="FBB215" s="23"/>
+      <c r="FBC215" s="1"/>
+      <c r="FBD215" s="23"/>
+      <c r="FBE215" s="23"/>
+      <c r="FBF215" s="1"/>
+      <c r="FBG215" s="23"/>
+      <c r="FBH215" s="23"/>
+      <c r="FBI215" s="1"/>
+      <c r="FBJ215" s="23"/>
+      <c r="FBK215" s="23"/>
+      <c r="FBL215" s="1"/>
+      <c r="FBM215" s="23"/>
+      <c r="FBN215" s="23"/>
+      <c r="FBO215" s="1"/>
+      <c r="FBP215" s="23"/>
+      <c r="FBQ215" s="23"/>
+      <c r="FBR215" s="1"/>
+      <c r="FBS215" s="23"/>
+      <c r="FBT215" s="23"/>
+      <c r="FBU215" s="1"/>
+      <c r="FBV215" s="23"/>
+      <c r="FBW215" s="23"/>
+      <c r="FBX215" s="1"/>
+      <c r="FBY215" s="23"/>
+      <c r="FBZ215" s="23"/>
+      <c r="FCA215" s="1"/>
+      <c r="FCB215" s="23"/>
+      <c r="FCC215" s="23"/>
+      <c r="FCD215" s="1"/>
+      <c r="FCE215" s="23"/>
+      <c r="FCF215" s="23"/>
+      <c r="FCG215" s="1"/>
+      <c r="FCH215" s="23"/>
+      <c r="FCI215" s="23"/>
+      <c r="FCJ215" s="1"/>
+      <c r="FCK215" s="23"/>
+      <c r="FCL215" s="23"/>
+      <c r="FCM215" s="1"/>
+      <c r="FCN215" s="23"/>
+      <c r="FCO215" s="23"/>
+      <c r="FCP215" s="1"/>
+      <c r="FCQ215" s="23"/>
+      <c r="FCR215" s="23"/>
+      <c r="FCS215" s="1"/>
+      <c r="FCT215" s="23"/>
+      <c r="FCU215" s="23"/>
+      <c r="FCV215" s="1"/>
+      <c r="FCW215" s="23"/>
+      <c r="FCX215" s="23"/>
+      <c r="FCY215" s="1"/>
+      <c r="FCZ215" s="23"/>
+      <c r="FDA215" s="23"/>
+      <c r="FDB215" s="1"/>
+      <c r="FDC215" s="23"/>
+      <c r="FDD215" s="23"/>
+      <c r="FDE215" s="1"/>
+      <c r="FDF215" s="23"/>
+      <c r="FDG215" s="23"/>
+      <c r="FDH215" s="1"/>
+      <c r="FDI215" s="23"/>
+      <c r="FDJ215" s="23"/>
+      <c r="FDK215" s="1"/>
+      <c r="FDL215" s="23"/>
+      <c r="FDM215" s="23"/>
+      <c r="FDN215" s="1"/>
+      <c r="FDO215" s="23"/>
+      <c r="FDP215" s="23"/>
+      <c r="FDQ215" s="1"/>
+      <c r="FDR215" s="23"/>
+      <c r="FDS215" s="23"/>
+      <c r="FDT215" s="1"/>
+      <c r="FDU215" s="23"/>
+      <c r="FDV215" s="23"/>
+      <c r="FDW215" s="1"/>
+      <c r="FDX215" s="23"/>
+      <c r="FDY215" s="23"/>
+      <c r="FDZ215" s="1"/>
+      <c r="FEA215" s="23"/>
+      <c r="FEB215" s="23"/>
+      <c r="FEC215" s="1"/>
+      <c r="FED215" s="23"/>
+      <c r="FEE215" s="23"/>
+      <c r="FEF215" s="1"/>
+      <c r="FEG215" s="23"/>
+      <c r="FEH215" s="23"/>
+      <c r="FEI215" s="1"/>
+      <c r="FEJ215" s="23"/>
+      <c r="FEK215" s="23"/>
+      <c r="FEL215" s="1"/>
+      <c r="FEM215" s="23"/>
+      <c r="FEN215" s="23"/>
+      <c r="FEO215" s="1"/>
+      <c r="FEP215" s="23"/>
+      <c r="FEQ215" s="23"/>
+      <c r="FER215" s="1"/>
+      <c r="FES215" s="23"/>
+      <c r="FET215" s="23"/>
+      <c r="FEU215" s="1"/>
+      <c r="FEV215" s="23"/>
+      <c r="FEW215" s="23"/>
+      <c r="FEX215" s="1"/>
+      <c r="FEY215" s="23"/>
+      <c r="FEZ215" s="23"/>
+      <c r="FFA215" s="1"/>
+      <c r="FFB215" s="23"/>
+      <c r="FFC215" s="23"/>
+      <c r="FFD215" s="1"/>
+      <c r="FFE215" s="23"/>
+      <c r="FFF215" s="23"/>
+      <c r="FFG215" s="1"/>
+      <c r="FFH215" s="23"/>
+      <c r="FFI215" s="23"/>
+      <c r="FFJ215" s="1"/>
+      <c r="FFK215" s="23"/>
+      <c r="FFL215" s="23"/>
+      <c r="FFM215" s="1"/>
+      <c r="FFN215" s="23"/>
+      <c r="FFO215" s="23"/>
+      <c r="FFP215" s="1"/>
+      <c r="FFQ215" s="23"/>
+      <c r="FFR215" s="23"/>
+      <c r="FFS215" s="1"/>
+      <c r="FFT215" s="23"/>
+      <c r="FFU215" s="23"/>
+      <c r="FFV215" s="1"/>
+      <c r="FFW215" s="23"/>
+      <c r="FFX215" s="23"/>
+      <c r="FFY215" s="1"/>
+      <c r="FFZ215" s="23"/>
+      <c r="FGA215" s="23"/>
+      <c r="FGB215" s="1"/>
+      <c r="FGC215" s="23"/>
+      <c r="FGD215" s="23"/>
+      <c r="FGE215" s="1"/>
+      <c r="FGF215" s="23"/>
+      <c r="FGG215" s="23"/>
+      <c r="FGH215" s="1"/>
+      <c r="FGI215" s="23"/>
+      <c r="FGJ215" s="23"/>
+      <c r="FGK215" s="1"/>
+      <c r="FGL215" s="23"/>
+      <c r="FGM215" s="23"/>
+      <c r="FGN215" s="1"/>
+      <c r="FGO215" s="23"/>
+      <c r="FGP215" s="23"/>
+      <c r="FGQ215" s="1"/>
+      <c r="FGR215" s="23"/>
+      <c r="FGS215" s="23"/>
+      <c r="FGT215" s="1"/>
+      <c r="FGU215" s="23"/>
+      <c r="FGV215" s="23"/>
+      <c r="FGW215" s="1"/>
+      <c r="FGX215" s="23"/>
+      <c r="FGY215" s="23"/>
+      <c r="FGZ215" s="1"/>
+      <c r="FHA215" s="23"/>
+      <c r="FHB215" s="23"/>
+      <c r="FHC215" s="1"/>
+      <c r="FHD215" s="23"/>
+      <c r="FHE215" s="23"/>
+      <c r="FHF215" s="1"/>
+      <c r="FHG215" s="23"/>
+      <c r="FHH215" s="23"/>
+      <c r="FHI215" s="1"/>
+      <c r="FHJ215" s="23"/>
+      <c r="FHK215" s="23"/>
+      <c r="FHL215" s="1"/>
+      <c r="FHM215" s="23"/>
+      <c r="FHN215" s="23"/>
+      <c r="FHO215" s="1"/>
+      <c r="FHP215" s="23"/>
+      <c r="FHQ215" s="23"/>
+      <c r="FHR215" s="1"/>
+      <c r="FHS215" s="23"/>
+      <c r="FHT215" s="23"/>
+      <c r="FHU215" s="1"/>
+      <c r="FHV215" s="23"/>
+      <c r="FHW215" s="23"/>
+      <c r="FHX215" s="1"/>
+      <c r="FHY215" s="23"/>
+      <c r="FHZ215" s="23"/>
+      <c r="FIA215" s="1"/>
+      <c r="FIB215" s="23"/>
+      <c r="FIC215" s="23"/>
+      <c r="FID215" s="1"/>
+      <c r="FIE215" s="23"/>
+      <c r="FIF215" s="23"/>
+      <c r="FIG215" s="1"/>
+      <c r="FIH215" s="23"/>
+      <c r="FII215" s="23"/>
+      <c r="FIJ215" s="1"/>
+      <c r="FIK215" s="23"/>
+      <c r="FIL215" s="23"/>
+      <c r="FIM215" s="1"/>
+      <c r="FIN215" s="23"/>
+      <c r="FIO215" s="23"/>
+      <c r="FIP215" s="1"/>
+      <c r="FIQ215" s="23"/>
+      <c r="FIR215" s="23"/>
+      <c r="FIS215" s="1"/>
+      <c r="FIT215" s="23"/>
+      <c r="FIU215" s="23"/>
+      <c r="FIV215" s="1"/>
+      <c r="FIW215" s="23"/>
+      <c r="FIX215" s="23"/>
+      <c r="FIY215" s="1"/>
+      <c r="FIZ215" s="23"/>
+      <c r="FJA215" s="23"/>
+      <c r="FJB215" s="1"/>
+      <c r="FJC215" s="23"/>
+      <c r="FJD215" s="23"/>
+      <c r="FJE215" s="1"/>
+      <c r="FJF215" s="23"/>
+      <c r="FJG215" s="23"/>
+      <c r="FJH215" s="1"/>
+      <c r="FJI215" s="23"/>
+      <c r="FJJ215" s="23"/>
+      <c r="FJK215" s="1"/>
+      <c r="FJL215" s="23"/>
+      <c r="FJM215" s="23"/>
+      <c r="FJN215" s="1"/>
+      <c r="FJO215" s="23"/>
+      <c r="FJP215" s="23"/>
+      <c r="FJQ215" s="1"/>
+      <c r="FJR215" s="23"/>
+      <c r="FJS215" s="23"/>
+      <c r="FJT215" s="1"/>
+      <c r="FJU215" s="23"/>
+      <c r="FJV215" s="23"/>
+      <c r="FJW215" s="1"/>
+      <c r="FJX215" s="23"/>
+      <c r="FJY215" s="23"/>
+      <c r="FJZ215" s="1"/>
+      <c r="FKA215" s="23"/>
+      <c r="FKB215" s="23"/>
+      <c r="FKC215" s="1"/>
+      <c r="FKD215" s="23"/>
+      <c r="FKE215" s="23"/>
+      <c r="FKF215" s="1"/>
+      <c r="FKG215" s="23"/>
+      <c r="FKH215" s="23"/>
+      <c r="FKI215" s="1"/>
+      <c r="FKJ215" s="23"/>
+      <c r="FKK215" s="23"/>
+      <c r="FKL215" s="1"/>
+      <c r="FKM215" s="23"/>
+      <c r="FKN215" s="23"/>
+      <c r="FKO215" s="1"/>
+      <c r="FKP215" s="23"/>
+      <c r="FKQ215" s="23"/>
+      <c r="FKR215" s="1"/>
+      <c r="FKS215" s="23"/>
+      <c r="FKT215" s="23"/>
+      <c r="FKU215" s="1"/>
+      <c r="FKV215" s="23"/>
+      <c r="FKW215" s="23"/>
+      <c r="FKX215" s="1"/>
+      <c r="FKY215" s="23"/>
+      <c r="FKZ215" s="23"/>
+      <c r="FLA215" s="1"/>
+      <c r="FLB215" s="23"/>
+      <c r="FLC215" s="23"/>
+      <c r="FLD215" s="1"/>
+      <c r="FLE215" s="23"/>
+      <c r="FLF215" s="23"/>
+      <c r="FLG215" s="1"/>
+      <c r="FLH215" s="23"/>
+      <c r="FLI215" s="23"/>
+      <c r="FLJ215" s="1"/>
+      <c r="FLK215" s="23"/>
+      <c r="FLL215" s="23"/>
+      <c r="FLM215" s="1"/>
+      <c r="FLN215" s="23"/>
+      <c r="FLO215" s="23"/>
+      <c r="FLP215" s="1"/>
+      <c r="FLQ215" s="23"/>
+      <c r="FLR215" s="23"/>
+      <c r="FLS215" s="1"/>
+      <c r="FLT215" s="23"/>
+      <c r="FLU215" s="23"/>
+      <c r="FLV215" s="1"/>
+      <c r="FLW215" s="23"/>
+      <c r="FLX215" s="23"/>
+      <c r="FLY215" s="1"/>
+      <c r="FLZ215" s="23"/>
+      <c r="FMA215" s="23"/>
+      <c r="FMB215" s="1"/>
+      <c r="FMC215" s="23"/>
+      <c r="FMD215" s="23"/>
+      <c r="FME215" s="1"/>
+      <c r="FMF215" s="23"/>
+      <c r="FMG215" s="23"/>
+      <c r="FMH215" s="1"/>
+      <c r="FMI215" s="23"/>
+      <c r="FMJ215" s="23"/>
+      <c r="FMK215" s="1"/>
+      <c r="FML215" s="23"/>
+      <c r="FMM215" s="23"/>
+      <c r="FMN215" s="1"/>
+      <c r="FMO215" s="23"/>
+      <c r="FMP215" s="23"/>
+      <c r="FMQ215" s="1"/>
+      <c r="FMR215" s="23"/>
+      <c r="FMS215" s="23"/>
+      <c r="FMT215" s="1"/>
+      <c r="FMU215" s="23"/>
+      <c r="FMV215" s="23"/>
+      <c r="FMW215" s="1"/>
+      <c r="FMX215" s="23"/>
+      <c r="FMY215" s="23"/>
+      <c r="FMZ215" s="1"/>
+      <c r="FNA215" s="23"/>
+      <c r="FNB215" s="23"/>
+      <c r="FNC215" s="1"/>
+      <c r="FND215" s="23"/>
+      <c r="FNE215" s="23"/>
+      <c r="FNF215" s="1"/>
+      <c r="FNG215" s="23"/>
+      <c r="FNH215" s="23"/>
+      <c r="FNI215" s="1"/>
+      <c r="FNJ215" s="23"/>
+      <c r="FNK215" s="23"/>
+      <c r="FNL215" s="1"/>
+      <c r="FNM215" s="23"/>
+      <c r="FNN215" s="23"/>
+      <c r="FNO215" s="1"/>
+      <c r="FNP215" s="23"/>
+      <c r="FNQ215" s="23"/>
+      <c r="FNR215" s="1"/>
+      <c r="FNS215" s="23"/>
+      <c r="FNT215" s="23"/>
+      <c r="FNU215" s="1"/>
+      <c r="FNV215" s="23"/>
+      <c r="FNW215" s="23"/>
+      <c r="FNX215" s="1"/>
+      <c r="FNY215" s="23"/>
+      <c r="FNZ215" s="23"/>
+      <c r="FOA215" s="1"/>
+      <c r="FOB215" s="23"/>
+      <c r="FOC215" s="23"/>
+      <c r="FOD215" s="1"/>
+      <c r="FOE215" s="23"/>
+      <c r="FOF215" s="23"/>
+      <c r="FOG215" s="1"/>
+      <c r="FOH215" s="23"/>
+      <c r="FOI215" s="23"/>
+      <c r="FOJ215" s="1"/>
+      <c r="FOK215" s="23"/>
+      <c r="FOL215" s="23"/>
+      <c r="FOM215" s="1"/>
+      <c r="FON215" s="23"/>
+      <c r="FOO215" s="23"/>
+      <c r="FOP215" s="1"/>
+      <c r="FOQ215" s="23"/>
+      <c r="FOR215" s="23"/>
+      <c r="FOS215" s="1"/>
+      <c r="FOT215" s="23"/>
+      <c r="FOU215" s="23"/>
+      <c r="FOV215" s="1"/>
+      <c r="FOW215" s="23"/>
+      <c r="FOX215" s="23"/>
+      <c r="FOY215" s="1"/>
+      <c r="FOZ215" s="23"/>
+      <c r="FPA215" s="23"/>
+      <c r="FPB215" s="1"/>
+      <c r="FPC215" s="23"/>
+      <c r="FPD215" s="23"/>
+      <c r="FPE215" s="1"/>
+      <c r="FPF215" s="23"/>
+      <c r="FPG215" s="23"/>
+      <c r="FPH215" s="1"/>
+      <c r="FPI215" s="23"/>
+      <c r="FPJ215" s="23"/>
+      <c r="FPK215" s="1"/>
+      <c r="FPL215" s="23"/>
+      <c r="FPM215" s="23"/>
+      <c r="FPN215" s="1"/>
+      <c r="FPO215" s="23"/>
+      <c r="FPP215" s="23"/>
+      <c r="FPQ215" s="1"/>
+      <c r="FPR215" s="23"/>
+      <c r="FPS215" s="23"/>
+      <c r="FPT215" s="1"/>
+      <c r="FPU215" s="23"/>
+      <c r="FPV215" s="23"/>
+      <c r="FPW215" s="1"/>
+      <c r="FPX215" s="23"/>
+      <c r="FPY215" s="23"/>
+      <c r="FPZ215" s="1"/>
+      <c r="FQA215" s="23"/>
+      <c r="FQB215" s="23"/>
+      <c r="FQC215" s="1"/>
+      <c r="FQD215" s="23"/>
+      <c r="FQE215" s="23"/>
+      <c r="FQF215" s="1"/>
+      <c r="FQG215" s="23"/>
+      <c r="FQH215" s="23"/>
+      <c r="FQI215" s="1"/>
+      <c r="FQJ215" s="23"/>
+      <c r="FQK215" s="23"/>
+      <c r="FQL215" s="1"/>
+      <c r="FQM215" s="23"/>
+      <c r="FQN215" s="23"/>
+      <c r="FQO215" s="1"/>
+      <c r="FQP215" s="23"/>
+      <c r="FQQ215" s="23"/>
+      <c r="FQR215" s="1"/>
+      <c r="FQS215" s="23"/>
+      <c r="FQT215" s="23"/>
+      <c r="FQU215" s="1"/>
+      <c r="FQV215" s="23"/>
+      <c r="FQW215" s="23"/>
+      <c r="FQX215" s="1"/>
+      <c r="FQY215" s="23"/>
+      <c r="FQZ215" s="23"/>
+      <c r="FRA215" s="1"/>
+      <c r="FRB215" s="23"/>
+      <c r="FRC215" s="23"/>
+      <c r="FRD215" s="1"/>
+      <c r="FRE215" s="23"/>
+      <c r="FRF215" s="23"/>
+      <c r="FRG215" s="1"/>
+      <c r="FRH215" s="23"/>
+      <c r="FRI215" s="23"/>
+      <c r="FRJ215" s="1"/>
+      <c r="FRK215" s="23"/>
+      <c r="FRL215" s="23"/>
+      <c r="FRM215" s="1"/>
+      <c r="FRN215" s="23"/>
+      <c r="FRO215" s="23"/>
+      <c r="FRP215" s="1"/>
+      <c r="FRQ215" s="23"/>
+      <c r="FRR215" s="23"/>
+      <c r="FRS215" s="1"/>
+      <c r="FRT215" s="23"/>
+      <c r="FRU215" s="23"/>
+      <c r="FRV215" s="1"/>
+      <c r="FRW215" s="23"/>
+      <c r="FRX215" s="23"/>
+      <c r="FRY215" s="1"/>
+      <c r="FRZ215" s="23"/>
+      <c r="FSA215" s="23"/>
+      <c r="FSB215" s="1"/>
+      <c r="FSC215" s="23"/>
+      <c r="FSD215" s="23"/>
+      <c r="FSE215" s="1"/>
+      <c r="FSF215" s="23"/>
+      <c r="FSG215" s="23"/>
+      <c r="FSH215" s="1"/>
+      <c r="FSI215" s="23"/>
+      <c r="FSJ215" s="23"/>
+      <c r="FSK215" s="1"/>
+      <c r="FSL215" s="23"/>
+      <c r="FSM215" s="23"/>
+      <c r="FSN215" s="1"/>
+      <c r="FSO215" s="23"/>
+      <c r="FSP215" s="23"/>
+      <c r="FSQ215" s="1"/>
+      <c r="FSR215" s="23"/>
+      <c r="FSS215" s="23"/>
+      <c r="FST215" s="1"/>
+      <c r="FSU215" s="23"/>
+      <c r="FSV215" s="23"/>
+      <c r="FSW215" s="1"/>
+      <c r="FSX215" s="23"/>
+      <c r="FSY215" s="23"/>
+      <c r="FSZ215" s="1"/>
+      <c r="FTA215" s="23"/>
+      <c r="FTB215" s="23"/>
+      <c r="FTC215" s="1"/>
+      <c r="FTD215" s="23"/>
+      <c r="FTE215" s="23"/>
+      <c r="FTF215" s="1"/>
+      <c r="FTG215" s="23"/>
+      <c r="FTH215" s="23"/>
+      <c r="FTI215" s="1"/>
+      <c r="FTJ215" s="23"/>
+      <c r="FTK215" s="23"/>
+      <c r="FTL215" s="1"/>
+      <c r="FTM215" s="23"/>
+      <c r="FTN215" s="23"/>
+      <c r="FTO215" s="1"/>
+      <c r="FTP215" s="23"/>
+      <c r="FTQ215" s="23"/>
+      <c r="FTR215" s="1"/>
+      <c r="FTS215" s="23"/>
+      <c r="FTT215" s="23"/>
+      <c r="FTU215" s="1"/>
+      <c r="FTV215" s="23"/>
+      <c r="FTW215" s="23"/>
+      <c r="FTX215" s="1"/>
+      <c r="FTY215" s="23"/>
+      <c r="FTZ215" s="23"/>
+      <c r="FUA215" s="1"/>
+      <c r="FUB215" s="23"/>
+      <c r="FUC215" s="23"/>
+      <c r="FUD215" s="1"/>
+      <c r="FUE215" s="23"/>
+      <c r="FUF215" s="23"/>
+      <c r="FUG215" s="1"/>
+      <c r="FUH215" s="23"/>
+      <c r="FUI215" s="23"/>
+      <c r="FUJ215" s="1"/>
+      <c r="FUK215" s="23"/>
+      <c r="FUL215" s="23"/>
+      <c r="FUM215" s="1"/>
+      <c r="FUN215" s="23"/>
+      <c r="FUO215" s="23"/>
+      <c r="FUP215" s="1"/>
+      <c r="FUQ215" s="23"/>
+      <c r="FUR215" s="23"/>
+      <c r="FUS215" s="1"/>
+      <c r="FUT215" s="23"/>
+      <c r="FUU215" s="23"/>
+      <c r="FUV215" s="1"/>
+      <c r="FUW215" s="23"/>
+      <c r="FUX215" s="23"/>
+      <c r="FUY215" s="1"/>
+      <c r="FUZ215" s="23"/>
+      <c r="FVA215" s="23"/>
+      <c r="FVB215" s="1"/>
+      <c r="FVC215" s="23"/>
+      <c r="FVD215" s="23"/>
+      <c r="FVE215" s="1"/>
+      <c r="FVF215" s="23"/>
+      <c r="FVG215" s="23"/>
+      <c r="FVH215" s="1"/>
+      <c r="FVI215" s="23"/>
+      <c r="FVJ215" s="23"/>
+      <c r="FVK215" s="1"/>
+      <c r="FVL215" s="23"/>
+      <c r="FVM215" s="23"/>
+      <c r="FVN215" s="1"/>
+      <c r="FVO215" s="23"/>
+      <c r="FVP215" s="23"/>
+      <c r="FVQ215" s="1"/>
+      <c r="FVR215" s="23"/>
+      <c r="FVS215" s="23"/>
+      <c r="FVT215" s="1"/>
+      <c r="FVU215" s="23"/>
+      <c r="FVV215" s="23"/>
+      <c r="FVW215" s="1"/>
+      <c r="FVX215" s="23"/>
+      <c r="FVY215" s="23"/>
+      <c r="FVZ215" s="1"/>
+      <c r="FWA215" s="23"/>
+      <c r="FWB215" s="23"/>
+      <c r="FWC215" s="1"/>
+      <c r="FWD215" s="23"/>
+      <c r="FWE215" s="23"/>
+      <c r="FWF215" s="1"/>
+      <c r="FWG215" s="23"/>
+      <c r="FWH215" s="23"/>
+      <c r="FWI215" s="1"/>
+      <c r="FWJ215" s="23"/>
+      <c r="FWK215" s="23"/>
+      <c r="FWL215" s="1"/>
+      <c r="FWM215" s="23"/>
+      <c r="FWN215" s="23"/>
+      <c r="FWO215" s="1"/>
+      <c r="FWP215" s="23"/>
+      <c r="FWQ215" s="23"/>
+      <c r="FWR215" s="1"/>
+      <c r="FWS215" s="23"/>
+      <c r="FWT215" s="23"/>
+      <c r="FWU215" s="1"/>
+      <c r="FWV215" s="23"/>
+      <c r="FWW215" s="23"/>
+      <c r="FWX215" s="1"/>
+      <c r="FWY215" s="23"/>
+      <c r="FWZ215" s="23"/>
+      <c r="FXA215" s="1"/>
+      <c r="FXB215" s="23"/>
+      <c r="FXC215" s="23"/>
+      <c r="FXD215" s="1"/>
+      <c r="FXE215" s="23"/>
+      <c r="FXF215" s="23"/>
+      <c r="FXG215" s="1"/>
+      <c r="FXH215" s="23"/>
+      <c r="FXI215" s="23"/>
+      <c r="FXJ215" s="1"/>
+      <c r="FXK215" s="23"/>
+      <c r="FXL215" s="23"/>
+      <c r="FXM215" s="1"/>
+      <c r="FXN215" s="23"/>
+      <c r="FXO215" s="23"/>
+      <c r="FXP215" s="1"/>
+      <c r="FXQ215" s="23"/>
+      <c r="FXR215" s="23"/>
+      <c r="FXS215" s="1"/>
+      <c r="FXT215" s="23"/>
+      <c r="FXU215" s="23"/>
+      <c r="FXV215" s="1"/>
+      <c r="FXW215" s="23"/>
+      <c r="FXX215" s="23"/>
+      <c r="FXY215" s="1"/>
+      <c r="FXZ215" s="23"/>
+      <c r="FYA215" s="23"/>
+      <c r="FYB215" s="1"/>
+      <c r="FYC215" s="23"/>
+      <c r="FYD215" s="23"/>
+      <c r="FYE215" s="1"/>
+      <c r="FYF215" s="23"/>
+      <c r="FYG215" s="23"/>
+      <c r="FYH215" s="1"/>
+      <c r="FYI215" s="23"/>
+      <c r="FYJ215" s="23"/>
+      <c r="FYK215" s="1"/>
+      <c r="FYL215" s="23"/>
+      <c r="FYM215" s="23"/>
+      <c r="FYN215" s="1"/>
+      <c r="FYO215" s="23"/>
+      <c r="FYP215" s="23"/>
+      <c r="FYQ215" s="1"/>
+      <c r="FYR215" s="23"/>
+      <c r="FYS215" s="23"/>
+      <c r="FYT215" s="1"/>
+      <c r="FYU215" s="23"/>
+      <c r="FYV215" s="23"/>
+      <c r="FYW215" s="1"/>
+      <c r="FYX215" s="23"/>
+      <c r="FYY215" s="23"/>
+      <c r="FYZ215" s="1"/>
+      <c r="FZA215" s="23"/>
+      <c r="FZB215" s="23"/>
+      <c r="FZC215" s="1"/>
+      <c r="FZD215" s="23"/>
+      <c r="FZE215" s="23"/>
+      <c r="FZF215" s="1"/>
+      <c r="FZG215" s="23"/>
+      <c r="FZH215" s="23"/>
+      <c r="FZI215" s="1"/>
+      <c r="FZJ215" s="23"/>
+      <c r="FZK215" s="23"/>
+      <c r="FZL215" s="1"/>
+      <c r="FZM215" s="23"/>
+      <c r="FZN215" s="23"/>
+      <c r="FZO215" s="1"/>
+      <c r="FZP215" s="23"/>
+      <c r="FZQ215" s="23"/>
+      <c r="FZR215" s="1"/>
+      <c r="FZS215" s="23"/>
+      <c r="FZT215" s="23"/>
+      <c r="FZU215" s="1"/>
+      <c r="FZV215" s="23"/>
+      <c r="FZW215" s="23"/>
+      <c r="FZX215" s="1"/>
+      <c r="FZY215" s="23"/>
+      <c r="FZZ215" s="23"/>
+      <c r="GAA215" s="1"/>
+      <c r="GAB215" s="23"/>
+      <c r="GAC215" s="23"/>
+      <c r="GAD215" s="1"/>
+      <c r="GAE215" s="23"/>
+      <c r="GAF215" s="23"/>
+      <c r="GAG215" s="1"/>
+      <c r="GAH215" s="23"/>
+      <c r="GAI215" s="23"/>
+      <c r="GAJ215" s="1"/>
+      <c r="GAK215" s="23"/>
+      <c r="GAL215" s="23"/>
+      <c r="GAM215" s="1"/>
+      <c r="GAN215" s="23"/>
+      <c r="GAO215" s="23"/>
+      <c r="GAP215" s="1"/>
+      <c r="GAQ215" s="23"/>
+      <c r="GAR215" s="23"/>
+      <c r="GAS215" s="1"/>
+      <c r="GAT215" s="23"/>
+      <c r="GAU215" s="23"/>
+      <c r="GAV215" s="1"/>
+      <c r="GAW215" s="23"/>
+      <c r="GAX215" s="23"/>
+      <c r="GAY215" s="1"/>
+      <c r="GAZ215" s="23"/>
+      <c r="GBA215" s="23"/>
+      <c r="GBB215" s="1"/>
+      <c r="GBC215" s="23"/>
+      <c r="GBD215" s="23"/>
+      <c r="GBE215" s="1"/>
+      <c r="GBF215" s="23"/>
+      <c r="GBG215" s="23"/>
+      <c r="GBH215" s="1"/>
+      <c r="GBI215" s="23"/>
+      <c r="GBJ215" s="23"/>
+      <c r="GBK215" s="1"/>
+      <c r="GBL215" s="23"/>
+      <c r="GBM215" s="23"/>
+      <c r="GBN215" s="1"/>
+      <c r="GBO215" s="23"/>
+      <c r="GBP215" s="23"/>
+      <c r="GBQ215" s="1"/>
+      <c r="GBR215" s="23"/>
+      <c r="GBS215" s="23"/>
+      <c r="GBT215" s="1"/>
+      <c r="GBU215" s="23"/>
+      <c r="GBV215" s="23"/>
+      <c r="GBW215" s="1"/>
+      <c r="GBX215" s="23"/>
+      <c r="GBY215" s="23"/>
+      <c r="GBZ215" s="1"/>
+      <c r="GCA215" s="23"/>
+      <c r="GCB215" s="23"/>
+      <c r="GCC215" s="1"/>
+      <c r="GCD215" s="23"/>
+      <c r="GCE215" s="23"/>
+      <c r="GCF215" s="1"/>
+      <c r="GCG215" s="23"/>
+      <c r="GCH215" s="23"/>
+      <c r="GCI215" s="1"/>
+      <c r="GCJ215" s="23"/>
+      <c r="GCK215" s="23"/>
+      <c r="GCL215" s="1"/>
+      <c r="GCM215" s="23"/>
+      <c r="GCN215" s="23"/>
+      <c r="GCO215" s="1"/>
+      <c r="GCP215" s="23"/>
+      <c r="GCQ215" s="23"/>
+      <c r="GCR215" s="1"/>
+      <c r="GCS215" s="23"/>
+      <c r="GCT215" s="23"/>
+      <c r="GCU215" s="1"/>
+      <c r="GCV215" s="23"/>
+      <c r="GCW215" s="23"/>
+      <c r="GCX215" s="1"/>
+      <c r="GCY215" s="23"/>
+      <c r="GCZ215" s="23"/>
+      <c r="GDA215" s="1"/>
+      <c r="GDB215" s="23"/>
+      <c r="GDC215" s="23"/>
+      <c r="GDD215" s="1"/>
+      <c r="GDE215" s="23"/>
+      <c r="GDF215" s="23"/>
+      <c r="GDG215" s="1"/>
+      <c r="GDH215" s="23"/>
+      <c r="GDI215" s="23"/>
+      <c r="GDJ215" s="1"/>
+      <c r="GDK215" s="23"/>
+      <c r="GDL215" s="23"/>
+      <c r="GDM215" s="1"/>
+      <c r="GDN215" s="23"/>
+      <c r="GDO215" s="23"/>
+      <c r="GDP215" s="1"/>
+      <c r="GDQ215" s="23"/>
+      <c r="GDR215" s="23"/>
+      <c r="GDS215" s="1"/>
+      <c r="GDT215" s="23"/>
+      <c r="GDU215" s="23"/>
+      <c r="GDV215" s="1"/>
+      <c r="GDW215" s="23"/>
+      <c r="GDX215" s="23"/>
+      <c r="GDY215" s="1"/>
+      <c r="GDZ215" s="23"/>
+      <c r="GEA215" s="23"/>
+      <c r="GEB215" s="1"/>
+      <c r="GEC215" s="23"/>
+      <c r="GED215" s="23"/>
+      <c r="GEE215" s="1"/>
+      <c r="GEF215" s="23"/>
+      <c r="GEG215" s="23"/>
+      <c r="GEH215" s="1"/>
+      <c r="GEI215" s="23"/>
+      <c r="GEJ215" s="23"/>
+      <c r="GEK215" s="1"/>
+      <c r="GEL215" s="23"/>
+      <c r="GEM215" s="23"/>
+      <c r="GEN215" s="1"/>
+      <c r="GEO215" s="23"/>
+      <c r="GEP215" s="23"/>
+      <c r="GEQ215" s="1"/>
+      <c r="GER215" s="23"/>
+      <c r="GES215" s="23"/>
+      <c r="GET215" s="1"/>
+      <c r="GEU215" s="23"/>
+      <c r="GEV215" s="23"/>
+      <c r="GEW215" s="1"/>
+      <c r="GEX215" s="23"/>
+      <c r="GEY215" s="23"/>
+      <c r="GEZ215" s="1"/>
+      <c r="GFA215" s="23"/>
+      <c r="GFB215" s="23"/>
+      <c r="GFC215" s="1"/>
+      <c r="GFD215" s="23"/>
+      <c r="GFE215" s="23"/>
+      <c r="GFF215" s="1"/>
+      <c r="GFG215" s="23"/>
+      <c r="GFH215" s="23"/>
+      <c r="GFI215" s="1"/>
+      <c r="GFJ215" s="23"/>
+      <c r="GFK215" s="23"/>
+      <c r="GFL215" s="1"/>
+      <c r="GFM215" s="23"/>
+      <c r="GFN215" s="23"/>
+      <c r="GFO215" s="1"/>
+      <c r="GFP215" s="23"/>
+      <c r="GFQ215" s="23"/>
+      <c r="GFR215" s="1"/>
+      <c r="GFS215" s="23"/>
+      <c r="GFT215" s="23"/>
+      <c r="GFU215" s="1"/>
+      <c r="GFV215" s="23"/>
+      <c r="GFW215" s="23"/>
+      <c r="GFX215" s="1"/>
+      <c r="GFY215" s="23"/>
+      <c r="GFZ215" s="23"/>
+      <c r="GGA215" s="1"/>
+      <c r="GGB215" s="23"/>
+      <c r="GGC215" s="23"/>
+      <c r="GGD215" s="1"/>
+      <c r="GGE215" s="23"/>
+      <c r="GGF215" s="23"/>
+      <c r="GGG215" s="1"/>
+      <c r="GGH215" s="23"/>
+      <c r="GGI215" s="23"/>
+      <c r="GGJ215" s="1"/>
+      <c r="GGK215" s="23"/>
+      <c r="GGL215" s="23"/>
+      <c r="GGM215" s="1"/>
+      <c r="GGN215" s="23"/>
+      <c r="GGO215" s="23"/>
+      <c r="GGP215" s="1"/>
+      <c r="GGQ215" s="23"/>
+      <c r="GGR215" s="23"/>
+      <c r="GGS215" s="1"/>
+      <c r="GGT215" s="23"/>
+      <c r="GGU215" s="23"/>
+      <c r="GGV215" s="1"/>
+      <c r="GGW215" s="23"/>
+      <c r="GGX215" s="23"/>
+      <c r="GGY215" s="1"/>
+      <c r="GGZ215" s="23"/>
+      <c r="GHA215" s="23"/>
+      <c r="GHB215" s="1"/>
+      <c r="GHC215" s="23"/>
+      <c r="GHD215" s="23"/>
+      <c r="GHE215" s="1"/>
+      <c r="GHF215" s="23"/>
+      <c r="GHG215" s="23"/>
+      <c r="GHH215" s="1"/>
+      <c r="GHI215" s="23"/>
+      <c r="GHJ215" s="23"/>
+      <c r="GHK215" s="1"/>
+      <c r="GHL215" s="23"/>
+      <c r="GHM215" s="23"/>
+      <c r="GHN215" s="1"/>
+      <c r="GHO215" s="23"/>
+      <c r="GHP215" s="23"/>
+      <c r="GHQ215" s="1"/>
+      <c r="GHR215" s="23"/>
+      <c r="GHS215" s="23"/>
+      <c r="GHT215" s="1"/>
+      <c r="GHU215" s="23"/>
+      <c r="GHV215" s="23"/>
+      <c r="GHW215" s="1"/>
+      <c r="GHX215" s="23"/>
+      <c r="GHY215" s="23"/>
+      <c r="GHZ215" s="1"/>
+      <c r="GIA215" s="23"/>
+      <c r="GIB215" s="23"/>
+      <c r="GIC215" s="1"/>
+      <c r="GID215" s="23"/>
+      <c r="GIE215" s="23"/>
+      <c r="GIF215" s="1"/>
+      <c r="GIG215" s="23"/>
+      <c r="GIH215" s="23"/>
+      <c r="GII215" s="1"/>
+      <c r="GIJ215" s="23"/>
+      <c r="GIK215" s="23"/>
+      <c r="GIL215" s="1"/>
+      <c r="GIM215" s="23"/>
+      <c r="GIN215" s="23"/>
+      <c r="GIO215" s="1"/>
+      <c r="GIP215" s="23"/>
+      <c r="GIQ215" s="23"/>
+      <c r="GIR215" s="1"/>
+      <c r="GIS215" s="23"/>
+      <c r="GIT215" s="23"/>
+      <c r="GIU215" s="1"/>
+      <c r="GIV215" s="23"/>
+      <c r="GIW215" s="23"/>
+      <c r="GIX215" s="1"/>
+      <c r="GIY215" s="23"/>
+      <c r="GIZ215" s="23"/>
+      <c r="GJA215" s="1"/>
+      <c r="GJB215" s="23"/>
+      <c r="GJC215" s="23"/>
+      <c r="GJD215" s="1"/>
+      <c r="GJE215" s="23"/>
+      <c r="GJF215" s="23"/>
+      <c r="GJG215" s="1"/>
+      <c r="GJH215" s="23"/>
+      <c r="GJI215" s="23"/>
+      <c r="GJJ215" s="1"/>
+      <c r="GJK215" s="23"/>
+      <c r="GJL215" s="23"/>
+      <c r="GJM215" s="1"/>
+      <c r="GJN215" s="23"/>
+      <c r="GJO215" s="23"/>
+      <c r="GJP215" s="1"/>
+      <c r="GJQ215" s="23"/>
+      <c r="GJR215" s="23"/>
+      <c r="GJS215" s="1"/>
+      <c r="GJT215" s="23"/>
+      <c r="GJU215" s="23"/>
+      <c r="GJV215" s="1"/>
+      <c r="GJW215" s="23"/>
+      <c r="GJX215" s="23"/>
+      <c r="GJY215" s="1"/>
+      <c r="GJZ215" s="23"/>
+      <c r="GKA215" s="23"/>
+      <c r="GKB215" s="1"/>
+      <c r="GKC215" s="23"/>
+      <c r="GKD215" s="23"/>
+      <c r="GKE215" s="1"/>
+      <c r="GKF215" s="23"/>
+      <c r="GKG215" s="23"/>
+      <c r="GKH215" s="1"/>
+      <c r="GKI215" s="23"/>
+      <c r="GKJ215" s="23"/>
+      <c r="GKK215" s="1"/>
+      <c r="GKL215" s="23"/>
+      <c r="GKM215" s="23"/>
+      <c r="GKN215" s="1"/>
+      <c r="GKO215" s="23"/>
+      <c r="GKP215" s="23"/>
+      <c r="GKQ215" s="1"/>
+      <c r="GKR215" s="23"/>
+      <c r="GKS215" s="23"/>
+      <c r="GKT215" s="1"/>
+      <c r="GKU215" s="23"/>
+      <c r="GKV215" s="23"/>
+      <c r="GKW215" s="1"/>
+      <c r="GKX215" s="23"/>
+      <c r="GKY215" s="23"/>
+      <c r="GKZ215" s="1"/>
+      <c r="GLA215" s="23"/>
+      <c r="GLB215" s="23"/>
+      <c r="GLC215" s="1"/>
+      <c r="GLD215" s="23"/>
+      <c r="GLE215" s="23"/>
+      <c r="GLF215" s="1"/>
+      <c r="GLG215" s="23"/>
+      <c r="GLH215" s="23"/>
+      <c r="GLI215" s="1"/>
+      <c r="GLJ215" s="23"/>
+      <c r="GLK215" s="23"/>
+      <c r="GLL215" s="1"/>
+      <c r="GLM215" s="23"/>
+      <c r="GLN215" s="23"/>
+      <c r="GLO215" s="1"/>
+      <c r="GLP215" s="23"/>
+      <c r="GLQ215" s="23"/>
+      <c r="GLR215" s="1"/>
+      <c r="GLS215" s="23"/>
+      <c r="GLT215" s="23"/>
+      <c r="GLU215" s="1"/>
+      <c r="GLV215" s="23"/>
+      <c r="GLW215" s="23"/>
+      <c r="GLX215" s="1"/>
+      <c r="GLY215" s="23"/>
+      <c r="GLZ215" s="23"/>
+      <c r="GMA215" s="1"/>
+      <c r="GMB215" s="23"/>
+      <c r="GMC215" s="23"/>
+      <c r="GMD215" s="1"/>
+      <c r="GME215" s="23"/>
+      <c r="GMF215" s="23"/>
+      <c r="GMG215" s="1"/>
+      <c r="GMH215" s="23"/>
+      <c r="GMI215" s="23"/>
+      <c r="GMJ215" s="1"/>
+      <c r="GMK215" s="23"/>
+      <c r="GML215" s="23"/>
+      <c r="GMM215" s="1"/>
+      <c r="GMN215" s="23"/>
+      <c r="GMO215" s="23"/>
+      <c r="GMP215" s="1"/>
+      <c r="GMQ215" s="23"/>
+      <c r="GMR215" s="23"/>
+      <c r="GMS215" s="1"/>
+      <c r="GMT215" s="23"/>
+      <c r="GMU215" s="23"/>
+      <c r="GMV215" s="1"/>
+      <c r="GMW215" s="23"/>
+      <c r="GMX215" s="23"/>
+      <c r="GMY215" s="1"/>
+      <c r="GMZ215" s="23"/>
+      <c r="GNA215" s="23"/>
+      <c r="GNB215" s="1"/>
+      <c r="GNC215" s="23"/>
+      <c r="GND215" s="23"/>
+      <c r="GNE215" s="1"/>
+      <c r="GNF215" s="23"/>
+      <c r="GNG215" s="23"/>
+      <c r="GNH215" s="1"/>
+      <c r="GNI215" s="23"/>
+      <c r="GNJ215" s="23"/>
+      <c r="GNK215" s="1"/>
+      <c r="GNL215" s="23"/>
+      <c r="GNM215" s="23"/>
+      <c r="GNN215" s="1"/>
+      <c r="GNO215" s="23"/>
+      <c r="GNP215" s="23"/>
+      <c r="GNQ215" s="1"/>
+      <c r="GNR215" s="23"/>
+      <c r="GNS215" s="23"/>
+      <c r="GNT215" s="1"/>
+      <c r="GNU215" s="23"/>
+      <c r="GNV215" s="23"/>
+      <c r="GNW215" s="1"/>
+      <c r="GNX215" s="23"/>
+      <c r="GNY215" s="23"/>
+      <c r="GNZ215" s="1"/>
+      <c r="GOA215" s="23"/>
+      <c r="GOB215" s="23"/>
+      <c r="GOC215" s="1"/>
+      <c r="GOD215" s="23"/>
+      <c r="GOE215" s="23"/>
+      <c r="GOF215" s="1"/>
+      <c r="GOG215" s="23"/>
+      <c r="GOH215" s="23"/>
+      <c r="GOI215" s="1"/>
+      <c r="GOJ215" s="23"/>
+      <c r="GOK215" s="23"/>
+      <c r="GOL215" s="1"/>
+      <c r="GOM215" s="23"/>
+      <c r="GON215" s="23"/>
+      <c r="GOO215" s="1"/>
+      <c r="GOP215" s="23"/>
+      <c r="GOQ215" s="23"/>
+      <c r="GOR215" s="1"/>
+      <c r="GOS215" s="23"/>
+      <c r="GOT215" s="23"/>
+      <c r="GOU215" s="1"/>
+      <c r="GOV215" s="23"/>
+      <c r="GOW215" s="23"/>
+      <c r="GOX215" s="1"/>
+      <c r="GOY215" s="23"/>
+      <c r="GOZ215" s="23"/>
+      <c r="GPA215" s="1"/>
+      <c r="GPB215" s="23"/>
+      <c r="GPC215" s="23"/>
+      <c r="GPD215" s="1"/>
+      <c r="GPE215" s="23"/>
+      <c r="GPF215" s="23"/>
+      <c r="GPG215" s="1"/>
+      <c r="GPH215" s="23"/>
+      <c r="GPI215" s="23"/>
+      <c r="GPJ215" s="1"/>
+      <c r="GPK215" s="23"/>
+      <c r="GPL215" s="23"/>
+      <c r="GPM215" s="1"/>
+      <c r="GPN215" s="23"/>
+      <c r="GPO215" s="23"/>
+      <c r="GPP215" s="1"/>
+      <c r="GPQ215" s="23"/>
+      <c r="GPR215" s="23"/>
+      <c r="GPS215" s="1"/>
+      <c r="GPT215" s="23"/>
+      <c r="GPU215" s="23"/>
+      <c r="GPV215" s="1"/>
+      <c r="GPW215" s="23"/>
+      <c r="GPX215" s="23"/>
+      <c r="GPY215" s="1"/>
+      <c r="GPZ215" s="23"/>
+      <c r="GQA215" s="23"/>
+      <c r="GQB215" s="1"/>
+      <c r="GQC215" s="23"/>
+      <c r="GQD215" s="23"/>
+      <c r="GQE215" s="1"/>
+      <c r="GQF215" s="23"/>
+      <c r="GQG215" s="23"/>
+      <c r="GQH215" s="1"/>
+      <c r="GQI215" s="23"/>
+      <c r="GQJ215" s="23"/>
+      <c r="GQK215" s="1"/>
+      <c r="GQL215" s="23"/>
+      <c r="GQM215" s="23"/>
+      <c r="GQN215" s="1"/>
+      <c r="GQO215" s="23"/>
+      <c r="GQP215" s="23"/>
+      <c r="GQQ215" s="1"/>
+      <c r="GQR215" s="23"/>
+      <c r="GQS215" s="23"/>
+      <c r="GQT215" s="1"/>
+      <c r="GQU215" s="23"/>
+      <c r="GQV215" s="23"/>
+      <c r="GQW215" s="1"/>
+      <c r="GQX215" s="23"/>
+      <c r="GQY215" s="23"/>
+      <c r="GQZ215" s="1"/>
+      <c r="GRA215" s="23"/>
+      <c r="GRB215" s="23"/>
+      <c r="GRC215" s="1"/>
+      <c r="GRD215" s="23"/>
+      <c r="GRE215" s="23"/>
+      <c r="GRF215" s="1"/>
+      <c r="GRG215" s="23"/>
+      <c r="GRH215" s="23"/>
+      <c r="GRI215" s="1"/>
+      <c r="GRJ215" s="23"/>
+      <c r="GRK215" s="23"/>
+      <c r="GRL215" s="1"/>
+      <c r="GRM215" s="23"/>
+      <c r="GRN215" s="23"/>
+      <c r="GRO215" s="1"/>
+      <c r="GRP215" s="23"/>
+      <c r="GRQ215" s="23"/>
+      <c r="GRR215" s="1"/>
+      <c r="GRS215" s="23"/>
+      <c r="GRT215" s="23"/>
+      <c r="GRU215" s="1"/>
+      <c r="GRV215" s="23"/>
+      <c r="GRW215" s="23"/>
+      <c r="GRX215" s="1"/>
+      <c r="GRY215" s="23"/>
+      <c r="GRZ215" s="23"/>
+      <c r="GSA215" s="1"/>
+      <c r="GSB215" s="23"/>
+      <c r="GSC215" s="23"/>
+      <c r="GSD215" s="1"/>
+      <c r="GSE215" s="23"/>
+      <c r="GSF215" s="23"/>
+      <c r="GSG215" s="1"/>
+      <c r="GSH215" s="23"/>
+      <c r="GSI215" s="23"/>
+      <c r="GSJ215" s="1"/>
+      <c r="GSK215" s="23"/>
+      <c r="GSL215" s="23"/>
+      <c r="GSM215" s="1"/>
+      <c r="GSN215" s="23"/>
+      <c r="GSO215" s="23"/>
+      <c r="GSP215" s="1"/>
+      <c r="GSQ215" s="23"/>
+      <c r="GSR215" s="23"/>
+      <c r="GSS215" s="1"/>
+      <c r="GST215" s="23"/>
+      <c r="GSU215" s="23"/>
+      <c r="GSV215" s="1"/>
+      <c r="GSW215" s="23"/>
+      <c r="GSX215" s="23"/>
+      <c r="GSY215" s="1"/>
+      <c r="GSZ215" s="23"/>
+      <c r="GTA215" s="23"/>
+      <c r="GTB215" s="1"/>
+      <c r="GTC215" s="23"/>
+      <c r="GTD215" s="23"/>
+      <c r="GTE215" s="1"/>
+      <c r="GTF215" s="23"/>
+      <c r="GTG215" s="23"/>
+      <c r="GTH215" s="1"/>
+      <c r="GTI215" s="23"/>
+      <c r="GTJ215" s="23"/>
+      <c r="GTK215" s="1"/>
+      <c r="GTL215" s="23"/>
+      <c r="GTM215" s="23"/>
+      <c r="GTN215" s="1"/>
+      <c r="GTO215" s="23"/>
+      <c r="GTP215" s="23"/>
+      <c r="GTQ215" s="1"/>
+      <c r="GTR215" s="23"/>
+      <c r="GTS215" s="23"/>
+      <c r="GTT215" s="1"/>
+      <c r="GTU215" s="23"/>
+      <c r="GTV215" s="23"/>
+      <c r="GTW215" s="1"/>
+      <c r="GTX215" s="23"/>
+      <c r="GTY215" s="23"/>
+      <c r="GTZ215" s="1"/>
+      <c r="GUA215" s="23"/>
+      <c r="GUB215" s="23"/>
+      <c r="GUC215" s="1"/>
+      <c r="GUD215" s="23"/>
+      <c r="GUE215" s="23"/>
+      <c r="GUF215" s="1"/>
+      <c r="GUG215" s="23"/>
+      <c r="GUH215" s="23"/>
+      <c r="GUI215" s="1"/>
+      <c r="GUJ215" s="23"/>
+      <c r="GUK215" s="23"/>
+      <c r="GUL215" s="1"/>
+      <c r="GUM215" s="23"/>
+      <c r="GUN215" s="23"/>
+      <c r="GUO215" s="1"/>
+      <c r="GUP215" s="23"/>
+      <c r="GUQ215" s="23"/>
+      <c r="GUR215" s="1"/>
+      <c r="GUS215" s="23"/>
+      <c r="GUT215" s="23"/>
+      <c r="GUU215" s="1"/>
+      <c r="GUV215" s="23"/>
+      <c r="GUW215" s="23"/>
+      <c r="GUX215" s="1"/>
+      <c r="GUY215" s="23"/>
+      <c r="GUZ215" s="23"/>
+      <c r="GVA215" s="1"/>
+      <c r="GVB215" s="23"/>
+      <c r="GVC215" s="23"/>
+      <c r="GVD215" s="1"/>
+      <c r="GVE215" s="23"/>
+      <c r="GVF215" s="23"/>
+      <c r="GVG215" s="1"/>
+      <c r="GVH215" s="23"/>
+      <c r="GVI215" s="23"/>
+      <c r="GVJ215" s="1"/>
+      <c r="GVK215" s="23"/>
+      <c r="GVL215" s="23"/>
+      <c r="GVM215" s="1"/>
+      <c r="GVN215" s="23"/>
+      <c r="GVO215" s="23"/>
+      <c r="GVP215" s="1"/>
+      <c r="GVQ215" s="23"/>
+      <c r="GVR215" s="23"/>
+      <c r="GVS215" s="1"/>
+      <c r="GVT215" s="23"/>
+      <c r="GVU215" s="23"/>
+      <c r="GVV215" s="1"/>
+      <c r="GVW215" s="23"/>
+      <c r="GVX215" s="23"/>
+      <c r="GVY215" s="1"/>
+      <c r="GVZ215" s="23"/>
+      <c r="GWA215" s="23"/>
+      <c r="GWB215" s="1"/>
+      <c r="GWC215" s="23"/>
+      <c r="GWD215" s="23"/>
+      <c r="GWE215" s="1"/>
+      <c r="GWF215" s="23"/>
+      <c r="GWG215" s="23"/>
+      <c r="GWH215" s="1"/>
+      <c r="GWI215" s="23"/>
+      <c r="GWJ215" s="23"/>
+      <c r="GWK215" s="1"/>
+      <c r="GWL215" s="23"/>
+      <c r="GWM215" s="23"/>
+      <c r="GWN215" s="1"/>
+      <c r="GWO215" s="23"/>
+      <c r="GWP215" s="23"/>
+      <c r="GWQ215" s="1"/>
+      <c r="GWR215" s="23"/>
+      <c r="GWS215" s="23"/>
+      <c r="GWT215" s="1"/>
+      <c r="GWU215" s="23"/>
+      <c r="GWV215" s="23"/>
+      <c r="GWW215" s="1"/>
+      <c r="GWX215" s="23"/>
+      <c r="GWY215" s="23"/>
+      <c r="GWZ215" s="1"/>
+      <c r="GXA215" s="23"/>
+      <c r="GXB215" s="23"/>
+      <c r="GXC215" s="1"/>
+      <c r="GXD215" s="23"/>
+      <c r="GXE215" s="23"/>
+      <c r="GXF215" s="1"/>
+      <c r="GXG215" s="23"/>
+      <c r="GXH215" s="23"/>
+      <c r="GXI215" s="1"/>
+      <c r="GXJ215" s="23"/>
+      <c r="GXK215" s="23"/>
+      <c r="GXL215" s="1"/>
+      <c r="GXM215" s="23"/>
+      <c r="GXN215" s="23"/>
+      <c r="GXO215" s="1"/>
+      <c r="GXP215" s="23"/>
+      <c r="GXQ215" s="23"/>
+      <c r="GXR215" s="1"/>
+      <c r="GXS215" s="23"/>
+      <c r="GXT215" s="23"/>
+      <c r="GXU215" s="1"/>
+      <c r="GXV215" s="23"/>
+      <c r="GXW215" s="23"/>
+      <c r="GXX215" s="1"/>
+      <c r="GXY215" s="23"/>
+      <c r="GXZ215" s="23"/>
+      <c r="GYA215" s="1"/>
+      <c r="GYB215" s="23"/>
+      <c r="GYC215" s="23"/>
+      <c r="GYD215" s="1"/>
+      <c r="GYE215" s="23"/>
+      <c r="GYF215" s="23"/>
+      <c r="GYG215" s="1"/>
+      <c r="GYH215" s="23"/>
+      <c r="GYI215" s="23"/>
+      <c r="GYJ215" s="1"/>
+      <c r="GYK215" s="23"/>
+      <c r="GYL215" s="23"/>
+      <c r="GYM215" s="1"/>
+      <c r="GYN215" s="23"/>
+      <c r="GYO215" s="23"/>
+      <c r="GYP215" s="1"/>
+      <c r="GYQ215" s="23"/>
+      <c r="GYR215" s="23"/>
+      <c r="GYS215" s="1"/>
+      <c r="GYT215" s="23"/>
+      <c r="GYU215" s="23"/>
+      <c r="GYV215" s="1"/>
+      <c r="GYW215" s="23"/>
+      <c r="GYX215" s="23"/>
+      <c r="GYY215" s="1"/>
+      <c r="GYZ215" s="23"/>
+      <c r="GZA215" s="23"/>
+      <c r="GZB215" s="1"/>
+      <c r="GZC215" s="23"/>
+      <c r="GZD215" s="23"/>
+      <c r="GZE215" s="1"/>
+      <c r="GZF215" s="23"/>
+      <c r="GZG215" s="23"/>
+      <c r="GZH215" s="1"/>
+      <c r="GZI215" s="23"/>
+      <c r="GZJ215" s="23"/>
+      <c r="GZK215" s="1"/>
+      <c r="GZL215" s="23"/>
+      <c r="GZM215" s="23"/>
+      <c r="GZN215" s="1"/>
+      <c r="GZO215" s="23"/>
+      <c r="GZP215" s="23"/>
+      <c r="GZQ215" s="1"/>
+      <c r="GZR215" s="23"/>
+      <c r="GZS215" s="23"/>
+      <c r="GZT215" s="1"/>
+      <c r="GZU215" s="23"/>
+      <c r="GZV215" s="23"/>
+      <c r="GZW215" s="1"/>
+      <c r="GZX215" s="23"/>
+      <c r="GZY215" s="23"/>
+      <c r="GZZ215" s="1"/>
+      <c r="HAA215" s="23"/>
+      <c r="HAB215" s="23"/>
+      <c r="HAC215" s="1"/>
+      <c r="HAD215" s="23"/>
+      <c r="HAE215" s="23"/>
+      <c r="HAF215" s="1"/>
+      <c r="HAG215" s="23"/>
+      <c r="HAH215" s="23"/>
+      <c r="HAI215" s="1"/>
+      <c r="HAJ215" s="23"/>
+      <c r="HAK215" s="23"/>
+      <c r="HAL215" s="1"/>
+      <c r="HAM215" s="23"/>
+      <c r="HAN215" s="23"/>
+      <c r="HAO215" s="1"/>
+      <c r="HAP215" s="23"/>
+      <c r="HAQ215" s="23"/>
+      <c r="HAR215" s="1"/>
+      <c r="HAS215" s="23"/>
+      <c r="HAT215" s="23"/>
+      <c r="HAU215" s="1"/>
+      <c r="HAV215" s="23"/>
+      <c r="HAW215" s="23"/>
+      <c r="HAX215" s="1"/>
+      <c r="HAY215" s="23"/>
+      <c r="HAZ215" s="23"/>
+      <c r="HBA215" s="1"/>
+      <c r="HBB215" s="23"/>
+      <c r="HBC215" s="23"/>
+      <c r="HBD215" s="1"/>
+      <c r="HBE215" s="23"/>
+      <c r="HBF215" s="23"/>
+      <c r="HBG215" s="1"/>
+      <c r="HBH215" s="23"/>
+      <c r="HBI215" s="23"/>
+      <c r="HBJ215" s="1"/>
+      <c r="HBK215" s="23"/>
+      <c r="HBL215" s="23"/>
+      <c r="HBM215" s="1"/>
+      <c r="HBN215" s="23"/>
+      <c r="HBO215" s="23"/>
+      <c r="HBP215" s="1"/>
+      <c r="HBQ215" s="23"/>
+      <c r="HBR215" s="23"/>
+      <c r="HBS215" s="1"/>
+      <c r="HBT215" s="23"/>
+      <c r="HBU215" s="23"/>
+      <c r="HBV215" s="1"/>
+      <c r="HBW215" s="23"/>
+      <c r="HBX215" s="23"/>
+      <c r="HBY215" s="1"/>
+      <c r="HBZ215" s="23"/>
+      <c r="HCA215" s="23"/>
+      <c r="HCB215" s="1"/>
+      <c r="HCC215" s="23"/>
+      <c r="HCD215" s="23"/>
+      <c r="HCE215" s="1"/>
+      <c r="HCF215" s="23"/>
+      <c r="HCG215" s="23"/>
+      <c r="HCH215" s="1"/>
+      <c r="HCI215" s="23"/>
+      <c r="HCJ215" s="23"/>
+      <c r="HCK215" s="1"/>
+      <c r="HCL215" s="23"/>
+      <c r="HCM215" s="23"/>
+      <c r="HCN215" s="1"/>
+      <c r="HCO215" s="23"/>
+      <c r="HCP215" s="23"/>
+      <c r="HCQ215" s="1"/>
+      <c r="HCR215" s="23"/>
+      <c r="HCS215" s="23"/>
+      <c r="HCT215" s="1"/>
+      <c r="HCU215" s="23"/>
+      <c r="HCV215" s="23"/>
+      <c r="HCW215" s="1"/>
+      <c r="HCX215" s="23"/>
+      <c r="HCY215" s="23"/>
+      <c r="HCZ215" s="1"/>
+      <c r="HDA215" s="23"/>
+      <c r="HDB215" s="23"/>
+      <c r="HDC215" s="1"/>
+      <c r="HDD215" s="23"/>
+      <c r="HDE215" s="23"/>
+      <c r="HDF215" s="1"/>
+      <c r="HDG215" s="23"/>
+      <c r="HDH215" s="23"/>
+      <c r="HDI215" s="1"/>
+      <c r="HDJ215" s="23"/>
+      <c r="HDK215" s="23"/>
+      <c r="HDL215" s="1"/>
+      <c r="HDM215" s="23"/>
+      <c r="HDN215" s="23"/>
+      <c r="HDO215" s="1"/>
+      <c r="HDP215" s="23"/>
+      <c r="HDQ215" s="23"/>
+      <c r="HDR215" s="1"/>
+      <c r="HDS215" s="23"/>
+      <c r="HDT215" s="23"/>
+      <c r="HDU215" s="1"/>
+      <c r="HDV215" s="23"/>
+      <c r="HDW215" s="23"/>
+      <c r="HDX215" s="1"/>
+      <c r="HDY215" s="23"/>
+      <c r="HDZ215" s="23"/>
+      <c r="HEA215" s="1"/>
+      <c r="HEB215" s="23"/>
+      <c r="HEC215" s="23"/>
+      <c r="HED215" s="1"/>
+      <c r="HEE215" s="23"/>
+      <c r="HEF215" s="23"/>
+      <c r="HEG215" s="1"/>
+      <c r="HEH215" s="23"/>
+      <c r="HEI215" s="23"/>
+      <c r="HEJ215" s="1"/>
+      <c r="HEK215" s="23"/>
+      <c r="HEL215" s="23"/>
+      <c r="HEM215" s="1"/>
+      <c r="HEN215" s="23"/>
+      <c r="HEO215" s="23"/>
+      <c r="HEP215" s="1"/>
+      <c r="HEQ215" s="23"/>
+      <c r="HER215" s="23"/>
+      <c r="HES215" s="1"/>
+      <c r="HET215" s="23"/>
+      <c r="HEU215" s="23"/>
+      <c r="HEV215" s="1"/>
+      <c r="HEW215" s="23"/>
+      <c r="HEX215" s="23"/>
+      <c r="HEY215" s="1"/>
+      <c r="HEZ215" s="23"/>
+      <c r="HFA215" s="23"/>
+      <c r="HFB215" s="1"/>
+      <c r="HFC215" s="23"/>
+      <c r="HFD215" s="23"/>
+      <c r="HFE215" s="1"/>
+      <c r="HFF215" s="23"/>
+      <c r="HFG215" s="23"/>
+      <c r="HFH215" s="1"/>
+      <c r="HFI215" s="23"/>
+      <c r="HFJ215" s="23"/>
+      <c r="HFK215" s="1"/>
+      <c r="HFL215" s="23"/>
+      <c r="HFM215" s="23"/>
+      <c r="HFN215" s="1"/>
+      <c r="HFO215" s="23"/>
+      <c r="HFP215" s="23"/>
+      <c r="HFQ215" s="1"/>
+      <c r="HFR215" s="23"/>
+      <c r="HFS215" s="23"/>
+      <c r="HFT215" s="1"/>
+      <c r="HFU215" s="23"/>
+      <c r="HFV215" s="23"/>
+      <c r="HFW215" s="1"/>
+      <c r="HFX215" s="23"/>
+      <c r="HFY215" s="23"/>
+      <c r="HFZ215" s="1"/>
+      <c r="HGA215" s="23"/>
+      <c r="HGB215" s="23"/>
+      <c r="HGC215" s="1"/>
+      <c r="HGD215" s="23"/>
+      <c r="HGE215" s="23"/>
+      <c r="HGF215" s="1"/>
+      <c r="HGG215" s="23"/>
+      <c r="HGH215" s="23"/>
+      <c r="HGI215" s="1"/>
+      <c r="HGJ215" s="23"/>
+      <c r="HGK215" s="23"/>
+      <c r="HGL215" s="1"/>
+      <c r="HGM215" s="23"/>
+      <c r="HGN215" s="23"/>
+      <c r="HGO215" s="1"/>
+      <c r="HGP215" s="23"/>
+      <c r="HGQ215" s="23"/>
+      <c r="HGR215" s="1"/>
+      <c r="HGS215" s="23"/>
+      <c r="HGT215" s="23"/>
+      <c r="HGU215" s="1"/>
+      <c r="HGV215" s="23"/>
+      <c r="HGW215" s="23"/>
+      <c r="HGX215" s="1"/>
+      <c r="HGY215" s="23"/>
+      <c r="HGZ215" s="23"/>
+      <c r="HHA215" s="1"/>
+      <c r="HHB215" s="23"/>
+      <c r="HHC215" s="23"/>
+      <c r="HHD215" s="1"/>
+      <c r="HHE215" s="23"/>
+      <c r="HHF215" s="23"/>
+      <c r="HHG215" s="1"/>
+      <c r="HHH215" s="23"/>
+      <c r="HHI215" s="23"/>
+      <c r="HHJ215" s="1"/>
+      <c r="HHK215" s="23"/>
+      <c r="HHL215" s="23"/>
+      <c r="HHM215" s="1"/>
+      <c r="HHN215" s="23"/>
+      <c r="HHO215" s="23"/>
+      <c r="HHP215" s="1"/>
+      <c r="HHQ215" s="23"/>
+      <c r="HHR215" s="23"/>
+      <c r="HHS215" s="1"/>
+      <c r="HHT215" s="23"/>
+      <c r="HHU215" s="23"/>
+      <c r="HHV215" s="1"/>
+      <c r="HHW215" s="23"/>
+      <c r="HHX215" s="23"/>
+      <c r="HHY215" s="1"/>
+      <c r="HHZ215" s="23"/>
+      <c r="HIA215" s="23"/>
+      <c r="HIB215" s="1"/>
+      <c r="HIC215" s="23"/>
+      <c r="HID215" s="23"/>
+      <c r="HIE215" s="1"/>
+      <c r="HIF215" s="23"/>
+      <c r="HIG215" s="23"/>
+      <c r="HIH215" s="1"/>
+      <c r="HII215" s="23"/>
+      <c r="HIJ215" s="23"/>
+      <c r="HIK215" s="1"/>
+      <c r="HIL215" s="23"/>
+      <c r="HIM215" s="23"/>
+      <c r="HIN215" s="1"/>
+      <c r="HIO215" s="23"/>
+      <c r="HIP215" s="23"/>
+      <c r="HIQ215" s="1"/>
+      <c r="HIR215" s="23"/>
+      <c r="HIS215" s="23"/>
+      <c r="HIT215" s="1"/>
+      <c r="HIU215" s="23"/>
+      <c r="HIV215" s="23"/>
+      <c r="HIW215" s="1"/>
+      <c r="HIX215" s="23"/>
+      <c r="HIY215" s="23"/>
+      <c r="HIZ215" s="1"/>
+      <c r="HJA215" s="23"/>
+      <c r="HJB215" s="23"/>
+      <c r="HJC215" s="1"/>
+      <c r="HJD215" s="23"/>
+      <c r="HJE215" s="23"/>
+      <c r="HJF215" s="1"/>
+      <c r="HJG215" s="23"/>
+      <c r="HJH215" s="23"/>
+      <c r="HJI215" s="1"/>
+      <c r="HJJ215" s="23"/>
+      <c r="HJK215" s="23"/>
+      <c r="HJL215" s="1"/>
+      <c r="HJM215" s="23"/>
+      <c r="HJN215" s="23"/>
+      <c r="HJO215" s="1"/>
+      <c r="HJP215" s="23"/>
+      <c r="HJQ215" s="23"/>
+      <c r="HJR215" s="1"/>
+      <c r="HJS215" s="23"/>
+      <c r="HJT215" s="23"/>
+      <c r="HJU215" s="1"/>
+      <c r="HJV215" s="23"/>
+      <c r="HJW215" s="23"/>
+      <c r="HJX215" s="1"/>
+      <c r="HJY215" s="23"/>
+      <c r="HJZ215" s="23"/>
+      <c r="HKA215" s="1"/>
+      <c r="HKB215" s="23"/>
+      <c r="HKC215" s="23"/>
+      <c r="HKD215" s="1"/>
+      <c r="HKE215" s="23"/>
+      <c r="HKF215" s="23"/>
+      <c r="HKG215" s="1"/>
+      <c r="HKH215" s="23"/>
+      <c r="HKI215" s="23"/>
+      <c r="HKJ215" s="1"/>
+      <c r="HKK215" s="23"/>
+      <c r="HKL215" s="23"/>
+      <c r="HKM215" s="1"/>
+      <c r="HKN215" s="23"/>
+      <c r="HKO215" s="23"/>
+      <c r="HKP215" s="1"/>
+      <c r="HKQ215" s="23"/>
+      <c r="HKR215" s="23"/>
+      <c r="HKS215" s="1"/>
+      <c r="HKT215" s="23"/>
+      <c r="HKU215" s="23"/>
+      <c r="HKV215" s="1"/>
+      <c r="HKW215" s="23"/>
+      <c r="HKX215" s="23"/>
+      <c r="HKY215" s="1"/>
+      <c r="HKZ215" s="23"/>
+      <c r="HLA215" s="23"/>
+      <c r="HLB215" s="1"/>
+      <c r="HLC215" s="23"/>
+      <c r="HLD215" s="23"/>
+      <c r="HLE215" s="1"/>
+      <c r="HLF215" s="23"/>
+      <c r="HLG215" s="23"/>
+      <c r="HLH215" s="1"/>
+      <c r="HLI215" s="23"/>
+      <c r="HLJ215" s="23"/>
+      <c r="HLK215" s="1"/>
+      <c r="HLL215" s="23"/>
+      <c r="HLM215" s="23"/>
+      <c r="HLN215" s="1"/>
+      <c r="HLO215" s="23"/>
+      <c r="HLP215" s="23"/>
+      <c r="HLQ215" s="1"/>
+      <c r="HLR215" s="23"/>
+      <c r="HLS215" s="23"/>
+      <c r="HLT215" s="1"/>
+      <c r="HLU215" s="23"/>
+      <c r="HLV215" s="23"/>
+      <c r="HLW215" s="1"/>
+      <c r="HLX215" s="23"/>
+      <c r="HLY215" s="23"/>
+      <c r="HLZ215" s="1"/>
+      <c r="HMA215" s="23"/>
+      <c r="HMB215" s="23"/>
+      <c r="HMC215" s="1"/>
+      <c r="HMD215" s="23"/>
+      <c r="HME215" s="23"/>
+      <c r="HMF215" s="1"/>
+      <c r="HMG215" s="23"/>
+      <c r="HMH215" s="23"/>
+      <c r="HMI215" s="1"/>
+      <c r="HMJ215" s="23"/>
+      <c r="HMK215" s="23"/>
+      <c r="HML215" s="1"/>
+      <c r="HMM215" s="23"/>
+      <c r="HMN215" s="23"/>
+      <c r="HMO215" s="1"/>
+      <c r="HMP215" s="23"/>
+      <c r="HMQ215" s="23"/>
+      <c r="HMR215" s="1"/>
+      <c r="HMS215" s="23"/>
+      <c r="HMT215" s="23"/>
+      <c r="HMU215" s="1"/>
+      <c r="HMV215" s="23"/>
+      <c r="HMW215" s="23"/>
+      <c r="HMX215" s="1"/>
+      <c r="HMY215" s="23"/>
+      <c r="HMZ215" s="23"/>
+      <c r="HNA215" s="1"/>
+      <c r="HNB215" s="23"/>
+      <c r="HNC215" s="23"/>
+      <c r="HND215" s="1"/>
+      <c r="HNE215" s="23"/>
+      <c r="HNF215" s="23"/>
+      <c r="HNG215" s="1"/>
+      <c r="HNH215" s="23"/>
+      <c r="HNI215" s="23"/>
+      <c r="HNJ215" s="1"/>
+      <c r="HNK215" s="23"/>
+      <c r="HNL215" s="23"/>
+      <c r="HNM215" s="1"/>
+      <c r="HNN215" s="23"/>
+      <c r="HNO215" s="23"/>
+      <c r="HNP215" s="1"/>
+      <c r="HNQ215" s="23"/>
+      <c r="HNR215" s="23"/>
+      <c r="HNS215" s="1"/>
+      <c r="HNT215" s="23"/>
+      <c r="HNU215" s="23"/>
+      <c r="HNV215" s="1"/>
+      <c r="HNW215" s="23"/>
+      <c r="HNX215" s="23"/>
+      <c r="HNY215" s="1"/>
+      <c r="HNZ215" s="23"/>
+      <c r="HOA215" s="23"/>
+      <c r="HOB215" s="1"/>
+      <c r="HOC215" s="23"/>
+      <c r="HOD215" s="23"/>
+      <c r="HOE215" s="1"/>
+      <c r="HOF215" s="23"/>
+      <c r="HOG215" s="23"/>
+      <c r="HOH215" s="1"/>
+      <c r="HOI215" s="23"/>
+      <c r="HOJ215" s="23"/>
+      <c r="HOK215" s="1"/>
+      <c r="HOL215" s="23"/>
+      <c r="HOM215" s="23"/>
+      <c r="HON215" s="1"/>
+      <c r="HOO215" s="23"/>
+      <c r="HOP215" s="23"/>
+      <c r="HOQ215" s="1"/>
+      <c r="HOR215" s="23"/>
+      <c r="HOS215" s="23"/>
+      <c r="HOT215" s="1"/>
+      <c r="HOU215" s="23"/>
+      <c r="HOV215" s="23"/>
+      <c r="HOW215" s="1"/>
+      <c r="HOX215" s="23"/>
+      <c r="HOY215" s="23"/>
+      <c r="HOZ215" s="1"/>
+      <c r="HPA215" s="23"/>
+      <c r="HPB215" s="23"/>
+      <c r="HPC215" s="1"/>
+      <c r="HPD215" s="23"/>
+      <c r="HPE215" s="23"/>
+      <c r="HPF215" s="1"/>
+      <c r="HPG215" s="23"/>
+      <c r="HPH215" s="23"/>
+      <c r="HPI215" s="1"/>
+      <c r="HPJ215" s="23"/>
+      <c r="HPK215" s="23"/>
+      <c r="HPL215" s="1"/>
+      <c r="HPM215" s="23"/>
+      <c r="HPN215" s="23"/>
+      <c r="HPO215" s="1"/>
+      <c r="HPP215" s="23"/>
+      <c r="HPQ215" s="23"/>
+      <c r="HPR215" s="1"/>
+      <c r="HPS215" s="23"/>
+      <c r="HPT215" s="23"/>
+      <c r="HPU215" s="1"/>
+      <c r="HPV215" s="23"/>
+      <c r="HPW215" s="23"/>
+      <c r="HPX215" s="1"/>
+      <c r="HPY215" s="23"/>
+      <c r="HPZ215" s="23"/>
+      <c r="HQA215" s="1"/>
+      <c r="HQB215" s="23"/>
+      <c r="HQC215" s="23"/>
+      <c r="HQD215" s="1"/>
+      <c r="HQE215" s="23"/>
+      <c r="HQF215" s="23"/>
+      <c r="HQG215" s="1"/>
+      <c r="HQH215" s="23"/>
+      <c r="HQI215" s="23"/>
+      <c r="HQJ215" s="1"/>
+      <c r="HQK215" s="23"/>
+      <c r="HQL215" s="23"/>
+      <c r="HQM215" s="1"/>
+      <c r="HQN215" s="23"/>
+      <c r="HQO215" s="23"/>
+      <c r="HQP215" s="1"/>
+      <c r="HQQ215" s="23"/>
+      <c r="HQR215" s="23"/>
+      <c r="HQS215" s="1"/>
+      <c r="HQT215" s="23"/>
+      <c r="HQU215" s="23"/>
+      <c r="HQV215" s="1"/>
+      <c r="HQW215" s="23"/>
+      <c r="HQX215" s="23"/>
+      <c r="HQY215" s="1"/>
+      <c r="HQZ215" s="23"/>
+      <c r="HRA215" s="23"/>
+      <c r="HRB215" s="1"/>
+      <c r="HRC215" s="23"/>
+      <c r="HRD215" s="23"/>
+      <c r="HRE215" s="1"/>
+      <c r="HRF215" s="23"/>
+      <c r="HRG215" s="23"/>
+      <c r="HRH215" s="1"/>
+      <c r="HRI215" s="23"/>
+      <c r="HRJ215" s="23"/>
+      <c r="HRK215" s="1"/>
+      <c r="HRL215" s="23"/>
+      <c r="HRM215" s="23"/>
+      <c r="HRN215" s="1"/>
+      <c r="HRO215" s="23"/>
+      <c r="HRP215" s="23"/>
+      <c r="HRQ215" s="1"/>
+      <c r="HRR215" s="23"/>
+      <c r="HRS215" s="23"/>
+      <c r="HRT215" s="1"/>
+      <c r="HRU215" s="23"/>
+      <c r="HRV215" s="23"/>
+      <c r="HRW215" s="1"/>
+      <c r="HRX215" s="23"/>
+      <c r="HRY215" s="23"/>
+      <c r="HRZ215" s="1"/>
+      <c r="HSA215" s="23"/>
+      <c r="HSB215" s="23"/>
+      <c r="HSC215" s="1"/>
+      <c r="HSD215" s="23"/>
+      <c r="HSE215" s="23"/>
+      <c r="HSF215" s="1"/>
+      <c r="HSG215" s="23"/>
+      <c r="HSH215" s="23"/>
+      <c r="HSI215" s="1"/>
+      <c r="HSJ215" s="23"/>
+      <c r="HSK215" s="23"/>
+      <c r="HSL215" s="1"/>
+      <c r="HSM215" s="23"/>
+      <c r="HSN215" s="23"/>
+      <c r="HSO215" s="1"/>
+      <c r="HSP215" s="23"/>
+      <c r="HSQ215" s="23"/>
+      <c r="HSR215" s="1"/>
+      <c r="HSS215" s="23"/>
+      <c r="HST215" s="23"/>
+      <c r="HSU215" s="1"/>
+      <c r="HSV215" s="23"/>
+      <c r="HSW215" s="23"/>
+      <c r="HSX215" s="1"/>
+      <c r="HSY215" s="23"/>
+      <c r="HSZ215" s="23"/>
+      <c r="HTA215" s="1"/>
+      <c r="HTB215" s="23"/>
+      <c r="HTC215" s="23"/>
+      <c r="HTD215" s="1"/>
+      <c r="HTE215" s="23"/>
+      <c r="HTF215" s="23"/>
+      <c r="HTG215" s="1"/>
+      <c r="HTH215" s="23"/>
+      <c r="HTI215" s="23"/>
+      <c r="HTJ215" s="1"/>
+      <c r="HTK215" s="23"/>
+      <c r="HTL215" s="23"/>
+      <c r="HTM215" s="1"/>
+      <c r="HTN215" s="23"/>
+      <c r="HTO215" s="23"/>
+      <c r="HTP215" s="1"/>
+      <c r="HTQ215" s="23"/>
+      <c r="HTR215" s="23"/>
+      <c r="HTS215" s="1"/>
+      <c r="HTT215" s="23"/>
+      <c r="HTU215" s="23"/>
+      <c r="HTV215" s="1"/>
+      <c r="HTW215" s="23"/>
+      <c r="HTX215" s="23"/>
+      <c r="HTY215" s="1"/>
+      <c r="HTZ215" s="23"/>
+      <c r="HUA215" s="23"/>
+      <c r="HUB215" s="1"/>
+      <c r="HUC215" s="23"/>
+      <c r="HUD215" s="23"/>
+      <c r="HUE215" s="1"/>
+      <c r="HUF215" s="23"/>
+      <c r="HUG215" s="23"/>
+      <c r="HUH215" s="1"/>
+      <c r="HUI215" s="23"/>
+      <c r="HUJ215" s="23"/>
+      <c r="HUK215" s="1"/>
+      <c r="HUL215" s="23"/>
+      <c r="HUM215" s="23"/>
+      <c r="HUN215" s="1"/>
+      <c r="HUO215" s="23"/>
+      <c r="HUP215" s="23"/>
+      <c r="HUQ215" s="1"/>
+      <c r="HUR215" s="23"/>
+      <c r="HUS215" s="23"/>
+      <c r="HUT215" s="1"/>
+      <c r="HUU215" s="23"/>
+      <c r="HUV215" s="23"/>
+      <c r="HUW215" s="1"/>
+      <c r="HUX215" s="23"/>
+      <c r="HUY215" s="23"/>
+      <c r="HUZ215" s="1"/>
+      <c r="HVA215" s="23"/>
+      <c r="HVB215" s="23"/>
+      <c r="HVC215" s="1"/>
+      <c r="HVD215" s="23"/>
+      <c r="HVE215" s="23"/>
+      <c r="HVF215" s="1"/>
+      <c r="HVG215" s="23"/>
+      <c r="HVH215" s="23"/>
+      <c r="HVI215" s="1"/>
+      <c r="HVJ215" s="23"/>
+      <c r="HVK215" s="23"/>
+      <c r="HVL215" s="1"/>
+      <c r="HVM215" s="23"/>
+      <c r="HVN215" s="23"/>
+      <c r="HVO215" s="1"/>
+      <c r="HVP215" s="23"/>
+      <c r="HVQ215" s="23"/>
+      <c r="HVR215" s="1"/>
+      <c r="HVS215" s="23"/>
+      <c r="HVT215" s="23"/>
+      <c r="HVU215" s="1"/>
+      <c r="HVV215" s="23"/>
+      <c r="HVW215" s="23"/>
+      <c r="HVX215" s="1"/>
+      <c r="HVY215" s="23"/>
+      <c r="HVZ215" s="23"/>
+      <c r="HWA215" s="1"/>
+      <c r="HWB215" s="23"/>
+      <c r="HWC215" s="23"/>
+      <c r="HWD215" s="1"/>
+      <c r="HWE215" s="23"/>
+      <c r="HWF215" s="23"/>
+      <c r="HWG215" s="1"/>
+      <c r="HWH215" s="23"/>
+      <c r="HWI215" s="23"/>
+      <c r="HWJ215" s="1"/>
+      <c r="HWK215" s="23"/>
+      <c r="HWL215" s="23"/>
+      <c r="HWM215" s="1"/>
+      <c r="HWN215" s="23"/>
+      <c r="HWO215" s="23"/>
+      <c r="HWP215" s="1"/>
+      <c r="HWQ215" s="23"/>
+      <c r="HWR215" s="23"/>
+      <c r="HWS215" s="1"/>
+      <c r="HWT215" s="23"/>
+      <c r="HWU215" s="23"/>
+      <c r="HWV215" s="1"/>
+      <c r="HWW215" s="23"/>
+      <c r="HWX215" s="23"/>
+      <c r="HWY215" s="1"/>
+      <c r="HWZ215" s="23"/>
+      <c r="HXA215" s="23"/>
+      <c r="HXB215" s="1"/>
+      <c r="HXC215" s="23"/>
+      <c r="HXD215" s="23"/>
+      <c r="HXE215" s="1"/>
+      <c r="HXF215" s="23"/>
+      <c r="HXG215" s="23"/>
+      <c r="HXH215" s="1"/>
+      <c r="HXI215" s="23"/>
+      <c r="HXJ215" s="23"/>
+      <c r="HXK215" s="1"/>
+      <c r="HXL215" s="23"/>
+      <c r="HXM215" s="23"/>
+      <c r="HXN215" s="1"/>
+      <c r="HXO215" s="23"/>
+      <c r="HXP215" s="23"/>
+      <c r="HXQ215" s="1"/>
+      <c r="HXR215" s="23"/>
+      <c r="HXS215" s="23"/>
+      <c r="HXT215" s="1"/>
+      <c r="HXU215" s="23"/>
+      <c r="HXV215" s="23"/>
+      <c r="HXW215" s="1"/>
+      <c r="HXX215" s="23"/>
+      <c r="HXY215" s="23"/>
+      <c r="HXZ215" s="1"/>
+      <c r="HYA215" s="23"/>
+      <c r="HYB215" s="23"/>
+      <c r="HYC215" s="1"/>
+      <c r="HYD215" s="23"/>
+      <c r="HYE215" s="23"/>
+      <c r="HYF215" s="1"/>
+      <c r="HYG215" s="23"/>
+      <c r="HYH215" s="23"/>
+      <c r="HYI215" s="1"/>
+      <c r="HYJ215" s="23"/>
+      <c r="HYK215" s="23"/>
+      <c r="HYL215" s="1"/>
+      <c r="HYM215" s="23"/>
+      <c r="HYN215" s="23"/>
+      <c r="HYO215" s="1"/>
+      <c r="HYP215" s="23"/>
+      <c r="HYQ215" s="23"/>
+      <c r="HYR215" s="1"/>
+      <c r="HYS215" s="23"/>
+      <c r="HYT215" s="23"/>
+      <c r="HYU215" s="1"/>
+      <c r="HYV215" s="23"/>
+      <c r="HYW215" s="23"/>
+      <c r="HYX215" s="1"/>
+      <c r="HYY215" s="23"/>
+      <c r="HYZ215" s="23"/>
+      <c r="HZA215" s="1"/>
+      <c r="HZB215" s="23"/>
+      <c r="HZC215" s="23"/>
+      <c r="HZD215" s="1"/>
+      <c r="HZE215" s="23"/>
+      <c r="HZF215" s="23"/>
+      <c r="HZG215" s="1"/>
+      <c r="HZH215" s="23"/>
+      <c r="HZI215" s="23"/>
+      <c r="HZJ215" s="1"/>
+      <c r="HZK215" s="23"/>
+      <c r="HZL215" s="23"/>
+      <c r="HZM215" s="1"/>
+      <c r="HZN215" s="23"/>
+      <c r="HZO215" s="23"/>
+      <c r="HZP215" s="1"/>
+      <c r="HZQ215" s="23"/>
+      <c r="HZR215" s="23"/>
+      <c r="HZS215" s="1"/>
+      <c r="HZT215" s="23"/>
+      <c r="HZU215" s="23"/>
+      <c r="HZV215" s="1"/>
+      <c r="HZW215" s="23"/>
+      <c r="HZX215" s="23"/>
+      <c r="HZY215" s="1"/>
+      <c r="HZZ215" s="23"/>
+      <c r="IAA215" s="23"/>
+      <c r="IAB215" s="1"/>
+      <c r="IAC215" s="23"/>
+      <c r="IAD215" s="23"/>
+      <c r="IAE215" s="1"/>
+      <c r="IAF215" s="23"/>
+      <c r="IAG215" s="23"/>
+      <c r="IAH215" s="1"/>
+      <c r="IAI215" s="23"/>
+      <c r="IAJ215" s="23"/>
+      <c r="IAK215" s="1"/>
+      <c r="IAL215" s="23"/>
+      <c r="IAM215" s="23"/>
+      <c r="IAN215" s="1"/>
+      <c r="IAO215" s="23"/>
+      <c r="IAP215" s="23"/>
+      <c r="IAQ215" s="1"/>
+      <c r="IAR215" s="23"/>
+      <c r="IAS215" s="23"/>
+      <c r="IAT215" s="1"/>
+      <c r="IAU215" s="23"/>
+      <c r="IAV215" s="23"/>
+      <c r="IAW215" s="1"/>
+      <c r="IAX215" s="23"/>
+      <c r="IAY215" s="23"/>
+      <c r="IAZ215" s="1"/>
+      <c r="IBA215" s="23"/>
+      <c r="IBB215" s="23"/>
+      <c r="IBC215" s="1"/>
+      <c r="IBD215" s="23"/>
+      <c r="IBE215" s="23"/>
+      <c r="IBF215" s="1"/>
+      <c r="IBG215" s="23"/>
+      <c r="IBH215" s="23"/>
+      <c r="IBI215" s="1"/>
+      <c r="IBJ215" s="23"/>
+      <c r="IBK215" s="23"/>
+      <c r="IBL215" s="1"/>
+      <c r="IBM215" s="23"/>
+      <c r="IBN215" s="23"/>
+      <c r="IBO215" s="1"/>
+      <c r="IBP215" s="23"/>
+      <c r="IBQ215" s="23"/>
+      <c r="IBR215" s="1"/>
+      <c r="IBS215" s="23"/>
+      <c r="IBT215" s="23"/>
+      <c r="IBU215" s="1"/>
+      <c r="IBV215" s="23"/>
+      <c r="IBW215" s="23"/>
+      <c r="IBX215" s="1"/>
+      <c r="IBY215" s="23"/>
+      <c r="IBZ215" s="23"/>
+      <c r="ICA215" s="1"/>
+      <c r="ICB215" s="23"/>
+      <c r="ICC215" s="23"/>
+      <c r="ICD215" s="1"/>
+      <c r="ICE215" s="23"/>
+      <c r="ICF215" s="23"/>
+      <c r="ICG215" s="1"/>
+      <c r="ICH215" s="23"/>
+      <c r="ICI215" s="23"/>
+      <c r="ICJ215" s="1"/>
+      <c r="ICK215" s="23"/>
+      <c r="ICL215" s="23"/>
+      <c r="ICM215" s="1"/>
+      <c r="ICN215" s="23"/>
+      <c r="ICO215" s="23"/>
+      <c r="ICP215" s="1"/>
+      <c r="ICQ215" s="23"/>
+      <c r="ICR215" s="23"/>
+      <c r="ICS215" s="1"/>
+      <c r="ICT215" s="23"/>
+      <c r="ICU215" s="23"/>
+      <c r="ICV215" s="1"/>
+      <c r="ICW215" s="23"/>
+      <c r="ICX215" s="23"/>
+      <c r="ICY215" s="1"/>
+      <c r="ICZ215" s="23"/>
+      <c r="IDA215" s="23"/>
+      <c r="IDB215" s="1"/>
+      <c r="IDC215" s="23"/>
+      <c r="IDD215" s="23"/>
+      <c r="IDE215" s="1"/>
+      <c r="IDF215" s="23"/>
+      <c r="IDG215" s="23"/>
+      <c r="IDH215" s="1"/>
+      <c r="IDI215" s="23"/>
+      <c r="IDJ215" s="23"/>
+      <c r="IDK215" s="1"/>
+      <c r="IDL215" s="23"/>
+      <c r="IDM215" s="23"/>
+      <c r="IDN215" s="1"/>
+      <c r="IDO215" s="23"/>
+      <c r="IDP215" s="23"/>
+      <c r="IDQ215" s="1"/>
+      <c r="IDR215" s="23"/>
+      <c r="IDS215" s="23"/>
+      <c r="IDT215" s="1"/>
+      <c r="IDU215" s="23"/>
+      <c r="IDV215" s="23"/>
+      <c r="IDW215" s="1"/>
+      <c r="IDX215" s="23"/>
+      <c r="IDY215" s="23"/>
+      <c r="IDZ215" s="1"/>
+      <c r="IEA215" s="23"/>
+      <c r="IEB215" s="23"/>
+      <c r="IEC215" s="1"/>
+      <c r="IED215" s="23"/>
+      <c r="IEE215" s="23"/>
+      <c r="IEF215" s="1"/>
+      <c r="IEG215" s="23"/>
+      <c r="IEH215" s="23"/>
+      <c r="IEI215" s="1"/>
+      <c r="IEJ215" s="23"/>
+      <c r="IEK215" s="23"/>
+      <c r="IEL215" s="1"/>
+      <c r="IEM215" s="23"/>
+      <c r="IEN215" s="23"/>
+      <c r="IEO215" s="1"/>
+      <c r="IEP215" s="23"/>
+      <c r="IEQ215" s="23"/>
+      <c r="IER215" s="1"/>
+      <c r="IES215" s="23"/>
+      <c r="IET215" s="23"/>
+      <c r="IEU215" s="1"/>
+      <c r="IEV215" s="23"/>
+      <c r="IEW215" s="23"/>
+      <c r="IEX215" s="1"/>
+      <c r="IEY215" s="23"/>
+      <c r="IEZ215" s="23"/>
+      <c r="IFA215" s="1"/>
+      <c r="IFB215" s="23"/>
+      <c r="IFC215" s="23"/>
+      <c r="IFD215" s="1"/>
+      <c r="IFE215" s="23"/>
+      <c r="IFF215" s="23"/>
+      <c r="IFG215" s="1"/>
+      <c r="IFH215" s="23"/>
+      <c r="IFI215" s="23"/>
+      <c r="IFJ215" s="1"/>
+      <c r="IFK215" s="23"/>
+      <c r="IFL215" s="23"/>
+      <c r="IFM215" s="1"/>
+      <c r="IFN215" s="23"/>
+      <c r="IFO215" s="23"/>
+      <c r="IFP215" s="1"/>
+      <c r="IFQ215" s="23"/>
+      <c r="IFR215" s="23"/>
+      <c r="IFS215" s="1"/>
+      <c r="IFT215" s="23"/>
+      <c r="IFU215" s="23"/>
+      <c r="IFV215" s="1"/>
+      <c r="IFW215" s="23"/>
+      <c r="IFX215" s="23"/>
+      <c r="IFY215" s="1"/>
+      <c r="IFZ215" s="23"/>
+      <c r="IGA215" s="23"/>
+      <c r="IGB215" s="1"/>
+      <c r="IGC215" s="23"/>
+      <c r="IGD215" s="23"/>
+      <c r="IGE215" s="1"/>
+      <c r="IGF215" s="23"/>
+      <c r="IGG215" s="23"/>
+      <c r="IGH215" s="1"/>
+      <c r="IGI215" s="23"/>
+      <c r="IGJ215" s="23"/>
+      <c r="IGK215" s="1"/>
+      <c r="IGL215" s="23"/>
+      <c r="IGM215" s="23"/>
+      <c r="IGN215" s="1"/>
+      <c r="IGO215" s="23"/>
+      <c r="IGP215" s="23"/>
+      <c r="IGQ215" s="1"/>
+      <c r="IGR215" s="23"/>
+      <c r="IGS215" s="23"/>
+      <c r="IGT215" s="1"/>
+      <c r="IGU215" s="23"/>
+      <c r="IGV215" s="23"/>
+      <c r="IGW215" s="1"/>
+      <c r="IGX215" s="23"/>
+      <c r="IGY215" s="23"/>
+      <c r="IGZ215" s="1"/>
+      <c r="IHA215" s="23"/>
+      <c r="IHB215" s="23"/>
+      <c r="IHC215" s="1"/>
+      <c r="IHD215" s="23"/>
+      <c r="IHE215" s="23"/>
+      <c r="IHF215" s="1"/>
+      <c r="IHG215" s="23"/>
+      <c r="IHH215" s="23"/>
+      <c r="IHI215" s="1"/>
+      <c r="IHJ215" s="23"/>
+      <c r="IHK215" s="23"/>
+      <c r="IHL215" s="1"/>
+      <c r="IHM215" s="23"/>
+      <c r="IHN215" s="23"/>
+      <c r="IHO215" s="1"/>
+      <c r="IHP215" s="23"/>
+      <c r="IHQ215" s="23"/>
+      <c r="IHR215" s="1"/>
+      <c r="IHS215" s="23"/>
+      <c r="IHT215" s="23"/>
+      <c r="IHU215" s="1"/>
+      <c r="IHV215" s="23"/>
+      <c r="IHW215" s="23"/>
+      <c r="IHX215" s="1"/>
+      <c r="IHY215" s="23"/>
+      <c r="IHZ215" s="23"/>
+      <c r="IIA215" s="1"/>
+      <c r="IIB215" s="23"/>
+      <c r="IIC215" s="23"/>
+      <c r="IID215" s="1"/>
+      <c r="IIE215" s="23"/>
+      <c r="IIF215" s="23"/>
+      <c r="IIG215" s="1"/>
+      <c r="IIH215" s="23"/>
+      <c r="III215" s="23"/>
+      <c r="IIJ215" s="1"/>
+      <c r="IIK215" s="23"/>
+      <c r="IIL215" s="23"/>
+      <c r="IIM215" s="1"/>
+      <c r="IIN215" s="23"/>
+      <c r="IIO215" s="23"/>
+      <c r="IIP215" s="1"/>
+      <c r="IIQ215" s="23"/>
+      <c r="IIR215" s="23"/>
+      <c r="IIS215" s="1"/>
+      <c r="IIT215" s="23"/>
+      <c r="IIU215" s="23"/>
+      <c r="IIV215" s="1"/>
+      <c r="IIW215" s="23"/>
+      <c r="IIX215" s="23"/>
+      <c r="IIY215" s="1"/>
+      <c r="IIZ215" s="23"/>
+      <c r="IJA215" s="23"/>
+      <c r="IJB215" s="1"/>
+      <c r="IJC215" s="23"/>
+      <c r="IJD215" s="23"/>
+      <c r="IJE215" s="1"/>
+      <c r="IJF215" s="23"/>
+      <c r="IJG215" s="23"/>
+      <c r="IJH215" s="1"/>
+      <c r="IJI215" s="23"/>
+      <c r="IJJ215" s="23"/>
+      <c r="IJK215" s="1"/>
+      <c r="IJL215" s="23"/>
+      <c r="IJM215" s="23"/>
+      <c r="IJN215" s="1"/>
+      <c r="IJO215" s="23"/>
+      <c r="IJP215" s="23"/>
+      <c r="IJQ215" s="1"/>
+      <c r="IJR215" s="23"/>
+      <c r="IJS215" s="23"/>
+      <c r="IJT215" s="1"/>
+      <c r="IJU215" s="23"/>
+      <c r="IJV215" s="23"/>
+      <c r="IJW215" s="1"/>
+      <c r="IJX215" s="23"/>
+      <c r="IJY215" s="23"/>
+      <c r="IJZ215" s="1"/>
+      <c r="IKA215" s="23"/>
+      <c r="IKB215" s="23"/>
+      <c r="IKC215" s="1"/>
+      <c r="IKD215" s="23"/>
+      <c r="IKE215" s="23"/>
+      <c r="IKF215" s="1"/>
+      <c r="IKG215" s="23"/>
+      <c r="IKH215" s="23"/>
+      <c r="IKI215" s="1"/>
+      <c r="IKJ215" s="23"/>
+      <c r="IKK215" s="23"/>
+      <c r="IKL215" s="1"/>
+      <c r="IKM215" s="23"/>
+      <c r="IKN215" s="23"/>
+      <c r="IKO215" s="1"/>
+      <c r="IKP215" s="23"/>
+      <c r="IKQ215" s="23"/>
+      <c r="IKR215" s="1"/>
+      <c r="IKS215" s="23"/>
+      <c r="IKT215" s="23"/>
+      <c r="IKU215" s="1"/>
+      <c r="IKV215" s="23"/>
+      <c r="IKW215" s="23"/>
+      <c r="IKX215" s="1"/>
+      <c r="IKY215" s="23"/>
+      <c r="IKZ215" s="23"/>
+      <c r="ILA215" s="1"/>
+      <c r="ILB215" s="23"/>
+      <c r="ILC215" s="23"/>
+      <c r="ILD215" s="1"/>
+      <c r="ILE215" s="23"/>
+      <c r="ILF215" s="23"/>
+      <c r="ILG215" s="1"/>
+      <c r="ILH215" s="23"/>
+      <c r="ILI215" s="23"/>
+      <c r="ILJ215" s="1"/>
+      <c r="ILK215" s="23"/>
+      <c r="ILL215" s="23"/>
+      <c r="ILM215" s="1"/>
+      <c r="ILN215" s="23"/>
+      <c r="ILO215" s="23"/>
+      <c r="ILP215" s="1"/>
+      <c r="ILQ215" s="23"/>
+      <c r="ILR215" s="23"/>
+      <c r="ILS215" s="1"/>
+      <c r="ILT215" s="23"/>
+      <c r="ILU215" s="23"/>
+      <c r="ILV215" s="1"/>
+      <c r="ILW215" s="23"/>
+      <c r="ILX215" s="23"/>
+      <c r="ILY215" s="1"/>
+      <c r="ILZ215" s="23"/>
+      <c r="IMA215" s="23"/>
+      <c r="IMB215" s="1"/>
+      <c r="IMC215" s="23"/>
+      <c r="IMD215" s="23"/>
+      <c r="IME215" s="1"/>
+      <c r="IMF215" s="23"/>
+      <c r="IMG215" s="23"/>
+      <c r="IMH215" s="1"/>
+      <c r="IMI215" s="23"/>
+      <c r="IMJ215" s="23"/>
+      <c r="IMK215" s="1"/>
+      <c r="IML215" s="23"/>
+      <c r="IMM215" s="23"/>
+      <c r="IMN215" s="1"/>
+      <c r="IMO215" s="23"/>
+      <c r="IMP215" s="23"/>
+      <c r="IMQ215" s="1"/>
+      <c r="IMR215" s="23"/>
+      <c r="IMS215" s="23"/>
+      <c r="IMT215" s="1"/>
+      <c r="IMU215" s="23"/>
+      <c r="IMV215" s="23"/>
+      <c r="IMW215" s="1"/>
+      <c r="IMX215" s="23"/>
+      <c r="IMY215" s="23"/>
+      <c r="IMZ215" s="1"/>
+      <c r="INA215" s="23"/>
+      <c r="INB215" s="23"/>
+      <c r="INC215" s="1"/>
+      <c r="IND215" s="23"/>
+      <c r="INE215" s="23"/>
+      <c r="INF215" s="1"/>
+      <c r="ING215" s="23"/>
+      <c r="INH215" s="23"/>
+      <c r="INI215" s="1"/>
+      <c r="INJ215" s="23"/>
+      <c r="INK215" s="23"/>
+      <c r="INL215" s="1"/>
+      <c r="INM215" s="23"/>
+      <c r="INN215" s="23"/>
+      <c r="INO215" s="1"/>
+      <c r="INP215" s="23"/>
+      <c r="INQ215" s="23"/>
+      <c r="INR215" s="1"/>
+      <c r="INS215" s="23"/>
+      <c r="INT215" s="23"/>
+      <c r="INU215" s="1"/>
+      <c r="INV215" s="23"/>
+      <c r="INW215" s="23"/>
+      <c r="INX215" s="1"/>
+      <c r="INY215" s="23"/>
+      <c r="INZ215" s="23"/>
+      <c r="IOA215" s="1"/>
+      <c r="IOB215" s="23"/>
+      <c r="IOC215" s="23"/>
+      <c r="IOD215" s="1"/>
+      <c r="IOE215" s="23"/>
+      <c r="IOF215" s="23"/>
+      <c r="IOG215" s="1"/>
+      <c r="IOH215" s="23"/>
+      <c r="IOI215" s="23"/>
+      <c r="IOJ215" s="1"/>
+      <c r="IOK215" s="23"/>
+      <c r="IOL215" s="23"/>
+      <c r="IOM215" s="1"/>
+      <c r="ION215" s="23"/>
+      <c r="IOO215" s="23"/>
+      <c r="IOP215" s="1"/>
+      <c r="IOQ215" s="23"/>
+      <c r="IOR215" s="23"/>
+      <c r="IOS215" s="1"/>
+      <c r="IOT215" s="23"/>
+      <c r="IOU215" s="23"/>
+      <c r="IOV215" s="1"/>
+      <c r="IOW215" s="23"/>
+      <c r="IOX215" s="23"/>
+      <c r="IOY215" s="1"/>
+      <c r="IOZ215" s="23"/>
+      <c r="IPA215" s="23"/>
+      <c r="IPB215" s="1"/>
+      <c r="IPC215" s="23"/>
+      <c r="IPD215" s="23"/>
+      <c r="IPE215" s="1"/>
+      <c r="IPF215" s="23"/>
+      <c r="IPG215" s="23"/>
+      <c r="IPH215" s="1"/>
+      <c r="IPI215" s="23"/>
+      <c r="IPJ215" s="23"/>
+      <c r="IPK215" s="1"/>
+      <c r="IPL215" s="23"/>
+      <c r="IPM215" s="23"/>
+      <c r="IPN215" s="1"/>
+      <c r="IPO215" s="23"/>
+      <c r="IPP215" s="23"/>
+      <c r="IPQ215" s="1"/>
+      <c r="IPR215" s="23"/>
+      <c r="IPS215" s="23"/>
+      <c r="IPT215" s="1"/>
+      <c r="IPU215" s="23"/>
+      <c r="IPV215" s="23"/>
+      <c r="IPW215" s="1"/>
+      <c r="IPX215" s="23"/>
+      <c r="IPY215" s="23"/>
+      <c r="IPZ215" s="1"/>
+      <c r="IQA215" s="23"/>
+      <c r="IQB215" s="23"/>
+      <c r="IQC215" s="1"/>
+      <c r="IQD215" s="23"/>
+      <c r="IQE215" s="23"/>
+      <c r="IQF215" s="1"/>
+      <c r="IQG215" s="23"/>
+      <c r="IQH215" s="23"/>
+      <c r="IQI215" s="1"/>
+      <c r="IQJ215" s="23"/>
+      <c r="IQK215" s="23"/>
+      <c r="IQL215" s="1"/>
+      <c r="IQM215" s="23"/>
+      <c r="IQN215" s="23"/>
+      <c r="IQO215" s="1"/>
+      <c r="IQP215" s="23"/>
+      <c r="IQQ215" s="23"/>
+      <c r="IQR215" s="1"/>
+      <c r="IQS215" s="23"/>
+      <c r="IQT215" s="23"/>
+      <c r="IQU215" s="1"/>
+      <c r="IQV215" s="23"/>
+      <c r="IQW215" s="23"/>
+      <c r="IQX215" s="1"/>
+      <c r="IQY215" s="23"/>
+      <c r="IQZ215" s="23"/>
+      <c r="IRA215" s="1"/>
+      <c r="IRB215" s="23"/>
+      <c r="IRC215" s="23"/>
+      <c r="IRD215" s="1"/>
+      <c r="IRE215" s="23"/>
+      <c r="IRF215" s="23"/>
+      <c r="IRG215" s="1"/>
+      <c r="IRH215" s="23"/>
+      <c r="IRI215" s="23"/>
+      <c r="IRJ215" s="1"/>
+      <c r="IRK215" s="23"/>
+      <c r="IRL215" s="23"/>
+      <c r="IRM215" s="1"/>
+      <c r="IRN215" s="23"/>
+      <c r="IRO215" s="23"/>
+      <c r="IRP215" s="1"/>
+      <c r="IRQ215" s="23"/>
+      <c r="IRR215" s="23"/>
+      <c r="IRS215" s="1"/>
+      <c r="IRT215" s="23"/>
+      <c r="IRU215" s="23"/>
+      <c r="IRV215" s="1"/>
+      <c r="IRW215" s="23"/>
+      <c r="IRX215" s="23"/>
+      <c r="IRY215" s="1"/>
+      <c r="IRZ215" s="23"/>
+      <c r="ISA215" s="23"/>
+      <c r="ISB215" s="1"/>
+      <c r="ISC215" s="23"/>
+      <c r="ISD215" s="23"/>
+      <c r="ISE215" s="1"/>
+      <c r="ISF215" s="23"/>
+      <c r="ISG215" s="23"/>
+      <c r="ISH215" s="1"/>
+      <c r="ISI215" s="23"/>
+      <c r="ISJ215" s="23"/>
+      <c r="ISK215" s="1"/>
+      <c r="ISL215" s="23"/>
+      <c r="ISM215" s="23"/>
+      <c r="ISN215" s="1"/>
+      <c r="ISO215" s="23"/>
+      <c r="ISP215" s="23"/>
+      <c r="ISQ215" s="1"/>
+      <c r="ISR215" s="23"/>
+      <c r="ISS215" s="23"/>
+      <c r="IST215" s="1"/>
+      <c r="ISU215" s="23"/>
+      <c r="ISV215" s="23"/>
+      <c r="ISW215" s="1"/>
+      <c r="ISX215" s="23"/>
+      <c r="ISY215" s="23"/>
+      <c r="ISZ215" s="1"/>
+      <c r="ITA215" s="23"/>
+      <c r="ITB215" s="23"/>
+      <c r="ITC215" s="1"/>
+      <c r="ITD215" s="23"/>
+      <c r="ITE215" s="23"/>
+      <c r="ITF215" s="1"/>
+      <c r="ITG215" s="23"/>
+      <c r="ITH215" s="23"/>
+      <c r="ITI215" s="1"/>
+      <c r="ITJ215" s="23"/>
+      <c r="ITK215" s="23"/>
+      <c r="ITL215" s="1"/>
+      <c r="ITM215" s="23"/>
+      <c r="ITN215" s="23"/>
+      <c r="ITO215" s="1"/>
+      <c r="ITP215" s="23"/>
+      <c r="ITQ215" s="23"/>
+      <c r="ITR215" s="1"/>
+      <c r="ITS215" s="23"/>
+      <c r="ITT215" s="23"/>
+      <c r="ITU215" s="1"/>
+      <c r="ITV215" s="23"/>
+      <c r="ITW215" s="23"/>
+      <c r="ITX215" s="1"/>
+      <c r="ITY215" s="23"/>
+      <c r="ITZ215" s="23"/>
+      <c r="IUA215" s="1"/>
+      <c r="IUB215" s="23"/>
+      <c r="IUC215" s="23"/>
+      <c r="IUD215" s="1"/>
+      <c r="IUE215" s="23"/>
+      <c r="IUF215" s="23"/>
+      <c r="IUG215" s="1"/>
+      <c r="IUH215" s="23"/>
+      <c r="IUI215" s="23"/>
+      <c r="IUJ215" s="1"/>
+      <c r="IUK215" s="23"/>
+      <c r="IUL215" s="23"/>
+      <c r="IUM215" s="1"/>
+      <c r="IUN215" s="23"/>
+      <c r="IUO215" s="23"/>
+      <c r="IUP215" s="1"/>
+      <c r="IUQ215" s="23"/>
+      <c r="IUR215" s="23"/>
+      <c r="IUS215" s="1"/>
+      <c r="IUT215" s="23"/>
+      <c r="IUU215" s="23"/>
+      <c r="IUV215" s="1"/>
+      <c r="IUW215" s="23"/>
+      <c r="IUX215" s="23"/>
+      <c r="IUY215" s="1"/>
+      <c r="IUZ215" s="23"/>
+      <c r="IVA215" s="23"/>
+      <c r="IVB215" s="1"/>
+      <c r="IVC215" s="23"/>
+      <c r="IVD215" s="23"/>
+      <c r="IVE215" s="1"/>
+      <c r="IVF215" s="23"/>
+      <c r="IVG215" s="23"/>
+      <c r="IVH215" s="1"/>
+      <c r="IVI215" s="23"/>
+      <c r="IVJ215" s="23"/>
+      <c r="IVK215" s="1"/>
+      <c r="IVL215" s="23"/>
+      <c r="IVM215" s="23"/>
+      <c r="IVN215" s="1"/>
+      <c r="IVO215" s="23"/>
+      <c r="IVP215" s="23"/>
+      <c r="IVQ215" s="1"/>
+      <c r="IVR215" s="23"/>
+      <c r="IVS215" s="23"/>
+      <c r="IVT215" s="1"/>
+      <c r="IVU215" s="23"/>
+      <c r="IVV215" s="23"/>
+      <c r="IVW215" s="1"/>
+      <c r="IVX215" s="23"/>
+      <c r="IVY215" s="23"/>
+      <c r="IVZ215" s="1"/>
+      <c r="IWA215" s="23"/>
+      <c r="IWB215" s="23"/>
+      <c r="IWC215" s="1"/>
+      <c r="IWD215" s="23"/>
+      <c r="IWE215" s="23"/>
+      <c r="IWF215" s="1"/>
+      <c r="IWG215" s="23"/>
+      <c r="IWH215" s="23"/>
+      <c r="IWI215" s="1"/>
+      <c r="IWJ215" s="23"/>
+      <c r="IWK215" s="23"/>
+      <c r="IWL215" s="1"/>
+      <c r="IWM215" s="23"/>
+      <c r="IWN215" s="23"/>
+      <c r="IWO215" s="1"/>
+      <c r="IWP215" s="23"/>
+      <c r="IWQ215" s="23"/>
+      <c r="IWR215" s="1"/>
+      <c r="IWS215" s="23"/>
+      <c r="IWT215" s="23"/>
+      <c r="IWU215" s="1"/>
+      <c r="IWV215" s="23"/>
+      <c r="IWW215" s="23"/>
+      <c r="IWX215" s="1"/>
+      <c r="IWY215" s="23"/>
+      <c r="IWZ215" s="23"/>
+      <c r="IXA215" s="1"/>
+      <c r="IXB215" s="23"/>
+      <c r="IXC215" s="23"/>
+      <c r="IXD215" s="1"/>
+      <c r="IXE215" s="23"/>
+      <c r="IXF215" s="23"/>
+      <c r="IXG215" s="1"/>
+      <c r="IXH215" s="23"/>
+      <c r="IXI215" s="23"/>
+      <c r="IXJ215" s="1"/>
+      <c r="IXK215" s="23"/>
+      <c r="IXL215" s="23"/>
+      <c r="IXM215" s="1"/>
+      <c r="IXN215" s="23"/>
+      <c r="IXO215" s="23"/>
+      <c r="IXP215" s="1"/>
+      <c r="IXQ215" s="23"/>
+      <c r="IXR215" s="23"/>
+      <c r="IXS215" s="1"/>
+      <c r="IXT215" s="23"/>
+      <c r="IXU215" s="23"/>
+      <c r="IXV215" s="1"/>
+      <c r="IXW215" s="23"/>
+      <c r="IXX215" s="23"/>
+      <c r="IXY215" s="1"/>
+      <c r="IXZ215" s="23"/>
+      <c r="IYA215" s="23"/>
+      <c r="IYB215" s="1"/>
+      <c r="IYC215" s="23"/>
+      <c r="IYD215" s="23"/>
+      <c r="IYE215" s="1"/>
+      <c r="IYF215" s="23"/>
+      <c r="IYG215" s="23"/>
+      <c r="IYH215" s="1"/>
+      <c r="IYI215" s="23"/>
+      <c r="IYJ215" s="23"/>
+      <c r="IYK215" s="1"/>
+      <c r="IYL215" s="23"/>
+      <c r="IYM215" s="23"/>
+      <c r="IYN215" s="1"/>
+      <c r="IYO215" s="23"/>
+      <c r="IYP215" s="23"/>
+      <c r="IYQ215" s="1"/>
+      <c r="IYR215" s="23"/>
+      <c r="IYS215" s="23"/>
+      <c r="IYT215" s="1"/>
+      <c r="IYU215" s="23"/>
+      <c r="IYV215" s="23"/>
+      <c r="IYW215" s="1"/>
+      <c r="IYX215" s="23"/>
+      <c r="IYY215" s="23"/>
+      <c r="IYZ215" s="1"/>
+      <c r="IZA215" s="23"/>
+      <c r="IZB215" s="23"/>
+      <c r="IZC215" s="1"/>
+      <c r="IZD215" s="23"/>
+      <c r="IZE215" s="23"/>
+      <c r="IZF215" s="1"/>
+      <c r="IZG215" s="23"/>
+      <c r="IZH215" s="23"/>
+      <c r="IZI215" s="1"/>
+      <c r="IZJ215" s="23"/>
+      <c r="IZK215" s="23"/>
+      <c r="IZL215" s="1"/>
+      <c r="IZM215" s="23"/>
+      <c r="IZN215" s="23"/>
+      <c r="IZO215" s="1"/>
+      <c r="IZP215" s="23"/>
+      <c r="IZQ215" s="23"/>
+      <c r="IZR215" s="1"/>
+      <c r="IZS215" s="23"/>
+      <c r="IZT215" s="23"/>
+      <c r="IZU215" s="1"/>
+      <c r="IZV215" s="23"/>
+      <c r="IZW215" s="23"/>
+      <c r="IZX215" s="1"/>
+      <c r="IZY215" s="23"/>
+      <c r="IZZ215" s="23"/>
+      <c r="JAA215" s="1"/>
+      <c r="JAB215" s="23"/>
+      <c r="JAC215" s="23"/>
+      <c r="JAD215" s="1"/>
+      <c r="JAE215" s="23"/>
+      <c r="JAF215" s="23"/>
+      <c r="JAG215" s="1"/>
+      <c r="JAH215" s="23"/>
+      <c r="JAI215" s="23"/>
+      <c r="JAJ215" s="1"/>
+      <c r="JAK215" s="23"/>
+      <c r="JAL215" s="23"/>
+      <c r="JAM215" s="1"/>
+      <c r="JAN215" s="23"/>
+      <c r="JAO215" s="23"/>
+      <c r="JAP215" s="1"/>
+      <c r="JAQ215" s="23"/>
+      <c r="JAR215" s="23"/>
+      <c r="JAS215" s="1"/>
+      <c r="JAT215" s="23"/>
+      <c r="JAU215" s="23"/>
+      <c r="JAV215" s="1"/>
+      <c r="JAW215" s="23"/>
+      <c r="JAX215" s="23"/>
+      <c r="JAY215" s="1"/>
+      <c r="JAZ215" s="23"/>
+      <c r="JBA215" s="23"/>
+      <c r="JBB215" s="1"/>
+      <c r="JBC215" s="23"/>
+      <c r="JBD215" s="23"/>
+      <c r="JBE215" s="1"/>
+      <c r="JBF215" s="23"/>
+      <c r="JBG215" s="23"/>
+      <c r="JBH215" s="1"/>
+      <c r="JBI215" s="23"/>
+      <c r="JBJ215" s="23"/>
+      <c r="JBK215" s="1"/>
+      <c r="JBL215" s="23"/>
+      <c r="JBM215" s="23"/>
+      <c r="JBN215" s="1"/>
+      <c r="JBO215" s="23"/>
+      <c r="JBP215" s="23"/>
+      <c r="JBQ215" s="1"/>
+      <c r="JBR215" s="23"/>
+      <c r="JBS215" s="23"/>
+      <c r="JBT215" s="1"/>
+      <c r="JBU215" s="23"/>
+      <c r="JBV215" s="23"/>
+      <c r="JBW215" s="1"/>
+      <c r="JBX215" s="23"/>
+      <c r="JBY215" s="23"/>
+      <c r="JBZ215" s="1"/>
+      <c r="JCA215" s="23"/>
+      <c r="JCB215" s="23"/>
+      <c r="JCC215" s="1"/>
+      <c r="JCD215" s="23"/>
+      <c r="JCE215" s="23"/>
+      <c r="JCF215" s="1"/>
+      <c r="JCG215" s="23"/>
+      <c r="JCH215" s="23"/>
+      <c r="JCI215" s="1"/>
+      <c r="JCJ215" s="23"/>
+      <c r="JCK215" s="23"/>
+      <c r="JCL215" s="1"/>
+      <c r="JCM215" s="23"/>
+      <c r="JCN215" s="23"/>
+      <c r="JCO215" s="1"/>
+      <c r="JCP215" s="23"/>
+      <c r="JCQ215" s="23"/>
+      <c r="JCR215" s="1"/>
+      <c r="JCS215" s="23"/>
+      <c r="JCT215" s="23"/>
+      <c r="JCU215" s="1"/>
+      <c r="JCV215" s="23"/>
+      <c r="JCW215" s="23"/>
+      <c r="JCX215" s="1"/>
+      <c r="JCY215" s="23"/>
+      <c r="JCZ215" s="23"/>
+      <c r="JDA215" s="1"/>
+      <c r="JDB215" s="23"/>
+      <c r="JDC215" s="23"/>
+      <c r="JDD215" s="1"/>
+      <c r="JDE215" s="23"/>
+      <c r="JDF215" s="23"/>
+      <c r="JDG215" s="1"/>
+      <c r="JDH215" s="23"/>
+      <c r="JDI215" s="23"/>
+      <c r="JDJ215" s="1"/>
+      <c r="JDK215" s="23"/>
+      <c r="JDL215" s="23"/>
+      <c r="JDM215" s="1"/>
+      <c r="JDN215" s="23"/>
+      <c r="JDO215" s="23"/>
+      <c r="JDP215" s="1"/>
+      <c r="JDQ215" s="23"/>
+      <c r="JDR215" s="23"/>
+      <c r="JDS215" s="1"/>
+      <c r="JDT215" s="23"/>
+      <c r="JDU215" s="23"/>
+      <c r="JDV215" s="1"/>
+      <c r="JDW215" s="23"/>
+      <c r="JDX215" s="23"/>
+      <c r="JDY215" s="1"/>
+      <c r="JDZ215" s="23"/>
+      <c r="JEA215" s="23"/>
+      <c r="JEB215" s="1"/>
+      <c r="JEC215" s="23"/>
+      <c r="JED215" s="23"/>
+      <c r="JEE215" s="1"/>
+      <c r="JEF215" s="23"/>
+      <c r="JEG215" s="23"/>
+      <c r="JEH215" s="1"/>
+      <c r="JEI215" s="23"/>
+      <c r="JEJ215" s="23"/>
+      <c r="JEK215" s="1"/>
+      <c r="JEL215" s="23"/>
+      <c r="JEM215" s="23"/>
+      <c r="JEN215" s="1"/>
+      <c r="JEO215" s="23"/>
+      <c r="JEP215" s="23"/>
+      <c r="JEQ215" s="1"/>
+      <c r="JER215" s="23"/>
+      <c r="JES215" s="23"/>
+      <c r="JET215" s="1"/>
+      <c r="JEU215" s="23"/>
+      <c r="JEV215" s="23"/>
+      <c r="JEW215" s="1"/>
+      <c r="JEX215" s="23"/>
+      <c r="JEY215" s="23"/>
+      <c r="JEZ215" s="1"/>
+      <c r="JFA215" s="23"/>
+      <c r="JFB215" s="23"/>
+      <c r="JFC215" s="1"/>
+      <c r="JFD215" s="23"/>
+      <c r="JFE215" s="23"/>
+      <c r="JFF215" s="1"/>
+      <c r="JFG215" s="23"/>
+      <c r="JFH215" s="23"/>
+      <c r="JFI215" s="1"/>
+      <c r="JFJ215" s="23"/>
+      <c r="JFK215" s="23"/>
+      <c r="JFL215" s="1"/>
+      <c r="JFM215" s="23"/>
+      <c r="JFN215" s="23"/>
+      <c r="JFO215" s="1"/>
+      <c r="JFP215" s="23"/>
+      <c r="JFQ215" s="23"/>
+      <c r="JFR215" s="1"/>
+      <c r="JFS215" s="23"/>
+      <c r="JFT215" s="23"/>
+      <c r="JFU215" s="1"/>
+      <c r="JFV215" s="23"/>
+      <c r="JFW215" s="23"/>
+      <c r="JFX215" s="1"/>
+      <c r="JFY215" s="23"/>
+      <c r="JFZ215" s="23"/>
+      <c r="JGA215" s="1"/>
+      <c r="JGB215" s="23"/>
+      <c r="JGC215" s="23"/>
+      <c r="JGD215" s="1"/>
+      <c r="JGE215" s="23"/>
+      <c r="JGF215" s="23"/>
+      <c r="JGG215" s="1"/>
+      <c r="JGH215" s="23"/>
+      <c r="JGI215" s="23"/>
+      <c r="JGJ215" s="1"/>
+      <c r="JGK215" s="23"/>
+      <c r="JGL215" s="23"/>
+      <c r="JGM215" s="1"/>
+      <c r="JGN215" s="23"/>
+      <c r="JGO215" s="23"/>
+      <c r="JGP215" s="1"/>
+      <c r="JGQ215" s="23"/>
+      <c r="JGR215" s="23"/>
+      <c r="JGS215" s="1"/>
+      <c r="JGT215" s="23"/>
+      <c r="JGU215" s="23"/>
+      <c r="JGV215" s="1"/>
+      <c r="JGW215" s="23"/>
+      <c r="JGX215" s="23"/>
+      <c r="JGY215" s="1"/>
+      <c r="JGZ215" s="23"/>
+      <c r="JHA215" s="23"/>
+      <c r="JHB215" s="1"/>
+      <c r="JHC215" s="23"/>
+      <c r="JHD215" s="23"/>
+      <c r="JHE215" s="1"/>
+      <c r="JHF215" s="23"/>
+      <c r="JHG215" s="23"/>
+      <c r="JHH215" s="1"/>
+      <c r="JHI215" s="23"/>
+      <c r="JHJ215" s="23"/>
+      <c r="JHK215" s="1"/>
+      <c r="JHL215" s="23"/>
+      <c r="JHM215" s="23"/>
+      <c r="JHN215" s="1"/>
+      <c r="JHO215" s="23"/>
+      <c r="JHP215" s="23"/>
+      <c r="JHQ215" s="1"/>
+      <c r="JHR215" s="23"/>
+      <c r="JHS215" s="23"/>
+      <c r="JHT215" s="1"/>
+      <c r="JHU215" s="23"/>
+      <c r="JHV215" s="23"/>
+      <c r="JHW215" s="1"/>
+      <c r="JHX215" s="23"/>
+      <c r="JHY215" s="23"/>
+      <c r="JHZ215" s="1"/>
+      <c r="JIA215" s="23"/>
+      <c r="JIB215" s="23"/>
+      <c r="JIC215" s="1"/>
+      <c r="JID215" s="23"/>
+      <c r="JIE215" s="23"/>
+      <c r="JIF215" s="1"/>
+      <c r="JIG215" s="23"/>
+      <c r="JIH215" s="23"/>
+      <c r="JII215" s="1"/>
+      <c r="JIJ215" s="23"/>
+      <c r="JIK215" s="23"/>
+      <c r="JIL215" s="1"/>
+      <c r="JIM215" s="23"/>
+      <c r="JIN215" s="23"/>
+      <c r="JIO215" s="1"/>
+      <c r="JIP215" s="23"/>
+      <c r="JIQ215" s="23"/>
+      <c r="JIR215" s="1"/>
+      <c r="JIS215" s="23"/>
+      <c r="JIT215" s="23"/>
+      <c r="JIU215" s="1"/>
+      <c r="JIV215" s="23"/>
+      <c r="JIW215" s="23"/>
+      <c r="JIX215" s="1"/>
+      <c r="JIY215" s="23"/>
+      <c r="JIZ215" s="23"/>
+      <c r="JJA215" s="1"/>
+      <c r="JJB215" s="23"/>
+      <c r="JJC215" s="23"/>
+      <c r="JJD215" s="1"/>
+      <c r="JJE215" s="23"/>
+      <c r="JJF215" s="23"/>
+      <c r="JJG215" s="1"/>
+      <c r="JJH215" s="23"/>
+      <c r="JJI215" s="23"/>
+      <c r="JJJ215" s="1"/>
+      <c r="JJK215" s="23"/>
+      <c r="JJL215" s="23"/>
+      <c r="JJM215" s="1"/>
+      <c r="JJN215" s="23"/>
+      <c r="JJO215" s="23"/>
+      <c r="JJP215" s="1"/>
+      <c r="JJQ215" s="23"/>
+      <c r="JJR215" s="23"/>
+      <c r="JJS215" s="1"/>
+      <c r="JJT215" s="23"/>
+      <c r="JJU215" s="23"/>
+      <c r="JJV215" s="1"/>
+      <c r="JJW215" s="23"/>
+      <c r="JJX215" s="23"/>
+      <c r="JJY215" s="1"/>
+      <c r="JJZ215" s="23"/>
+      <c r="JKA215" s="23"/>
+      <c r="JKB215" s="1"/>
+      <c r="JKC215" s="23"/>
+      <c r="JKD215" s="23"/>
+      <c r="JKE215" s="1"/>
+      <c r="JKF215" s="23"/>
+      <c r="JKG215" s="23"/>
+      <c r="JKH215" s="1"/>
+      <c r="JKI215" s="23"/>
+      <c r="JKJ215" s="23"/>
+      <c r="JKK215" s="1"/>
+      <c r="JKL215" s="23"/>
+      <c r="JKM215" s="23"/>
+      <c r="JKN215" s="1"/>
+      <c r="JKO215" s="23"/>
+      <c r="JKP215" s="23"/>
+      <c r="JKQ215" s="1"/>
+      <c r="JKR215" s="23"/>
+      <c r="JKS215" s="23"/>
+      <c r="JKT215" s="1"/>
+      <c r="JKU215" s="23"/>
+      <c r="JKV215" s="23"/>
+      <c r="JKW215" s="1"/>
+      <c r="JKX215" s="23"/>
+      <c r="JKY215" s="23"/>
+      <c r="JKZ215" s="1"/>
+      <c r="JLA215" s="23"/>
+      <c r="JLB215" s="23"/>
+      <c r="JLC215" s="1"/>
+      <c r="JLD215" s="23"/>
+      <c r="JLE215" s="23"/>
+      <c r="JLF215" s="1"/>
+      <c r="JLG215" s="23"/>
+      <c r="JLH215" s="23"/>
+      <c r="JLI215" s="1"/>
+      <c r="JLJ215" s="23"/>
+      <c r="JLK215" s="23"/>
+      <c r="JLL215" s="1"/>
+      <c r="JLM215" s="23"/>
+      <c r="JLN215" s="23"/>
+      <c r="JLO215" s="1"/>
+      <c r="JLP215" s="23"/>
+      <c r="JLQ215" s="23"/>
+      <c r="JLR215" s="1"/>
+      <c r="JLS215" s="23"/>
+      <c r="JLT215" s="23"/>
+      <c r="JLU215" s="1"/>
+      <c r="JLV215" s="23"/>
+      <c r="JLW215" s="23"/>
+      <c r="JLX215" s="1"/>
+      <c r="JLY215" s="23"/>
+      <c r="JLZ215" s="23"/>
+      <c r="JMA215" s="1"/>
+      <c r="JMB215" s="23"/>
+      <c r="JMC215" s="23"/>
+      <c r="JMD215" s="1"/>
+      <c r="JME215" s="23"/>
+      <c r="JMF215" s="23"/>
+      <c r="JMG215" s="1"/>
+      <c r="JMH215" s="23"/>
+      <c r="JMI215" s="23"/>
+      <c r="JMJ215" s="1"/>
+      <c r="JMK215" s="23"/>
+      <c r="JML215" s="23"/>
+      <c r="JMM215" s="1"/>
+      <c r="JMN215" s="23"/>
+      <c r="JMO215" s="23"/>
+      <c r="JMP215" s="1"/>
+      <c r="JMQ215" s="23"/>
+      <c r="JMR215" s="23"/>
+      <c r="JMS215" s="1"/>
+      <c r="JMT215" s="23"/>
+      <c r="JMU215" s="23"/>
+      <c r="JMV215" s="1"/>
+      <c r="JMW215" s="23"/>
+      <c r="JMX215" s="23"/>
+      <c r="JMY215" s="1"/>
+      <c r="JMZ215" s="23"/>
+      <c r="JNA215" s="23"/>
+      <c r="JNB215" s="1"/>
+      <c r="JNC215" s="23"/>
+      <c r="JND215" s="23"/>
+      <c r="JNE215" s="1"/>
+      <c r="JNF215" s="23"/>
+      <c r="JNG215" s="23"/>
+      <c r="JNH215" s="1"/>
+      <c r="JNI215" s="23"/>
+      <c r="JNJ215" s="23"/>
+      <c r="JNK215" s="1"/>
+      <c r="JNL215" s="23"/>
+      <c r="JNM215" s="23"/>
+      <c r="JNN215" s="1"/>
+      <c r="JNO215" s="23"/>
+      <c r="JNP215" s="23"/>
+      <c r="JNQ215" s="1"/>
+      <c r="JNR215" s="23"/>
+      <c r="JNS215" s="23"/>
+      <c r="JNT215" s="1"/>
+      <c r="JNU215" s="23"/>
+      <c r="JNV215" s="23"/>
+      <c r="JNW215" s="1"/>
+      <c r="JNX215" s="23"/>
+      <c r="JNY215" s="23"/>
+      <c r="JNZ215" s="1"/>
+      <c r="JOA215" s="23"/>
+      <c r="JOB215" s="23"/>
+      <c r="JOC215" s="1"/>
+      <c r="JOD215" s="23"/>
+      <c r="JOE215" s="23"/>
+      <c r="JOF215" s="1"/>
+      <c r="JOG215" s="23"/>
+      <c r="JOH215" s="23"/>
+      <c r="JOI215" s="1"/>
+      <c r="JOJ215" s="23"/>
+      <c r="JOK215" s="23"/>
+      <c r="JOL215" s="1"/>
+      <c r="JOM215" s="23"/>
+      <c r="JON215" s="23"/>
+      <c r="JOO215" s="1"/>
+      <c r="JOP215" s="23"/>
+      <c r="JOQ215" s="23"/>
+      <c r="JOR215" s="1"/>
+      <c r="JOS215" s="23"/>
+      <c r="JOT215" s="23"/>
+      <c r="JOU215" s="1"/>
+      <c r="JOV215" s="23"/>
+      <c r="JOW215" s="23"/>
+      <c r="JOX215" s="1"/>
+      <c r="JOY215" s="23"/>
+      <c r="JOZ215" s="23"/>
+      <c r="JPA215" s="1"/>
+      <c r="JPB215" s="23"/>
+      <c r="JPC215" s="23"/>
+      <c r="JPD215" s="1"/>
+      <c r="JPE215" s="23"/>
+      <c r="JPF215" s="23"/>
+      <c r="JPG215" s="1"/>
+      <c r="JPH215" s="23"/>
+      <c r="JPI215" s="23"/>
+      <c r="JPJ215" s="1"/>
+      <c r="JPK215" s="23"/>
+      <c r="JPL215" s="23"/>
+      <c r="JPM215" s="1"/>
+      <c r="JPN215" s="23"/>
+      <c r="JPO215" s="23"/>
+      <c r="JPP215" s="1"/>
+      <c r="JPQ215" s="23"/>
+      <c r="JPR215" s="23"/>
+      <c r="JPS215" s="1"/>
+      <c r="JPT215" s="23"/>
+      <c r="JPU215" s="23"/>
+      <c r="JPV215" s="1"/>
+      <c r="JPW215" s="23"/>
+      <c r="JPX215" s="23"/>
+      <c r="JPY215" s="1"/>
+      <c r="JPZ215" s="23"/>
+      <c r="JQA215" s="23"/>
+      <c r="JQB215" s="1"/>
+      <c r="JQC215" s="23"/>
+      <c r="JQD215" s="23"/>
+      <c r="JQE215" s="1"/>
+      <c r="JQF215" s="23"/>
+      <c r="JQG215" s="23"/>
+      <c r="JQH215" s="1"/>
+      <c r="JQI215" s="23"/>
+      <c r="JQJ215" s="23"/>
+      <c r="JQK215" s="1"/>
+      <c r="JQL215" s="23"/>
+      <c r="JQM215" s="23"/>
+      <c r="JQN215" s="1"/>
+      <c r="JQO215" s="23"/>
+      <c r="JQP215" s="23"/>
+      <c r="JQQ215" s="1"/>
+      <c r="JQR215" s="23"/>
+      <c r="JQS215" s="23"/>
+      <c r="JQT215" s="1"/>
+      <c r="JQU215" s="23"/>
+      <c r="JQV215" s="23"/>
+      <c r="JQW215" s="1"/>
+      <c r="JQX215" s="23"/>
+      <c r="JQY215" s="23"/>
+      <c r="JQZ215" s="1"/>
+      <c r="JRA215" s="23"/>
+      <c r="JRB215" s="23"/>
+      <c r="JRC215" s="1"/>
+      <c r="JRD215" s="23"/>
+      <c r="JRE215" s="23"/>
+      <c r="JRF215" s="1"/>
+      <c r="JRG215" s="23"/>
+      <c r="JRH215" s="23"/>
+      <c r="JRI215" s="1"/>
+      <c r="JRJ215" s="23"/>
+      <c r="JRK215" s="23"/>
+      <c r="JRL215" s="1"/>
+      <c r="JRM215" s="23"/>
+      <c r="JRN215" s="23"/>
+      <c r="JRO215" s="1"/>
+      <c r="JRP215" s="23"/>
+      <c r="JRQ215" s="23"/>
+      <c r="JRR215" s="1"/>
+      <c r="JRS215" s="23"/>
+      <c r="JRT215" s="23"/>
+      <c r="JRU215" s="1"/>
+      <c r="JRV215" s="23"/>
+      <c r="JRW215" s="23"/>
+      <c r="JRX215" s="1"/>
+      <c r="JRY215" s="23"/>
+      <c r="JRZ215" s="23"/>
+      <c r="JSA215" s="1"/>
+      <c r="JSB215" s="23"/>
+      <c r="JSC215" s="23"/>
+      <c r="JSD215" s="1"/>
+      <c r="JSE215" s="23"/>
+      <c r="JSF215" s="23"/>
+      <c r="JSG215" s="1"/>
+      <c r="JSH215" s="23"/>
+      <c r="JSI215" s="23"/>
+      <c r="JSJ215" s="1"/>
+      <c r="JSK215" s="23"/>
+      <c r="JSL215" s="23"/>
+      <c r="JSM215" s="1"/>
+      <c r="JSN215" s="23"/>
+      <c r="JSO215" s="23"/>
+      <c r="JSP215" s="1"/>
+      <c r="JSQ215" s="23"/>
+      <c r="JSR215" s="23"/>
+      <c r="JSS215" s="1"/>
+      <c r="JST215" s="23"/>
+      <c r="JSU215" s="23"/>
+      <c r="JSV215" s="1"/>
+      <c r="JSW215" s="23"/>
+      <c r="JSX215" s="23"/>
+      <c r="JSY215" s="1"/>
+      <c r="JSZ215" s="23"/>
+      <c r="JTA215" s="23"/>
+      <c r="JTB215" s="1"/>
+      <c r="JTC215" s="23"/>
+      <c r="JTD215" s="23"/>
+      <c r="JTE215" s="1"/>
+      <c r="JTF215" s="23"/>
+      <c r="JTG215" s="23"/>
+      <c r="JTH215" s="1"/>
+      <c r="JTI215" s="23"/>
+      <c r="JTJ215" s="23"/>
+      <c r="JTK215" s="1"/>
+      <c r="JTL215" s="23"/>
+      <c r="JTM215" s="23"/>
+      <c r="JTN215" s="1"/>
+      <c r="JTO215" s="23"/>
+      <c r="JTP215" s="23"/>
+      <c r="JTQ215" s="1"/>
+      <c r="JTR215" s="23"/>
+      <c r="JTS215" s="23"/>
+      <c r="JTT215" s="1"/>
+      <c r="JTU215" s="23"/>
+      <c r="JTV215" s="23"/>
+      <c r="JTW215" s="1"/>
+      <c r="JTX215" s="23"/>
+      <c r="JTY215" s="23"/>
+      <c r="JTZ215" s="1"/>
+      <c r="JUA215" s="23"/>
+      <c r="JUB215" s="23"/>
+      <c r="JUC215" s="1"/>
+      <c r="JUD215" s="23"/>
+      <c r="JUE215" s="23"/>
+      <c r="JUF215" s="1"/>
+      <c r="JUG215" s="23"/>
+      <c r="JUH215" s="23"/>
+      <c r="JUI215" s="1"/>
+      <c r="JUJ215" s="23"/>
+      <c r="JUK215" s="23"/>
+      <c r="JUL215" s="1"/>
+      <c r="JUM215" s="23"/>
+      <c r="JUN215" s="23"/>
+      <c r="JUO215" s="1"/>
+      <c r="JUP215" s="23"/>
+      <c r="JUQ215" s="23"/>
+      <c r="JUR215" s="1"/>
+      <c r="JUS215" s="23"/>
+      <c r="JUT215" s="23"/>
+      <c r="JUU215" s="1"/>
+      <c r="JUV215" s="23"/>
+      <c r="JUW215" s="23"/>
+      <c r="JUX215" s="1"/>
+      <c r="JUY215" s="23"/>
+      <c r="JUZ215" s="23"/>
+      <c r="JVA215" s="1"/>
+      <c r="JVB215" s="23"/>
+      <c r="JVC215" s="23"/>
+      <c r="JVD215" s="1"/>
+      <c r="JVE215" s="23"/>
+      <c r="JVF215" s="23"/>
+      <c r="JVG215" s="1"/>
+      <c r="JVH215" s="23"/>
+      <c r="JVI215" s="23"/>
+      <c r="JVJ215" s="1"/>
+      <c r="JVK215" s="23"/>
+      <c r="JVL215" s="23"/>
+      <c r="JVM215" s="1"/>
+      <c r="JVN215" s="23"/>
+      <c r="JVO215" s="23"/>
+      <c r="JVP215" s="1"/>
+      <c r="JVQ215" s="23"/>
+      <c r="JVR215" s="23"/>
+      <c r="JVS215" s="1"/>
+      <c r="JVT215" s="23"/>
+      <c r="JVU215" s="23"/>
+      <c r="JVV215" s="1"/>
+      <c r="JVW215" s="23"/>
+      <c r="JVX215" s="23"/>
+      <c r="JVY215" s="1"/>
+      <c r="JVZ215" s="23"/>
+      <c r="JWA215" s="23"/>
+      <c r="JWB215" s="1"/>
+      <c r="JWC215" s="23"/>
+      <c r="JWD215" s="23"/>
+      <c r="JWE215" s="1"/>
+      <c r="JWF215" s="23"/>
+      <c r="JWG215" s="23"/>
+      <c r="JWH215" s="1"/>
+      <c r="JWI215" s="23"/>
+      <c r="JWJ215" s="23"/>
+      <c r="JWK215" s="1"/>
+      <c r="JWL215" s="23"/>
+      <c r="JWM215" s="23"/>
+      <c r="JWN215" s="1"/>
+      <c r="JWO215" s="23"/>
+      <c r="JWP215" s="23"/>
+      <c r="JWQ215" s="1"/>
+      <c r="JWR215" s="23"/>
+      <c r="JWS215" s="23"/>
+      <c r="JWT215" s="1"/>
+      <c r="JWU215" s="23"/>
+      <c r="JWV215" s="23"/>
+      <c r="JWW215" s="1"/>
+      <c r="JWX215" s="23"/>
+      <c r="JWY215" s="23"/>
+      <c r="JWZ215" s="1"/>
+      <c r="JXA215" s="23"/>
+      <c r="JXB215" s="23"/>
+      <c r="JXC215" s="1"/>
+      <c r="JXD215" s="23"/>
+      <c r="JXE215" s="23"/>
+      <c r="JXF215" s="1"/>
+      <c r="JXG215" s="23"/>
+      <c r="JXH215" s="23"/>
+      <c r="JXI215" s="1"/>
+      <c r="JXJ215" s="23"/>
+      <c r="JXK215" s="23"/>
+      <c r="JXL215" s="1"/>
+      <c r="JXM215" s="23"/>
+      <c r="JXN215" s="23"/>
+      <c r="JXO215" s="1"/>
+      <c r="JXP215" s="23"/>
+      <c r="JXQ215" s="23"/>
+      <c r="JXR215" s="1"/>
+      <c r="JXS215" s="23"/>
+      <c r="JXT215" s="23"/>
+      <c r="JXU215" s="1"/>
+      <c r="JXV215" s="23"/>
+      <c r="JXW215" s="23"/>
+      <c r="JXX215" s="1"/>
+      <c r="JXY215" s="23"/>
+      <c r="JXZ215" s="23"/>
+      <c r="JYA215" s="1"/>
+      <c r="JYB215" s="23"/>
+      <c r="JYC215" s="23"/>
+      <c r="JYD215" s="1"/>
+      <c r="JYE215" s="23"/>
+      <c r="JYF215" s="23"/>
+      <c r="JYG215" s="1"/>
+      <c r="JYH215" s="23"/>
+      <c r="JYI215" s="23"/>
+      <c r="JYJ215" s="1"/>
+      <c r="JYK215" s="23"/>
+      <c r="JYL215" s="23"/>
+      <c r="JYM215" s="1"/>
+      <c r="JYN215" s="23"/>
+      <c r="JYO215" s="23"/>
+      <c r="JYP215" s="1"/>
+      <c r="JYQ215" s="23"/>
+      <c r="JYR215" s="23"/>
+      <c r="JYS215" s="1"/>
+      <c r="JYT215" s="23"/>
+      <c r="JYU215" s="23"/>
+      <c r="JYV215" s="1"/>
+      <c r="JYW215" s="23"/>
+      <c r="JYX215" s="23"/>
+      <c r="JYY215" s="1"/>
+      <c r="JYZ215" s="23"/>
+      <c r="JZA215" s="23"/>
+      <c r="JZB215" s="1"/>
+      <c r="JZC215" s="23"/>
+      <c r="JZD215" s="23"/>
+      <c r="JZE215" s="1"/>
+      <c r="JZF215" s="23"/>
+      <c r="JZG215" s="23"/>
+      <c r="JZH215" s="1"/>
+      <c r="JZI215" s="23"/>
+      <c r="JZJ215" s="23"/>
+      <c r="JZK215" s="1"/>
+      <c r="JZL215" s="23"/>
+      <c r="JZM215" s="23"/>
+      <c r="JZN215" s="1"/>
+      <c r="JZO215" s="23"/>
+      <c r="JZP215" s="23"/>
+      <c r="JZQ215" s="1"/>
+      <c r="JZR215" s="23"/>
+      <c r="JZS215" s="23"/>
+      <c r="JZT215" s="1"/>
+      <c r="JZU215" s="23"/>
+      <c r="JZV215" s="23"/>
+      <c r="JZW215" s="1"/>
+      <c r="JZX215" s="23"/>
+      <c r="JZY215" s="23"/>
+      <c r="JZZ215" s="1"/>
+      <c r="KAA215" s="23"/>
+      <c r="KAB215" s="23"/>
+      <c r="KAC215" s="1"/>
+      <c r="KAD215" s="23"/>
+      <c r="KAE215" s="23"/>
+      <c r="KAF215" s="1"/>
+      <c r="KAG215" s="23"/>
+      <c r="KAH215" s="23"/>
+      <c r="KAI215" s="1"/>
+      <c r="KAJ215" s="23"/>
+      <c r="KAK215" s="23"/>
+      <c r="KAL215" s="1"/>
+      <c r="KAM215" s="23"/>
+      <c r="KAN215" s="23"/>
+      <c r="KAO215" s="1"/>
+      <c r="KAP215" s="23"/>
+      <c r="KAQ215" s="23"/>
+      <c r="KAR215" s="1"/>
+      <c r="KAS215" s="23"/>
+      <c r="KAT215" s="23"/>
+      <c r="KAU215" s="1"/>
+      <c r="KAV215" s="23"/>
+      <c r="KAW215" s="23"/>
+      <c r="KAX215" s="1"/>
+      <c r="KAY215" s="23"/>
+      <c r="KAZ215" s="23"/>
+      <c r="KBA215" s="1"/>
+      <c r="KBB215" s="23"/>
+      <c r="KBC215" s="23"/>
+      <c r="KBD215" s="1"/>
+      <c r="KBE215" s="23"/>
+      <c r="KBF215" s="23"/>
+      <c r="KBG215" s="1"/>
+      <c r="KBH215" s="23"/>
+      <c r="KBI215" s="23"/>
+      <c r="KBJ215" s="1"/>
+      <c r="KBK215" s="23"/>
+      <c r="KBL215" s="23"/>
+      <c r="KBM215" s="1"/>
+      <c r="KBN215" s="23"/>
+      <c r="KBO215" s="23"/>
+      <c r="KBP215" s="1"/>
+      <c r="KBQ215" s="23"/>
+      <c r="KBR215" s="23"/>
+      <c r="KBS215" s="1"/>
+      <c r="KBT215" s="23"/>
+      <c r="KBU215" s="23"/>
+      <c r="KBV215" s="1"/>
+      <c r="KBW215" s="23"/>
+      <c r="KBX215" s="23"/>
+      <c r="KBY215" s="1"/>
+      <c r="KBZ215" s="23"/>
+      <c r="KCA215" s="23"/>
+      <c r="KCB215" s="1"/>
+      <c r="KCC215" s="23"/>
+      <c r="KCD215" s="23"/>
+      <c r="KCE215" s="1"/>
+      <c r="KCF215" s="23"/>
+      <c r="KCG215" s="23"/>
+      <c r="KCH215" s="1"/>
+      <c r="KCI215" s="23"/>
+      <c r="KCJ215" s="23"/>
+      <c r="KCK215" s="1"/>
+      <c r="KCL215" s="23"/>
+      <c r="KCM215" s="23"/>
+      <c r="KCN215" s="1"/>
+      <c r="KCO215" s="23"/>
+      <c r="KCP215" s="23"/>
+      <c r="KCQ215" s="1"/>
+      <c r="KCR215" s="23"/>
+      <c r="KCS215" s="23"/>
+      <c r="KCT215" s="1"/>
+      <c r="KCU215" s="23"/>
+      <c r="KCV215" s="23"/>
+      <c r="KCW215" s="1"/>
+      <c r="KCX215" s="23"/>
+      <c r="KCY215" s="23"/>
+      <c r="KCZ215" s="1"/>
+      <c r="KDA215" s="23"/>
+      <c r="KDB215" s="23"/>
+      <c r="KDC215" s="1"/>
+      <c r="KDD215" s="23"/>
+      <c r="KDE215" s="23"/>
+      <c r="KDF215" s="1"/>
+      <c r="KDG215" s="23"/>
+      <c r="KDH215" s="23"/>
+      <c r="KDI215" s="1"/>
+      <c r="KDJ215" s="23"/>
+      <c r="KDK215" s="23"/>
+      <c r="KDL215" s="1"/>
+      <c r="KDM215" s="23"/>
+      <c r="KDN215" s="23"/>
+      <c r="KDO215" s="1"/>
+      <c r="KDP215" s="23"/>
+      <c r="KDQ215" s="23"/>
+      <c r="KDR215" s="1"/>
+      <c r="KDS215" s="23"/>
+      <c r="KDT215" s="23"/>
+      <c r="KDU215" s="1"/>
+      <c r="KDV215" s="23"/>
+      <c r="KDW215" s="23"/>
+      <c r="KDX215" s="1"/>
+      <c r="KDY215" s="23"/>
+      <c r="KDZ215" s="23"/>
+      <c r="KEA215" s="1"/>
+      <c r="KEB215" s="23"/>
+      <c r="KEC215" s="23"/>
+      <c r="KED215" s="1"/>
+      <c r="KEE215" s="23"/>
+      <c r="KEF215" s="23"/>
+      <c r="KEG215" s="1"/>
+      <c r="KEH215" s="23"/>
+      <c r="KEI215" s="23"/>
+      <c r="KEJ215" s="1"/>
+      <c r="KEK215" s="23"/>
+      <c r="KEL215" s="23"/>
+      <c r="KEM215" s="1"/>
+      <c r="KEN215" s="23"/>
+      <c r="KEO215" s="23"/>
+      <c r="KEP215" s="1"/>
+      <c r="KEQ215" s="23"/>
+      <c r="KER215" s="23"/>
+      <c r="KES215" s="1"/>
+      <c r="KET215" s="23"/>
+      <c r="KEU215" s="23"/>
+      <c r="KEV215" s="1"/>
+      <c r="KEW215" s="23"/>
+      <c r="KEX215" s="23"/>
+      <c r="KEY215" s="1"/>
+      <c r="KEZ215" s="23"/>
+      <c r="KFA215" s="23"/>
+      <c r="KFB215" s="1"/>
+      <c r="KFC215" s="23"/>
+      <c r="KFD215" s="23"/>
+      <c r="KFE215" s="1"/>
+      <c r="KFF215" s="23"/>
+      <c r="KFG215" s="23"/>
+      <c r="KFH215" s="1"/>
+      <c r="KFI215" s="23"/>
+      <c r="KFJ215" s="23"/>
+      <c r="KFK215" s="1"/>
+      <c r="KFL215" s="23"/>
+      <c r="KFM215" s="23"/>
+      <c r="KFN215" s="1"/>
+      <c r="KFO215" s="23"/>
+      <c r="KFP215" s="23"/>
+      <c r="KFQ215" s="1"/>
+      <c r="KFR215" s="23"/>
+      <c r="KFS215" s="23"/>
+      <c r="KFT215" s="1"/>
+      <c r="KFU215" s="23"/>
+      <c r="KFV215" s="23"/>
+      <c r="KFW215" s="1"/>
+      <c r="KFX215" s="23"/>
+      <c r="KFY215" s="23"/>
+      <c r="KFZ215" s="1"/>
+      <c r="KGA215" s="23"/>
+      <c r="KGB215" s="23"/>
+      <c r="KGC215" s="1"/>
+      <c r="KGD215" s="23"/>
+      <c r="KGE215" s="23"/>
+      <c r="KGF215" s="1"/>
+      <c r="KGG215" s="23"/>
+      <c r="KGH215" s="23"/>
+      <c r="KGI215" s="1"/>
+      <c r="KGJ215" s="23"/>
+      <c r="KGK215" s="23"/>
+      <c r="KGL215" s="1"/>
+      <c r="KGM215" s="23"/>
+      <c r="KGN215" s="23"/>
+      <c r="KGO215" s="1"/>
+      <c r="KGP215" s="23"/>
+      <c r="KGQ215" s="23"/>
+      <c r="KGR215" s="1"/>
+      <c r="KGS215" s="23"/>
+      <c r="KGT215" s="23"/>
+      <c r="KGU215" s="1"/>
+      <c r="KGV215" s="23"/>
+      <c r="KGW215" s="23"/>
+      <c r="KGX215" s="1"/>
+      <c r="KGY215" s="23"/>
+      <c r="KGZ215" s="23"/>
+      <c r="KHA215" s="1"/>
+      <c r="KHB215" s="23"/>
+      <c r="KHC215" s="23"/>
+      <c r="KHD215" s="1"/>
+      <c r="KHE215" s="23"/>
+      <c r="KHF215" s="23"/>
+      <c r="KHG215" s="1"/>
+      <c r="KHH215" s="23"/>
+      <c r="KHI215" s="23"/>
+      <c r="KHJ215" s="1"/>
+      <c r="KHK215" s="23"/>
+      <c r="KHL215" s="23"/>
+      <c r="KHM215" s="1"/>
+      <c r="KHN215" s="23"/>
+      <c r="KHO215" s="23"/>
+      <c r="KHP215" s="1"/>
+      <c r="KHQ215" s="23"/>
+      <c r="KHR215" s="23"/>
+      <c r="KHS215" s="1"/>
+      <c r="KHT215" s="23"/>
+      <c r="KHU215" s="23"/>
+      <c r="KHV215" s="1"/>
+      <c r="KHW215" s="23"/>
+      <c r="KHX215" s="23"/>
+      <c r="KHY215" s="1"/>
+      <c r="KHZ215" s="23"/>
+      <c r="KIA215" s="23"/>
+      <c r="KIB215" s="1"/>
+      <c r="KIC215" s="23"/>
+      <c r="KID215" s="23"/>
+      <c r="KIE215" s="1"/>
+      <c r="KIF215" s="23"/>
+      <c r="KIG215" s="23"/>
+      <c r="KIH215" s="1"/>
+      <c r="KII215" s="23"/>
+      <c r="KIJ215" s="23"/>
+      <c r="KIK215" s="1"/>
+      <c r="KIL215" s="23"/>
+      <c r="KIM215" s="23"/>
+      <c r="KIN215" s="1"/>
+      <c r="KIO215" s="23"/>
+      <c r="KIP215" s="23"/>
+      <c r="KIQ215" s="1"/>
+      <c r="KIR215" s="23"/>
+      <c r="KIS215" s="23"/>
+      <c r="KIT215" s="1"/>
+      <c r="KIU215" s="23"/>
+      <c r="KIV215" s="23"/>
+      <c r="KIW215" s="1"/>
+      <c r="KIX215" s="23"/>
+      <c r="KIY215" s="23"/>
+      <c r="KIZ215" s="1"/>
+      <c r="KJA215" s="23"/>
+      <c r="KJB215" s="23"/>
+      <c r="KJC215" s="1"/>
+      <c r="KJD215" s="23"/>
+      <c r="KJE215" s="23"/>
+      <c r="KJF215" s="1"/>
+      <c r="KJG215" s="23"/>
+      <c r="KJH215" s="23"/>
+      <c r="KJI215" s="1"/>
+      <c r="KJJ215" s="23"/>
+      <c r="KJK215" s="23"/>
+      <c r="KJL215" s="1"/>
+      <c r="KJM215" s="23"/>
+      <c r="KJN215" s="23"/>
+      <c r="KJO215" s="1"/>
+      <c r="KJP215" s="23"/>
+      <c r="KJQ215" s="23"/>
+      <c r="KJR215" s="1"/>
+      <c r="KJS215" s="23"/>
+      <c r="KJT215" s="23"/>
+      <c r="KJU215" s="1"/>
+      <c r="KJV215" s="23"/>
+      <c r="KJW215" s="23"/>
+      <c r="KJX215" s="1"/>
+      <c r="KJY215" s="23"/>
+      <c r="KJZ215" s="23"/>
+      <c r="KKA215" s="1"/>
+      <c r="KKB215" s="23"/>
+      <c r="KKC215" s="23"/>
+      <c r="KKD215" s="1"/>
+      <c r="KKE215" s="23"/>
+      <c r="KKF215" s="23"/>
+      <c r="KKG215" s="1"/>
+      <c r="KKH215" s="23"/>
+      <c r="KKI215" s="23"/>
+      <c r="KKJ215" s="1"/>
+      <c r="KKK215" s="23"/>
+      <c r="KKL215" s="23"/>
+      <c r="KKM215" s="1"/>
+      <c r="KKN215" s="23"/>
+      <c r="KKO215" s="23"/>
+      <c r="KKP215" s="1"/>
+      <c r="KKQ215" s="23"/>
+      <c r="KKR215" s="23"/>
+      <c r="KKS215" s="1"/>
+      <c r="KKT215" s="23"/>
+      <c r="KKU215" s="23"/>
+      <c r="KKV215" s="1"/>
+      <c r="KKW215" s="23"/>
+      <c r="KKX215" s="23"/>
+      <c r="KKY215" s="1"/>
+      <c r="KKZ215" s="23"/>
+      <c r="KLA215" s="23"/>
+      <c r="KLB215" s="1"/>
+      <c r="KLC215" s="23"/>
+      <c r="KLD215" s="23"/>
+      <c r="KLE215" s="1"/>
+      <c r="KLF215" s="23"/>
+      <c r="KLG215" s="23"/>
+      <c r="KLH215" s="1"/>
+      <c r="KLI215" s="23"/>
+      <c r="KLJ215" s="23"/>
+      <c r="KLK215" s="1"/>
+      <c r="KLL215" s="23"/>
+      <c r="KLM215" s="23"/>
+      <c r="KLN215" s="1"/>
+      <c r="KLO215" s="23"/>
+      <c r="KLP215" s="23"/>
+      <c r="KLQ215" s="1"/>
+      <c r="KLR215" s="23"/>
+      <c r="KLS215" s="23"/>
+      <c r="KLT215" s="1"/>
+      <c r="KLU215" s="23"/>
+      <c r="KLV215" s="23"/>
+      <c r="KLW215" s="1"/>
+      <c r="KLX215" s="23"/>
+      <c r="KLY215" s="23"/>
+      <c r="KLZ215" s="1"/>
+      <c r="KMA215" s="23"/>
+      <c r="KMB215" s="23"/>
+      <c r="KMC215" s="1"/>
+      <c r="KMD215" s="23"/>
+      <c r="KME215" s="23"/>
+      <c r="KMF215" s="1"/>
+      <c r="KMG215" s="23"/>
+      <c r="KMH215" s="23"/>
+      <c r="KMI215" s="1"/>
+      <c r="KMJ215" s="23"/>
+      <c r="KMK215" s="23"/>
+      <c r="KML215" s="1"/>
+      <c r="KMM215" s="23"/>
+      <c r="KMN215" s="23"/>
+      <c r="KMO215" s="1"/>
+      <c r="KMP215" s="23"/>
+      <c r="KMQ215" s="23"/>
+      <c r="KMR215" s="1"/>
+      <c r="KMS215" s="23"/>
+      <c r="KMT215" s="23"/>
+      <c r="KMU215" s="1"/>
+      <c r="KMV215" s="23"/>
+      <c r="KMW215" s="23"/>
+      <c r="KMX215" s="1"/>
+      <c r="KMY215" s="23"/>
+      <c r="KMZ215" s="23"/>
+      <c r="KNA215" s="1"/>
+      <c r="KNB215" s="23"/>
+      <c r="KNC215" s="23"/>
+      <c r="KND215" s="1"/>
+      <c r="KNE215" s="23"/>
+      <c r="KNF215" s="23"/>
+      <c r="KNG215" s="1"/>
+      <c r="KNH215" s="23"/>
+      <c r="KNI215" s="23"/>
+      <c r="KNJ215" s="1"/>
+      <c r="KNK215" s="23"/>
+      <c r="KNL215" s="23"/>
+      <c r="KNM215" s="1"/>
+      <c r="KNN215" s="23"/>
+      <c r="KNO215" s="23"/>
+      <c r="KNP215" s="1"/>
+      <c r="KNQ215" s="23"/>
+      <c r="KNR215" s="23"/>
+      <c r="KNS215" s="1"/>
+      <c r="KNT215" s="23"/>
+      <c r="KNU215" s="23"/>
+      <c r="KNV215" s="1"/>
+      <c r="KNW215" s="23"/>
+      <c r="KNX215" s="23"/>
+      <c r="KNY215" s="1"/>
+      <c r="KNZ215" s="23"/>
+      <c r="KOA215" s="23"/>
+      <c r="KOB215" s="1"/>
+      <c r="KOC215" s="23"/>
+      <c r="KOD215" s="23"/>
+      <c r="KOE215" s="1"/>
+      <c r="KOF215" s="23"/>
+      <c r="KOG215" s="23"/>
+      <c r="KOH215" s="1"/>
+      <c r="KOI215" s="23"/>
+      <c r="KOJ215" s="23"/>
+      <c r="KOK215" s="1"/>
+      <c r="KOL215" s="23"/>
+      <c r="KOM215" s="23"/>
+      <c r="KON215" s="1"/>
+      <c r="KOO215" s="23"/>
+      <c r="KOP215" s="23"/>
+      <c r="KOQ215" s="1"/>
+      <c r="KOR215" s="23"/>
+      <c r="KOS215" s="23"/>
+      <c r="KOT215" s="1"/>
+      <c r="KOU215" s="23"/>
+      <c r="KOV215" s="23"/>
+      <c r="KOW215" s="1"/>
+      <c r="KOX215" s="23"/>
+      <c r="KOY215" s="23"/>
+      <c r="KOZ215" s="1"/>
+      <c r="KPA215" s="23"/>
+      <c r="KPB215" s="23"/>
+      <c r="KPC215" s="1"/>
+      <c r="KPD215" s="23"/>
+      <c r="KPE215" s="23"/>
+      <c r="KPF215" s="1"/>
+      <c r="KPG215" s="23"/>
+      <c r="KPH215" s="23"/>
+      <c r="KPI215" s="1"/>
+      <c r="KPJ215" s="23"/>
+      <c r="KPK215" s="23"/>
+      <c r="KPL215" s="1"/>
+      <c r="KPM215" s="23"/>
+      <c r="KPN215" s="23"/>
+      <c r="KPO215" s="1"/>
+      <c r="KPP215" s="23"/>
+      <c r="KPQ215" s="23"/>
+      <c r="KPR215" s="1"/>
+      <c r="KPS215" s="23"/>
+      <c r="KPT215" s="23"/>
+      <c r="KPU215" s="1"/>
+      <c r="KPV215" s="23"/>
+      <c r="KPW215" s="23"/>
+      <c r="KPX215" s="1"/>
+      <c r="KPY215" s="23"/>
+      <c r="KPZ215" s="23"/>
+      <c r="KQA215" s="1"/>
+      <c r="KQB215" s="23"/>
+      <c r="KQC215" s="23"/>
+      <c r="KQD215" s="1"/>
+      <c r="KQE215" s="23"/>
+      <c r="KQF215" s="23"/>
+      <c r="KQG215" s="1"/>
+      <c r="KQH215" s="23"/>
+      <c r="KQI215" s="23"/>
+      <c r="KQJ215" s="1"/>
+      <c r="KQK215" s="23"/>
+      <c r="KQL215" s="23"/>
+      <c r="KQM215" s="1"/>
+      <c r="KQN215" s="23"/>
+      <c r="KQO215" s="23"/>
+      <c r="KQP215" s="1"/>
+      <c r="KQQ215" s="23"/>
+      <c r="KQR215" s="23"/>
+      <c r="KQS215" s="1"/>
+      <c r="KQT215" s="23"/>
+      <c r="KQU215" s="23"/>
+      <c r="KQV215" s="1"/>
+      <c r="KQW215" s="23"/>
+      <c r="KQX215" s="23"/>
+      <c r="KQY215" s="1"/>
+      <c r="KQZ215" s="23"/>
+      <c r="KRA215" s="23"/>
+      <c r="KRB215" s="1"/>
+      <c r="KRC215" s="23"/>
+      <c r="KRD215" s="23"/>
+      <c r="KRE215" s="1"/>
+      <c r="KRF215" s="23"/>
+      <c r="KRG215" s="23"/>
+      <c r="KRH215" s="1"/>
+      <c r="KRI215" s="23"/>
+      <c r="KRJ215" s="23"/>
+      <c r="KRK215" s="1"/>
+      <c r="KRL215" s="23"/>
+      <c r="KRM215" s="23"/>
+      <c r="KRN215" s="1"/>
+      <c r="KRO215" s="23"/>
+      <c r="KRP215" s="23"/>
+      <c r="KRQ215" s="1"/>
+      <c r="KRR215" s="23"/>
+      <c r="KRS215" s="23"/>
+      <c r="KRT215" s="1"/>
+      <c r="KRU215" s="23"/>
+      <c r="KRV215" s="23"/>
+      <c r="KRW215" s="1"/>
+      <c r="KRX215" s="23"/>
+      <c r="KRY215" s="23"/>
+      <c r="KRZ215" s="1"/>
+      <c r="KSA215" s="23"/>
+      <c r="KSB215" s="23"/>
+      <c r="KSC215" s="1"/>
+      <c r="KSD215" s="23"/>
+      <c r="KSE215" s="23"/>
+      <c r="KSF215" s="1"/>
+      <c r="KSG215" s="23"/>
+      <c r="KSH215" s="23"/>
+      <c r="KSI215" s="1"/>
+      <c r="KSJ215" s="23"/>
+      <c r="KSK215" s="23"/>
+      <c r="KSL215" s="1"/>
+      <c r="KSM215" s="23"/>
+      <c r="KSN215" s="23"/>
+      <c r="KSO215" s="1"/>
+      <c r="KSP215" s="23"/>
+      <c r="KSQ215" s="23"/>
+      <c r="KSR215" s="1"/>
+      <c r="KSS215" s="23"/>
+      <c r="KST215" s="23"/>
+      <c r="KSU215" s="1"/>
+      <c r="KSV215" s="23"/>
+      <c r="KSW215" s="23"/>
+      <c r="KSX215" s="1"/>
+      <c r="KSY215" s="23"/>
+      <c r="KSZ215" s="23"/>
+      <c r="KTA215" s="1"/>
+      <c r="KTB215" s="23"/>
+      <c r="KTC215" s="23"/>
+      <c r="KTD215" s="1"/>
+      <c r="KTE215" s="23"/>
+      <c r="KTF215" s="23"/>
+      <c r="KTG215" s="1"/>
+      <c r="KTH215" s="23"/>
+      <c r="KTI215" s="23"/>
+      <c r="KTJ215" s="1"/>
+      <c r="KTK215" s="23"/>
+      <c r="KTL215" s="23"/>
+      <c r="KTM215" s="1"/>
+      <c r="KTN215" s="23"/>
+      <c r="KTO215" s="23"/>
+      <c r="KTP215" s="1"/>
+      <c r="KTQ215" s="23"/>
+      <c r="KTR215" s="23"/>
+      <c r="KTS215" s="1"/>
+      <c r="KTT215" s="23"/>
+      <c r="KTU215" s="23"/>
+      <c r="KTV215" s="1"/>
+      <c r="KTW215" s="23"/>
+      <c r="KTX215" s="23"/>
+      <c r="KTY215" s="1"/>
+      <c r="KTZ215" s="23"/>
+      <c r="KUA215" s="23"/>
+      <c r="KUB215" s="1"/>
+      <c r="KUC215" s="23"/>
+      <c r="KUD215" s="23"/>
+      <c r="KUE215" s="1"/>
+      <c r="KUF215" s="23"/>
+      <c r="KUG215" s="23"/>
+      <c r="KUH215" s="1"/>
+      <c r="KUI215" s="23"/>
+      <c r="KUJ215" s="23"/>
+      <c r="KUK215" s="1"/>
+      <c r="KUL215" s="23"/>
+      <c r="KUM215" s="23"/>
+      <c r="KUN215" s="1"/>
+      <c r="KUO215" s="23"/>
+      <c r="KUP215" s="23"/>
+      <c r="KUQ215" s="1"/>
+      <c r="KUR215" s="23"/>
+      <c r="KUS215" s="23"/>
+      <c r="KUT215" s="1"/>
+      <c r="KUU215" s="23"/>
+      <c r="KUV215" s="23"/>
+      <c r="KUW215" s="1"/>
+      <c r="KUX215" s="23"/>
+      <c r="KUY215" s="23"/>
+      <c r="KUZ215" s="1"/>
+      <c r="KVA215" s="23"/>
+      <c r="KVB215" s="23"/>
+      <c r="KVC215" s="1"/>
+      <c r="KVD215" s="23"/>
+      <c r="KVE215" s="23"/>
+      <c r="KVF215" s="1"/>
+      <c r="KVG215" s="23"/>
+      <c r="KVH215" s="23"/>
+      <c r="KVI215" s="1"/>
+      <c r="KVJ215" s="23"/>
+      <c r="KVK215" s="23"/>
+      <c r="KVL215" s="1"/>
+      <c r="KVM215" s="23"/>
+      <c r="KVN215" s="23"/>
+      <c r="KVO215" s="1"/>
+      <c r="KVP215" s="23"/>
+      <c r="KVQ215" s="23"/>
+      <c r="KVR215" s="1"/>
+      <c r="KVS215" s="23"/>
+      <c r="KVT215" s="23"/>
+      <c r="KVU215" s="1"/>
+      <c r="KVV215" s="23"/>
+      <c r="KVW215" s="23"/>
+      <c r="KVX215" s="1"/>
+      <c r="KVY215" s="23"/>
+      <c r="KVZ215" s="23"/>
+      <c r="KWA215" s="1"/>
+      <c r="KWB215" s="23"/>
+      <c r="KWC215" s="23"/>
+      <c r="KWD215" s="1"/>
+      <c r="KWE215" s="23"/>
+      <c r="KWF215" s="23"/>
+      <c r="KWG215" s="1"/>
+      <c r="KWH215" s="23"/>
+      <c r="KWI215" s="23"/>
+      <c r="KWJ215" s="1"/>
+      <c r="KWK215" s="23"/>
+      <c r="KWL215" s="23"/>
+      <c r="KWM215" s="1"/>
+      <c r="KWN215" s="23"/>
+      <c r="KWO215" s="23"/>
+      <c r="KWP215" s="1"/>
+      <c r="KWQ215" s="23"/>
+      <c r="KWR215" s="23"/>
+      <c r="KWS215" s="1"/>
+      <c r="KWT215" s="23"/>
+      <c r="KWU215" s="23"/>
+      <c r="KWV215" s="1"/>
+      <c r="KWW215" s="23"/>
+      <c r="KWX215" s="23"/>
+      <c r="KWY215" s="1"/>
+      <c r="KWZ215" s="23"/>
+      <c r="KXA215" s="23"/>
+      <c r="KXB215" s="1"/>
+      <c r="KXC215" s="23"/>
+      <c r="KXD215" s="23"/>
+      <c r="KXE215" s="1"/>
+      <c r="KXF215" s="23"/>
+      <c r="KXG215" s="23"/>
+      <c r="KXH215" s="1"/>
+      <c r="KXI215" s="23"/>
+      <c r="KXJ215" s="23"/>
+      <c r="KXK215" s="1"/>
+      <c r="KXL215" s="23"/>
+      <c r="KXM215" s="23"/>
+      <c r="KXN215" s="1"/>
+      <c r="KXO215" s="23"/>
+      <c r="KXP215" s="23"/>
+      <c r="KXQ215" s="1"/>
+      <c r="KXR215" s="23"/>
+      <c r="KXS215" s="23"/>
+      <c r="KXT215" s="1"/>
+      <c r="KXU215" s="23"/>
+      <c r="KXV215" s="23"/>
+      <c r="KXW215" s="1"/>
+      <c r="KXX215" s="23"/>
+      <c r="KXY215" s="23"/>
+      <c r="KXZ215" s="1"/>
+      <c r="KYA215" s="23"/>
+      <c r="KYB215" s="23"/>
+      <c r="KYC215" s="1"/>
+      <c r="KYD215" s="23"/>
+      <c r="KYE215" s="23"/>
+      <c r="KYF215" s="1"/>
+      <c r="KYG215" s="23"/>
+      <c r="KYH215" s="23"/>
+      <c r="KYI215" s="1"/>
+      <c r="KYJ215" s="23"/>
+      <c r="KYK215" s="23"/>
+      <c r="KYL215" s="1"/>
+      <c r="KYM215" s="23"/>
+      <c r="KYN215" s="23"/>
+      <c r="KYO215" s="1"/>
+      <c r="KYP215" s="23"/>
+      <c r="KYQ215" s="23"/>
+      <c r="KYR215" s="1"/>
+      <c r="KYS215" s="23"/>
+      <c r="KYT215" s="23"/>
+      <c r="KYU215" s="1"/>
+      <c r="KYV215" s="23"/>
+      <c r="KYW215" s="23"/>
+      <c r="KYX215" s="1"/>
+      <c r="KYY215" s="23"/>
+      <c r="KYZ215" s="23"/>
+      <c r="KZA215" s="1"/>
+      <c r="KZB215" s="23"/>
+      <c r="KZC215" s="23"/>
+      <c r="KZD215" s="1"/>
+      <c r="KZE215" s="23"/>
+      <c r="KZF215" s="23"/>
+      <c r="KZG215" s="1"/>
+      <c r="KZH215" s="23"/>
+      <c r="KZI215" s="23"/>
+      <c r="KZJ215" s="1"/>
+      <c r="KZK215" s="23"/>
+      <c r="KZL215" s="23"/>
+      <c r="KZM215" s="1"/>
+      <c r="KZN215" s="23"/>
+      <c r="KZO215" s="23"/>
+      <c r="KZP215" s="1"/>
+      <c r="KZQ215" s="23"/>
+      <c r="KZR215" s="23"/>
+      <c r="KZS215" s="1"/>
+      <c r="KZT215" s="23"/>
+      <c r="KZU215" s="23"/>
+      <c r="KZV215" s="1"/>
+      <c r="KZW215" s="23"/>
+      <c r="KZX215" s="23"/>
+      <c r="KZY215" s="1"/>
+      <c r="KZZ215" s="23"/>
+      <c r="LAA215" s="23"/>
+      <c r="LAB215" s="1"/>
+      <c r="LAC215" s="23"/>
+      <c r="LAD215" s="23"/>
+      <c r="LAE215" s="1"/>
+      <c r="LAF215" s="23"/>
+      <c r="LAG215" s="23"/>
+      <c r="LAH215" s="1"/>
+      <c r="LAI215" s="23"/>
+      <c r="LAJ215" s="23"/>
+      <c r="LAK215" s="1"/>
+      <c r="LAL215" s="23"/>
+      <c r="LAM215" s="23"/>
+      <c r="LAN215" s="1"/>
+      <c r="LAO215" s="23"/>
+      <c r="LAP215" s="23"/>
+      <c r="LAQ215" s="1"/>
+      <c r="LAR215" s="23"/>
+      <c r="LAS215" s="23"/>
+      <c r="LAT215" s="1"/>
+      <c r="LAU215" s="23"/>
+      <c r="LAV215" s="23"/>
+      <c r="LAW215" s="1"/>
+      <c r="LAX215" s="23"/>
+      <c r="LAY215" s="23"/>
+      <c r="LAZ215" s="1"/>
+      <c r="LBA215" s="23"/>
+      <c r="LBB215" s="23"/>
+      <c r="LBC215" s="1"/>
+      <c r="LBD215" s="23"/>
+      <c r="LBE215" s="23"/>
+      <c r="LBF215" s="1"/>
+      <c r="LBG215" s="23"/>
+      <c r="LBH215" s="23"/>
+      <c r="LBI215" s="1"/>
+      <c r="LBJ215" s="23"/>
+      <c r="LBK215" s="23"/>
+      <c r="LBL215" s="1"/>
+      <c r="LBM215" s="23"/>
+      <c r="LBN215" s="23"/>
+      <c r="LBO215" s="1"/>
+      <c r="LBP215" s="23"/>
+      <c r="LBQ215" s="23"/>
+      <c r="LBR215" s="1"/>
+      <c r="LBS215" s="23"/>
+      <c r="LBT215" s="23"/>
+      <c r="LBU215" s="1"/>
+      <c r="LBV215" s="23"/>
+      <c r="LBW215" s="23"/>
+      <c r="LBX215" s="1"/>
+      <c r="LBY215" s="23"/>
+      <c r="LBZ215" s="23"/>
+      <c r="LCA215" s="1"/>
+      <c r="LCB215" s="23"/>
+      <c r="LCC215" s="23"/>
+      <c r="LCD215" s="1"/>
+      <c r="LCE215" s="23"/>
+      <c r="LCF215" s="23"/>
+      <c r="LCG215" s="1"/>
+      <c r="LCH215" s="23"/>
+      <c r="LCI215" s="23"/>
+      <c r="LCJ215" s="1"/>
+      <c r="LCK215" s="23"/>
+      <c r="LCL215" s="23"/>
+      <c r="LCM215" s="1"/>
+      <c r="LCN215" s="23"/>
+      <c r="LCO215" s="23"/>
+      <c r="LCP215" s="1"/>
+      <c r="LCQ215" s="23"/>
+      <c r="LCR215" s="23"/>
+      <c r="LCS215" s="1"/>
+      <c r="LCT215" s="23"/>
+      <c r="LCU215" s="23"/>
+      <c r="LCV215" s="1"/>
+      <c r="LCW215" s="23"/>
+      <c r="LCX215" s="23"/>
+      <c r="LCY215" s="1"/>
+      <c r="LCZ215" s="23"/>
+      <c r="LDA215" s="23"/>
+      <c r="LDB215" s="1"/>
+      <c r="LDC215" s="23"/>
+      <c r="LDD215" s="23"/>
+      <c r="LDE215" s="1"/>
+      <c r="LDF215" s="23"/>
+      <c r="LDG215" s="23"/>
+      <c r="LDH215" s="1"/>
+      <c r="LDI215" s="23"/>
+      <c r="LDJ215" s="23"/>
+      <c r="LDK215" s="1"/>
+      <c r="LDL215" s="23"/>
+      <c r="LDM215" s="23"/>
+      <c r="LDN215" s="1"/>
+      <c r="LDO215" s="23"/>
+      <c r="LDP215" s="23"/>
+      <c r="LDQ215" s="1"/>
+      <c r="LDR215" s="23"/>
+      <c r="LDS215" s="23"/>
+      <c r="LDT215" s="1"/>
+      <c r="LDU215" s="23"/>
+      <c r="LDV215" s="23"/>
+      <c r="LDW215" s="1"/>
+      <c r="LDX215" s="23"/>
+      <c r="LDY215" s="23"/>
+      <c r="LDZ215" s="1"/>
+      <c r="LEA215" s="23"/>
+      <c r="LEB215" s="23"/>
+      <c r="LEC215" s="1"/>
+      <c r="LED215" s="23"/>
+      <c r="LEE215" s="23"/>
+      <c r="LEF215" s="1"/>
+      <c r="LEG215" s="23"/>
+      <c r="LEH215" s="23"/>
+      <c r="LEI215" s="1"/>
+      <c r="LEJ215" s="23"/>
+      <c r="LEK215" s="23"/>
+      <c r="LEL215" s="1"/>
+      <c r="LEM215" s="23"/>
+      <c r="LEN215" s="23"/>
+      <c r="LEO215" s="1"/>
+      <c r="LEP215" s="23"/>
+      <c r="LEQ215" s="23"/>
+      <c r="LER215" s="1"/>
+      <c r="LES215" s="23"/>
+      <c r="LET215" s="23"/>
+      <c r="LEU215" s="1"/>
+      <c r="LEV215" s="23"/>
+      <c r="LEW215" s="23"/>
+      <c r="LEX215" s="1"/>
+      <c r="LEY215" s="23"/>
+      <c r="LEZ215" s="23"/>
+      <c r="LFA215" s="1"/>
+      <c r="LFB215" s="23"/>
+      <c r="LFC215" s="23"/>
+      <c r="LFD215" s="1"/>
+      <c r="LFE215" s="23"/>
+      <c r="LFF215" s="23"/>
+      <c r="LFG215" s="1"/>
+      <c r="LFH215" s="23"/>
+      <c r="LFI215" s="23"/>
+      <c r="LFJ215" s="1"/>
+      <c r="LFK215" s="23"/>
+      <c r="LFL215" s="23"/>
+      <c r="LFM215" s="1"/>
+      <c r="LFN215" s="23"/>
+      <c r="LFO215" s="23"/>
+      <c r="LFP215" s="1"/>
+      <c r="LFQ215" s="23"/>
+      <c r="LFR215" s="23"/>
+      <c r="LFS215" s="1"/>
+      <c r="LFT215" s="23"/>
+      <c r="LFU215" s="23"/>
+      <c r="LFV215" s="1"/>
+      <c r="LFW215" s="23"/>
+      <c r="LFX215" s="23"/>
+      <c r="LFY215" s="1"/>
+      <c r="LFZ215" s="23"/>
+      <c r="LGA215" s="23"/>
+      <c r="LGB215" s="1"/>
+      <c r="LGC215" s="23"/>
+      <c r="LGD215" s="23"/>
+      <c r="LGE215" s="1"/>
+      <c r="LGF215" s="23"/>
+      <c r="LGG215" s="23"/>
+      <c r="LGH215" s="1"/>
+      <c r="LGI215" s="23"/>
+      <c r="LGJ215" s="23"/>
+      <c r="LGK215" s="1"/>
+      <c r="LGL215" s="23"/>
+      <c r="LGM215" s="23"/>
+      <c r="LGN215" s="1"/>
+      <c r="LGO215" s="23"/>
+      <c r="LGP215" s="23"/>
+      <c r="LGQ215" s="1"/>
+      <c r="LGR215" s="23"/>
+      <c r="LGS215" s="23"/>
+      <c r="LGT215" s="1"/>
+      <c r="LGU215" s="23"/>
+      <c r="LGV215" s="23"/>
+      <c r="LGW215" s="1"/>
+      <c r="LGX215" s="23"/>
+      <c r="LGY215" s="23"/>
+      <c r="LGZ215" s="1"/>
+      <c r="LHA215" s="23"/>
+      <c r="LHB215" s="23"/>
+      <c r="LHC215" s="1"/>
+      <c r="LHD215" s="23"/>
+      <c r="LHE215" s="23"/>
+      <c r="LHF215" s="1"/>
+      <c r="LHG215" s="23"/>
+      <c r="LHH215" s="23"/>
+      <c r="LHI215" s="1"/>
+      <c r="LHJ215" s="23"/>
+      <c r="LHK215" s="23"/>
+      <c r="LHL215" s="1"/>
+      <c r="LHM215" s="23"/>
+      <c r="LHN215" s="23"/>
+      <c r="LHO215" s="1"/>
+      <c r="LHP215" s="23"/>
+      <c r="LHQ215" s="23"/>
+      <c r="LHR215" s="1"/>
+      <c r="LHS215" s="23"/>
+      <c r="LHT215" s="23"/>
+      <c r="LHU215" s="1"/>
+      <c r="LHV215" s="23"/>
+      <c r="LHW215" s="23"/>
+      <c r="LHX215" s="1"/>
+      <c r="LHY215" s="23"/>
+      <c r="LHZ215" s="23"/>
+      <c r="LIA215" s="1"/>
+      <c r="LIB215" s="23"/>
+      <c r="LIC215" s="23"/>
+      <c r="LID215" s="1"/>
+      <c r="LIE215" s="23"/>
+      <c r="LIF215" s="23"/>
+      <c r="LIG215" s="1"/>
+      <c r="LIH215" s="23"/>
+      <c r="LII215" s="23"/>
+      <c r="LIJ215" s="1"/>
+      <c r="LIK215" s="23"/>
+      <c r="LIL215" s="23"/>
+      <c r="LIM215" s="1"/>
+      <c r="LIN215" s="23"/>
+      <c r="LIO215" s="23"/>
+      <c r="LIP215" s="1"/>
+      <c r="LIQ215" s="23"/>
+      <c r="LIR215" s="23"/>
+      <c r="LIS215" s="1"/>
+      <c r="LIT215" s="23"/>
+      <c r="LIU215" s="23"/>
+      <c r="LIV215" s="1"/>
+      <c r="LIW215" s="23"/>
+      <c r="LIX215" s="23"/>
+      <c r="LIY215" s="1"/>
+      <c r="LIZ215" s="23"/>
+      <c r="LJA215" s="23"/>
+      <c r="LJB215" s="1"/>
+      <c r="LJC215" s="23"/>
+      <c r="LJD215" s="23"/>
+      <c r="LJE215" s="1"/>
+      <c r="LJF215" s="23"/>
+      <c r="LJG215" s="23"/>
+      <c r="LJH215" s="1"/>
+      <c r="LJI215" s="23"/>
+      <c r="LJJ215" s="23"/>
+      <c r="LJK215" s="1"/>
+      <c r="LJL215" s="23"/>
+      <c r="LJM215" s="23"/>
+      <c r="LJN215" s="1"/>
+      <c r="LJO215" s="23"/>
+      <c r="LJP215" s="23"/>
+      <c r="LJQ215" s="1"/>
+      <c r="LJR215" s="23"/>
+      <c r="LJS215" s="23"/>
+      <c r="LJT215" s="1"/>
+      <c r="LJU215" s="23"/>
+      <c r="LJV215" s="23"/>
+      <c r="LJW215" s="1"/>
+      <c r="LJX215" s="23"/>
+      <c r="LJY215" s="23"/>
+      <c r="LJZ215" s="1"/>
+      <c r="LKA215" s="23"/>
+      <c r="LKB215" s="23"/>
+      <c r="LKC215" s="1"/>
+      <c r="LKD215" s="23"/>
+      <c r="LKE215" s="23"/>
+      <c r="LKF215" s="1"/>
+      <c r="LKG215" s="23"/>
+      <c r="LKH215" s="23"/>
+      <c r="LKI215" s="1"/>
+      <c r="LKJ215" s="23"/>
+      <c r="LKK215" s="23"/>
+      <c r="LKL215" s="1"/>
+      <c r="LKM215" s="23"/>
+      <c r="LKN215" s="23"/>
+      <c r="LKO215" s="1"/>
+      <c r="LKP215" s="23"/>
+      <c r="LKQ215" s="23"/>
+      <c r="LKR215" s="1"/>
+      <c r="LKS215" s="23"/>
+      <c r="LKT215" s="23"/>
+      <c r="LKU215" s="1"/>
+      <c r="LKV215" s="23"/>
+      <c r="LKW215" s="23"/>
+      <c r="LKX215" s="1"/>
+      <c r="LKY215" s="23"/>
+      <c r="LKZ215" s="23"/>
+      <c r="LLA215" s="1"/>
+      <c r="LLB215" s="23"/>
+      <c r="LLC215" s="23"/>
+      <c r="LLD215" s="1"/>
+      <c r="LLE215" s="23"/>
+      <c r="LLF215" s="23"/>
+      <c r="LLG215" s="1"/>
+      <c r="LLH215" s="23"/>
+      <c r="LLI215" s="23"/>
+      <c r="LLJ215" s="1"/>
+      <c r="LLK215" s="23"/>
+      <c r="LLL215" s="23"/>
+      <c r="LLM215" s="1"/>
+      <c r="LLN215" s="23"/>
+      <c r="LLO215" s="23"/>
+      <c r="LLP215" s="1"/>
+      <c r="LLQ215" s="23"/>
+      <c r="LLR215" s="23"/>
+      <c r="LLS215" s="1"/>
+      <c r="LLT215" s="23"/>
+      <c r="LLU215" s="23"/>
+      <c r="LLV215" s="1"/>
+      <c r="LLW215" s="23"/>
+      <c r="LLX215" s="23"/>
+      <c r="LLY215" s="1"/>
+      <c r="LLZ215" s="23"/>
+      <c r="LMA215" s="23"/>
+      <c r="LMB215" s="1"/>
+      <c r="LMC215" s="23"/>
+      <c r="LMD215" s="23"/>
+      <c r="LME215" s="1"/>
+      <c r="LMF215" s="23"/>
+      <c r="LMG215" s="23"/>
+      <c r="LMH215" s="1"/>
+      <c r="LMI215" s="23"/>
+      <c r="LMJ215" s="23"/>
+      <c r="LMK215" s="1"/>
+      <c r="LML215" s="23"/>
+      <c r="LMM215" s="23"/>
+      <c r="LMN215" s="1"/>
+      <c r="LMO215" s="23"/>
+      <c r="LMP215" s="23"/>
+      <c r="LMQ215" s="1"/>
+      <c r="LMR215" s="23"/>
+      <c r="LMS215" s="23"/>
+      <c r="LMT215" s="1"/>
+      <c r="LMU215" s="23"/>
+      <c r="LMV215" s="23"/>
+      <c r="LMW215" s="1"/>
+      <c r="LMX215" s="23"/>
+      <c r="LMY215" s="23"/>
+      <c r="LMZ215" s="1"/>
+      <c r="LNA215" s="23"/>
+      <c r="LNB215" s="23"/>
+      <c r="LNC215" s="1"/>
+      <c r="LND215" s="23"/>
+      <c r="LNE215" s="23"/>
+      <c r="LNF215" s="1"/>
+      <c r="LNG215" s="23"/>
+      <c r="LNH215" s="23"/>
+      <c r="LNI215" s="1"/>
+      <c r="LNJ215" s="23"/>
+      <c r="LNK215" s="23"/>
+      <c r="LNL215" s="1"/>
+      <c r="LNM215" s="23"/>
+      <c r="LNN215" s="23"/>
+      <c r="LNO215" s="1"/>
+      <c r="LNP215" s="23"/>
+      <c r="LNQ215" s="23"/>
+      <c r="LNR215" s="1"/>
+      <c r="LNS215" s="23"/>
+      <c r="LNT215" s="23"/>
+      <c r="LNU215" s="1"/>
+      <c r="LNV215" s="23"/>
+      <c r="LNW215" s="23"/>
+      <c r="LNX215" s="1"/>
+      <c r="LNY215" s="23"/>
+      <c r="LNZ215" s="23"/>
+      <c r="LOA215" s="1"/>
+      <c r="LOB215" s="23"/>
+      <c r="LOC215" s="23"/>
+      <c r="LOD215" s="1"/>
+      <c r="LOE215" s="23"/>
+      <c r="LOF215" s="23"/>
+      <c r="LOG215" s="1"/>
+      <c r="LOH215" s="23"/>
+      <c r="LOI215" s="23"/>
+      <c r="LOJ215" s="1"/>
+      <c r="LOK215" s="23"/>
+      <c r="LOL215" s="23"/>
+      <c r="LOM215" s="1"/>
+      <c r="LON215" s="23"/>
+      <c r="LOO215" s="23"/>
+      <c r="LOP215" s="1"/>
+      <c r="LOQ215" s="23"/>
+      <c r="LOR215" s="23"/>
+      <c r="LOS215" s="1"/>
+      <c r="LOT215" s="23"/>
+      <c r="LOU215" s="23"/>
+      <c r="LOV215" s="1"/>
+      <c r="LOW215" s="23"/>
+      <c r="LOX215" s="23"/>
+      <c r="LOY215" s="1"/>
+      <c r="LOZ215" s="23"/>
+      <c r="LPA215" s="23"/>
+      <c r="LPB215" s="1"/>
+      <c r="LPC215" s="23"/>
+      <c r="LPD215" s="23"/>
+      <c r="LPE215" s="1"/>
+      <c r="LPF215" s="23"/>
+      <c r="LPG215" s="23"/>
+      <c r="LPH215" s="1"/>
+      <c r="LPI215" s="23"/>
+      <c r="LPJ215" s="23"/>
+      <c r="LPK215" s="1"/>
+      <c r="LPL215" s="23"/>
+      <c r="LPM215" s="23"/>
+      <c r="LPN215" s="1"/>
+      <c r="LPO215" s="23"/>
+      <c r="LPP215" s="23"/>
+      <c r="LPQ215" s="1"/>
+      <c r="LPR215" s="23"/>
+      <c r="LPS215" s="23"/>
+      <c r="LPT215" s="1"/>
+      <c r="LPU215" s="23"/>
+      <c r="LPV215" s="23"/>
+      <c r="LPW215" s="1"/>
+      <c r="LPX215" s="23"/>
+      <c r="LPY215" s="23"/>
+      <c r="LPZ215" s="1"/>
+      <c r="LQA215" s="23"/>
+      <c r="LQB215" s="23"/>
+      <c r="LQC215" s="1"/>
+      <c r="LQD215" s="23"/>
+      <c r="LQE215" s="23"/>
+      <c r="LQF215" s="1"/>
+      <c r="LQG215" s="23"/>
+      <c r="LQH215" s="23"/>
+      <c r="LQI215" s="1"/>
+      <c r="LQJ215" s="23"/>
+      <c r="LQK215" s="23"/>
+      <c r="LQL215" s="1"/>
+      <c r="LQM215" s="23"/>
+      <c r="LQN215" s="23"/>
+      <c r="LQO215" s="1"/>
+      <c r="LQP215" s="23"/>
+      <c r="LQQ215" s="23"/>
+      <c r="LQR215" s="1"/>
+      <c r="LQS215" s="23"/>
+      <c r="LQT215" s="23"/>
+      <c r="LQU215" s="1"/>
+      <c r="LQV215" s="23"/>
+      <c r="LQW215" s="23"/>
+      <c r="LQX215" s="1"/>
+      <c r="LQY215" s="23"/>
+      <c r="LQZ215" s="23"/>
+      <c r="LRA215" s="1"/>
+      <c r="LRB215" s="23"/>
+      <c r="LRC215" s="23"/>
+      <c r="LRD215" s="1"/>
+      <c r="LRE215" s="23"/>
+      <c r="LRF215" s="23"/>
+      <c r="LRG215" s="1"/>
+      <c r="LRH215" s="23"/>
+      <c r="LRI215" s="23"/>
+      <c r="LRJ215" s="1"/>
+      <c r="LRK215" s="23"/>
+      <c r="LRL215" s="23"/>
+      <c r="LRM215" s="1"/>
+      <c r="LRN215" s="23"/>
+      <c r="LRO215" s="23"/>
+      <c r="LRP215" s="1"/>
+      <c r="LRQ215" s="23"/>
+      <c r="LRR215" s="23"/>
+      <c r="LRS215" s="1"/>
+      <c r="LRT215" s="23"/>
+      <c r="LRU215" s="23"/>
+      <c r="LRV215" s="1"/>
+      <c r="LRW215" s="23"/>
+      <c r="LRX215" s="23"/>
+      <c r="LRY215" s="1"/>
+      <c r="LRZ215" s="23"/>
+      <c r="LSA215" s="23"/>
+      <c r="LSB215" s="1"/>
+      <c r="LSC215" s="23"/>
+      <c r="LSD215" s="23"/>
+      <c r="LSE215" s="1"/>
+      <c r="LSF215" s="23"/>
+      <c r="LSG215" s="23"/>
+      <c r="LSH215" s="1"/>
+      <c r="LSI215" s="23"/>
+      <c r="LSJ215" s="23"/>
+      <c r="LSK215" s="1"/>
+      <c r="LSL215" s="23"/>
+      <c r="LSM215" s="23"/>
+      <c r="LSN215" s="1"/>
+      <c r="LSO215" s="23"/>
+      <c r="LSP215" s="23"/>
+      <c r="LSQ215" s="1"/>
+      <c r="LSR215" s="23"/>
+      <c r="LSS215" s="23"/>
+      <c r="LST215" s="1"/>
+      <c r="LSU215" s="23"/>
+      <c r="LSV215" s="23"/>
+      <c r="LSW215" s="1"/>
+      <c r="LSX215" s="23"/>
+      <c r="LSY215" s="23"/>
+      <c r="LSZ215" s="1"/>
+      <c r="LTA215" s="23"/>
+      <c r="LTB215" s="23"/>
+      <c r="LTC215" s="1"/>
+      <c r="LTD215" s="23"/>
+      <c r="LTE215" s="23"/>
+      <c r="LTF215" s="1"/>
+      <c r="LTG215" s="23"/>
+      <c r="LTH215" s="23"/>
+      <c r="LTI215" s="1"/>
+      <c r="LTJ215" s="23"/>
+      <c r="LTK215" s="23"/>
+      <c r="LTL215" s="1"/>
+      <c r="LTM215" s="23"/>
+      <c r="LTN215" s="23"/>
+      <c r="LTO215" s="1"/>
+      <c r="LTP215" s="23"/>
+      <c r="LTQ215" s="23"/>
+      <c r="LTR215" s="1"/>
+      <c r="LTS215" s="23"/>
+      <c r="LTT215" s="23"/>
+      <c r="LTU215" s="1"/>
+      <c r="LTV215" s="23"/>
+      <c r="LTW215" s="23"/>
+      <c r="LTX215" s="1"/>
+      <c r="LTY215" s="23"/>
+      <c r="LTZ215" s="23"/>
+      <c r="LUA215" s="1"/>
+      <c r="LUB215" s="23"/>
+      <c r="LUC215" s="23"/>
+      <c r="LUD215" s="1"/>
+      <c r="LUE215" s="23"/>
+      <c r="LUF215" s="23"/>
+      <c r="LUG215" s="1"/>
+      <c r="LUH215" s="23"/>
+      <c r="LUI215" s="23"/>
+      <c r="LUJ215" s="1"/>
+      <c r="LUK215" s="23"/>
+      <c r="LUL215" s="23"/>
+      <c r="LUM215" s="1"/>
+      <c r="LUN215" s="23"/>
+      <c r="LUO215" s="23"/>
+      <c r="LUP215" s="1"/>
+      <c r="LUQ215" s="23"/>
+      <c r="LUR215" s="23"/>
+      <c r="LUS215" s="1"/>
+      <c r="LUT215" s="23"/>
+      <c r="LUU215" s="23"/>
+      <c r="LUV215" s="1"/>
+      <c r="LUW215" s="23"/>
+      <c r="LUX215" s="23"/>
+      <c r="LUY215" s="1"/>
+      <c r="LUZ215" s="23"/>
+      <c r="LVA215" s="23"/>
+      <c r="LVB215" s="1"/>
+      <c r="LVC215" s="23"/>
+      <c r="LVD215" s="23"/>
+      <c r="LVE215" s="1"/>
+      <c r="LVF215" s="23"/>
+      <c r="LVG215" s="23"/>
+      <c r="LVH215" s="1"/>
+      <c r="LVI215" s="23"/>
+      <c r="LVJ215" s="23"/>
+      <c r="LVK215" s="1"/>
+      <c r="LVL215" s="23"/>
+      <c r="LVM215" s="23"/>
+      <c r="LVN215" s="1"/>
+      <c r="LVO215" s="23"/>
+      <c r="LVP215" s="23"/>
+      <c r="LVQ215" s="1"/>
+      <c r="LVR215" s="23"/>
+      <c r="LVS215" s="23"/>
+      <c r="LVT215" s="1"/>
+      <c r="LVU215" s="23"/>
+      <c r="LVV215" s="23"/>
+      <c r="LVW215" s="1"/>
+      <c r="LVX215" s="23"/>
+      <c r="LVY215" s="23"/>
+      <c r="LVZ215" s="1"/>
+      <c r="LWA215" s="23"/>
+      <c r="LWB215" s="23"/>
+      <c r="LWC215" s="1"/>
+      <c r="LWD215" s="23"/>
+      <c r="LWE215" s="23"/>
+      <c r="LWF215" s="1"/>
+      <c r="LWG215" s="23"/>
+      <c r="LWH215" s="23"/>
+      <c r="LWI215" s="1"/>
+      <c r="LWJ215" s="23"/>
+      <c r="LWK215" s="23"/>
+      <c r="LWL215" s="1"/>
+      <c r="LWM215" s="23"/>
+      <c r="LWN215" s="23"/>
+      <c r="LWO215" s="1"/>
+      <c r="LWP215" s="23"/>
+      <c r="LWQ215" s="23"/>
+      <c r="LWR215" s="1"/>
+      <c r="LWS215" s="23"/>
+      <c r="LWT215" s="23"/>
+      <c r="LWU215" s="1"/>
+      <c r="LWV215" s="23"/>
+      <c r="LWW215" s="23"/>
+      <c r="LWX215" s="1"/>
+      <c r="LWY215" s="23"/>
+      <c r="LWZ215" s="23"/>
+      <c r="LXA215" s="1"/>
+      <c r="LXB215" s="23"/>
+      <c r="LXC215" s="23"/>
+      <c r="LXD215" s="1"/>
+      <c r="LXE215" s="23"/>
+      <c r="LXF215" s="23"/>
+      <c r="LXG215" s="1"/>
+      <c r="LXH215" s="23"/>
+      <c r="LXI215" s="23"/>
+      <c r="LXJ215" s="1"/>
+      <c r="LXK215" s="23"/>
+      <c r="LXL215" s="23"/>
+      <c r="LXM215" s="1"/>
+      <c r="LXN215" s="23"/>
+      <c r="LXO215" s="23"/>
+      <c r="LXP215" s="1"/>
+      <c r="LXQ215" s="23"/>
+      <c r="LXR215" s="23"/>
+      <c r="LXS215" s="1"/>
+      <c r="LXT215" s="23"/>
+      <c r="LXU215" s="23"/>
+      <c r="LXV215" s="1"/>
+      <c r="LXW215" s="23"/>
+      <c r="LXX215" s="23"/>
+      <c r="LXY215" s="1"/>
+      <c r="LXZ215" s="23"/>
+      <c r="LYA215" s="23"/>
+      <c r="LYB215" s="1"/>
+      <c r="LYC215" s="23"/>
+      <c r="LYD215" s="23"/>
+      <c r="LYE215" s="1"/>
+      <c r="LYF215" s="23"/>
+      <c r="LYG215" s="23"/>
+      <c r="LYH215" s="1"/>
+      <c r="LYI215" s="23"/>
+      <c r="LYJ215" s="23"/>
+      <c r="LYK215" s="1"/>
+      <c r="LYL215" s="23"/>
+      <c r="LYM215" s="23"/>
+      <c r="LYN215" s="1"/>
+      <c r="LYO215" s="23"/>
+      <c r="LYP215" s="23"/>
+      <c r="LYQ215" s="1"/>
+      <c r="LYR215" s="23"/>
+      <c r="LYS215" s="23"/>
+      <c r="LYT215" s="1"/>
+      <c r="LYU215" s="23"/>
+      <c r="LYV215" s="23"/>
+      <c r="LYW215" s="1"/>
+      <c r="LYX215" s="23"/>
+      <c r="LYY215" s="23"/>
+      <c r="LYZ215" s="1"/>
+      <c r="LZA215" s="23"/>
+      <c r="LZB215" s="23"/>
+      <c r="LZC215" s="1"/>
+      <c r="LZD215" s="23"/>
+      <c r="LZE215" s="23"/>
+      <c r="LZF215" s="1"/>
+      <c r="LZG215" s="23"/>
+      <c r="LZH215" s="23"/>
+      <c r="LZI215" s="1"/>
+      <c r="LZJ215" s="23"/>
+      <c r="LZK215" s="23"/>
+      <c r="LZL215" s="1"/>
+      <c r="LZM215" s="23"/>
+      <c r="LZN215" s="23"/>
+      <c r="LZO215" s="1"/>
+      <c r="LZP215" s="23"/>
+      <c r="LZQ215" s="23"/>
+      <c r="LZR215" s="1"/>
+      <c r="LZS215" s="23"/>
+      <c r="LZT215" s="23"/>
+      <c r="LZU215" s="1"/>
+      <c r="LZV215" s="23"/>
+      <c r="LZW215" s="23"/>
+      <c r="LZX215" s="1"/>
+      <c r="LZY215" s="23"/>
+      <c r="LZZ215" s="23"/>
+      <c r="MAA215" s="1"/>
+      <c r="MAB215" s="23"/>
+      <c r="MAC215" s="23"/>
+      <c r="MAD215" s="1"/>
+      <c r="MAE215" s="23"/>
+      <c r="MAF215" s="23"/>
+      <c r="MAG215" s="1"/>
+      <c r="MAH215" s="23"/>
+      <c r="MAI215" s="23"/>
+      <c r="MAJ215" s="1"/>
+      <c r="MAK215" s="23"/>
+      <c r="MAL215" s="23"/>
+      <c r="MAM215" s="1"/>
+      <c r="MAN215" s="23"/>
+      <c r="MAO215" s="23"/>
+      <c r="MAP215" s="1"/>
+      <c r="MAQ215" s="23"/>
+      <c r="MAR215" s="23"/>
+      <c r="MAS215" s="1"/>
+      <c r="MAT215" s="23"/>
+      <c r="MAU215" s="23"/>
+      <c r="MAV215" s="1"/>
+      <c r="MAW215" s="23"/>
+      <c r="MAX215" s="23"/>
+      <c r="MAY215" s="1"/>
+      <c r="MAZ215" s="23"/>
+      <c r="MBA215" s="23"/>
+      <c r="MBB215" s="1"/>
+      <c r="MBC215" s="23"/>
+      <c r="MBD215" s="23"/>
+      <c r="MBE215" s="1"/>
+      <c r="MBF215" s="23"/>
+      <c r="MBG215" s="23"/>
+      <c r="MBH215" s="1"/>
+      <c r="MBI215" s="23"/>
+      <c r="MBJ215" s="23"/>
+      <c r="MBK215" s="1"/>
+      <c r="MBL215" s="23"/>
+      <c r="MBM215" s="23"/>
+      <c r="MBN215" s="1"/>
+      <c r="MBO215" s="23"/>
+      <c r="MBP215" s="23"/>
+      <c r="MBQ215" s="1"/>
+      <c r="MBR215" s="23"/>
+      <c r="MBS215" s="23"/>
+      <c r="MBT215" s="1"/>
+      <c r="MBU215" s="23"/>
+      <c r="MBV215" s="23"/>
+      <c r="MBW215" s="1"/>
+      <c r="MBX215" s="23"/>
+      <c r="MBY215" s="23"/>
+      <c r="MBZ215" s="1"/>
+      <c r="MCA215" s="23"/>
+      <c r="MCB215" s="23"/>
+      <c r="MCC215" s="1"/>
+      <c r="MCD215" s="23"/>
+      <c r="MCE215" s="23"/>
+      <c r="MCF215" s="1"/>
+      <c r="MCG215" s="23"/>
+      <c r="MCH215" s="23"/>
+      <c r="MCI215" s="1"/>
+      <c r="MCJ215" s="23"/>
+      <c r="MCK215" s="23"/>
+      <c r="MCL215" s="1"/>
+      <c r="MCM215" s="23"/>
+      <c r="MCN215" s="23"/>
+      <c r="MCO215" s="1"/>
+      <c r="MCP215" s="23"/>
+      <c r="MCQ215" s="23"/>
+      <c r="MCR215" s="1"/>
+      <c r="MCS215" s="23"/>
+      <c r="MCT215" s="23"/>
+      <c r="MCU215" s="1"/>
+      <c r="MCV215" s="23"/>
+      <c r="MCW215" s="23"/>
+      <c r="MCX215" s="1"/>
+      <c r="MCY215" s="23"/>
+      <c r="MCZ215" s="23"/>
+      <c r="MDA215" s="1"/>
+      <c r="MDB215" s="23"/>
+      <c r="MDC215" s="23"/>
+      <c r="MDD215" s="1"/>
+      <c r="MDE215" s="23"/>
+      <c r="MDF215" s="23"/>
+      <c r="MDG215" s="1"/>
+      <c r="MDH215" s="23"/>
+      <c r="MDI215" s="23"/>
+      <c r="MDJ215" s="1"/>
+      <c r="MDK215" s="23"/>
+      <c r="MDL215" s="23"/>
+      <c r="MDM215" s="1"/>
+      <c r="MDN215" s="23"/>
+      <c r="MDO215" s="23"/>
+      <c r="MDP215" s="1"/>
+      <c r="MDQ215" s="23"/>
+      <c r="MDR215" s="23"/>
+      <c r="MDS215" s="1"/>
+      <c r="MDT215" s="23"/>
+      <c r="MDU215" s="23"/>
+      <c r="MDV215" s="1"/>
+      <c r="MDW215" s="23"/>
+      <c r="MDX215" s="23"/>
+      <c r="MDY215" s="1"/>
+      <c r="MDZ215" s="23"/>
+      <c r="MEA215" s="23"/>
+      <c r="MEB215" s="1"/>
+      <c r="MEC215" s="23"/>
+      <c r="MED215" s="23"/>
+      <c r="MEE215" s="1"/>
+      <c r="MEF215" s="23"/>
+      <c r="MEG215" s="23"/>
+      <c r="MEH215" s="1"/>
+      <c r="MEI215" s="23"/>
+      <c r="MEJ215" s="23"/>
+      <c r="MEK215" s="1"/>
+      <c r="MEL215" s="23"/>
+      <c r="MEM215" s="23"/>
+      <c r="MEN215" s="1"/>
+      <c r="MEO215" s="23"/>
+      <c r="MEP215" s="23"/>
+      <c r="MEQ215" s="1"/>
+      <c r="MER215" s="23"/>
+      <c r="MES215" s="23"/>
+      <c r="MET215" s="1"/>
+      <c r="MEU215" s="23"/>
+      <c r="MEV215" s="23"/>
+      <c r="MEW215" s="1"/>
+      <c r="MEX215" s="23"/>
+      <c r="MEY215" s="23"/>
+      <c r="MEZ215" s="1"/>
+      <c r="MFA215" s="23"/>
+      <c r="MFB215" s="23"/>
+      <c r="MFC215" s="1"/>
+      <c r="MFD215" s="23"/>
+      <c r="MFE215" s="23"/>
+      <c r="MFF215" s="1"/>
+      <c r="MFG215" s="23"/>
+      <c r="MFH215" s="23"/>
+      <c r="MFI215" s="1"/>
+      <c r="MFJ215" s="23"/>
+      <c r="MFK215" s="23"/>
+      <c r="MFL215" s="1"/>
+      <c r="MFM215" s="23"/>
+      <c r="MFN215" s="23"/>
+      <c r="MFO215" s="1"/>
+      <c r="MFP215" s="23"/>
+      <c r="MFQ215" s="23"/>
+      <c r="MFR215" s="1"/>
+      <c r="MFS215" s="23"/>
+      <c r="MFT215" s="23"/>
+      <c r="MFU215" s="1"/>
+      <c r="MFV215" s="23"/>
+      <c r="MFW215" s="23"/>
+      <c r="MFX215" s="1"/>
+      <c r="MFY215" s="23"/>
+      <c r="MFZ215" s="23"/>
+      <c r="MGA215" s="1"/>
+      <c r="MGB215" s="23"/>
+      <c r="MGC215" s="23"/>
+      <c r="MGD215" s="1"/>
+      <c r="MGE215" s="23"/>
+      <c r="MGF215" s="23"/>
+      <c r="MGG215" s="1"/>
+      <c r="MGH215" s="23"/>
+      <c r="MGI215" s="23"/>
+      <c r="MGJ215" s="1"/>
+      <c r="MGK215" s="23"/>
+      <c r="MGL215" s="23"/>
+      <c r="MGM215" s="1"/>
+      <c r="MGN215" s="23"/>
+      <c r="MGO215" s="23"/>
+      <c r="MGP215" s="1"/>
+      <c r="MGQ215" s="23"/>
+      <c r="MGR215" s="23"/>
+      <c r="MGS215" s="1"/>
+      <c r="MGT215" s="23"/>
+      <c r="MGU215" s="23"/>
+      <c r="MGV215" s="1"/>
+      <c r="MGW215" s="23"/>
+      <c r="MGX215" s="23"/>
+      <c r="MGY215" s="1"/>
+      <c r="MGZ215" s="23"/>
+      <c r="MHA215" s="23"/>
+      <c r="MHB215" s="1"/>
+      <c r="MHC215" s="23"/>
+      <c r="MHD215" s="23"/>
+      <c r="MHE215" s="1"/>
+      <c r="MHF215" s="23"/>
+      <c r="MHG215" s="23"/>
+      <c r="MHH215" s="1"/>
+      <c r="MHI215" s="23"/>
+      <c r="MHJ215" s="23"/>
+      <c r="MHK215" s="1"/>
+      <c r="MHL215" s="23"/>
+      <c r="MHM215" s="23"/>
+      <c r="MHN215" s="1"/>
+      <c r="MHO215" s="23"/>
+      <c r="MHP215" s="23"/>
+      <c r="MHQ215" s="1"/>
+      <c r="MHR215" s="23"/>
+      <c r="MHS215" s="23"/>
+      <c r="MHT215" s="1"/>
+      <c r="MHU215" s="23"/>
+      <c r="MHV215" s="23"/>
+      <c r="MHW215" s="1"/>
+      <c r="MHX215" s="23"/>
+      <c r="MHY215" s="23"/>
+      <c r="MHZ215" s="1"/>
+      <c r="MIA215" s="23"/>
+      <c r="MIB215" s="23"/>
+      <c r="MIC215" s="1"/>
+      <c r="MID215" s="23"/>
+      <c r="MIE215" s="23"/>
+      <c r="MIF215" s="1"/>
+      <c r="MIG215" s="23"/>
+      <c r="MIH215" s="23"/>
+      <c r="MII215" s="1"/>
+      <c r="MIJ215" s="23"/>
+      <c r="MIK215" s="23"/>
+      <c r="MIL215" s="1"/>
+      <c r="MIM215" s="23"/>
+      <c r="MIN215" s="23"/>
+      <c r="MIO215" s="1"/>
+      <c r="MIP215" s="23"/>
+      <c r="MIQ215" s="23"/>
+      <c r="MIR215" s="1"/>
+      <c r="MIS215" s="23"/>
+      <c r="MIT215" s="23"/>
+      <c r="MIU215" s="1"/>
+      <c r="MIV215" s="23"/>
+      <c r="MIW215" s="23"/>
+      <c r="MIX215" s="1"/>
+      <c r="MIY215" s="23"/>
+      <c r="MIZ215" s="23"/>
+      <c r="MJA215" s="1"/>
+      <c r="MJB215" s="23"/>
+      <c r="MJC215" s="23"/>
+      <c r="MJD215" s="1"/>
+      <c r="MJE215" s="23"/>
+      <c r="MJF215" s="23"/>
+      <c r="MJG215" s="1"/>
+      <c r="MJH215" s="23"/>
+      <c r="MJI215" s="23"/>
+      <c r="MJJ215" s="1"/>
+      <c r="MJK215" s="23"/>
+      <c r="MJL215" s="23"/>
+      <c r="MJM215" s="1"/>
+      <c r="MJN215" s="23"/>
+      <c r="MJO215" s="23"/>
+      <c r="MJP215" s="1"/>
+      <c r="MJQ215" s="23"/>
+      <c r="MJR215" s="23"/>
+      <c r="MJS215" s="1"/>
+      <c r="MJT215" s="23"/>
+      <c r="MJU215" s="23"/>
+      <c r="MJV215" s="1"/>
+      <c r="MJW215" s="23"/>
+      <c r="MJX215" s="23"/>
+      <c r="MJY215" s="1"/>
+      <c r="MJZ215" s="23"/>
+      <c r="MKA215" s="23"/>
+      <c r="MKB215" s="1"/>
+      <c r="MKC215" s="23"/>
+      <c r="MKD215" s="23"/>
+      <c r="MKE215" s="1"/>
+      <c r="MKF215" s="23"/>
+      <c r="MKG215" s="23"/>
+      <c r="MKH215" s="1"/>
+      <c r="MKI215" s="23"/>
+      <c r="MKJ215" s="23"/>
+      <c r="MKK215" s="1"/>
+      <c r="MKL215" s="23"/>
+      <c r="MKM215" s="23"/>
+      <c r="MKN215" s="1"/>
+      <c r="MKO215" s="23"/>
+      <c r="MKP215" s="23"/>
+      <c r="MKQ215" s="1"/>
+      <c r="MKR215" s="23"/>
+      <c r="MKS215" s="23"/>
+      <c r="MKT215" s="1"/>
+      <c r="MKU215" s="23"/>
+      <c r="MKV215" s="23"/>
+      <c r="MKW215" s="1"/>
+      <c r="MKX215" s="23"/>
+      <c r="MKY215" s="23"/>
+      <c r="MKZ215" s="1"/>
+      <c r="MLA215" s="23"/>
+      <c r="MLB215" s="23"/>
+      <c r="MLC215" s="1"/>
+      <c r="MLD215" s="23"/>
+      <c r="MLE215" s="23"/>
+      <c r="MLF215" s="1"/>
+      <c r="MLG215" s="23"/>
+      <c r="MLH215" s="23"/>
+      <c r="MLI215" s="1"/>
+      <c r="MLJ215" s="23"/>
+      <c r="MLK215" s="23"/>
+      <c r="MLL215" s="1"/>
+      <c r="MLM215" s="23"/>
+      <c r="MLN215" s="23"/>
+      <c r="MLO215" s="1"/>
+      <c r="MLP215" s="23"/>
+      <c r="MLQ215" s="23"/>
+      <c r="MLR215" s="1"/>
+      <c r="MLS215" s="23"/>
+      <c r="MLT215" s="23"/>
+      <c r="MLU215" s="1"/>
+      <c r="MLV215" s="23"/>
+      <c r="MLW215" s="23"/>
+      <c r="MLX215" s="1"/>
+      <c r="MLY215" s="23"/>
+      <c r="MLZ215" s="23"/>
+      <c r="MMA215" s="1"/>
+      <c r="MMB215" s="23"/>
+      <c r="MMC215" s="23"/>
+      <c r="MMD215" s="1"/>
+      <c r="MME215" s="23"/>
+      <c r="MMF215" s="23"/>
+      <c r="MMG215" s="1"/>
+      <c r="MMH215" s="23"/>
+      <c r="MMI215" s="23"/>
+      <c r="MMJ215" s="1"/>
+      <c r="MMK215" s="23"/>
+      <c r="MML215" s="23"/>
+      <c r="MMM215" s="1"/>
+      <c r="MMN215" s="23"/>
+      <c r="MMO215" s="23"/>
+      <c r="MMP215" s="1"/>
+      <c r="MMQ215" s="23"/>
+      <c r="MMR215" s="23"/>
+      <c r="MMS215" s="1"/>
+      <c r="MMT215" s="23"/>
+      <c r="MMU215" s="23"/>
+      <c r="MMV215" s="1"/>
+      <c r="MMW215" s="23"/>
+      <c r="MMX215" s="23"/>
+      <c r="MMY215" s="1"/>
+      <c r="MMZ215" s="23"/>
+      <c r="MNA215" s="23"/>
+      <c r="MNB215" s="1"/>
+      <c r="MNC215" s="23"/>
+      <c r="MND215" s="23"/>
+      <c r="MNE215" s="1"/>
+      <c r="MNF215" s="23"/>
+      <c r="MNG215" s="23"/>
+      <c r="MNH215" s="1"/>
+      <c r="MNI215" s="23"/>
+      <c r="MNJ215" s="23"/>
+      <c r="MNK215" s="1"/>
+      <c r="MNL215" s="23"/>
+      <c r="MNM215" s="23"/>
+      <c r="MNN215" s="1"/>
+      <c r="MNO215" s="23"/>
+      <c r="MNP215" s="23"/>
+      <c r="MNQ215" s="1"/>
+      <c r="MNR215" s="23"/>
+      <c r="MNS215" s="23"/>
+      <c r="MNT215" s="1"/>
+      <c r="MNU215" s="23"/>
+      <c r="MNV215" s="23"/>
+      <c r="MNW215" s="1"/>
+      <c r="MNX215" s="23"/>
+      <c r="MNY215" s="23"/>
+      <c r="MNZ215" s="1"/>
+      <c r="MOA215" s="23"/>
+      <c r="MOB215" s="23"/>
+      <c r="MOC215" s="1"/>
+      <c r="MOD215" s="23"/>
+      <c r="MOE215" s="23"/>
+      <c r="MOF215" s="1"/>
+      <c r="MOG215" s="23"/>
+      <c r="MOH215" s="23"/>
+      <c r="MOI215" s="1"/>
+      <c r="MOJ215" s="23"/>
+      <c r="MOK215" s="23"/>
+      <c r="MOL215" s="1"/>
+      <c r="MOM215" s="23"/>
+      <c r="MON215" s="23"/>
+      <c r="MOO215" s="1"/>
+      <c r="MOP215" s="23"/>
+      <c r="MOQ215" s="23"/>
+      <c r="MOR215" s="1"/>
+      <c r="MOS215" s="23"/>
+      <c r="MOT215" s="23"/>
+      <c r="MOU215" s="1"/>
+      <c r="MOV215" s="23"/>
+      <c r="MOW215" s="23"/>
+      <c r="MOX215" s="1"/>
+      <c r="MOY215" s="23"/>
+      <c r="MOZ215" s="23"/>
+      <c r="MPA215" s="1"/>
+      <c r="MPB215" s="23"/>
+      <c r="MPC215" s="23"/>
+      <c r="MPD215" s="1"/>
+      <c r="MPE215" s="23"/>
+      <c r="MPF215" s="23"/>
+      <c r="MPG215" s="1"/>
+      <c r="MPH215" s="23"/>
+      <c r="MPI215" s="23"/>
+      <c r="MPJ215" s="1"/>
+      <c r="MPK215" s="23"/>
+      <c r="MPL215" s="23"/>
+      <c r="MPM215" s="1"/>
+      <c r="MPN215" s="23"/>
+      <c r="MPO215" s="23"/>
+      <c r="MPP215" s="1"/>
+      <c r="MPQ215" s="23"/>
+      <c r="MPR215" s="23"/>
+      <c r="MPS215" s="1"/>
+      <c r="MPT215" s="23"/>
+      <c r="MPU215" s="23"/>
+      <c r="MPV215" s="1"/>
+      <c r="MPW215" s="23"/>
+      <c r="MPX215" s="23"/>
+      <c r="MPY215" s="1"/>
+      <c r="MPZ215" s="23"/>
+      <c r="MQA215" s="23"/>
+      <c r="MQB215" s="1"/>
+      <c r="MQC215" s="23"/>
+      <c r="MQD215" s="23"/>
+      <c r="MQE215" s="1"/>
+      <c r="MQF215" s="23"/>
+      <c r="MQG215" s="23"/>
+      <c r="MQH215" s="1"/>
+      <c r="MQI215" s="23"/>
+      <c r="MQJ215" s="23"/>
+      <c r="MQK215" s="1"/>
+      <c r="MQL215" s="23"/>
+      <c r="MQM215" s="23"/>
+      <c r="MQN215" s="1"/>
+      <c r="MQO215" s="23"/>
+      <c r="MQP215" s="23"/>
+      <c r="MQQ215" s="1"/>
+      <c r="MQR215" s="23"/>
+      <c r="MQS215" s="23"/>
+      <c r="MQT215" s="1"/>
+      <c r="MQU215" s="23"/>
+      <c r="MQV215" s="23"/>
+      <c r="MQW215" s="1"/>
+      <c r="MQX215" s="23"/>
+      <c r="MQY215" s="23"/>
+      <c r="MQZ215" s="1"/>
+      <c r="MRA215" s="23"/>
+      <c r="MRB215" s="23"/>
+      <c r="MRC215" s="1"/>
+      <c r="MRD215" s="23"/>
+      <c r="MRE215" s="23"/>
+      <c r="MRF215" s="1"/>
+      <c r="MRG215" s="23"/>
+      <c r="MRH215" s="23"/>
+      <c r="MRI215" s="1"/>
+      <c r="MRJ215" s="23"/>
+      <c r="MRK215" s="23"/>
+      <c r="MRL215" s="1"/>
+      <c r="MRM215" s="23"/>
+      <c r="MRN215" s="23"/>
+      <c r="MRO215" s="1"/>
+      <c r="MRP215" s="23"/>
+      <c r="MRQ215" s="23"/>
+      <c r="MRR215" s="1"/>
+      <c r="MRS215" s="23"/>
+      <c r="MRT215" s="23"/>
+      <c r="MRU215" s="1"/>
+      <c r="MRV215" s="23"/>
+      <c r="MRW215" s="23"/>
+      <c r="MRX215" s="1"/>
+      <c r="MRY215" s="23"/>
+      <c r="MRZ215" s="23"/>
+      <c r="MSA215" s="1"/>
+      <c r="MSB215" s="23"/>
+      <c r="MSC215" s="23"/>
+      <c r="MSD215" s="1"/>
+      <c r="MSE215" s="23"/>
+      <c r="MSF215" s="23"/>
+      <c r="MSG215" s="1"/>
+      <c r="MSH215" s="23"/>
+      <c r="MSI215" s="23"/>
+      <c r="MSJ215" s="1"/>
+      <c r="MSK215" s="23"/>
+      <c r="MSL215" s="23"/>
+      <c r="MSM215" s="1"/>
+      <c r="MSN215" s="23"/>
+      <c r="MSO215" s="23"/>
+      <c r="MSP215" s="1"/>
+      <c r="MSQ215" s="23"/>
+      <c r="MSR215" s="23"/>
+      <c r="MSS215" s="1"/>
+      <c r="MST215" s="23"/>
+      <c r="MSU215" s="23"/>
+      <c r="MSV215" s="1"/>
+      <c r="MSW215" s="23"/>
+      <c r="MSX215" s="23"/>
+      <c r="MSY215" s="1"/>
+      <c r="MSZ215" s="23"/>
+      <c r="MTA215" s="23"/>
+      <c r="MTB215" s="1"/>
+      <c r="MTC215" s="23"/>
+      <c r="MTD215" s="23"/>
+      <c r="MTE215" s="1"/>
+      <c r="MTF215" s="23"/>
+      <c r="MTG215" s="23"/>
+      <c r="MTH215" s="1"/>
+      <c r="MTI215" s="23"/>
+      <c r="MTJ215" s="23"/>
+      <c r="MTK215" s="1"/>
+      <c r="MTL215" s="23"/>
+      <c r="MTM215" s="23"/>
+      <c r="MTN215" s="1"/>
+      <c r="MTO215" s="23"/>
+      <c r="MTP215" s="23"/>
+      <c r="MTQ215" s="1"/>
+      <c r="MTR215" s="23"/>
+      <c r="MTS215" s="23"/>
+      <c r="MTT215" s="1"/>
+      <c r="MTU215" s="23"/>
+      <c r="MTV215" s="23"/>
+      <c r="MTW215" s="1"/>
+      <c r="MTX215" s="23"/>
+      <c r="MTY215" s="23"/>
+      <c r="MTZ215" s="1"/>
+      <c r="MUA215" s="23"/>
+      <c r="MUB215" s="23"/>
+      <c r="MUC215" s="1"/>
+      <c r="MUD215" s="23"/>
+      <c r="MUE215" s="23"/>
+      <c r="MUF215" s="1"/>
+      <c r="MUG215" s="23"/>
+      <c r="MUH215" s="23"/>
+      <c r="MUI215" s="1"/>
+      <c r="MUJ215" s="23"/>
+      <c r="MUK215" s="23"/>
+      <c r="MUL215" s="1"/>
+      <c r="MUM215" s="23"/>
+      <c r="MUN215" s="23"/>
+      <c r="MUO215" s="1"/>
+      <c r="MUP215" s="23"/>
+      <c r="MUQ215" s="23"/>
+      <c r="MUR215" s="1"/>
+      <c r="MUS215" s="23"/>
+      <c r="MUT215" s="23"/>
+      <c r="MUU215" s="1"/>
+      <c r="MUV215" s="23"/>
+      <c r="MUW215" s="23"/>
+      <c r="MUX215" s="1"/>
+      <c r="MUY215" s="23"/>
+      <c r="MUZ215" s="23"/>
+      <c r="MVA215" s="1"/>
+      <c r="MVB215" s="23"/>
+      <c r="MVC215" s="23"/>
+      <c r="MVD215" s="1"/>
+      <c r="MVE215" s="23"/>
+      <c r="MVF215" s="23"/>
+      <c r="MVG215" s="1"/>
+      <c r="MVH215" s="23"/>
+      <c r="MVI215" s="23"/>
+      <c r="MVJ215" s="1"/>
+      <c r="MVK215" s="23"/>
+      <c r="MVL215" s="23"/>
+      <c r="MVM215" s="1"/>
+      <c r="MVN215" s="23"/>
+      <c r="MVO215" s="23"/>
+      <c r="MVP215" s="1"/>
+      <c r="MVQ215" s="23"/>
+      <c r="MVR215" s="23"/>
+      <c r="MVS215" s="1"/>
+      <c r="MVT215" s="23"/>
+      <c r="MVU215" s="23"/>
+      <c r="MVV215" s="1"/>
+      <c r="MVW215" s="23"/>
+      <c r="MVX215" s="23"/>
+      <c r="MVY215" s="1"/>
+      <c r="MVZ215" s="23"/>
+      <c r="MWA215" s="23"/>
+      <c r="MWB215" s="1"/>
+      <c r="MWC215" s="23"/>
+      <c r="MWD215" s="23"/>
+      <c r="MWE215" s="1"/>
+      <c r="MWF215" s="23"/>
+      <c r="MWG215" s="23"/>
+      <c r="MWH215" s="1"/>
+      <c r="MWI215" s="23"/>
+      <c r="MWJ215" s="23"/>
+      <c r="MWK215" s="1"/>
+      <c r="MWL215" s="23"/>
+      <c r="MWM215" s="23"/>
+      <c r="MWN215" s="1"/>
+      <c r="MWO215" s="23"/>
+      <c r="MWP215" s="23"/>
+      <c r="MWQ215" s="1"/>
+      <c r="MWR215" s="23"/>
+      <c r="MWS215" s="23"/>
+      <c r="MWT215" s="1"/>
+      <c r="MWU215" s="23"/>
+      <c r="MWV215" s="23"/>
+      <c r="MWW215" s="1"/>
+      <c r="MWX215" s="23"/>
+      <c r="MWY215" s="23"/>
+      <c r="MWZ215" s="1"/>
+      <c r="MXA215" s="23"/>
+      <c r="MXB215" s="23"/>
+      <c r="MXC215" s="1"/>
+      <c r="MXD215" s="23"/>
+      <c r="MXE215" s="23"/>
+      <c r="MXF215" s="1"/>
+      <c r="MXG215" s="23"/>
+      <c r="MXH215" s="23"/>
+      <c r="MXI215" s="1"/>
+      <c r="MXJ215" s="23"/>
+      <c r="MXK215" s="23"/>
+      <c r="MXL215" s="1"/>
+      <c r="MXM215" s="23"/>
+      <c r="MXN215" s="23"/>
+      <c r="MXO215" s="1"/>
+      <c r="MXP215" s="23"/>
+      <c r="MXQ215" s="23"/>
+      <c r="MXR215" s="1"/>
+      <c r="MXS215" s="23"/>
+      <c r="MXT215" s="23"/>
+      <c r="MXU215" s="1"/>
+      <c r="MXV215" s="23"/>
+      <c r="MXW215" s="23"/>
+      <c r="MXX215" s="1"/>
+      <c r="MXY215" s="23"/>
+      <c r="MXZ215" s="23"/>
+      <c r="MYA215" s="1"/>
+      <c r="MYB215" s="23"/>
+      <c r="MYC215" s="23"/>
+      <c r="MYD215" s="1"/>
+      <c r="MYE215" s="23"/>
+      <c r="MYF215" s="23"/>
+      <c r="MYG215" s="1"/>
+      <c r="MYH215" s="23"/>
+      <c r="MYI215" s="23"/>
+      <c r="MYJ215" s="1"/>
+      <c r="MYK215" s="23"/>
+      <c r="MYL215" s="23"/>
+      <c r="MYM215" s="1"/>
+      <c r="MYN215" s="23"/>
+      <c r="MYO215" s="23"/>
+      <c r="MYP215" s="1"/>
+      <c r="MYQ215" s="23"/>
+      <c r="MYR215" s="23"/>
+      <c r="MYS215" s="1"/>
+      <c r="MYT215" s="23"/>
+      <c r="MYU215" s="23"/>
+      <c r="MYV215" s="1"/>
+      <c r="MYW215" s="23"/>
+      <c r="MYX215" s="23"/>
+      <c r="MYY215" s="1"/>
+      <c r="MYZ215" s="23"/>
+      <c r="MZA215" s="23"/>
+      <c r="MZB215" s="1"/>
+      <c r="MZC215" s="23"/>
+      <c r="MZD215" s="23"/>
+      <c r="MZE215" s="1"/>
+      <c r="MZF215" s="23"/>
+      <c r="MZG215" s="23"/>
+      <c r="MZH215" s="1"/>
+      <c r="MZI215" s="23"/>
+      <c r="MZJ215" s="23"/>
+      <c r="MZK215" s="1"/>
+      <c r="MZL215" s="23"/>
+      <c r="MZM215" s="23"/>
+      <c r="MZN215" s="1"/>
+      <c r="MZO215" s="23"/>
+      <c r="MZP215" s="23"/>
+      <c r="MZQ215" s="1"/>
+      <c r="MZR215" s="23"/>
+      <c r="MZS215" s="23"/>
+      <c r="MZT215" s="1"/>
+      <c r="MZU215" s="23"/>
+      <c r="MZV215" s="23"/>
+      <c r="MZW215" s="1"/>
+      <c r="MZX215" s="23"/>
+      <c r="MZY215" s="23"/>
+      <c r="MZZ215" s="1"/>
+      <c r="NAA215" s="23"/>
+      <c r="NAB215" s="23"/>
+      <c r="NAC215" s="1"/>
+      <c r="NAD215" s="23"/>
+      <c r="NAE215" s="23"/>
+      <c r="NAF215" s="1"/>
+      <c r="NAG215" s="23"/>
+      <c r="NAH215" s="23"/>
+      <c r="NAI215" s="1"/>
+      <c r="NAJ215" s="23"/>
+      <c r="NAK215" s="23"/>
+      <c r="NAL215" s="1"/>
+      <c r="NAM215" s="23"/>
+      <c r="NAN215" s="23"/>
+      <c r="NAO215" s="1"/>
+      <c r="NAP215" s="23"/>
+      <c r="NAQ215" s="23"/>
+      <c r="NAR215" s="1"/>
+      <c r="NAS215" s="23"/>
+      <c r="NAT215" s="23"/>
+      <c r="NAU215" s="1"/>
+      <c r="NAV215" s="23"/>
+      <c r="NAW215" s="23"/>
+      <c r="NAX215" s="1"/>
+      <c r="NAY215" s="23"/>
+      <c r="NAZ215" s="23"/>
+      <c r="NBA215" s="1"/>
+      <c r="NBB215" s="23"/>
+      <c r="NBC215" s="23"/>
+      <c r="NBD215" s="1"/>
+      <c r="NBE215" s="23"/>
+      <c r="NBF215" s="23"/>
+      <c r="NBG215" s="1"/>
+      <c r="NBH215" s="23"/>
+      <c r="NBI215" s="23"/>
+      <c r="NBJ215" s="1"/>
+      <c r="NBK215" s="23"/>
+      <c r="NBL215" s="23"/>
+      <c r="NBM215" s="1"/>
+      <c r="NBN215" s="23"/>
+      <c r="NBO215" s="23"/>
+      <c r="NBP215" s="1"/>
+      <c r="NBQ215" s="23"/>
+      <c r="NBR215" s="23"/>
+      <c r="NBS215" s="1"/>
+      <c r="NBT215" s="23"/>
+      <c r="NBU215" s="23"/>
+      <c r="NBV215" s="1"/>
+      <c r="NBW215" s="23"/>
+      <c r="NBX215" s="23"/>
+      <c r="NBY215" s="1"/>
+      <c r="NBZ215" s="23"/>
+      <c r="NCA215" s="23"/>
+      <c r="NCB215" s="1"/>
+      <c r="NCC215" s="23"/>
+      <c r="NCD215" s="23"/>
+      <c r="NCE215" s="1"/>
+      <c r="NCF215" s="23"/>
+      <c r="NCG215" s="23"/>
+      <c r="NCH215" s="1"/>
+      <c r="NCI215" s="23"/>
+      <c r="NCJ215" s="23"/>
+      <c r="NCK215" s="1"/>
+      <c r="NCL215" s="23"/>
+      <c r="NCM215" s="23"/>
+      <c r="NCN215" s="1"/>
+      <c r="NCO215" s="23"/>
+      <c r="NCP215" s="23"/>
+      <c r="NCQ215" s="1"/>
+      <c r="NCR215" s="23"/>
+      <c r="NCS215" s="23"/>
+      <c r="NCT215" s="1"/>
+      <c r="NCU215" s="23"/>
+      <c r="NCV215" s="23"/>
+      <c r="NCW215" s="1"/>
+      <c r="NCX215" s="23"/>
+      <c r="NCY215" s="23"/>
+      <c r="NCZ215" s="1"/>
+      <c r="NDA215" s="23"/>
+      <c r="NDB215" s="23"/>
+      <c r="NDC215" s="1"/>
+      <c r="NDD215" s="23"/>
+      <c r="NDE215" s="23"/>
+      <c r="NDF215" s="1"/>
+      <c r="NDG215" s="23"/>
+      <c r="NDH215" s="23"/>
+      <c r="NDI215" s="1"/>
+      <c r="NDJ215" s="23"/>
+      <c r="NDK215" s="23"/>
+      <c r="NDL215" s="1"/>
+      <c r="NDM215" s="23"/>
+      <c r="NDN215" s="23"/>
+      <c r="NDO215" s="1"/>
+      <c r="NDP215" s="23"/>
+      <c r="NDQ215" s="23"/>
+      <c r="NDR215" s="1"/>
+      <c r="NDS215" s="23"/>
+      <c r="NDT215" s="23"/>
+      <c r="NDU215" s="1"/>
+      <c r="NDV215" s="23"/>
+      <c r="NDW215" s="23"/>
+      <c r="NDX215" s="1"/>
+      <c r="NDY215" s="23"/>
+      <c r="NDZ215" s="23"/>
+      <c r="NEA215" s="1"/>
+      <c r="NEB215" s="23"/>
+      <c r="NEC215" s="23"/>
+      <c r="NED215" s="1"/>
+      <c r="NEE215" s="23"/>
+      <c r="NEF215" s="23"/>
+      <c r="NEG215" s="1"/>
+      <c r="NEH215" s="23"/>
+      <c r="NEI215" s="23"/>
+      <c r="NEJ215" s="1"/>
+      <c r="NEK215" s="23"/>
+      <c r="NEL215" s="23"/>
+      <c r="NEM215" s="1"/>
+      <c r="NEN215" s="23"/>
+      <c r="NEO215" s="23"/>
+      <c r="NEP215" s="1"/>
+      <c r="NEQ215" s="23"/>
+      <c r="NER215" s="23"/>
+      <c r="NES215" s="1"/>
+      <c r="NET215" s="23"/>
+      <c r="NEU215" s="23"/>
+      <c r="NEV215" s="1"/>
+      <c r="NEW215" s="23"/>
+      <c r="NEX215" s="23"/>
+      <c r="NEY215" s="1"/>
+      <c r="NEZ215" s="23"/>
+      <c r="NFA215" s="23"/>
+      <c r="NFB215" s="1"/>
+      <c r="NFC215" s="23"/>
+      <c r="NFD215" s="23"/>
+      <c r="NFE215" s="1"/>
+      <c r="NFF215" s="23"/>
+      <c r="NFG215" s="23"/>
+      <c r="NFH215" s="1"/>
+      <c r="NFI215" s="23"/>
+      <c r="NFJ215" s="23"/>
+      <c r="NFK215" s="1"/>
+      <c r="NFL215" s="23"/>
+      <c r="NFM215" s="23"/>
+      <c r="NFN215" s="1"/>
+      <c r="NFO215" s="23"/>
+      <c r="NFP215" s="23"/>
+      <c r="NFQ215" s="1"/>
+      <c r="NFR215" s="23"/>
+      <c r="NFS215" s="23"/>
+      <c r="NFT215" s="1"/>
+      <c r="NFU215" s="23"/>
+      <c r="NFV215" s="23"/>
+      <c r="NFW215" s="1"/>
+      <c r="NFX215" s="23"/>
+      <c r="NFY215" s="23"/>
+      <c r="NFZ215" s="1"/>
+      <c r="NGA215" s="23"/>
+      <c r="NGB215" s="23"/>
+      <c r="NGC215" s="1"/>
+      <c r="NGD215" s="23"/>
+      <c r="NGE215" s="23"/>
+      <c r="NGF215" s="1"/>
+      <c r="NGG215" s="23"/>
+      <c r="NGH215" s="23"/>
+      <c r="NGI215" s="1"/>
+      <c r="NGJ215" s="23"/>
+      <c r="NGK215" s="23"/>
+      <c r="NGL215" s="1"/>
+      <c r="NGM215" s="23"/>
+      <c r="NGN215" s="23"/>
+      <c r="NGO215" s="1"/>
+      <c r="NGP215" s="23"/>
+      <c r="NGQ215" s="23"/>
+      <c r="NGR215" s="1"/>
+      <c r="NGS215" s="23"/>
+      <c r="NGT215" s="23"/>
+      <c r="NGU215" s="1"/>
+      <c r="NGV215" s="23"/>
+      <c r="NGW215" s="23"/>
+      <c r="NGX215" s="1"/>
+      <c r="NGY215" s="23"/>
+      <c r="NGZ215" s="23"/>
+      <c r="NHA215" s="1"/>
+      <c r="NHB215" s="23"/>
+      <c r="NHC215" s="23"/>
+      <c r="NHD215" s="1"/>
+      <c r="NHE215" s="23"/>
+      <c r="NHF215" s="23"/>
+      <c r="NHG215" s="1"/>
+      <c r="NHH215" s="23"/>
+      <c r="NHI215" s="23"/>
+      <c r="NHJ215" s="1"/>
+      <c r="NHK215" s="23"/>
+      <c r="NHL215" s="23"/>
+      <c r="NHM215" s="1"/>
+      <c r="NHN215" s="23"/>
+      <c r="NHO215" s="23"/>
+      <c r="NHP215" s="1"/>
+      <c r="NHQ215" s="23"/>
+      <c r="NHR215" s="23"/>
+      <c r="NHS215" s="1"/>
+      <c r="NHT215" s="23"/>
+      <c r="NHU215" s="23"/>
+      <c r="NHV215" s="1"/>
+      <c r="NHW215" s="23"/>
+      <c r="NHX215" s="23"/>
+      <c r="NHY215" s="1"/>
+      <c r="NHZ215" s="23"/>
+      <c r="NIA215" s="23"/>
+      <c r="NIB215" s="1"/>
+      <c r="NIC215" s="23"/>
+      <c r="NID215" s="23"/>
+      <c r="NIE215" s="1"/>
+      <c r="NIF215" s="23"/>
+      <c r="NIG215" s="23"/>
+      <c r="NIH215" s="1"/>
+      <c r="NII215" s="23"/>
+      <c r="NIJ215" s="23"/>
+      <c r="NIK215" s="1"/>
+      <c r="NIL215" s="23"/>
+      <c r="NIM215" s="23"/>
+      <c r="NIN215" s="1"/>
+      <c r="NIO215" s="23"/>
+      <c r="NIP215" s="23"/>
+      <c r="NIQ215" s="1"/>
+      <c r="NIR215" s="23"/>
+      <c r="NIS215" s="23"/>
+      <c r="NIT215" s="1"/>
+      <c r="NIU215" s="23"/>
+      <c r="NIV215" s="23"/>
+      <c r="NIW215" s="1"/>
+      <c r="NIX215" s="23"/>
+      <c r="NIY215" s="23"/>
+      <c r="NIZ215" s="1"/>
+      <c r="NJA215" s="23"/>
+      <c r="NJB215" s="23"/>
+      <c r="NJC215" s="1"/>
+      <c r="NJD215" s="23"/>
+      <c r="NJE215" s="23"/>
+      <c r="NJF215" s="1"/>
+      <c r="NJG215" s="23"/>
+      <c r="NJH215" s="23"/>
+      <c r="NJI215" s="1"/>
+      <c r="NJJ215" s="23"/>
+      <c r="NJK215" s="23"/>
+      <c r="NJL215" s="1"/>
+      <c r="NJM215" s="23"/>
+      <c r="NJN215" s="23"/>
+      <c r="NJO215" s="1"/>
+      <c r="NJP215" s="23"/>
+      <c r="NJQ215" s="23"/>
+      <c r="NJR215" s="1"/>
+      <c r="NJS215" s="23"/>
+      <c r="NJT215" s="23"/>
+      <c r="NJU215" s="1"/>
+      <c r="NJV215" s="23"/>
+      <c r="NJW215" s="23"/>
+      <c r="NJX215" s="1"/>
+      <c r="NJY215" s="23"/>
+      <c r="NJZ215" s="23"/>
+      <c r="NKA215" s="1"/>
+      <c r="NKB215" s="23"/>
+      <c r="NKC215" s="23"/>
+      <c r="NKD215" s="1"/>
+      <c r="NKE215" s="23"/>
+      <c r="NKF215" s="23"/>
+      <c r="NKG215" s="1"/>
+      <c r="NKH215" s="23"/>
+      <c r="NKI215" s="23"/>
+      <c r="NKJ215" s="1"/>
+      <c r="NKK215" s="23"/>
+      <c r="NKL215" s="23"/>
+      <c r="NKM215" s="1"/>
+      <c r="NKN215" s="23"/>
+      <c r="NKO215" s="23"/>
+      <c r="NKP215" s="1"/>
+      <c r="NKQ215" s="23"/>
+      <c r="NKR215" s="23"/>
+      <c r="NKS215" s="1"/>
+      <c r="NKT215" s="23"/>
+      <c r="NKU215" s="23"/>
+      <c r="NKV215" s="1"/>
+      <c r="NKW215" s="23"/>
+      <c r="NKX215" s="23"/>
+      <c r="NKY215" s="1"/>
+      <c r="NKZ215" s="23"/>
+      <c r="NLA215" s="23"/>
+      <c r="NLB215" s="1"/>
+      <c r="NLC215" s="23"/>
+      <c r="NLD215" s="23"/>
+      <c r="NLE215" s="1"/>
+      <c r="NLF215" s="23"/>
+      <c r="NLG215" s="23"/>
+      <c r="NLH215" s="1"/>
+      <c r="NLI215" s="23"/>
+      <c r="NLJ215" s="23"/>
+      <c r="NLK215" s="1"/>
+      <c r="NLL215" s="23"/>
+      <c r="NLM215" s="23"/>
+      <c r="NLN215" s="1"/>
+      <c r="NLO215" s="23"/>
+      <c r="NLP215" s="23"/>
+      <c r="NLQ215" s="1"/>
+      <c r="NLR215" s="23"/>
+      <c r="NLS215" s="23"/>
+      <c r="NLT215" s="1"/>
+      <c r="NLU215" s="23"/>
+      <c r="NLV215" s="23"/>
+      <c r="NLW215" s="1"/>
+      <c r="NLX215" s="23"/>
+      <c r="NLY215" s="23"/>
+      <c r="NLZ215" s="1"/>
+      <c r="NMA215" s="23"/>
+      <c r="NMB215" s="23"/>
+      <c r="NMC215" s="1"/>
+      <c r="NMD215" s="23"/>
+      <c r="NME215" s="23"/>
+      <c r="NMF215" s="1"/>
+      <c r="NMG215" s="23"/>
+      <c r="NMH215" s="23"/>
+      <c r="NMI215" s="1"/>
+      <c r="NMJ215" s="23"/>
+      <c r="NMK215" s="23"/>
+      <c r="NML215" s="1"/>
+      <c r="NMM215" s="23"/>
+      <c r="NMN215" s="23"/>
+      <c r="NMO215" s="1"/>
+      <c r="NMP215" s="23"/>
+      <c r="NMQ215" s="23"/>
+      <c r="NMR215" s="1"/>
+      <c r="NMS215" s="23"/>
+      <c r="NMT215" s="23"/>
+      <c r="NMU215" s="1"/>
+      <c r="NMV215" s="23"/>
+      <c r="NMW215" s="23"/>
+      <c r="NMX215" s="1"/>
+      <c r="NMY215" s="23"/>
+      <c r="NMZ215" s="23"/>
+      <c r="NNA215" s="1"/>
+      <c r="NNB215" s="23"/>
+      <c r="NNC215" s="23"/>
+      <c r="NND215" s="1"/>
+      <c r="NNE215" s="23"/>
+      <c r="NNF215" s="23"/>
+      <c r="NNG215" s="1"/>
+      <c r="NNH215" s="23"/>
+      <c r="NNI215" s="23"/>
+      <c r="NNJ215" s="1"/>
+      <c r="NNK215" s="23"/>
+      <c r="NNL215" s="23"/>
+      <c r="NNM215" s="1"/>
+      <c r="NNN215" s="23"/>
+      <c r="NNO215" s="23"/>
+      <c r="NNP215" s="1"/>
+      <c r="NNQ215" s="23"/>
+      <c r="NNR215" s="23"/>
+      <c r="NNS215" s="1"/>
+      <c r="NNT215" s="23"/>
+      <c r="NNU215" s="23"/>
+      <c r="NNV215" s="1"/>
+      <c r="NNW215" s="23"/>
+      <c r="NNX215" s="23"/>
+      <c r="NNY215" s="1"/>
+      <c r="NNZ215" s="23"/>
+      <c r="NOA215" s="23"/>
+      <c r="NOB215" s="1"/>
+      <c r="NOC215" s="23"/>
+      <c r="NOD215" s="23"/>
+      <c r="NOE215" s="1"/>
+      <c r="NOF215" s="23"/>
+      <c r="NOG215" s="23"/>
+      <c r="NOH215" s="1"/>
+      <c r="NOI215" s="23"/>
+      <c r="NOJ215" s="23"/>
+      <c r="NOK215" s="1"/>
+      <c r="NOL215" s="23"/>
+      <c r="NOM215" s="23"/>
+      <c r="NON215" s="1"/>
+      <c r="NOO215" s="23"/>
+      <c r="NOP215" s="23"/>
+      <c r="NOQ215" s="1"/>
+      <c r="NOR215" s="23"/>
+      <c r="NOS215" s="23"/>
+      <c r="NOT215" s="1"/>
+      <c r="NOU215" s="23"/>
+      <c r="NOV215" s="23"/>
+      <c r="NOW215" s="1"/>
+      <c r="NOX215" s="23"/>
+      <c r="NOY215" s="23"/>
+      <c r="NOZ215" s="1"/>
+      <c r="NPA215" s="23"/>
+      <c r="NPB215" s="23"/>
+      <c r="NPC215" s="1"/>
+      <c r="NPD215" s="23"/>
+      <c r="NPE215" s="23"/>
+      <c r="NPF215" s="1"/>
+      <c r="NPG215" s="23"/>
+      <c r="NPH215" s="23"/>
+      <c r="NPI215" s="1"/>
+      <c r="NPJ215" s="23"/>
+      <c r="NPK215" s="23"/>
+      <c r="NPL215" s="1"/>
+      <c r="NPM215" s="23"/>
+      <c r="NPN215" s="23"/>
+      <c r="NPO215" s="1"/>
+      <c r="NPP215" s="23"/>
+      <c r="NPQ215" s="23"/>
+      <c r="NPR215" s="1"/>
+      <c r="NPS215" s="23"/>
+      <c r="NPT215" s="23"/>
+      <c r="NPU215" s="1"/>
+      <c r="NPV215" s="23"/>
+      <c r="NPW215" s="23"/>
+      <c r="NPX215" s="1"/>
+      <c r="NPY215" s="23"/>
+      <c r="NPZ215" s="23"/>
+      <c r="NQA215" s="1"/>
+      <c r="NQB215" s="23"/>
+      <c r="NQC215" s="23"/>
+      <c r="NQD215" s="1"/>
+      <c r="NQE215" s="23"/>
+      <c r="NQF215" s="23"/>
+      <c r="NQG215" s="1"/>
+      <c r="NQH215" s="23"/>
+      <c r="NQI215" s="23"/>
+      <c r="NQJ215" s="1"/>
+      <c r="NQK215" s="23"/>
+      <c r="NQL215" s="23"/>
+      <c r="NQM215" s="1"/>
+      <c r="NQN215" s="23"/>
+      <c r="NQO215" s="23"/>
+      <c r="NQP215" s="1"/>
+      <c r="NQQ215" s="23"/>
+      <c r="NQR215" s="23"/>
+      <c r="NQS215" s="1"/>
+      <c r="NQT215" s="23"/>
+      <c r="NQU215" s="23"/>
+      <c r="NQV215" s="1"/>
+      <c r="NQW215" s="23"/>
+      <c r="NQX215" s="23"/>
+      <c r="NQY215" s="1"/>
+      <c r="NQZ215" s="23"/>
+      <c r="NRA215" s="23"/>
+      <c r="NRB215" s="1"/>
+      <c r="NRC215" s="23"/>
+      <c r="NRD215" s="23"/>
+      <c r="NRE215" s="1"/>
+      <c r="NRF215" s="23"/>
+      <c r="NRG215" s="23"/>
+      <c r="NRH215" s="1"/>
+      <c r="NRI215" s="23"/>
+      <c r="NRJ215" s="23"/>
+      <c r="NRK215" s="1"/>
+      <c r="NRL215" s="23"/>
+      <c r="NRM215" s="23"/>
+      <c r="NRN215" s="1"/>
+      <c r="NRO215" s="23"/>
+      <c r="NRP215" s="23"/>
+      <c r="NRQ215" s="1"/>
+      <c r="NRR215" s="23"/>
+      <c r="NRS215" s="23"/>
+      <c r="NRT215" s="1"/>
+      <c r="NRU215" s="23"/>
+      <c r="NRV215" s="23"/>
+      <c r="NRW215" s="1"/>
+      <c r="NRX215" s="23"/>
+      <c r="NRY215" s="23"/>
+      <c r="NRZ215" s="1"/>
+      <c r="NSA215" s="23"/>
+      <c r="NSB215" s="23"/>
+      <c r="NSC215" s="1"/>
+      <c r="NSD215" s="23"/>
+      <c r="NSE215" s="23"/>
+      <c r="NSF215" s="1"/>
+      <c r="NSG215" s="23"/>
+      <c r="NSH215" s="23"/>
+      <c r="NSI215" s="1"/>
+      <c r="NSJ215" s="23"/>
+      <c r="NSK215" s="23"/>
+      <c r="NSL215" s="1"/>
+      <c r="NSM215" s="23"/>
+      <c r="NSN215" s="23"/>
+      <c r="NSO215" s="1"/>
+      <c r="NSP215" s="23"/>
+      <c r="NSQ215" s="23"/>
+      <c r="NSR215" s="1"/>
+      <c r="NSS215" s="23"/>
+      <c r="NST215" s="23"/>
+      <c r="NSU215" s="1"/>
+      <c r="NSV215" s="23"/>
+      <c r="NSW215" s="23"/>
+      <c r="NSX215" s="1"/>
+      <c r="NSY215" s="23"/>
+      <c r="NSZ215" s="23"/>
+      <c r="NTA215" s="1"/>
+      <c r="NTB215" s="23"/>
+      <c r="NTC215" s="23"/>
+      <c r="NTD215" s="1"/>
+      <c r="NTE215" s="23"/>
+      <c r="NTF215" s="23"/>
+      <c r="NTG215" s="1"/>
+      <c r="NTH215" s="23"/>
+      <c r="NTI215" s="23"/>
+      <c r="NTJ215" s="1"/>
+      <c r="NTK215" s="23"/>
+      <c r="NTL215" s="23"/>
+      <c r="NTM215" s="1"/>
+      <c r="NTN215" s="23"/>
+      <c r="NTO215" s="23"/>
+      <c r="NTP215" s="1"/>
+      <c r="NTQ215" s="23"/>
+      <c r="NTR215" s="23"/>
+      <c r="NTS215" s="1"/>
+      <c r="NTT215" s="23"/>
+      <c r="NTU215" s="23"/>
+      <c r="NTV215" s="1"/>
+      <c r="NTW215" s="23"/>
+      <c r="NTX215" s="23"/>
+      <c r="NTY215" s="1"/>
+      <c r="NTZ215" s="23"/>
+      <c r="NUA215" s="23"/>
+      <c r="NUB215" s="1"/>
+      <c r="NUC215" s="23"/>
+      <c r="NUD215" s="23"/>
+      <c r="NUE215" s="1"/>
+      <c r="NUF215" s="23"/>
+      <c r="NUG215" s="23"/>
+      <c r="NUH215" s="1"/>
+      <c r="NUI215" s="23"/>
+      <c r="NUJ215" s="23"/>
+      <c r="NUK215" s="1"/>
+      <c r="NUL215" s="23"/>
+      <c r="NUM215" s="23"/>
+      <c r="NUN215" s="1"/>
+      <c r="NUO215" s="23"/>
+      <c r="NUP215" s="23"/>
+      <c r="NUQ215" s="1"/>
+      <c r="NUR215" s="23"/>
+      <c r="NUS215" s="23"/>
+      <c r="NUT215" s="1"/>
+      <c r="NUU215" s="23"/>
+      <c r="NUV215" s="23"/>
+      <c r="NUW215" s="1"/>
+      <c r="NUX215" s="23"/>
+      <c r="NUY215" s="23"/>
+      <c r="NUZ215" s="1"/>
+      <c r="NVA215" s="23"/>
+      <c r="NVB215" s="23"/>
+      <c r="NVC215" s="1"/>
+      <c r="NVD215" s="23"/>
+      <c r="NVE215" s="23"/>
+      <c r="NVF215" s="1"/>
+      <c r="NVG215" s="23"/>
+      <c r="NVH215" s="23"/>
+      <c r="NVI215" s="1"/>
+      <c r="NVJ215" s="23"/>
+      <c r="NVK215" s="23"/>
+      <c r="NVL215" s="1"/>
+      <c r="NVM215" s="23"/>
+      <c r="NVN215" s="23"/>
+      <c r="NVO215" s="1"/>
+      <c r="NVP215" s="23"/>
+      <c r="NVQ215" s="23"/>
+      <c r="NVR215" s="1"/>
+      <c r="NVS215" s="23"/>
+      <c r="NVT215" s="23"/>
+      <c r="NVU215" s="1"/>
+      <c r="NVV215" s="23"/>
+      <c r="NVW215" s="23"/>
+      <c r="NVX215" s="1"/>
+      <c r="NVY215" s="23"/>
+      <c r="NVZ215" s="23"/>
+      <c r="NWA215" s="1"/>
+      <c r="NWB215" s="23"/>
+      <c r="NWC215" s="23"/>
+      <c r="NWD215" s="1"/>
+      <c r="NWE215" s="23"/>
+      <c r="NWF215" s="23"/>
+      <c r="NWG215" s="1"/>
+      <c r="NWH215" s="23"/>
+      <c r="NWI215" s="23"/>
+      <c r="NWJ215" s="1"/>
+      <c r="NWK215" s="23"/>
+      <c r="NWL215" s="23"/>
+      <c r="NWM215" s="1"/>
+      <c r="NWN215" s="23"/>
+      <c r="NWO215" s="23"/>
+      <c r="NWP215" s="1"/>
+      <c r="NWQ215" s="23"/>
+      <c r="NWR215" s="23"/>
+      <c r="NWS215" s="1"/>
+      <c r="NWT215" s="23"/>
+      <c r="NWU215" s="23"/>
+      <c r="NWV215" s="1"/>
+      <c r="NWW215" s="23"/>
+      <c r="NWX215" s="23"/>
+      <c r="NWY215" s="1"/>
+      <c r="NWZ215" s="23"/>
+      <c r="NXA215" s="23"/>
+      <c r="NXB215" s="1"/>
+      <c r="NXC215" s="23"/>
+      <c r="NXD215" s="23"/>
+      <c r="NXE215" s="1"/>
+      <c r="NXF215" s="23"/>
+      <c r="NXG215" s="23"/>
+      <c r="NXH215" s="1"/>
+      <c r="NXI215" s="23"/>
+      <c r="NXJ215" s="23"/>
+      <c r="NXK215" s="1"/>
+      <c r="NXL215" s="23"/>
+      <c r="NXM215" s="23"/>
+      <c r="NXN215" s="1"/>
+      <c r="NXO215" s="23"/>
+      <c r="NXP215" s="23"/>
+      <c r="NXQ215" s="1"/>
+      <c r="NXR215" s="23"/>
+      <c r="NXS215" s="23"/>
+      <c r="NXT215" s="1"/>
+      <c r="NXU215" s="23"/>
+      <c r="NXV215" s="23"/>
+      <c r="NXW215" s="1"/>
+      <c r="NXX215" s="23"/>
+      <c r="NXY215" s="23"/>
+      <c r="NXZ215" s="1"/>
+      <c r="NYA215" s="23"/>
+      <c r="NYB215" s="23"/>
+      <c r="NYC215" s="1"/>
+      <c r="NYD215" s="23"/>
+      <c r="NYE215" s="23"/>
+      <c r="NYF215" s="1"/>
+      <c r="NYG215" s="23"/>
+      <c r="NYH215" s="23"/>
+      <c r="NYI215" s="1"/>
+      <c r="NYJ215" s="23"/>
+      <c r="NYK215" s="23"/>
+      <c r="NYL215" s="1"/>
+      <c r="NYM215" s="23"/>
+      <c r="NYN215" s="23"/>
+      <c r="NYO215" s="1"/>
+      <c r="NYP215" s="23"/>
+      <c r="NYQ215" s="23"/>
+      <c r="NYR215" s="1"/>
+      <c r="NYS215" s="23"/>
+      <c r="NYT215" s="23"/>
+      <c r="NYU215" s="1"/>
+      <c r="NYV215" s="23"/>
+      <c r="NYW215" s="23"/>
+      <c r="NYX215" s="1"/>
+      <c r="NYY215" s="23"/>
+      <c r="NYZ215" s="23"/>
+      <c r="NZA215" s="1"/>
+      <c r="NZB215" s="23"/>
+      <c r="NZC215" s="23"/>
+      <c r="NZD215" s="1"/>
+      <c r="NZE215" s="23"/>
+      <c r="NZF215" s="23"/>
+      <c r="NZG215" s="1"/>
+      <c r="NZH215" s="23"/>
+      <c r="NZI215" s="23"/>
+      <c r="NZJ215" s="1"/>
+      <c r="NZK215" s="23"/>
+      <c r="NZL215" s="23"/>
+      <c r="NZM215" s="1"/>
+      <c r="NZN215" s="23"/>
+      <c r="NZO215" s="23"/>
+      <c r="NZP215" s="1"/>
+      <c r="NZQ215" s="23"/>
+      <c r="NZR215" s="23"/>
+      <c r="NZS215" s="1"/>
+      <c r="NZT215" s="23"/>
+      <c r="NZU215" s="23"/>
+      <c r="NZV215" s="1"/>
+      <c r="NZW215" s="23"/>
+      <c r="NZX215" s="23"/>
+      <c r="NZY215" s="1"/>
+      <c r="NZZ215" s="23"/>
+      <c r="OAA215" s="23"/>
+      <c r="OAB215" s="1"/>
+      <c r="OAC215" s="23"/>
+      <c r="OAD215" s="23"/>
+      <c r="OAE215" s="1"/>
+      <c r="OAF215" s="23"/>
+      <c r="OAG215" s="23"/>
+      <c r="OAH215" s="1"/>
+      <c r="OAI215" s="23"/>
+      <c r="OAJ215" s="23"/>
+      <c r="OAK215" s="1"/>
+      <c r="OAL215" s="23"/>
+      <c r="OAM215" s="23"/>
+      <c r="OAN215" s="1"/>
+      <c r="OAO215" s="23"/>
+      <c r="OAP215" s="23"/>
+      <c r="OAQ215" s="1"/>
+      <c r="OAR215" s="23"/>
+      <c r="OAS215" s="23"/>
+      <c r="OAT215" s="1"/>
+      <c r="OAU215" s="23"/>
+      <c r="OAV215" s="23"/>
+      <c r="OAW215" s="1"/>
+      <c r="OAX215" s="23"/>
+      <c r="OAY215" s="23"/>
+      <c r="OAZ215" s="1"/>
+      <c r="OBA215" s="23"/>
+      <c r="OBB215" s="23"/>
+      <c r="OBC215" s="1"/>
+      <c r="OBD215" s="23"/>
+      <c r="OBE215" s="23"/>
+      <c r="OBF215" s="1"/>
+      <c r="OBG215" s="23"/>
+      <c r="OBH215" s="23"/>
+      <c r="OBI215" s="1"/>
+      <c r="OBJ215" s="23"/>
+      <c r="OBK215" s="23"/>
+      <c r="OBL215" s="1"/>
+      <c r="OBM215" s="23"/>
+      <c r="OBN215" s="23"/>
+      <c r="OBO215" s="1"/>
+      <c r="OBP215" s="23"/>
+      <c r="OBQ215" s="23"/>
+      <c r="OBR215" s="1"/>
+      <c r="OBS215" s="23"/>
+      <c r="OBT215" s="23"/>
+      <c r="OBU215" s="1"/>
+      <c r="OBV215" s="23"/>
+      <c r="OBW215" s="23"/>
+      <c r="OBX215" s="1"/>
+      <c r="OBY215" s="23"/>
+      <c r="OBZ215" s="23"/>
+      <c r="OCA215" s="1"/>
+      <c r="OCB215" s="23"/>
+      <c r="OCC215" s="23"/>
+      <c r="OCD215" s="1"/>
+      <c r="OCE215" s="23"/>
+      <c r="OCF215" s="23"/>
+      <c r="OCG215" s="1"/>
+      <c r="OCH215" s="23"/>
+      <c r="OCI215" s="23"/>
+      <c r="OCJ215" s="1"/>
+      <c r="OCK215" s="23"/>
+      <c r="OCL215" s="23"/>
+      <c r="OCM215" s="1"/>
+      <c r="OCN215" s="23"/>
+      <c r="OCO215" s="23"/>
+      <c r="OCP215" s="1"/>
+      <c r="OCQ215" s="23"/>
+      <c r="OCR215" s="23"/>
+      <c r="OCS215" s="1"/>
+      <c r="OCT215" s="23"/>
+      <c r="OCU215" s="23"/>
+      <c r="OCV215" s="1"/>
+      <c r="OCW215" s="23"/>
+      <c r="OCX215" s="23"/>
+      <c r="OCY215" s="1"/>
+      <c r="OCZ215" s="23"/>
+      <c r="ODA215" s="23"/>
+      <c r="ODB215" s="1"/>
+      <c r="ODC215" s="23"/>
+      <c r="ODD215" s="23"/>
+      <c r="ODE215" s="1"/>
+      <c r="ODF215" s="23"/>
+      <c r="ODG215" s="23"/>
+      <c r="ODH215" s="1"/>
+      <c r="ODI215" s="23"/>
+      <c r="ODJ215" s="23"/>
+      <c r="ODK215" s="1"/>
+      <c r="ODL215" s="23"/>
+      <c r="ODM215" s="23"/>
+      <c r="ODN215" s="1"/>
+      <c r="ODO215" s="23"/>
+      <c r="ODP215" s="23"/>
+      <c r="ODQ215" s="1"/>
+      <c r="ODR215" s="23"/>
+      <c r="ODS215" s="23"/>
+      <c r="ODT215" s="1"/>
+      <c r="ODU215" s="23"/>
+      <c r="ODV215" s="23"/>
+      <c r="ODW215" s="1"/>
+      <c r="ODX215" s="23"/>
+      <c r="ODY215" s="23"/>
+      <c r="ODZ215" s="1"/>
+      <c r="OEA215" s="23"/>
+      <c r="OEB215" s="23"/>
+      <c r="OEC215" s="1"/>
+      <c r="OED215" s="23"/>
+      <c r="OEE215" s="23"/>
+      <c r="OEF215" s="1"/>
+      <c r="OEG215" s="23"/>
+      <c r="OEH215" s="23"/>
+      <c r="OEI215" s="1"/>
+      <c r="OEJ215" s="23"/>
+      <c r="OEK215" s="23"/>
+      <c r="OEL215" s="1"/>
+      <c r="OEM215" s="23"/>
+      <c r="OEN215" s="23"/>
+      <c r="OEO215" s="1"/>
+      <c r="OEP215" s="23"/>
+      <c r="OEQ215" s="23"/>
+      <c r="OER215" s="1"/>
+      <c r="OES215" s="23"/>
+      <c r="OET215" s="23"/>
+      <c r="OEU215" s="1"/>
+      <c r="OEV215" s="23"/>
+      <c r="OEW215" s="23"/>
+      <c r="OEX215" s="1"/>
+      <c r="OEY215" s="23"/>
+      <c r="OEZ215" s="23"/>
+      <c r="OFA215" s="1"/>
+      <c r="OFB215" s="23"/>
+      <c r="OFC215" s="23"/>
+      <c r="OFD215" s="1"/>
+      <c r="OFE215" s="23"/>
+      <c r="OFF215" s="23"/>
+      <c r="OFG215" s="1"/>
+      <c r="OFH215" s="23"/>
+      <c r="OFI215" s="23"/>
+      <c r="OFJ215" s="1"/>
+      <c r="OFK215" s="23"/>
+      <c r="OFL215" s="23"/>
+      <c r="OFM215" s="1"/>
+      <c r="OFN215" s="23"/>
+      <c r="OFO215" s="23"/>
+      <c r="OFP215" s="1"/>
+      <c r="OFQ215" s="23"/>
+      <c r="OFR215" s="23"/>
+      <c r="OFS215" s="1"/>
+      <c r="OFT215" s="23"/>
+      <c r="OFU215" s="23"/>
+      <c r="OFV215" s="1"/>
+      <c r="OFW215" s="23"/>
+      <c r="OFX215" s="23"/>
+      <c r="OFY215" s="1"/>
+      <c r="OFZ215" s="23"/>
+      <c r="OGA215" s="23"/>
+      <c r="OGB215" s="1"/>
+      <c r="OGC215" s="23"/>
+      <c r="OGD215" s="23"/>
+      <c r="OGE215" s="1"/>
+      <c r="OGF215" s="23"/>
+      <c r="OGG215" s="23"/>
+      <c r="OGH215" s="1"/>
+      <c r="OGI215" s="23"/>
+      <c r="OGJ215" s="23"/>
+      <c r="OGK215" s="1"/>
+      <c r="OGL215" s="23"/>
+      <c r="OGM215" s="23"/>
+      <c r="OGN215" s="1"/>
+      <c r="OGO215" s="23"/>
+      <c r="OGP215" s="23"/>
+      <c r="OGQ215" s="1"/>
+      <c r="OGR215" s="23"/>
+      <c r="OGS215" s="23"/>
+      <c r="OGT215" s="1"/>
+      <c r="OGU215" s="23"/>
+      <c r="OGV215" s="23"/>
+      <c r="OGW215" s="1"/>
+      <c r="OGX215" s="23"/>
+      <c r="OGY215" s="23"/>
+      <c r="OGZ215" s="1"/>
+      <c r="OHA215" s="23"/>
+      <c r="OHB215" s="23"/>
+      <c r="OHC215" s="1"/>
+      <c r="OHD215" s="23"/>
+      <c r="OHE215" s="23"/>
+      <c r="OHF215" s="1"/>
+      <c r="OHG215" s="23"/>
+      <c r="OHH215" s="23"/>
+      <c r="OHI215" s="1"/>
+      <c r="OHJ215" s="23"/>
+      <c r="OHK215" s="23"/>
+      <c r="OHL215" s="1"/>
+      <c r="OHM215" s="23"/>
+      <c r="OHN215" s="23"/>
+      <c r="OHO215" s="1"/>
+      <c r="OHP215" s="23"/>
+      <c r="OHQ215" s="23"/>
+      <c r="OHR215" s="1"/>
+      <c r="OHS215" s="23"/>
+      <c r="OHT215" s="23"/>
+      <c r="OHU215" s="1"/>
+      <c r="OHV215" s="23"/>
+      <c r="OHW215" s="23"/>
+      <c r="OHX215" s="1"/>
+      <c r="OHY215" s="23"/>
+      <c r="OHZ215" s="23"/>
+      <c r="OIA215" s="1"/>
+      <c r="OIB215" s="23"/>
+      <c r="OIC215" s="23"/>
+      <c r="OID215" s="1"/>
+      <c r="OIE215" s="23"/>
+      <c r="OIF215" s="23"/>
+      <c r="OIG215" s="1"/>
+      <c r="OIH215" s="23"/>
+      <c r="OII215" s="23"/>
+      <c r="OIJ215" s="1"/>
+      <c r="OIK215" s="23"/>
+      <c r="OIL215" s="23"/>
+      <c r="OIM215" s="1"/>
+      <c r="OIN215" s="23"/>
+      <c r="OIO215" s="23"/>
+      <c r="OIP215" s="1"/>
+      <c r="OIQ215" s="23"/>
+      <c r="OIR215" s="23"/>
+      <c r="OIS215" s="1"/>
+      <c r="OIT215" s="23"/>
+      <c r="OIU215" s="23"/>
+      <c r="OIV215" s="1"/>
+      <c r="OIW215" s="23"/>
+      <c r="OIX215" s="23"/>
+      <c r="OIY215" s="1"/>
+      <c r="OIZ215" s="23"/>
+      <c r="OJA215" s="23"/>
+      <c r="OJB215" s="1"/>
+      <c r="OJC215" s="23"/>
+      <c r="OJD215" s="23"/>
+      <c r="OJE215" s="1"/>
+      <c r="OJF215" s="23"/>
+      <c r="OJG215" s="23"/>
+      <c r="OJH215" s="1"/>
+      <c r="OJI215" s="23"/>
+      <c r="OJJ215" s="23"/>
+      <c r="OJK215" s="1"/>
+      <c r="OJL215" s="23"/>
+      <c r="OJM215" s="23"/>
+      <c r="OJN215" s="1"/>
+      <c r="OJO215" s="23"/>
+      <c r="OJP215" s="23"/>
+      <c r="OJQ215" s="1"/>
+      <c r="OJR215" s="23"/>
+      <c r="OJS215" s="23"/>
+      <c r="OJT215" s="1"/>
+      <c r="OJU215" s="23"/>
+      <c r="OJV215" s="23"/>
+      <c r="OJW215" s="1"/>
+      <c r="OJX215" s="23"/>
+      <c r="OJY215" s="23"/>
+      <c r="OJZ215" s="1"/>
+      <c r="OKA215" s="23"/>
+      <c r="OKB215" s="23"/>
+      <c r="OKC215" s="1"/>
+      <c r="OKD215" s="23"/>
+      <c r="OKE215" s="23"/>
+      <c r="OKF215" s="1"/>
+      <c r="OKG215" s="23"/>
+      <c r="OKH215" s="23"/>
+      <c r="OKI215" s="1"/>
+      <c r="OKJ215" s="23"/>
+      <c r="OKK215" s="23"/>
+      <c r="OKL215" s="1"/>
+      <c r="OKM215" s="23"/>
+      <c r="OKN215" s="23"/>
+      <c r="OKO215" s="1"/>
+      <c r="OKP215" s="23"/>
+      <c r="OKQ215" s="23"/>
+      <c r="OKR215" s="1"/>
+      <c r="OKS215" s="23"/>
+      <c r="OKT215" s="23"/>
+      <c r="OKU215" s="1"/>
+      <c r="OKV215" s="23"/>
+      <c r="OKW215" s="23"/>
+      <c r="OKX215" s="1"/>
+      <c r="OKY215" s="23"/>
+      <c r="OKZ215" s="23"/>
+      <c r="OLA215" s="1"/>
+      <c r="OLB215" s="23"/>
+      <c r="OLC215" s="23"/>
+      <c r="OLD215" s="1"/>
+      <c r="OLE215" s="23"/>
+      <c r="OLF215" s="23"/>
+      <c r="OLG215" s="1"/>
+      <c r="OLH215" s="23"/>
+      <c r="OLI215" s="23"/>
+      <c r="OLJ215" s="1"/>
+      <c r="OLK215" s="23"/>
+      <c r="OLL215" s="23"/>
+      <c r="OLM215" s="1"/>
+      <c r="OLN215" s="23"/>
+      <c r="OLO215" s="23"/>
+      <c r="OLP215" s="1"/>
+      <c r="OLQ215" s="23"/>
+      <c r="OLR215" s="23"/>
+      <c r="OLS215" s="1"/>
+      <c r="OLT215" s="23"/>
+      <c r="OLU215" s="23"/>
+      <c r="OLV215" s="1"/>
+      <c r="OLW215" s="23"/>
+      <c r="OLX215" s="23"/>
+      <c r="OLY215" s="1"/>
+      <c r="OLZ215" s="23"/>
+      <c r="OMA215" s="23"/>
+      <c r="OMB215" s="1"/>
+      <c r="OMC215" s="23"/>
+      <c r="OMD215" s="23"/>
+      <c r="OME215" s="1"/>
+      <c r="OMF215" s="23"/>
+      <c r="OMG215" s="23"/>
+      <c r="OMH215" s="1"/>
+      <c r="OMI215" s="23"/>
+      <c r="OMJ215" s="23"/>
+      <c r="OMK215" s="1"/>
+      <c r="OML215" s="23"/>
+      <c r="OMM215" s="23"/>
+      <c r="OMN215" s="1"/>
+      <c r="OMO215" s="23"/>
+      <c r="OMP215" s="23"/>
+      <c r="OMQ215" s="1"/>
+      <c r="OMR215" s="23"/>
+      <c r="OMS215" s="23"/>
+      <c r="OMT215" s="1"/>
+      <c r="OMU215" s="23"/>
+      <c r="OMV215" s="23"/>
+      <c r="OMW215" s="1"/>
+      <c r="OMX215" s="23"/>
+      <c r="OMY215" s="23"/>
+      <c r="OMZ215" s="1"/>
+      <c r="ONA215" s="23"/>
+      <c r="ONB215" s="23"/>
+      <c r="ONC215" s="1"/>
+      <c r="OND215" s="23"/>
+      <c r="ONE215" s="23"/>
+      <c r="ONF215" s="1"/>
+      <c r="ONG215" s="23"/>
+      <c r="ONH215" s="23"/>
+      <c r="ONI215" s="1"/>
+      <c r="ONJ215" s="23"/>
+      <c r="ONK215" s="23"/>
+      <c r="ONL215" s="1"/>
+      <c r="ONM215" s="23"/>
+      <c r="ONN215" s="23"/>
+      <c r="ONO215" s="1"/>
+      <c r="ONP215" s="23"/>
+      <c r="ONQ215" s="23"/>
+      <c r="ONR215" s="1"/>
+      <c r="ONS215" s="23"/>
+      <c r="ONT215" s="23"/>
+      <c r="ONU215" s="1"/>
+      <c r="ONV215" s="23"/>
+      <c r="ONW215" s="23"/>
+      <c r="ONX215" s="1"/>
+      <c r="ONY215" s="23"/>
+      <c r="ONZ215" s="23"/>
+      <c r="OOA215" s="1"/>
+      <c r="OOB215" s="23"/>
+      <c r="OOC215" s="23"/>
+      <c r="OOD215" s="1"/>
+      <c r="OOE215" s="23"/>
+      <c r="OOF215" s="23"/>
+      <c r="OOG215" s="1"/>
+      <c r="OOH215" s="23"/>
+      <c r="OOI215" s="23"/>
+      <c r="OOJ215" s="1"/>
+      <c r="OOK215" s="23"/>
+      <c r="OOL215" s="23"/>
+      <c r="OOM215" s="1"/>
+      <c r="OON215" s="23"/>
+      <c r="OOO215" s="23"/>
+      <c r="OOP215" s="1"/>
+      <c r="OOQ215" s="23"/>
+      <c r="OOR215" s="23"/>
+      <c r="OOS215" s="1"/>
+      <c r="OOT215" s="23"/>
+      <c r="OOU215" s="23"/>
+      <c r="OOV215" s="1"/>
+      <c r="OOW215" s="23"/>
+      <c r="OOX215" s="23"/>
+      <c r="OOY215" s="1"/>
+      <c r="OOZ215" s="23"/>
+      <c r="OPA215" s="23"/>
+      <c r="OPB215" s="1"/>
+      <c r="OPC215" s="23"/>
+      <c r="OPD215" s="23"/>
+      <c r="OPE215" s="1"/>
+      <c r="OPF215" s="23"/>
+      <c r="OPG215" s="23"/>
+      <c r="OPH215" s="1"/>
+      <c r="OPI215" s="23"/>
+      <c r="OPJ215" s="23"/>
+      <c r="OPK215" s="1"/>
+      <c r="OPL215" s="23"/>
+      <c r="OPM215" s="23"/>
+      <c r="OPN215" s="1"/>
+      <c r="OPO215" s="23"/>
+      <c r="OPP215" s="23"/>
+      <c r="OPQ215" s="1"/>
+      <c r="OPR215" s="23"/>
+      <c r="OPS215" s="23"/>
+      <c r="OPT215" s="1"/>
+      <c r="OPU215" s="23"/>
+      <c r="OPV215" s="23"/>
+      <c r="OPW215" s="1"/>
+      <c r="OPX215" s="23"/>
+      <c r="OPY215" s="23"/>
+      <c r="OPZ215" s="1"/>
+      <c r="OQA215" s="23"/>
+      <c r="OQB215" s="23"/>
+      <c r="OQC215" s="1"/>
+      <c r="OQD215" s="23"/>
+      <c r="OQE215" s="23"/>
+      <c r="OQF215" s="1"/>
+      <c r="OQG215" s="23"/>
+      <c r="OQH215" s="23"/>
+      <c r="OQI215" s="1"/>
+      <c r="OQJ215" s="23"/>
+      <c r="OQK215" s="23"/>
+      <c r="OQL215" s="1"/>
+      <c r="OQM215" s="23"/>
+      <c r="OQN215" s="23"/>
+      <c r="OQO215" s="1"/>
+      <c r="OQP215" s="23"/>
+      <c r="OQQ215" s="23"/>
+      <c r="OQR215" s="1"/>
+      <c r="OQS215" s="23"/>
+      <c r="OQT215" s="23"/>
+      <c r="OQU215" s="1"/>
+      <c r="OQV215" s="23"/>
+      <c r="OQW215" s="23"/>
+      <c r="OQX215" s="1"/>
+      <c r="OQY215" s="23"/>
+      <c r="OQZ215" s="23"/>
+      <c r="ORA215" s="1"/>
+      <c r="ORB215" s="23"/>
+      <c r="ORC215" s="23"/>
+      <c r="ORD215" s="1"/>
+      <c r="ORE215" s="23"/>
+      <c r="ORF215" s="23"/>
+      <c r="ORG215" s="1"/>
+      <c r="ORH215" s="23"/>
+      <c r="ORI215" s="23"/>
+      <c r="ORJ215" s="1"/>
+      <c r="ORK215" s="23"/>
+      <c r="ORL215" s="23"/>
+      <c r="ORM215" s="1"/>
+      <c r="ORN215" s="23"/>
+      <c r="ORO215" s="23"/>
+      <c r="ORP215" s="1"/>
+      <c r="ORQ215" s="23"/>
+      <c r="ORR215" s="23"/>
+      <c r="ORS215" s="1"/>
+      <c r="ORT215" s="23"/>
+      <c r="ORU215" s="23"/>
+      <c r="ORV215" s="1"/>
+      <c r="ORW215" s="23"/>
+      <c r="ORX215" s="23"/>
+      <c r="ORY215" s="1"/>
+      <c r="ORZ215" s="23"/>
+      <c r="OSA215" s="23"/>
+      <c r="OSB215" s="1"/>
+      <c r="OSC215" s="23"/>
+      <c r="OSD215" s="23"/>
+      <c r="OSE215" s="1"/>
+      <c r="OSF215" s="23"/>
+      <c r="OSG215" s="23"/>
+      <c r="OSH215" s="1"/>
+      <c r="OSI215" s="23"/>
+      <c r="OSJ215" s="23"/>
+      <c r="OSK215" s="1"/>
+      <c r="OSL215" s="23"/>
+      <c r="OSM215" s="23"/>
+      <c r="OSN215" s="1"/>
+      <c r="OSO215" s="23"/>
+      <c r="OSP215" s="23"/>
+      <c r="OSQ215" s="1"/>
+      <c r="OSR215" s="23"/>
+      <c r="OSS215" s="23"/>
+      <c r="OST215" s="1"/>
+      <c r="OSU215" s="23"/>
+      <c r="OSV215" s="23"/>
+      <c r="OSW215" s="1"/>
+      <c r="OSX215" s="23"/>
+      <c r="OSY215" s="23"/>
+      <c r="OSZ215" s="1"/>
+      <c r="OTA215" s="23"/>
+      <c r="OTB215" s="23"/>
+      <c r="OTC215" s="1"/>
+      <c r="OTD215" s="23"/>
+      <c r="OTE215" s="23"/>
+      <c r="OTF215" s="1"/>
+      <c r="OTG215" s="23"/>
+      <c r="OTH215" s="23"/>
+      <c r="OTI215" s="1"/>
+      <c r="OTJ215" s="23"/>
+      <c r="OTK215" s="23"/>
+      <c r="OTL215" s="1"/>
+      <c r="OTM215" s="23"/>
+      <c r="OTN215" s="23"/>
+      <c r="OTO215" s="1"/>
+      <c r="OTP215" s="23"/>
+      <c r="OTQ215" s="23"/>
+      <c r="OTR215" s="1"/>
+      <c r="OTS215" s="23"/>
+      <c r="OTT215" s="23"/>
+      <c r="OTU215" s="1"/>
+      <c r="OTV215" s="23"/>
+      <c r="OTW215" s="23"/>
+      <c r="OTX215" s="1"/>
+      <c r="OTY215" s="23"/>
+      <c r="OTZ215" s="23"/>
+      <c r="OUA215" s="1"/>
+      <c r="OUB215" s="23"/>
+      <c r="OUC215" s="23"/>
+      <c r="OUD215" s="1"/>
+      <c r="OUE215" s="23"/>
+      <c r="OUF215" s="23"/>
+      <c r="OUG215" s="1"/>
+      <c r="OUH215" s="23"/>
+      <c r="OUI215" s="23"/>
+      <c r="OUJ215" s="1"/>
+      <c r="OUK215" s="23"/>
+      <c r="OUL215" s="23"/>
+      <c r="OUM215" s="1"/>
+      <c r="OUN215" s="23"/>
+      <c r="OUO215" s="23"/>
+      <c r="OUP215" s="1"/>
+      <c r="OUQ215" s="23"/>
+      <c r="OUR215" s="23"/>
+      <c r="OUS215" s="1"/>
+      <c r="OUT215" s="23"/>
+      <c r="OUU215" s="23"/>
+      <c r="OUV215" s="1"/>
+      <c r="OUW215" s="23"/>
+      <c r="OUX215" s="23"/>
+      <c r="OUY215" s="1"/>
+      <c r="OUZ215" s="23"/>
+      <c r="OVA215" s="23"/>
+      <c r="OVB215" s="1"/>
+      <c r="OVC215" s="23"/>
+      <c r="OVD215" s="23"/>
+      <c r="OVE215" s="1"/>
+      <c r="OVF215" s="23"/>
+      <c r="OVG215" s="23"/>
+      <c r="OVH215" s="1"/>
+      <c r="OVI215" s="23"/>
+      <c r="OVJ215" s="23"/>
+      <c r="OVK215" s="1"/>
+      <c r="OVL215" s="23"/>
+      <c r="OVM215" s="23"/>
+      <c r="OVN215" s="1"/>
+      <c r="OVO215" s="23"/>
+      <c r="OVP215" s="23"/>
+      <c r="OVQ215" s="1"/>
+      <c r="OVR215" s="23"/>
+      <c r="OVS215" s="23"/>
+      <c r="OVT215" s="1"/>
+      <c r="OVU215" s="23"/>
+      <c r="OVV215" s="23"/>
+      <c r="OVW215" s="1"/>
+      <c r="OVX215" s="23"/>
+      <c r="OVY215" s="23"/>
+      <c r="OVZ215" s="1"/>
+      <c r="OWA215" s="23"/>
+      <c r="OWB215" s="23"/>
+      <c r="OWC215" s="1"/>
+      <c r="OWD215" s="23"/>
+      <c r="OWE215" s="23"/>
+      <c r="OWF215" s="1"/>
+      <c r="OWG215" s="23"/>
+      <c r="OWH215" s="23"/>
+      <c r="OWI215" s="1"/>
+      <c r="OWJ215" s="23"/>
+      <c r="OWK215" s="23"/>
+      <c r="OWL215" s="1"/>
+      <c r="OWM215" s="23"/>
+      <c r="OWN215" s="23"/>
+      <c r="OWO215" s="1"/>
+      <c r="OWP215" s="23"/>
+      <c r="OWQ215" s="23"/>
+      <c r="OWR215" s="1"/>
+      <c r="OWS215" s="23"/>
+      <c r="OWT215" s="23"/>
+      <c r="OWU215" s="1"/>
+      <c r="OWV215" s="23"/>
+      <c r="OWW215" s="23"/>
+      <c r="OWX215" s="1"/>
+      <c r="OWY215" s="23"/>
+      <c r="OWZ215" s="23"/>
+      <c r="OXA215" s="1"/>
+      <c r="OXB215" s="23"/>
+      <c r="OXC215" s="23"/>
+      <c r="OXD215" s="1"/>
+      <c r="OXE215" s="23"/>
+      <c r="OXF215" s="23"/>
+      <c r="OXG215" s="1"/>
+      <c r="OXH215" s="23"/>
+      <c r="OXI215" s="23"/>
+      <c r="OXJ215" s="1"/>
+      <c r="OXK215" s="23"/>
+      <c r="OXL215" s="23"/>
+      <c r="OXM215" s="1"/>
+      <c r="OXN215" s="23"/>
+      <c r="OXO215" s="23"/>
+      <c r="OXP215" s="1"/>
+      <c r="OXQ215" s="23"/>
+      <c r="OXR215" s="23"/>
+      <c r="OXS215" s="1"/>
+      <c r="OXT215" s="23"/>
+      <c r="OXU215" s="23"/>
+      <c r="OXV215" s="1"/>
+      <c r="OXW215" s="23"/>
+      <c r="OXX215" s="23"/>
+      <c r="OXY215" s="1"/>
+      <c r="OXZ215" s="23"/>
+      <c r="OYA215" s="23"/>
+      <c r="OYB215" s="1"/>
+      <c r="OYC215" s="23"/>
+      <c r="OYD215" s="23"/>
+      <c r="OYE215" s="1"/>
+      <c r="OYF215" s="23"/>
+      <c r="OYG215" s="23"/>
+      <c r="OYH215" s="1"/>
+      <c r="OYI215" s="23"/>
+      <c r="OYJ215" s="23"/>
+      <c r="OYK215" s="1"/>
+      <c r="OYL215" s="23"/>
+      <c r="OYM215" s="23"/>
+      <c r="OYN215" s="1"/>
+      <c r="OYO215" s="23"/>
+      <c r="OYP215" s="23"/>
+      <c r="OYQ215" s="1"/>
+      <c r="OYR215" s="23"/>
+      <c r="OYS215" s="23"/>
+      <c r="OYT215" s="1"/>
+      <c r="OYU215" s="23"/>
+      <c r="OYV215" s="23"/>
+      <c r="OYW215" s="1"/>
+      <c r="OYX215" s="23"/>
+      <c r="OYY215" s="23"/>
+      <c r="OYZ215" s="1"/>
+      <c r="OZA215" s="23"/>
+      <c r="OZB215" s="23"/>
+      <c r="OZC215" s="1"/>
+      <c r="OZD215" s="23"/>
+      <c r="OZE215" s="23"/>
+      <c r="OZF215" s="1"/>
+      <c r="OZG215" s="23"/>
+      <c r="OZH215" s="23"/>
+      <c r="OZI215" s="1"/>
+      <c r="OZJ215" s="23"/>
+      <c r="OZK215" s="23"/>
+      <c r="OZL215" s="1"/>
+      <c r="OZM215" s="23"/>
+      <c r="OZN215" s="23"/>
+      <c r="OZO215" s="1"/>
+      <c r="OZP215" s="23"/>
+      <c r="OZQ215" s="23"/>
+      <c r="OZR215" s="1"/>
+      <c r="OZS215" s="23"/>
+      <c r="OZT215" s="23"/>
+      <c r="OZU215" s="1"/>
+      <c r="OZV215" s="23"/>
+      <c r="OZW215" s="23"/>
+      <c r="OZX215" s="1"/>
+      <c r="OZY215" s="23"/>
+      <c r="OZZ215" s="23"/>
+      <c r="PAA215" s="1"/>
+      <c r="PAB215" s="23"/>
+      <c r="PAC215" s="23"/>
+      <c r="PAD215" s="1"/>
+      <c r="PAE215" s="23"/>
+      <c r="PAF215" s="23"/>
+      <c r="PAG215" s="1"/>
+      <c r="PAH215" s="23"/>
+      <c r="PAI215" s="23"/>
+      <c r="PAJ215" s="1"/>
+      <c r="PAK215" s="23"/>
+      <c r="PAL215" s="23"/>
+      <c r="PAM215" s="1"/>
+      <c r="PAN215" s="23"/>
+      <c r="PAO215" s="23"/>
+      <c r="PAP215" s="1"/>
+      <c r="PAQ215" s="23"/>
+      <c r="PAR215" s="23"/>
+      <c r="PAS215" s="1"/>
+      <c r="PAT215" s="23"/>
+      <c r="PAU215" s="23"/>
+      <c r="PAV215" s="1"/>
+      <c r="PAW215" s="23"/>
+      <c r="PAX215" s="23"/>
+      <c r="PAY215" s="1"/>
+      <c r="PAZ215" s="23"/>
+      <c r="PBA215" s="23"/>
+      <c r="PBB215" s="1"/>
+      <c r="PBC215" s="23"/>
+      <c r="PBD215" s="23"/>
+      <c r="PBE215" s="1"/>
+      <c r="PBF215" s="23"/>
+      <c r="PBG215" s="23"/>
+      <c r="PBH215" s="1"/>
+      <c r="PBI215" s="23"/>
+      <c r="PBJ215" s="23"/>
+      <c r="PBK215" s="1"/>
+      <c r="PBL215" s="23"/>
+      <c r="PBM215" s="23"/>
+      <c r="PBN215" s="1"/>
+      <c r="PBO215" s="23"/>
+      <c r="PBP215" s="23"/>
+      <c r="PBQ215" s="1"/>
+      <c r="PBR215" s="23"/>
+      <c r="PBS215" s="23"/>
+      <c r="PBT215" s="1"/>
+      <c r="PBU215" s="23"/>
+      <c r="PBV215" s="23"/>
+      <c r="PBW215" s="1"/>
+      <c r="PBX215" s="23"/>
+      <c r="PBY215" s="23"/>
+      <c r="PBZ215" s="1"/>
+      <c r="PCA215" s="23"/>
+      <c r="PCB215" s="23"/>
+      <c r="PCC215" s="1"/>
+      <c r="PCD215" s="23"/>
+      <c r="PCE215" s="23"/>
+      <c r="PCF215" s="1"/>
+      <c r="PCG215" s="23"/>
+      <c r="PCH215" s="23"/>
+      <c r="PCI215" s="1"/>
+      <c r="PCJ215" s="23"/>
+      <c r="PCK215" s="23"/>
+      <c r="PCL215" s="1"/>
+      <c r="PCM215" s="23"/>
+      <c r="PCN215" s="23"/>
+      <c r="PCO215" s="1"/>
+      <c r="PCP215" s="23"/>
+      <c r="PCQ215" s="23"/>
+      <c r="PCR215" s="1"/>
+      <c r="PCS215" s="23"/>
+      <c r="PCT215" s="23"/>
+      <c r="PCU215" s="1"/>
+      <c r="PCV215" s="23"/>
+      <c r="PCW215" s="23"/>
+      <c r="PCX215" s="1"/>
+      <c r="PCY215" s="23"/>
+      <c r="PCZ215" s="23"/>
+      <c r="PDA215" s="1"/>
+      <c r="PDB215" s="23"/>
+      <c r="PDC215" s="23"/>
+      <c r="PDD215" s="1"/>
+      <c r="PDE215" s="23"/>
+      <c r="PDF215" s="23"/>
+      <c r="PDG215" s="1"/>
+      <c r="PDH215" s="23"/>
+      <c r="PDI215" s="23"/>
+      <c r="PDJ215" s="1"/>
+      <c r="PDK215" s="23"/>
+      <c r="PDL215" s="23"/>
+      <c r="PDM215" s="1"/>
+      <c r="PDN215" s="23"/>
+      <c r="PDO215" s="23"/>
+      <c r="PDP215" s="1"/>
+      <c r="PDQ215" s="23"/>
+      <c r="PDR215" s="23"/>
+      <c r="PDS215" s="1"/>
+      <c r="PDT215" s="23"/>
+      <c r="PDU215" s="23"/>
+      <c r="PDV215" s="1"/>
+      <c r="PDW215" s="23"/>
+      <c r="PDX215" s="23"/>
+      <c r="PDY215" s="1"/>
+      <c r="PDZ215" s="23"/>
+      <c r="PEA215" s="23"/>
+      <c r="PEB215" s="1"/>
+      <c r="PEC215" s="23"/>
+      <c r="PED215" s="23"/>
+      <c r="PEE215" s="1"/>
+      <c r="PEF215" s="23"/>
+      <c r="PEG215" s="23"/>
+      <c r="PEH215" s="1"/>
+      <c r="PEI215" s="23"/>
+      <c r="PEJ215" s="23"/>
+      <c r="PEK215" s="1"/>
+      <c r="PEL215" s="23"/>
+      <c r="PEM215" s="23"/>
+      <c r="PEN215" s="1"/>
+      <c r="PEO215" s="23"/>
+      <c r="PEP215" s="23"/>
+      <c r="PEQ215" s="1"/>
+      <c r="PER215" s="23"/>
+      <c r="PES215" s="23"/>
+      <c r="PET215" s="1"/>
+      <c r="PEU215" s="23"/>
+      <c r="PEV215" s="23"/>
+      <c r="PEW215" s="1"/>
+      <c r="PEX215" s="23"/>
+      <c r="PEY215" s="23"/>
+      <c r="PEZ215" s="1"/>
+      <c r="PFA215" s="23"/>
+      <c r="PFB215" s="23"/>
+      <c r="PFC215" s="1"/>
+      <c r="PFD215" s="23"/>
+      <c r="PFE215" s="23"/>
+      <c r="PFF215" s="1"/>
+      <c r="PFG215" s="23"/>
+      <c r="PFH215" s="23"/>
+      <c r="PFI215" s="1"/>
+      <c r="PFJ215" s="23"/>
+      <c r="PFK215" s="23"/>
+      <c r="PFL215" s="1"/>
+      <c r="PFM215" s="23"/>
+      <c r="PFN215" s="23"/>
+      <c r="PFO215" s="1"/>
+      <c r="PFP215" s="23"/>
+      <c r="PFQ215" s="23"/>
+      <c r="PFR215" s="1"/>
+      <c r="PFS215" s="23"/>
+      <c r="PFT215" s="23"/>
+      <c r="PFU215" s="1"/>
+      <c r="PFV215" s="23"/>
+      <c r="PFW215" s="23"/>
+      <c r="PFX215" s="1"/>
+      <c r="PFY215" s="23"/>
+      <c r="PFZ215" s="23"/>
+      <c r="PGA215" s="1"/>
+      <c r="PGB215" s="23"/>
+      <c r="PGC215" s="23"/>
+      <c r="PGD215" s="1"/>
+      <c r="PGE215" s="23"/>
+      <c r="PGF215" s="23"/>
+      <c r="PGG215" s="1"/>
+      <c r="PGH215" s="23"/>
+      <c r="PGI215" s="23"/>
+      <c r="PGJ215" s="1"/>
+      <c r="PGK215" s="23"/>
+      <c r="PGL215" s="23"/>
+      <c r="PGM215" s="1"/>
+      <c r="PGN215" s="23"/>
+      <c r="PGO215" s="23"/>
+      <c r="PGP215" s="1"/>
+      <c r="PGQ215" s="23"/>
+      <c r="PGR215" s="23"/>
+      <c r="PGS215" s="1"/>
+      <c r="PGT215" s="23"/>
+      <c r="PGU215" s="23"/>
+      <c r="PGV215" s="1"/>
+      <c r="PGW215" s="23"/>
+      <c r="PGX215" s="23"/>
+      <c r="PGY215" s="1"/>
+      <c r="PGZ215" s="23"/>
+      <c r="PHA215" s="23"/>
+      <c r="PHB215" s="1"/>
+      <c r="PHC215" s="23"/>
+      <c r="PHD215" s="23"/>
+      <c r="PHE215" s="1"/>
+      <c r="PHF215" s="23"/>
+      <c r="PHG215" s="23"/>
+      <c r="PHH215" s="1"/>
+      <c r="PHI215" s="23"/>
+      <c r="PHJ215" s="23"/>
+      <c r="PHK215" s="1"/>
+      <c r="PHL215" s="23"/>
+      <c r="PHM215" s="23"/>
+      <c r="PHN215" s="1"/>
+      <c r="PHO215" s="23"/>
+      <c r="PHP215" s="23"/>
+      <c r="PHQ215" s="1"/>
+      <c r="PHR215" s="23"/>
+      <c r="PHS215" s="23"/>
+      <c r="PHT215" s="1"/>
+      <c r="PHU215" s="23"/>
+      <c r="PHV215" s="23"/>
+      <c r="PHW215" s="1"/>
+      <c r="PHX215" s="23"/>
+      <c r="PHY215" s="23"/>
+      <c r="PHZ215" s="1"/>
+      <c r="PIA215" s="23"/>
+      <c r="PIB215" s="23"/>
+      <c r="PIC215" s="1"/>
+      <c r="PID215" s="23"/>
+      <c r="PIE215" s="23"/>
+      <c r="PIF215" s="1"/>
+      <c r="PIG215" s="23"/>
+      <c r="PIH215" s="23"/>
+      <c r="PII215" s="1"/>
+      <c r="PIJ215" s="23"/>
+      <c r="PIK215" s="23"/>
+      <c r="PIL215" s="1"/>
+      <c r="PIM215" s="23"/>
+      <c r="PIN215" s="23"/>
+      <c r="PIO215" s="1"/>
+      <c r="PIP215" s="23"/>
+      <c r="PIQ215" s="23"/>
+      <c r="PIR215" s="1"/>
+      <c r="PIS215" s="23"/>
+      <c r="PIT215" s="23"/>
+      <c r="PIU215" s="1"/>
+      <c r="PIV215" s="23"/>
+      <c r="PIW215" s="23"/>
+      <c r="PIX215" s="1"/>
+      <c r="PIY215" s="23"/>
+      <c r="PIZ215" s="23"/>
+      <c r="PJA215" s="1"/>
+      <c r="PJB215" s="23"/>
+      <c r="PJC215" s="23"/>
+      <c r="PJD215" s="1"/>
+      <c r="PJE215" s="23"/>
+      <c r="PJF215" s="23"/>
+      <c r="PJG215" s="1"/>
+      <c r="PJH215" s="23"/>
+      <c r="PJI215" s="23"/>
+      <c r="PJJ215" s="1"/>
+      <c r="PJK215" s="23"/>
+      <c r="PJL215" s="23"/>
+      <c r="PJM215" s="1"/>
+      <c r="PJN215" s="23"/>
+      <c r="PJO215" s="23"/>
+      <c r="PJP215" s="1"/>
+      <c r="PJQ215" s="23"/>
+      <c r="PJR215" s="23"/>
+      <c r="PJS215" s="1"/>
+      <c r="PJT215" s="23"/>
+      <c r="PJU215" s="23"/>
+      <c r="PJV215" s="1"/>
+      <c r="PJW215" s="23"/>
+      <c r="PJX215" s="23"/>
+      <c r="PJY215" s="1"/>
+      <c r="PJZ215" s="23"/>
+      <c r="PKA215" s="23"/>
+      <c r="PKB215" s="1"/>
+      <c r="PKC215" s="23"/>
+      <c r="PKD215" s="23"/>
+      <c r="PKE215" s="1"/>
+      <c r="PKF215" s="23"/>
+      <c r="PKG215" s="23"/>
+      <c r="PKH215" s="1"/>
+      <c r="PKI215" s="23"/>
+      <c r="PKJ215" s="23"/>
+      <c r="PKK215" s="1"/>
+      <c r="PKL215" s="23"/>
+      <c r="PKM215" s="23"/>
+      <c r="PKN215" s="1"/>
+      <c r="PKO215" s="23"/>
+      <c r="PKP215" s="23"/>
+      <c r="PKQ215" s="1"/>
+      <c r="PKR215" s="23"/>
+      <c r="PKS215" s="23"/>
+      <c r="PKT215" s="1"/>
+      <c r="PKU215" s="23"/>
+      <c r="PKV215" s="23"/>
+      <c r="PKW215" s="1"/>
+      <c r="PKX215" s="23"/>
+      <c r="PKY215" s="23"/>
+      <c r="PKZ215" s="1"/>
+      <c r="PLA215" s="23"/>
+      <c r="PLB215" s="23"/>
+      <c r="PLC215" s="1"/>
+      <c r="PLD215" s="23"/>
+      <c r="PLE215" s="23"/>
+      <c r="PLF215" s="1"/>
+      <c r="PLG215" s="23"/>
+      <c r="PLH215" s="23"/>
+      <c r="PLI215" s="1"/>
+      <c r="PLJ215" s="23"/>
+      <c r="PLK215" s="23"/>
+      <c r="PLL215" s="1"/>
+      <c r="PLM215" s="23"/>
+      <c r="PLN215" s="23"/>
+      <c r="PLO215" s="1"/>
+      <c r="PLP215" s="23"/>
+      <c r="PLQ215" s="23"/>
+      <c r="PLR215" s="1"/>
+      <c r="PLS215" s="23"/>
+      <c r="PLT215" s="23"/>
+      <c r="PLU215" s="1"/>
+      <c r="PLV215" s="23"/>
+      <c r="PLW215" s="23"/>
+      <c r="PLX215" s="1"/>
+      <c r="PLY215" s="23"/>
+      <c r="PLZ215" s="23"/>
+      <c r="PMA215" s="1"/>
+      <c r="PMB215" s="23"/>
+      <c r="PMC215" s="23"/>
+      <c r="PMD215" s="1"/>
+      <c r="PME215" s="23"/>
+      <c r="PMF215" s="23"/>
+      <c r="PMG215" s="1"/>
+      <c r="PMH215" s="23"/>
+      <c r="PMI215" s="23"/>
+      <c r="PMJ215" s="1"/>
+      <c r="PMK215" s="23"/>
+      <c r="PML215" s="23"/>
+      <c r="PMM215" s="1"/>
+      <c r="PMN215" s="23"/>
+      <c r="PMO215" s="23"/>
+      <c r="PMP215" s="1"/>
+      <c r="PMQ215" s="23"/>
+      <c r="PMR215" s="23"/>
+      <c r="PMS215" s="1"/>
+      <c r="PMT215" s="23"/>
+      <c r="PMU215" s="23"/>
+      <c r="PMV215" s="1"/>
+      <c r="PMW215" s="23"/>
+      <c r="PMX215" s="23"/>
+      <c r="PMY215" s="1"/>
+      <c r="PMZ215" s="23"/>
+      <c r="PNA215" s="23"/>
+      <c r="PNB215" s="1"/>
+      <c r="PNC215" s="23"/>
+      <c r="PND215" s="23"/>
+      <c r="PNE215" s="1"/>
+      <c r="PNF215" s="23"/>
+      <c r="PNG215" s="23"/>
+      <c r="PNH215" s="1"/>
+      <c r="PNI215" s="23"/>
+      <c r="PNJ215" s="23"/>
+      <c r="PNK215" s="1"/>
+      <c r="PNL215" s="23"/>
+      <c r="PNM215" s="23"/>
+      <c r="PNN215" s="1"/>
+      <c r="PNO215" s="23"/>
+      <c r="PNP215" s="23"/>
+      <c r="PNQ215" s="1"/>
+      <c r="PNR215" s="23"/>
+      <c r="PNS215" s="23"/>
+      <c r="PNT215" s="1"/>
+      <c r="PNU215" s="23"/>
+      <c r="PNV215" s="23"/>
+      <c r="PNW215" s="1"/>
+      <c r="PNX215" s="23"/>
+      <c r="PNY215" s="23"/>
+      <c r="PNZ215" s="1"/>
+      <c r="POA215" s="23"/>
+      <c r="POB215" s="23"/>
+      <c r="POC215" s="1"/>
+      <c r="POD215" s="23"/>
+      <c r="POE215" s="23"/>
+      <c r="POF215" s="1"/>
+      <c r="POG215" s="23"/>
+      <c r="POH215" s="23"/>
+      <c r="POI215" s="1"/>
+      <c r="POJ215" s="23"/>
+      <c r="POK215" s="23"/>
+      <c r="POL215" s="1"/>
+      <c r="POM215" s="23"/>
+      <c r="PON215" s="23"/>
+      <c r="POO215" s="1"/>
+      <c r="POP215" s="23"/>
+      <c r="POQ215" s="23"/>
+      <c r="POR215" s="1"/>
+      <c r="POS215" s="23"/>
+      <c r="POT215" s="23"/>
+      <c r="POU215" s="1"/>
+      <c r="POV215" s="23"/>
+      <c r="POW215" s="23"/>
+      <c r="POX215" s="1"/>
+      <c r="POY215" s="23"/>
+      <c r="POZ215" s="23"/>
+      <c r="PPA215" s="1"/>
+      <c r="PPB215" s="23"/>
+      <c r="PPC215" s="23"/>
+      <c r="PPD215" s="1"/>
+      <c r="PPE215" s="23"/>
+      <c r="PPF215" s="23"/>
+      <c r="PPG215" s="1"/>
+      <c r="PPH215" s="23"/>
+      <c r="PPI215" s="23"/>
+      <c r="PPJ215" s="1"/>
+      <c r="PPK215" s="23"/>
+      <c r="PPL215" s="23"/>
+      <c r="PPM215" s="1"/>
+      <c r="PPN215" s="23"/>
+      <c r="PPO215" s="23"/>
+      <c r="PPP215" s="1"/>
+      <c r="PPQ215" s="23"/>
+      <c r="PPR215" s="23"/>
+      <c r="PPS215" s="1"/>
+      <c r="PPT215" s="23"/>
+      <c r="PPU215" s="23"/>
+      <c r="PPV215" s="1"/>
+      <c r="PPW215" s="23"/>
+      <c r="PPX215" s="23"/>
+      <c r="PPY215" s="1"/>
+      <c r="PPZ215" s="23"/>
+      <c r="PQA215" s="23"/>
+      <c r="PQB215" s="1"/>
+      <c r="PQC215" s="23"/>
+      <c r="PQD215" s="23"/>
+      <c r="PQE215" s="1"/>
+      <c r="PQF215" s="23"/>
+      <c r="PQG215" s="23"/>
+      <c r="PQH215" s="1"/>
+      <c r="PQI215" s="23"/>
+      <c r="PQJ215" s="23"/>
+      <c r="PQK215" s="1"/>
+      <c r="PQL215" s="23"/>
+      <c r="PQM215" s="23"/>
+      <c r="PQN215" s="1"/>
+      <c r="PQO215" s="23"/>
+      <c r="PQP215" s="23"/>
+      <c r="PQQ215" s="1"/>
+      <c r="PQR215" s="23"/>
+      <c r="PQS215" s="23"/>
+      <c r="PQT215" s="1"/>
+      <c r="PQU215" s="23"/>
+      <c r="PQV215" s="23"/>
+      <c r="PQW215" s="1"/>
+      <c r="PQX215" s="23"/>
+      <c r="PQY215" s="23"/>
+      <c r="PQZ215" s="1"/>
+      <c r="PRA215" s="23"/>
+      <c r="PRB215" s="23"/>
+      <c r="PRC215" s="1"/>
+      <c r="PRD215" s="23"/>
+      <c r="PRE215" s="23"/>
+      <c r="PRF215" s="1"/>
+      <c r="PRG215" s="23"/>
+      <c r="PRH215" s="23"/>
+      <c r="PRI215" s="1"/>
+      <c r="PRJ215" s="23"/>
+      <c r="PRK215" s="23"/>
+      <c r="PRL215" s="1"/>
+      <c r="PRM215" s="23"/>
+      <c r="PRN215" s="23"/>
+      <c r="PRO215" s="1"/>
+      <c r="PRP215" s="23"/>
+      <c r="PRQ215" s="23"/>
+      <c r="PRR215" s="1"/>
+      <c r="PRS215" s="23"/>
+      <c r="PRT215" s="23"/>
+      <c r="PRU215" s="1"/>
+      <c r="PRV215" s="23"/>
+      <c r="PRW215" s="23"/>
+      <c r="PRX215" s="1"/>
+      <c r="PRY215" s="23"/>
+      <c r="PRZ215" s="23"/>
+      <c r="PSA215" s="1"/>
+      <c r="PSB215" s="23"/>
+      <c r="PSC215" s="23"/>
+      <c r="PSD215" s="1"/>
+      <c r="PSE215" s="23"/>
+      <c r="PSF215" s="23"/>
+      <c r="PSG215" s="1"/>
+      <c r="PSH215" s="23"/>
+      <c r="PSI215" s="23"/>
+      <c r="PSJ215" s="1"/>
+      <c r="PSK215" s="23"/>
+      <c r="PSL215" s="23"/>
+      <c r="PSM215" s="1"/>
+      <c r="PSN215" s="23"/>
+      <c r="PSO215" s="23"/>
+      <c r="PSP215" s="1"/>
+      <c r="PSQ215" s="23"/>
+      <c r="PSR215" s="23"/>
+      <c r="PSS215" s="1"/>
+      <c r="PST215" s="23"/>
+      <c r="PSU215" s="23"/>
+      <c r="PSV215" s="1"/>
+      <c r="PSW215" s="23"/>
+      <c r="PSX215" s="23"/>
+      <c r="PSY215" s="1"/>
+      <c r="PSZ215" s="23"/>
+      <c r="PTA215" s="23"/>
+      <c r="PTB215" s="1"/>
+      <c r="PTC215" s="23"/>
+      <c r="PTD215" s="23"/>
+      <c r="PTE215" s="1"/>
+      <c r="PTF215" s="23"/>
+      <c r="PTG215" s="23"/>
+      <c r="PTH215" s="1"/>
+      <c r="PTI215" s="23"/>
+      <c r="PTJ215" s="23"/>
+      <c r="PTK215" s="1"/>
+      <c r="PTL215" s="23"/>
+      <c r="PTM215" s="23"/>
+      <c r="PTN215" s="1"/>
+      <c r="PTO215" s="23"/>
+      <c r="PTP215" s="23"/>
+      <c r="PTQ215" s="1"/>
+      <c r="PTR215" s="23"/>
+      <c r="PTS215" s="23"/>
+      <c r="PTT215" s="1"/>
+      <c r="PTU215" s="23"/>
+      <c r="PTV215" s="23"/>
+      <c r="PTW215" s="1"/>
+      <c r="PTX215" s="23"/>
+      <c r="PTY215" s="23"/>
+      <c r="PTZ215" s="1"/>
+      <c r="PUA215" s="23"/>
+      <c r="PUB215" s="23"/>
+      <c r="PUC215" s="1"/>
+      <c r="PUD215" s="23"/>
+      <c r="PUE215" s="23"/>
+      <c r="PUF215" s="1"/>
+      <c r="PUG215" s="23"/>
+      <c r="PUH215" s="23"/>
+      <c r="PUI215" s="1"/>
+      <c r="PUJ215" s="23"/>
+      <c r="PUK215" s="23"/>
+      <c r="PUL215" s="1"/>
+      <c r="PUM215" s="23"/>
+      <c r="PUN215" s="23"/>
+      <c r="PUO215" s="1"/>
+      <c r="PUP215" s="23"/>
+      <c r="PUQ215" s="23"/>
+      <c r="PUR215" s="1"/>
+      <c r="PUS215" s="23"/>
+      <c r="PUT215" s="23"/>
+      <c r="PUU215" s="1"/>
+      <c r="PUV215" s="23"/>
+      <c r="PUW215" s="23"/>
+      <c r="PUX215" s="1"/>
+      <c r="PUY215" s="23"/>
+      <c r="PUZ215" s="23"/>
+      <c r="PVA215" s="1"/>
+      <c r="PVB215" s="23"/>
+      <c r="PVC215" s="23"/>
+      <c r="PVD215" s="1"/>
+      <c r="PVE215" s="23"/>
+      <c r="PVF215" s="23"/>
+      <c r="PVG215" s="1"/>
+      <c r="PVH215" s="23"/>
+      <c r="PVI215" s="23"/>
+      <c r="PVJ215" s="1"/>
+      <c r="PVK215" s="23"/>
+      <c r="PVL215" s="23"/>
+      <c r="PVM215" s="1"/>
+      <c r="PVN215" s="23"/>
+      <c r="PVO215" s="23"/>
+      <c r="PVP215" s="1"/>
+      <c r="PVQ215" s="23"/>
+      <c r="PVR215" s="23"/>
+      <c r="PVS215" s="1"/>
+      <c r="PVT215" s="23"/>
+      <c r="PVU215" s="23"/>
+      <c r="PVV215" s="1"/>
+      <c r="PVW215" s="23"/>
+      <c r="PVX215" s="23"/>
+      <c r="PVY215" s="1"/>
+      <c r="PVZ215" s="23"/>
+      <c r="PWA215" s="23"/>
+      <c r="PWB215" s="1"/>
+      <c r="PWC215" s="23"/>
+      <c r="PWD215" s="23"/>
+      <c r="PWE215" s="1"/>
+      <c r="PWF215" s="23"/>
+      <c r="PWG215" s="23"/>
+      <c r="PWH215" s="1"/>
+      <c r="PWI215" s="23"/>
+      <c r="PWJ215" s="23"/>
+      <c r="PWK215" s="1"/>
+      <c r="PWL215" s="23"/>
+      <c r="PWM215" s="23"/>
+      <c r="PWN215" s="1"/>
+      <c r="PWO215" s="23"/>
+      <c r="PWP215" s="23"/>
+      <c r="PWQ215" s="1"/>
+      <c r="PWR215" s="23"/>
+      <c r="PWS215" s="23"/>
+      <c r="PWT215" s="1"/>
+      <c r="PWU215" s="23"/>
+      <c r="PWV215" s="23"/>
+      <c r="PWW215" s="1"/>
+      <c r="PWX215" s="23"/>
+      <c r="PWY215" s="23"/>
+      <c r="PWZ215" s="1"/>
+      <c r="PXA215" s="23"/>
+      <c r="PXB215" s="23"/>
+      <c r="PXC215" s="1"/>
+      <c r="PXD215" s="23"/>
+      <c r="PXE215" s="23"/>
+      <c r="PXF215" s="1"/>
+      <c r="PXG215" s="23"/>
+      <c r="PXH215" s="23"/>
+      <c r="PXI215" s="1"/>
+      <c r="PXJ215" s="23"/>
+      <c r="PXK215" s="23"/>
+      <c r="PXL215" s="1"/>
+      <c r="PXM215" s="23"/>
+      <c r="PXN215" s="23"/>
+      <c r="PXO215" s="1"/>
+      <c r="PXP215" s="23"/>
+      <c r="PXQ215" s="23"/>
+      <c r="PXR215" s="1"/>
+      <c r="PXS215" s="23"/>
+      <c r="PXT215" s="23"/>
+      <c r="PXU215" s="1"/>
+      <c r="PXV215" s="23"/>
+      <c r="PXW215" s="23"/>
+      <c r="PXX215" s="1"/>
+      <c r="PXY215" s="23"/>
+      <c r="PXZ215" s="23"/>
+      <c r="PYA215" s="1"/>
+      <c r="PYB215" s="23"/>
+      <c r="PYC215" s="23"/>
+      <c r="PYD215" s="1"/>
+      <c r="PYE215" s="23"/>
+      <c r="PYF215" s="23"/>
+      <c r="PYG215" s="1"/>
+      <c r="PYH215" s="23"/>
+      <c r="PYI215" s="23"/>
+      <c r="PYJ215" s="1"/>
+      <c r="PYK215" s="23"/>
+      <c r="PYL215" s="23"/>
+      <c r="PYM215" s="1"/>
+      <c r="PYN215" s="23"/>
+      <c r="PYO215" s="23"/>
+      <c r="PYP215" s="1"/>
+      <c r="PYQ215" s="23"/>
+      <c r="PYR215" s="23"/>
+      <c r="PYS215" s="1"/>
+      <c r="PYT215" s="23"/>
+      <c r="PYU215" s="23"/>
+      <c r="PYV215" s="1"/>
+      <c r="PYW215" s="23"/>
+      <c r="PYX215" s="23"/>
+      <c r="PYY215" s="1"/>
+      <c r="PYZ215" s="23"/>
+      <c r="PZA215" s="23"/>
+      <c r="PZB215" s="1"/>
+      <c r="PZC215" s="23"/>
+      <c r="PZD215" s="23"/>
+      <c r="PZE215" s="1"/>
+      <c r="PZF215" s="23"/>
+      <c r="PZG215" s="23"/>
+      <c r="PZH215" s="1"/>
+      <c r="PZI215" s="23"/>
+      <c r="PZJ215" s="23"/>
+      <c r="PZK215" s="1"/>
+      <c r="PZL215" s="23"/>
+      <c r="PZM215" s="23"/>
+      <c r="PZN215" s="1"/>
+      <c r="PZO215" s="23"/>
+      <c r="PZP215" s="23"/>
+      <c r="PZQ215" s="1"/>
+      <c r="PZR215" s="23"/>
+      <c r="PZS215" s="23"/>
+      <c r="PZT215" s="1"/>
+      <c r="PZU215" s="23"/>
+      <c r="PZV215" s="23"/>
+      <c r="PZW215" s="1"/>
+      <c r="PZX215" s="23"/>
+      <c r="PZY215" s="23"/>
+      <c r="PZZ215" s="1"/>
+      <c r="QAA215" s="23"/>
+      <c r="QAB215" s="23"/>
+      <c r="QAC215" s="1"/>
+      <c r="QAD215" s="23"/>
+      <c r="QAE215" s="23"/>
+      <c r="QAF215" s="1"/>
+      <c r="QAG215" s="23"/>
+      <c r="QAH215" s="23"/>
+      <c r="QAI215" s="1"/>
+      <c r="QAJ215" s="23"/>
+      <c r="QAK215" s="23"/>
+      <c r="QAL215" s="1"/>
+      <c r="QAM215" s="23"/>
+      <c r="QAN215" s="23"/>
+      <c r="QAO215" s="1"/>
+      <c r="QAP215" s="23"/>
+      <c r="QAQ215" s="23"/>
+      <c r="QAR215" s="1"/>
+      <c r="QAS215" s="23"/>
+      <c r="QAT215" s="23"/>
+      <c r="QAU215" s="1"/>
+      <c r="QAV215" s="23"/>
+      <c r="QAW215" s="23"/>
+      <c r="QAX215" s="1"/>
+      <c r="QAY215" s="23"/>
+      <c r="QAZ215" s="23"/>
+      <c r="QBA215" s="1"/>
+      <c r="QBB215" s="23"/>
+      <c r="QBC215" s="23"/>
+      <c r="QBD215" s="1"/>
+      <c r="QBE215" s="23"/>
+      <c r="QBF215" s="23"/>
+      <c r="QBG215" s="1"/>
+      <c r="QBH215" s="23"/>
+      <c r="QBI215" s="23"/>
+      <c r="QBJ215" s="1"/>
+      <c r="QBK215" s="23"/>
+      <c r="QBL215" s="23"/>
+      <c r="QBM215" s="1"/>
+      <c r="QBN215" s="23"/>
+      <c r="QBO215" s="23"/>
+      <c r="QBP215" s="1"/>
+      <c r="QBQ215" s="23"/>
+      <c r="QBR215" s="23"/>
+      <c r="QBS215" s="1"/>
+      <c r="QBT215" s="23"/>
+      <c r="QBU215" s="23"/>
+      <c r="QBV215" s="1"/>
+      <c r="QBW215" s="23"/>
+      <c r="QBX215" s="23"/>
+      <c r="QBY215" s="1"/>
+      <c r="QBZ215" s="23"/>
+      <c r="QCA215" s="23"/>
+      <c r="QCB215" s="1"/>
+      <c r="QCC215" s="23"/>
+      <c r="QCD215" s="23"/>
+      <c r="QCE215" s="1"/>
+      <c r="QCF215" s="23"/>
+      <c r="QCG215" s="23"/>
+      <c r="QCH215" s="1"/>
+      <c r="QCI215" s="23"/>
+      <c r="QCJ215" s="23"/>
+      <c r="QCK215" s="1"/>
+      <c r="QCL215" s="23"/>
+      <c r="QCM215" s="23"/>
+      <c r="QCN215" s="1"/>
+      <c r="QCO215" s="23"/>
+      <c r="QCP215" s="23"/>
+      <c r="QCQ215" s="1"/>
+      <c r="QCR215" s="23"/>
+      <c r="QCS215" s="23"/>
+      <c r="QCT215" s="1"/>
+      <c r="QCU215" s="23"/>
+      <c r="QCV215" s="23"/>
+      <c r="QCW215" s="1"/>
+      <c r="QCX215" s="23"/>
+      <c r="QCY215" s="23"/>
+      <c r="QCZ215" s="1"/>
+      <c r="QDA215" s="23"/>
+      <c r="QDB215" s="23"/>
+      <c r="QDC215" s="1"/>
+      <c r="QDD215" s="23"/>
+      <c r="QDE215" s="23"/>
+      <c r="QDF215" s="1"/>
+      <c r="QDG215" s="23"/>
+      <c r="QDH215" s="23"/>
+      <c r="QDI215" s="1"/>
+      <c r="QDJ215" s="23"/>
+      <c r="QDK215" s="23"/>
+      <c r="QDL215" s="1"/>
+      <c r="QDM215" s="23"/>
+      <c r="QDN215" s="23"/>
+      <c r="QDO215" s="1"/>
+      <c r="QDP215" s="23"/>
+      <c r="QDQ215" s="23"/>
+      <c r="QDR215" s="1"/>
+      <c r="QDS215" s="23"/>
+      <c r="QDT215" s="23"/>
+      <c r="QDU215" s="1"/>
+      <c r="QDV215" s="23"/>
+      <c r="QDW215" s="23"/>
+      <c r="QDX215" s="1"/>
+      <c r="QDY215" s="23"/>
+      <c r="QDZ215" s="23"/>
+      <c r="QEA215" s="1"/>
+      <c r="QEB215" s="23"/>
+      <c r="QEC215" s="23"/>
+      <c r="QED215" s="1"/>
+      <c r="QEE215" s="23"/>
+      <c r="QEF215" s="23"/>
+      <c r="QEG215" s="1"/>
+      <c r="QEH215" s="23"/>
+      <c r="QEI215" s="23"/>
+      <c r="QEJ215" s="1"/>
+      <c r="QEK215" s="23"/>
+      <c r="QEL215" s="23"/>
+      <c r="QEM215" s="1"/>
+      <c r="QEN215" s="23"/>
+      <c r="QEO215" s="23"/>
+      <c r="QEP215" s="1"/>
+      <c r="QEQ215" s="23"/>
+      <c r="QER215" s="23"/>
+      <c r="QES215" s="1"/>
+      <c r="QET215" s="23"/>
+      <c r="QEU215" s="23"/>
+      <c r="QEV215" s="1"/>
+      <c r="QEW215" s="23"/>
+      <c r="QEX215" s="23"/>
+      <c r="QEY215" s="1"/>
+      <c r="QEZ215" s="23"/>
+      <c r="QFA215" s="23"/>
+      <c r="QFB215" s="1"/>
+      <c r="QFC215" s="23"/>
+      <c r="QFD215" s="23"/>
+      <c r="QFE215" s="1"/>
+      <c r="QFF215" s="23"/>
+      <c r="QFG215" s="23"/>
+      <c r="QFH215" s="1"/>
+      <c r="QFI215" s="23"/>
+      <c r="QFJ215" s="23"/>
+      <c r="QFK215" s="1"/>
+      <c r="QFL215" s="23"/>
+      <c r="QFM215" s="23"/>
+      <c r="QFN215" s="1"/>
+      <c r="QFO215" s="23"/>
+      <c r="QFP215" s="23"/>
+      <c r="QFQ215" s="1"/>
+      <c r="QFR215" s="23"/>
+      <c r="QFS215" s="23"/>
+      <c r="QFT215" s="1"/>
+      <c r="QFU215" s="23"/>
+      <c r="QFV215" s="23"/>
+      <c r="QFW215" s="1"/>
+      <c r="QFX215" s="23"/>
+      <c r="QFY215" s="23"/>
+      <c r="QFZ215" s="1"/>
+      <c r="QGA215" s="23"/>
+      <c r="QGB215" s="23"/>
+      <c r="QGC215" s="1"/>
+      <c r="QGD215" s="23"/>
+      <c r="QGE215" s="23"/>
+      <c r="QGF215" s="1"/>
+      <c r="QGG215" s="23"/>
+      <c r="QGH215" s="23"/>
+      <c r="QGI215" s="1"/>
+      <c r="QGJ215" s="23"/>
+      <c r="QGK215" s="23"/>
+      <c r="QGL215" s="1"/>
+      <c r="QGM215" s="23"/>
+      <c r="QGN215" s="23"/>
+      <c r="QGO215" s="1"/>
+      <c r="QGP215" s="23"/>
+      <c r="QGQ215" s="23"/>
+      <c r="QGR215" s="1"/>
+      <c r="QGS215" s="23"/>
+      <c r="QGT215" s="23"/>
+      <c r="QGU215" s="1"/>
+      <c r="QGV215" s="23"/>
+      <c r="QGW215" s="23"/>
+      <c r="QGX215" s="1"/>
+      <c r="QGY215" s="23"/>
+      <c r="QGZ215" s="23"/>
+      <c r="QHA215" s="1"/>
+      <c r="QHB215" s="23"/>
+      <c r="QHC215" s="23"/>
+      <c r="QHD215" s="1"/>
+      <c r="QHE215" s="23"/>
+      <c r="QHF215" s="23"/>
+      <c r="QHG215" s="1"/>
+      <c r="QHH215" s="23"/>
+      <c r="QHI215" s="23"/>
+      <c r="QHJ215" s="1"/>
+      <c r="QHK215" s="23"/>
+      <c r="QHL215" s="23"/>
+      <c r="QHM215" s="1"/>
+      <c r="QHN215" s="23"/>
+      <c r="QHO215" s="23"/>
+      <c r="QHP215" s="1"/>
+      <c r="QHQ215" s="23"/>
+      <c r="QHR215" s="23"/>
+      <c r="QHS215" s="1"/>
+      <c r="QHT215" s="23"/>
+      <c r="QHU215" s="23"/>
+      <c r="QHV215" s="1"/>
+      <c r="QHW215" s="23"/>
+      <c r="QHX215" s="23"/>
+      <c r="QHY215" s="1"/>
+      <c r="QHZ215" s="23"/>
+      <c r="QIA215" s="23"/>
+      <c r="QIB215" s="1"/>
+      <c r="QIC215" s="23"/>
+      <c r="QID215" s="23"/>
+      <c r="QIE215" s="1"/>
+      <c r="QIF215" s="23"/>
+      <c r="QIG215" s="23"/>
+      <c r="QIH215" s="1"/>
+      <c r="QII215" s="23"/>
+      <c r="QIJ215" s="23"/>
+      <c r="QIK215" s="1"/>
+      <c r="QIL215" s="23"/>
+      <c r="QIM215" s="23"/>
+      <c r="QIN215" s="1"/>
+      <c r="QIO215" s="23"/>
+      <c r="QIP215" s="23"/>
+      <c r="QIQ215" s="1"/>
+      <c r="QIR215" s="23"/>
+      <c r="QIS215" s="23"/>
+      <c r="QIT215" s="1"/>
+      <c r="QIU215" s="23"/>
+      <c r="QIV215" s="23"/>
+      <c r="QIW215" s="1"/>
+      <c r="QIX215" s="23"/>
+      <c r="QIY215" s="23"/>
+      <c r="QIZ215" s="1"/>
+      <c r="QJA215" s="23"/>
+      <c r="QJB215" s="23"/>
+      <c r="QJC215" s="1"/>
+      <c r="QJD215" s="23"/>
+      <c r="QJE215" s="23"/>
+      <c r="QJF215" s="1"/>
+      <c r="QJG215" s="23"/>
+      <c r="QJH215" s="23"/>
+      <c r="QJI215" s="1"/>
+      <c r="QJJ215" s="23"/>
+      <c r="QJK215" s="23"/>
+      <c r="QJL215" s="1"/>
+      <c r="QJM215" s="23"/>
+      <c r="QJN215" s="23"/>
+      <c r="QJO215" s="1"/>
+      <c r="QJP215" s="23"/>
+      <c r="QJQ215" s="23"/>
+      <c r="QJR215" s="1"/>
+      <c r="QJS215" s="23"/>
+      <c r="QJT215" s="23"/>
+      <c r="QJU215" s="1"/>
+      <c r="QJV215" s="23"/>
+      <c r="QJW215" s="23"/>
+      <c r="QJX215" s="1"/>
+      <c r="QJY215" s="23"/>
+      <c r="QJZ215" s="23"/>
+      <c r="QKA215" s="1"/>
+      <c r="QKB215" s="23"/>
+      <c r="QKC215" s="23"/>
+      <c r="QKD215" s="1"/>
+      <c r="QKE215" s="23"/>
+      <c r="QKF215" s="23"/>
+      <c r="QKG215" s="1"/>
+      <c r="QKH215" s="23"/>
+      <c r="QKI215" s="23"/>
+      <c r="QKJ215" s="1"/>
+      <c r="QKK215" s="23"/>
+      <c r="QKL215" s="23"/>
+      <c r="QKM215" s="1"/>
+      <c r="QKN215" s="23"/>
+      <c r="QKO215" s="23"/>
+      <c r="QKP215" s="1"/>
+      <c r="QKQ215" s="23"/>
+      <c r="QKR215" s="23"/>
+      <c r="QKS215" s="1"/>
+      <c r="QKT215" s="23"/>
+      <c r="QKU215" s="23"/>
+      <c r="QKV215" s="1"/>
+      <c r="QKW215" s="23"/>
+      <c r="QKX215" s="23"/>
+      <c r="QKY215" s="1"/>
+      <c r="QKZ215" s="23"/>
+      <c r="QLA215" s="23"/>
+      <c r="QLB215" s="1"/>
+      <c r="QLC215" s="23"/>
+      <c r="QLD215" s="23"/>
+      <c r="QLE215" s="1"/>
+      <c r="QLF215" s="23"/>
+      <c r="QLG215" s="23"/>
+      <c r="QLH215" s="1"/>
+      <c r="QLI215" s="23"/>
+      <c r="QLJ215" s="23"/>
+      <c r="QLK215" s="1"/>
+      <c r="QLL215" s="23"/>
+      <c r="QLM215" s="23"/>
+      <c r="QLN215" s="1"/>
+      <c r="QLO215" s="23"/>
+      <c r="QLP215" s="23"/>
+      <c r="QLQ215" s="1"/>
+      <c r="QLR215" s="23"/>
+      <c r="QLS215" s="23"/>
+      <c r="QLT215" s="1"/>
+      <c r="QLU215" s="23"/>
+      <c r="QLV215" s="23"/>
+      <c r="QLW215" s="1"/>
+      <c r="QLX215" s="23"/>
+      <c r="QLY215" s="23"/>
+      <c r="QLZ215" s="1"/>
+      <c r="QMA215" s="23"/>
+      <c r="QMB215" s="23"/>
+      <c r="QMC215" s="1"/>
+      <c r="QMD215" s="23"/>
+      <c r="QME215" s="23"/>
+      <c r="QMF215" s="1"/>
+      <c r="QMG215" s="23"/>
+      <c r="QMH215" s="23"/>
+      <c r="QMI215" s="1"/>
+      <c r="QMJ215" s="23"/>
+      <c r="QMK215" s="23"/>
+      <c r="QML215" s="1"/>
+      <c r="QMM215" s="23"/>
+      <c r="QMN215" s="23"/>
+      <c r="QMO215" s="1"/>
+      <c r="QMP215" s="23"/>
+      <c r="QMQ215" s="23"/>
+      <c r="QMR215" s="1"/>
+      <c r="QMS215" s="23"/>
+      <c r="QMT215" s="23"/>
+      <c r="QMU215" s="1"/>
+      <c r="QMV215" s="23"/>
+      <c r="QMW215" s="23"/>
+      <c r="QMX215" s="1"/>
+      <c r="QMY215" s="23"/>
+      <c r="QMZ215" s="23"/>
+      <c r="QNA215" s="1"/>
+      <c r="QNB215" s="23"/>
+      <c r="QNC215" s="23"/>
+      <c r="QND215" s="1"/>
+      <c r="QNE215" s="23"/>
+      <c r="QNF215" s="23"/>
+      <c r="QNG215" s="1"/>
+      <c r="QNH215" s="23"/>
+      <c r="QNI215" s="23"/>
+      <c r="QNJ215" s="1"/>
+      <c r="QNK215" s="23"/>
+      <c r="QNL215" s="23"/>
+      <c r="QNM215" s="1"/>
+      <c r="QNN215" s="23"/>
+      <c r="QNO215" s="23"/>
+      <c r="QNP215" s="1"/>
+      <c r="QNQ215" s="23"/>
+      <c r="QNR215" s="23"/>
+      <c r="QNS215" s="1"/>
+      <c r="QNT215" s="23"/>
+      <c r="QNU215" s="23"/>
+      <c r="QNV215" s="1"/>
+      <c r="QNW215" s="23"/>
+      <c r="QNX215" s="23"/>
+      <c r="QNY215" s="1"/>
+      <c r="QNZ215" s="23"/>
+      <c r="QOA215" s="23"/>
+      <c r="QOB215" s="1"/>
+      <c r="QOC215" s="23"/>
+      <c r="QOD215" s="23"/>
+      <c r="QOE215" s="1"/>
+      <c r="QOF215" s="23"/>
+      <c r="QOG215" s="23"/>
+      <c r="QOH215" s="1"/>
+      <c r="QOI215" s="23"/>
+      <c r="QOJ215" s="23"/>
+      <c r="QOK215" s="1"/>
+      <c r="QOL215" s="23"/>
+      <c r="QOM215" s="23"/>
+      <c r="QON215" s="1"/>
+      <c r="QOO215" s="23"/>
+      <c r="QOP215" s="23"/>
+      <c r="QOQ215" s="1"/>
+      <c r="QOR215" s="23"/>
+      <c r="QOS215" s="23"/>
+      <c r="QOT215" s="1"/>
+      <c r="QOU215" s="23"/>
+      <c r="QOV215" s="23"/>
+      <c r="QOW215" s="1"/>
+      <c r="QOX215" s="23"/>
+      <c r="QOY215" s="23"/>
+      <c r="QOZ215" s="1"/>
+      <c r="QPA215" s="23"/>
+      <c r="QPB215" s="23"/>
+      <c r="QPC215" s="1"/>
+      <c r="QPD215" s="23"/>
+      <c r="QPE215" s="23"/>
+      <c r="QPF215" s="1"/>
+      <c r="QPG215" s="23"/>
+      <c r="QPH215" s="23"/>
+      <c r="QPI215" s="1"/>
+      <c r="QPJ215" s="23"/>
+      <c r="QPK215" s="23"/>
+      <c r="QPL215" s="1"/>
+      <c r="QPM215" s="23"/>
+      <c r="QPN215" s="23"/>
+      <c r="QPO215" s="1"/>
+      <c r="QPP215" s="23"/>
+      <c r="QPQ215" s="23"/>
+      <c r="QPR215" s="1"/>
+      <c r="QPS215" s="23"/>
+      <c r="QPT215" s="23"/>
+      <c r="QPU215" s="1"/>
+      <c r="QPV215" s="23"/>
+      <c r="QPW215" s="23"/>
+      <c r="QPX215" s="1"/>
+      <c r="QPY215" s="23"/>
+      <c r="QPZ215" s="23"/>
+      <c r="QQA215" s="1"/>
+      <c r="QQB215" s="23"/>
+      <c r="QQC215" s="23"/>
+      <c r="QQD215" s="1"/>
+      <c r="QQE215" s="23"/>
+      <c r="QQF215" s="23"/>
+      <c r="QQG215" s="1"/>
+      <c r="QQH215" s="23"/>
+      <c r="QQI215" s="23"/>
+      <c r="QQJ215" s="1"/>
+      <c r="QQK215" s="23"/>
+      <c r="QQL215" s="23"/>
+      <c r="QQM215" s="1"/>
+      <c r="QQN215" s="23"/>
+      <c r="QQO215" s="23"/>
+      <c r="QQP215" s="1"/>
+      <c r="QQQ215" s="23"/>
+      <c r="QQR215" s="23"/>
+      <c r="QQS215" s="1"/>
+      <c r="QQT215" s="23"/>
+      <c r="QQU215" s="23"/>
+      <c r="QQV215" s="1"/>
+      <c r="QQW215" s="23"/>
+      <c r="QQX215" s="23"/>
+      <c r="QQY215" s="1"/>
+      <c r="QQZ215" s="23"/>
+      <c r="QRA215" s="23"/>
+      <c r="QRB215" s="1"/>
+      <c r="QRC215" s="23"/>
+      <c r="QRD215" s="23"/>
+      <c r="QRE215" s="1"/>
+      <c r="QRF215" s="23"/>
+      <c r="QRG215" s="23"/>
+      <c r="QRH215" s="1"/>
+      <c r="QRI215" s="23"/>
+      <c r="QRJ215" s="23"/>
+      <c r="QRK215" s="1"/>
+      <c r="QRL215" s="23"/>
+      <c r="QRM215" s="23"/>
+      <c r="QRN215" s="1"/>
+      <c r="QRO215" s="23"/>
+      <c r="QRP215" s="23"/>
+      <c r="QRQ215" s="1"/>
+      <c r="QRR215" s="23"/>
+      <c r="QRS215" s="23"/>
+      <c r="QRT215" s="1"/>
+      <c r="QRU215" s="23"/>
+      <c r="QRV215" s="23"/>
+      <c r="QRW215" s="1"/>
+      <c r="QRX215" s="23"/>
+      <c r="QRY215" s="23"/>
+      <c r="QRZ215" s="1"/>
+      <c r="QSA215" s="23"/>
+      <c r="QSB215" s="23"/>
+      <c r="QSC215" s="1"/>
+      <c r="QSD215" s="23"/>
+      <c r="QSE215" s="23"/>
+      <c r="QSF215" s="1"/>
+      <c r="QSG215" s="23"/>
+      <c r="QSH215" s="23"/>
+      <c r="QSI215" s="1"/>
+      <c r="QSJ215" s="23"/>
+      <c r="QSK215" s="23"/>
+      <c r="QSL215" s="1"/>
+      <c r="QSM215" s="23"/>
+      <c r="QSN215" s="23"/>
+      <c r="QSO215" s="1"/>
+      <c r="QSP215" s="23"/>
+      <c r="QSQ215" s="23"/>
+      <c r="QSR215" s="1"/>
+      <c r="QSS215" s="23"/>
+      <c r="QST215" s="23"/>
+      <c r="QSU215" s="1"/>
+      <c r="QSV215" s="23"/>
+      <c r="QSW215" s="23"/>
+      <c r="QSX215" s="1"/>
+      <c r="QSY215" s="23"/>
+      <c r="QSZ215" s="23"/>
+      <c r="QTA215" s="1"/>
+      <c r="QTB215" s="23"/>
+      <c r="QTC215" s="23"/>
+      <c r="QTD215" s="1"/>
+      <c r="QTE215" s="23"/>
+      <c r="QTF215" s="23"/>
+      <c r="QTG215" s="1"/>
+      <c r="QTH215" s="23"/>
+      <c r="QTI215" s="23"/>
+      <c r="QTJ215" s="1"/>
+      <c r="QTK215" s="23"/>
+      <c r="QTL215" s="23"/>
+      <c r="QTM215" s="1"/>
+      <c r="QTN215" s="23"/>
+      <c r="QTO215" s="23"/>
+      <c r="QTP215" s="1"/>
+      <c r="QTQ215" s="23"/>
+      <c r="QTR215" s="23"/>
+      <c r="QTS215" s="1"/>
+      <c r="QTT215" s="23"/>
+      <c r="QTU215" s="23"/>
+      <c r="QTV215" s="1"/>
+      <c r="QTW215" s="23"/>
+      <c r="QTX215" s="23"/>
+      <c r="QTY215" s="1"/>
+      <c r="QTZ215" s="23"/>
+      <c r="QUA215" s="23"/>
+      <c r="QUB215" s="1"/>
+      <c r="QUC215" s="23"/>
+      <c r="QUD215" s="23"/>
+      <c r="QUE215" s="1"/>
+      <c r="QUF215" s="23"/>
+      <c r="QUG215" s="23"/>
+      <c r="QUH215" s="1"/>
+      <c r="QUI215" s="23"/>
+      <c r="QUJ215" s="23"/>
+      <c r="QUK215" s="1"/>
+      <c r="QUL215" s="23"/>
+      <c r="QUM215" s="23"/>
+      <c r="QUN215" s="1"/>
+      <c r="QUO215" s="23"/>
+      <c r="QUP215" s="23"/>
+      <c r="QUQ215" s="1"/>
+      <c r="QUR215" s="23"/>
+      <c r="QUS215" s="23"/>
+      <c r="QUT215" s="1"/>
+      <c r="QUU215" s="23"/>
+      <c r="QUV215" s="23"/>
+      <c r="QUW215" s="1"/>
+      <c r="QUX215" s="23"/>
+      <c r="QUY215" s="23"/>
+      <c r="QUZ215" s="1"/>
+      <c r="QVA215" s="23"/>
+      <c r="QVB215" s="23"/>
+      <c r="QVC215" s="1"/>
+      <c r="QVD215" s="23"/>
+      <c r="QVE215" s="23"/>
+      <c r="QVF215" s="1"/>
+      <c r="QVG215" s="23"/>
+      <c r="QVH215" s="23"/>
+      <c r="QVI215" s="1"/>
+      <c r="QVJ215" s="23"/>
+      <c r="QVK215" s="23"/>
+      <c r="QVL215" s="1"/>
+      <c r="QVM215" s="23"/>
+      <c r="QVN215" s="23"/>
+      <c r="QVO215" s="1"/>
+      <c r="QVP215" s="23"/>
+      <c r="QVQ215" s="23"/>
+      <c r="QVR215" s="1"/>
+      <c r="QVS215" s="23"/>
+      <c r="QVT215" s="23"/>
+      <c r="QVU215" s="1"/>
+      <c r="QVV215" s="23"/>
+      <c r="QVW215" s="23"/>
+      <c r="QVX215" s="1"/>
+      <c r="QVY215" s="23"/>
+      <c r="QVZ215" s="23"/>
+      <c r="QWA215" s="1"/>
+      <c r="QWB215" s="23"/>
+      <c r="QWC215" s="23"/>
+      <c r="QWD215" s="1"/>
+      <c r="QWE215" s="23"/>
+      <c r="QWF215" s="23"/>
+      <c r="QWG215" s="1"/>
+      <c r="QWH215" s="23"/>
+      <c r="QWI215" s="23"/>
+      <c r="QWJ215" s="1"/>
+      <c r="QWK215" s="23"/>
+      <c r="QWL215" s="23"/>
+      <c r="QWM215" s="1"/>
+      <c r="QWN215" s="23"/>
+      <c r="QWO215" s="23"/>
+      <c r="QWP215" s="1"/>
+      <c r="QWQ215" s="23"/>
+      <c r="QWR215" s="23"/>
+      <c r="QWS215" s="1"/>
+      <c r="QWT215" s="23"/>
+      <c r="QWU215" s="23"/>
+      <c r="QWV215" s="1"/>
+      <c r="QWW215" s="23"/>
+      <c r="QWX215" s="23"/>
+      <c r="QWY215" s="1"/>
+      <c r="QWZ215" s="23"/>
+      <c r="QXA215" s="23"/>
+      <c r="QXB215" s="1"/>
+      <c r="QXC215" s="23"/>
+      <c r="QXD215" s="23"/>
+      <c r="QXE215" s="1"/>
+      <c r="QXF215" s="23"/>
+      <c r="QXG215" s="23"/>
+      <c r="QXH215" s="1"/>
+      <c r="QXI215" s="23"/>
+      <c r="QXJ215" s="23"/>
+      <c r="QXK215" s="1"/>
+      <c r="QXL215" s="23"/>
+      <c r="QXM215" s="23"/>
+      <c r="QXN215" s="1"/>
+      <c r="QXO215" s="23"/>
+      <c r="QXP215" s="23"/>
+      <c r="QXQ215" s="1"/>
+      <c r="QXR215" s="23"/>
+      <c r="QXS215" s="23"/>
+      <c r="QXT215" s="1"/>
+      <c r="QXU215" s="23"/>
+      <c r="QXV215" s="23"/>
+      <c r="QXW215" s="1"/>
+      <c r="QXX215" s="23"/>
+      <c r="QXY215" s="23"/>
+      <c r="QXZ215" s="1"/>
+      <c r="QYA215" s="23"/>
+      <c r="QYB215" s="23"/>
+      <c r="QYC215" s="1"/>
+      <c r="QYD215" s="23"/>
+      <c r="QYE215" s="23"/>
+      <c r="QYF215" s="1"/>
+      <c r="QYG215" s="23"/>
+      <c r="QYH215" s="23"/>
+      <c r="QYI215" s="1"/>
+      <c r="QYJ215" s="23"/>
+      <c r="QYK215" s="23"/>
+      <c r="QYL215" s="1"/>
+      <c r="QYM215" s="23"/>
+      <c r="QYN215" s="23"/>
+      <c r="QYO215" s="1"/>
+      <c r="QYP215" s="23"/>
+      <c r="QYQ215" s="23"/>
+      <c r="QYR215" s="1"/>
+      <c r="QYS215" s="23"/>
+      <c r="QYT215" s="23"/>
+      <c r="QYU215" s="1"/>
+      <c r="QYV215" s="23"/>
+      <c r="QYW215" s="23"/>
+      <c r="QYX215" s="1"/>
+      <c r="QYY215" s="23"/>
+      <c r="QYZ215" s="23"/>
+      <c r="QZA215" s="1"/>
+      <c r="QZB215" s="23"/>
+      <c r="QZC215" s="23"/>
+      <c r="QZD215" s="1"/>
+      <c r="QZE215" s="23"/>
+      <c r="QZF215" s="23"/>
+      <c r="QZG215" s="1"/>
+      <c r="QZH215" s="23"/>
+      <c r="QZI215" s="23"/>
+      <c r="QZJ215" s="1"/>
+      <c r="QZK215" s="23"/>
+      <c r="QZL215" s="23"/>
+      <c r="QZM215" s="1"/>
+      <c r="QZN215" s="23"/>
+      <c r="QZO215" s="23"/>
+      <c r="QZP215" s="1"/>
+      <c r="QZQ215" s="23"/>
+      <c r="QZR215" s="23"/>
+      <c r="QZS215" s="1"/>
+      <c r="QZT215" s="23"/>
+      <c r="QZU215" s="23"/>
+      <c r="QZV215" s="1"/>
+      <c r="QZW215" s="23"/>
+      <c r="QZX215" s="23"/>
+      <c r="QZY215" s="1"/>
+      <c r="QZZ215" s="23"/>
+      <c r="RAA215" s="23"/>
+      <c r="RAB215" s="1"/>
+      <c r="RAC215" s="23"/>
+      <c r="RAD215" s="23"/>
+      <c r="RAE215" s="1"/>
+      <c r="RAF215" s="23"/>
+      <c r="RAG215" s="23"/>
+      <c r="RAH215" s="1"/>
+      <c r="RAI215" s="23"/>
+      <c r="RAJ215" s="23"/>
+      <c r="RAK215" s="1"/>
+      <c r="RAL215" s="23"/>
+      <c r="RAM215" s="23"/>
+      <c r="RAN215" s="1"/>
+      <c r="RAO215" s="23"/>
+      <c r="RAP215" s="23"/>
+      <c r="RAQ215" s="1"/>
+      <c r="RAR215" s="23"/>
+      <c r="RAS215" s="23"/>
+      <c r="RAT215" s="1"/>
+      <c r="RAU215" s="23"/>
+      <c r="RAV215" s="23"/>
+      <c r="RAW215" s="1"/>
+      <c r="RAX215" s="23"/>
+      <c r="RAY215" s="23"/>
+      <c r="RAZ215" s="1"/>
+      <c r="RBA215" s="23"/>
+      <c r="RBB215" s="23"/>
+      <c r="RBC215" s="1"/>
+      <c r="RBD215" s="23"/>
+      <c r="RBE215" s="23"/>
+      <c r="RBF215" s="1"/>
+      <c r="RBG215" s="23"/>
+      <c r="RBH215" s="23"/>
+      <c r="RBI215" s="1"/>
+      <c r="RBJ215" s="23"/>
+      <c r="RBK215" s="23"/>
+      <c r="RBL215" s="1"/>
+      <c r="RBM215" s="23"/>
+      <c r="RBN215" s="23"/>
+      <c r="RBO215" s="1"/>
+      <c r="RBP215" s="23"/>
+      <c r="RBQ215" s="23"/>
+      <c r="RBR215" s="1"/>
+      <c r="RBS215" s="23"/>
+      <c r="RBT215" s="23"/>
+      <c r="RBU215" s="1"/>
+      <c r="RBV215" s="23"/>
+      <c r="RBW215" s="23"/>
+      <c r="RBX215" s="1"/>
+      <c r="RBY215" s="23"/>
+      <c r="RBZ215" s="23"/>
+      <c r="RCA215" s="1"/>
+      <c r="RCB215" s="23"/>
+      <c r="RCC215" s="23"/>
+      <c r="RCD215" s="1"/>
+      <c r="RCE215" s="23"/>
+      <c r="RCF215" s="23"/>
+      <c r="RCG215" s="1"/>
+      <c r="RCH215" s="23"/>
+      <c r="RCI215" s="23"/>
+      <c r="RCJ215" s="1"/>
+      <c r="RCK215" s="23"/>
+      <c r="RCL215" s="23"/>
+      <c r="RCM215" s="1"/>
+      <c r="RCN215" s="23"/>
+      <c r="RCO215" s="23"/>
+      <c r="RCP215" s="1"/>
+      <c r="RCQ215" s="23"/>
+      <c r="RCR215" s="23"/>
+      <c r="RCS215" s="1"/>
+      <c r="RCT215" s="23"/>
+      <c r="RCU215" s="23"/>
+      <c r="RCV215" s="1"/>
+      <c r="RCW215" s="23"/>
+      <c r="RCX215" s="23"/>
+      <c r="RCY215" s="1"/>
+      <c r="RCZ215" s="23"/>
+      <c r="RDA215" s="23"/>
+      <c r="RDB215" s="1"/>
+      <c r="RDC215" s="23"/>
+      <c r="RDD215" s="23"/>
+      <c r="RDE215" s="1"/>
+      <c r="RDF215" s="23"/>
+      <c r="RDG215" s="23"/>
+      <c r="RDH215" s="1"/>
+      <c r="RDI215" s="23"/>
+      <c r="RDJ215" s="23"/>
+      <c r="RDK215" s="1"/>
+      <c r="RDL215" s="23"/>
+      <c r="RDM215" s="23"/>
+      <c r="RDN215" s="1"/>
+      <c r="RDO215" s="23"/>
+      <c r="RDP215" s="23"/>
+      <c r="RDQ215" s="1"/>
+      <c r="RDR215" s="23"/>
+      <c r="RDS215" s="23"/>
+      <c r="RDT215" s="1"/>
+      <c r="RDU215" s="23"/>
+      <c r="RDV215" s="23"/>
+      <c r="RDW215" s="1"/>
+      <c r="RDX215" s="23"/>
+      <c r="RDY215" s="23"/>
+      <c r="RDZ215" s="1"/>
+      <c r="REA215" s="23"/>
+      <c r="REB215" s="23"/>
+      <c r="REC215" s="1"/>
+      <c r="RED215" s="23"/>
+      <c r="REE215" s="23"/>
+      <c r="REF215" s="1"/>
+      <c r="REG215" s="23"/>
+      <c r="REH215" s="23"/>
+      <c r="REI215" s="1"/>
+      <c r="REJ215" s="23"/>
+      <c r="REK215" s="23"/>
+      <c r="REL215" s="1"/>
+      <c r="REM215" s="23"/>
+      <c r="REN215" s="23"/>
+      <c r="REO215" s="1"/>
+      <c r="REP215" s="23"/>
+      <c r="REQ215" s="23"/>
+      <c r="RER215" s="1"/>
+      <c r="RES215" s="23"/>
+      <c r="RET215" s="23"/>
+      <c r="REU215" s="1"/>
+      <c r="REV215" s="23"/>
+      <c r="REW215" s="23"/>
+      <c r="REX215" s="1"/>
+      <c r="REY215" s="23"/>
+      <c r="REZ215" s="23"/>
+      <c r="RFA215" s="1"/>
+      <c r="RFB215" s="23"/>
+      <c r="RFC215" s="23"/>
+      <c r="RFD215" s="1"/>
+      <c r="RFE215" s="23"/>
+      <c r="RFF215" s="23"/>
+      <c r="RFG215" s="1"/>
+      <c r="RFH215" s="23"/>
+      <c r="RFI215" s="23"/>
+      <c r="RFJ215" s="1"/>
+      <c r="RFK215" s="23"/>
+      <c r="RFL215" s="23"/>
+      <c r="RFM215" s="1"/>
+      <c r="RFN215" s="23"/>
+      <c r="RFO215" s="23"/>
+      <c r="RFP215" s="1"/>
+      <c r="RFQ215" s="23"/>
+      <c r="RFR215" s="23"/>
+      <c r="RFS215" s="1"/>
+      <c r="RFT215" s="23"/>
+      <c r="RFU215" s="23"/>
+      <c r="RFV215" s="1"/>
+      <c r="RFW215" s="23"/>
+      <c r="RFX215" s="23"/>
+      <c r="RFY215" s="1"/>
+      <c r="RFZ215" s="23"/>
+      <c r="RGA215" s="23"/>
+      <c r="RGB215" s="1"/>
+      <c r="RGC215" s="23"/>
+      <c r="RGD215" s="23"/>
+      <c r="RGE215" s="1"/>
+      <c r="RGF215" s="23"/>
+      <c r="RGG215" s="23"/>
+      <c r="RGH215" s="1"/>
+      <c r="RGI215" s="23"/>
+      <c r="RGJ215" s="23"/>
+      <c r="RGK215" s="1"/>
+      <c r="RGL215" s="23"/>
+      <c r="RGM215" s="23"/>
+      <c r="RGN215" s="1"/>
+      <c r="RGO215" s="23"/>
+      <c r="RGP215" s="23"/>
+      <c r="RGQ215" s="1"/>
+      <c r="RGR215" s="23"/>
+      <c r="RGS215" s="23"/>
+      <c r="RGT215" s="1"/>
+      <c r="RGU215" s="23"/>
+      <c r="RGV215" s="23"/>
+      <c r="RGW215" s="1"/>
+      <c r="RGX215" s="23"/>
+      <c r="RGY215" s="23"/>
+      <c r="RGZ215" s="1"/>
+      <c r="RHA215" s="23"/>
+      <c r="RHB215" s="23"/>
+      <c r="RHC215" s="1"/>
+      <c r="RHD215" s="23"/>
+      <c r="RHE215" s="23"/>
+      <c r="RHF215" s="1"/>
+      <c r="RHG215" s="23"/>
+      <c r="RHH215" s="23"/>
+      <c r="RHI215" s="1"/>
+      <c r="RHJ215" s="23"/>
+      <c r="RHK215" s="23"/>
+      <c r="RHL215" s="1"/>
+      <c r="RHM215" s="23"/>
+      <c r="RHN215" s="23"/>
+      <c r="RHO215" s="1"/>
+      <c r="RHP215" s="23"/>
+      <c r="RHQ215" s="23"/>
+      <c r="RHR215" s="1"/>
+      <c r="RHS215" s="23"/>
+      <c r="RHT215" s="23"/>
+      <c r="RHU215" s="1"/>
+      <c r="RHV215" s="23"/>
+      <c r="RHW215" s="23"/>
+      <c r="RHX215" s="1"/>
+      <c r="RHY215" s="23"/>
+      <c r="RHZ215" s="23"/>
+      <c r="RIA215" s="1"/>
+      <c r="RIB215" s="23"/>
+      <c r="RIC215" s="23"/>
+      <c r="RID215" s="1"/>
+      <c r="RIE215" s="23"/>
+      <c r="RIF215" s="23"/>
+      <c r="RIG215" s="1"/>
+      <c r="RIH215" s="23"/>
+      <c r="RII215" s="23"/>
+      <c r="RIJ215" s="1"/>
+      <c r="RIK215" s="23"/>
+      <c r="RIL215" s="23"/>
+      <c r="RIM215" s="1"/>
+      <c r="RIN215" s="23"/>
+      <c r="RIO215" s="23"/>
+      <c r="RIP215" s="1"/>
+      <c r="RIQ215" s="23"/>
+      <c r="RIR215" s="23"/>
+      <c r="RIS215" s="1"/>
+      <c r="RIT215" s="23"/>
+      <c r="RIU215" s="23"/>
+      <c r="RIV215" s="1"/>
+      <c r="RIW215" s="23"/>
+      <c r="RIX215" s="23"/>
+      <c r="RIY215" s="1"/>
+      <c r="RIZ215" s="23"/>
+      <c r="RJA215" s="23"/>
+      <c r="RJB215" s="1"/>
+      <c r="RJC215" s="23"/>
+      <c r="RJD215" s="23"/>
+      <c r="RJE215" s="1"/>
+      <c r="RJF215" s="23"/>
+      <c r="RJG215" s="23"/>
+      <c r="RJH215" s="1"/>
+      <c r="RJI215" s="23"/>
+      <c r="RJJ215" s="23"/>
+      <c r="RJK215" s="1"/>
+      <c r="RJL215" s="23"/>
+      <c r="RJM215" s="23"/>
+      <c r="RJN215" s="1"/>
+      <c r="RJO215" s="23"/>
+      <c r="RJP215" s="23"/>
+      <c r="RJQ215" s="1"/>
+      <c r="RJR215" s="23"/>
+      <c r="RJS215" s="23"/>
+      <c r="RJT215" s="1"/>
+      <c r="RJU215" s="23"/>
+      <c r="RJV215" s="23"/>
+      <c r="RJW215" s="1"/>
+      <c r="RJX215" s="23"/>
+      <c r="RJY215" s="23"/>
+      <c r="RJZ215" s="1"/>
+      <c r="RKA215" s="23"/>
+      <c r="RKB215" s="23"/>
+      <c r="RKC215" s="1"/>
+      <c r="RKD215" s="23"/>
+      <c r="RKE215" s="23"/>
+      <c r="RKF215" s="1"/>
+      <c r="RKG215" s="23"/>
+      <c r="RKH215" s="23"/>
+      <c r="RKI215" s="1"/>
+      <c r="RKJ215" s="23"/>
+      <c r="RKK215" s="23"/>
+      <c r="RKL215" s="1"/>
+      <c r="RKM215" s="23"/>
+      <c r="RKN215" s="23"/>
+      <c r="RKO215" s="1"/>
+      <c r="RKP215" s="23"/>
+      <c r="RKQ215" s="23"/>
+      <c r="RKR215" s="1"/>
+      <c r="RKS215" s="23"/>
+      <c r="RKT215" s="23"/>
+      <c r="RKU215" s="1"/>
+      <c r="RKV215" s="23"/>
+      <c r="RKW215" s="23"/>
+      <c r="RKX215" s="1"/>
+      <c r="RKY215" s="23"/>
+      <c r="RKZ215" s="23"/>
+      <c r="RLA215" s="1"/>
+      <c r="RLB215" s="23"/>
+      <c r="RLC215" s="23"/>
+      <c r="RLD215" s="1"/>
+      <c r="RLE215" s="23"/>
+      <c r="RLF215" s="23"/>
+      <c r="RLG215" s="1"/>
+      <c r="RLH215" s="23"/>
+      <c r="RLI215" s="23"/>
+      <c r="RLJ215" s="1"/>
+      <c r="RLK215" s="23"/>
+      <c r="RLL215" s="23"/>
+      <c r="RLM215" s="1"/>
+      <c r="RLN215" s="23"/>
+      <c r="RLO215" s="23"/>
+      <c r="RLP215" s="1"/>
+      <c r="RLQ215" s="23"/>
+      <c r="RLR215" s="23"/>
+      <c r="RLS215" s="1"/>
+      <c r="RLT215" s="23"/>
+      <c r="RLU215" s="23"/>
+      <c r="RLV215" s="1"/>
+      <c r="RLW215" s="23"/>
+      <c r="RLX215" s="23"/>
+      <c r="RLY215" s="1"/>
+      <c r="RLZ215" s="23"/>
+      <c r="RMA215" s="23"/>
+      <c r="RMB215" s="1"/>
+      <c r="RMC215" s="23"/>
+      <c r="RMD215" s="23"/>
+      <c r="RME215" s="1"/>
+      <c r="RMF215" s="23"/>
+      <c r="RMG215" s="23"/>
+      <c r="RMH215" s="1"/>
+      <c r="RMI215" s="23"/>
+      <c r="RMJ215" s="23"/>
+      <c r="RMK215" s="1"/>
+      <c r="RML215" s="23"/>
+      <c r="RMM215" s="23"/>
+      <c r="RMN215" s="1"/>
+      <c r="RMO215" s="23"/>
+      <c r="RMP215" s="23"/>
+      <c r="RMQ215" s="1"/>
+      <c r="RMR215" s="23"/>
+      <c r="RMS215" s="23"/>
+      <c r="RMT215" s="1"/>
+      <c r="RMU215" s="23"/>
+      <c r="RMV215" s="23"/>
+      <c r="RMW215" s="1"/>
+      <c r="RMX215" s="23"/>
+      <c r="RMY215" s="23"/>
+      <c r="RMZ215" s="1"/>
+      <c r="RNA215" s="23"/>
+      <c r="RNB215" s="23"/>
+      <c r="RNC215" s="1"/>
+      <c r="RND215" s="23"/>
+      <c r="RNE215" s="23"/>
+      <c r="RNF215" s="1"/>
+      <c r="RNG215" s="23"/>
+      <c r="RNH215" s="23"/>
+      <c r="RNI215" s="1"/>
+      <c r="RNJ215" s="23"/>
+      <c r="RNK215" s="23"/>
+      <c r="RNL215" s="1"/>
+      <c r="RNM215" s="23"/>
+      <c r="RNN215" s="23"/>
+      <c r="RNO215" s="1"/>
+      <c r="RNP215" s="23"/>
+      <c r="RNQ215" s="23"/>
+      <c r="RNR215" s="1"/>
+      <c r="RNS215" s="23"/>
+      <c r="RNT215" s="23"/>
+      <c r="RNU215" s="1"/>
+      <c r="RNV215" s="23"/>
+      <c r="RNW215" s="23"/>
+      <c r="RNX215" s="1"/>
+      <c r="RNY215" s="23"/>
+      <c r="RNZ215" s="23"/>
+      <c r="ROA215" s="1"/>
+      <c r="ROB215" s="23"/>
+      <c r="ROC215" s="23"/>
+      <c r="ROD215" s="1"/>
+      <c r="ROE215" s="23"/>
+      <c r="ROF215" s="23"/>
+      <c r="ROG215" s="1"/>
+      <c r="ROH215" s="23"/>
+      <c r="ROI215" s="23"/>
+      <c r="ROJ215" s="1"/>
+      <c r="ROK215" s="23"/>
+      <c r="ROL215" s="23"/>
+      <c r="ROM215" s="1"/>
+      <c r="RON215" s="23"/>
+      <c r="ROO215" s="23"/>
+      <c r="ROP215" s="1"/>
+      <c r="ROQ215" s="23"/>
+      <c r="ROR215" s="23"/>
+      <c r="ROS215" s="1"/>
+      <c r="ROT215" s="23"/>
+      <c r="ROU215" s="23"/>
+      <c r="ROV215" s="1"/>
+      <c r="ROW215" s="23"/>
+      <c r="ROX215" s="23"/>
+      <c r="ROY215" s="1"/>
+      <c r="ROZ215" s="23"/>
+      <c r="RPA215" s="23"/>
+      <c r="RPB215" s="1"/>
+      <c r="RPC215" s="23"/>
+      <c r="RPD215" s="23"/>
+      <c r="RPE215" s="1"/>
+      <c r="RPF215" s="23"/>
+      <c r="RPG215" s="23"/>
+      <c r="RPH215" s="1"/>
+      <c r="RPI215" s="23"/>
+      <c r="RPJ215" s="23"/>
+      <c r="RPK215" s="1"/>
+      <c r="RPL215" s="23"/>
+      <c r="RPM215" s="23"/>
+      <c r="RPN215" s="1"/>
+      <c r="RPO215" s="23"/>
+      <c r="RPP215" s="23"/>
+      <c r="RPQ215" s="1"/>
+      <c r="RPR215" s="23"/>
+      <c r="RPS215" s="23"/>
+      <c r="RPT215" s="1"/>
+      <c r="RPU215" s="23"/>
+      <c r="RPV215" s="23"/>
+      <c r="RPW215" s="1"/>
+      <c r="RPX215" s="23"/>
+      <c r="RPY215" s="23"/>
+      <c r="RPZ215" s="1"/>
+      <c r="RQA215" s="23"/>
+      <c r="RQB215" s="23"/>
+      <c r="RQC215" s="1"/>
+      <c r="RQD215" s="23"/>
+      <c r="RQE215" s="23"/>
+      <c r="RQF215" s="1"/>
+      <c r="RQG215" s="23"/>
+      <c r="RQH215" s="23"/>
+      <c r="RQI215" s="1"/>
+      <c r="RQJ215" s="23"/>
+      <c r="RQK215" s="23"/>
+      <c r="RQL215" s="1"/>
+      <c r="RQM215" s="23"/>
+      <c r="RQN215" s="23"/>
+      <c r="RQO215" s="1"/>
+      <c r="RQP215" s="23"/>
+      <c r="RQQ215" s="23"/>
+      <c r="RQR215" s="1"/>
+      <c r="RQS215" s="23"/>
+      <c r="RQT215" s="23"/>
+      <c r="RQU215" s="1"/>
+      <c r="RQV215" s="23"/>
+      <c r="RQW215" s="23"/>
+      <c r="RQX215" s="1"/>
+      <c r="RQY215" s="23"/>
+      <c r="RQZ215" s="23"/>
+      <c r="RRA215" s="1"/>
+      <c r="RRB215" s="23"/>
+      <c r="RRC215" s="23"/>
+      <c r="RRD215" s="1"/>
+      <c r="RRE215" s="23"/>
+      <c r="RRF215" s="23"/>
+      <c r="RRG215" s="1"/>
+      <c r="RRH215" s="23"/>
+      <c r="RRI215" s="23"/>
+      <c r="RRJ215" s="1"/>
+      <c r="RRK215" s="23"/>
+      <c r="RRL215" s="23"/>
+      <c r="RRM215" s="1"/>
+      <c r="RRN215" s="23"/>
+      <c r="RRO215" s="23"/>
+      <c r="RRP215" s="1"/>
+      <c r="RRQ215" s="23"/>
+      <c r="RRR215" s="23"/>
+      <c r="RRS215" s="1"/>
+      <c r="RRT215" s="23"/>
+      <c r="RRU215" s="23"/>
+      <c r="RRV215" s="1"/>
+      <c r="RRW215" s="23"/>
+      <c r="RRX215" s="23"/>
+      <c r="RRY215" s="1"/>
+      <c r="RRZ215" s="23"/>
+      <c r="RSA215" s="23"/>
+      <c r="RSB215" s="1"/>
+      <c r="RSC215" s="23"/>
+      <c r="RSD215" s="23"/>
+      <c r="RSE215" s="1"/>
+      <c r="RSF215" s="23"/>
+      <c r="RSG215" s="23"/>
+      <c r="RSH215" s="1"/>
+      <c r="RSI215" s="23"/>
+      <c r="RSJ215" s="23"/>
+      <c r="RSK215" s="1"/>
+      <c r="RSL215" s="23"/>
+      <c r="RSM215" s="23"/>
+      <c r="RSN215" s="1"/>
+      <c r="RSO215" s="23"/>
+      <c r="RSP215" s="23"/>
+      <c r="RSQ215" s="1"/>
+      <c r="RSR215" s="23"/>
+      <c r="RSS215" s="23"/>
+      <c r="RST215" s="1"/>
+      <c r="RSU215" s="23"/>
+      <c r="RSV215" s="23"/>
+      <c r="RSW215" s="1"/>
+      <c r="RSX215" s="23"/>
+      <c r="RSY215" s="23"/>
+      <c r="RSZ215" s="1"/>
+      <c r="RTA215" s="23"/>
+      <c r="RTB215" s="23"/>
+      <c r="RTC215" s="1"/>
+      <c r="RTD215" s="23"/>
+      <c r="RTE215" s="23"/>
+      <c r="RTF215" s="1"/>
+      <c r="RTG215" s="23"/>
+      <c r="RTH215" s="23"/>
+      <c r="RTI215" s="1"/>
+      <c r="RTJ215" s="23"/>
+      <c r="RTK215" s="23"/>
+      <c r="RTL215" s="1"/>
+      <c r="RTM215" s="23"/>
+      <c r="RTN215" s="23"/>
+      <c r="RTO215" s="1"/>
+      <c r="RTP215" s="23"/>
+      <c r="RTQ215" s="23"/>
+      <c r="RTR215" s="1"/>
+      <c r="RTS215" s="23"/>
+      <c r="RTT215" s="23"/>
+      <c r="RTU215" s="1"/>
+      <c r="RTV215" s="23"/>
+      <c r="RTW215" s="23"/>
+      <c r="RTX215" s="1"/>
+      <c r="RTY215" s="23"/>
+      <c r="RTZ215" s="23"/>
+      <c r="RUA215" s="1"/>
+      <c r="RUB215" s="23"/>
+      <c r="RUC215" s="23"/>
+      <c r="RUD215" s="1"/>
+      <c r="RUE215" s="23"/>
+      <c r="RUF215" s="23"/>
+      <c r="RUG215" s="1"/>
+      <c r="RUH215" s="23"/>
+      <c r="RUI215" s="23"/>
+      <c r="RUJ215" s="1"/>
+      <c r="RUK215" s="23"/>
+      <c r="RUL215" s="23"/>
+      <c r="RUM215" s="1"/>
+      <c r="RUN215" s="23"/>
+      <c r="RUO215" s="23"/>
+      <c r="RUP215" s="1"/>
+      <c r="RUQ215" s="23"/>
+      <c r="RUR215" s="23"/>
+      <c r="RUS215" s="1"/>
+      <c r="RUT215" s="23"/>
+      <c r="RUU215" s="23"/>
+      <c r="RUV215" s="1"/>
+      <c r="RUW215" s="23"/>
+      <c r="RUX215" s="23"/>
+      <c r="RUY215" s="1"/>
+      <c r="RUZ215" s="23"/>
+      <c r="RVA215" s="23"/>
+      <c r="RVB215" s="1"/>
+      <c r="RVC215" s="23"/>
+      <c r="RVD215" s="23"/>
+      <c r="RVE215" s="1"/>
+      <c r="RVF215" s="23"/>
+      <c r="RVG215" s="23"/>
+      <c r="RVH215" s="1"/>
+      <c r="RVI215" s="23"/>
+      <c r="RVJ215" s="23"/>
+      <c r="RVK215" s="1"/>
+      <c r="RVL215" s="23"/>
+      <c r="RVM215" s="23"/>
+      <c r="RVN215" s="1"/>
+      <c r="RVO215" s="23"/>
+      <c r="RVP215" s="23"/>
+      <c r="RVQ215" s="1"/>
+      <c r="RVR215" s="23"/>
+      <c r="RVS215" s="23"/>
+      <c r="RVT215" s="1"/>
+      <c r="RVU215" s="23"/>
+      <c r="RVV215" s="23"/>
+      <c r="RVW215" s="1"/>
+      <c r="RVX215" s="23"/>
+      <c r="RVY215" s="23"/>
+      <c r="RVZ215" s="1"/>
+      <c r="RWA215" s="23"/>
+      <c r="RWB215" s="23"/>
+      <c r="RWC215" s="1"/>
+      <c r="RWD215" s="23"/>
+      <c r="RWE215" s="23"/>
+      <c r="RWF215" s="1"/>
+      <c r="RWG215" s="23"/>
+      <c r="RWH215" s="23"/>
+      <c r="RWI215" s="1"/>
+      <c r="RWJ215" s="23"/>
+      <c r="RWK215" s="23"/>
+      <c r="RWL215" s="1"/>
+      <c r="RWM215" s="23"/>
+      <c r="RWN215" s="23"/>
+      <c r="RWO215" s="1"/>
+      <c r="RWP215" s="23"/>
+      <c r="RWQ215" s="23"/>
+      <c r="RWR215" s="1"/>
+      <c r="RWS215" s="23"/>
+      <c r="RWT215" s="23"/>
+      <c r="RWU215" s="1"/>
+      <c r="RWV215" s="23"/>
+      <c r="RWW215" s="23"/>
+      <c r="RWX215" s="1"/>
+      <c r="RWY215" s="23"/>
+      <c r="RWZ215" s="23"/>
+      <c r="RXA215" s="1"/>
+      <c r="RXB215" s="23"/>
+      <c r="RXC215" s="23"/>
+      <c r="RXD215" s="1"/>
+      <c r="RXE215" s="23"/>
+      <c r="RXF215" s="23"/>
+      <c r="RXG215" s="1"/>
+      <c r="RXH215" s="23"/>
+      <c r="RXI215" s="23"/>
+      <c r="RXJ215" s="1"/>
+      <c r="RXK215" s="23"/>
+      <c r="RXL215" s="23"/>
+      <c r="RXM215" s="1"/>
+      <c r="RXN215" s="23"/>
+      <c r="RXO215" s="23"/>
+      <c r="RXP215" s="1"/>
+      <c r="RXQ215" s="23"/>
+      <c r="RXR215" s="23"/>
+      <c r="RXS215" s="1"/>
+      <c r="RXT215" s="23"/>
+      <c r="RXU215" s="23"/>
+      <c r="RXV215" s="1"/>
+      <c r="RXW215" s="23"/>
+      <c r="RXX215" s="23"/>
+      <c r="RXY215" s="1"/>
+      <c r="RXZ215" s="23"/>
+      <c r="RYA215" s="23"/>
+      <c r="RYB215" s="1"/>
+      <c r="RYC215" s="23"/>
+      <c r="RYD215" s="23"/>
+      <c r="RYE215" s="1"/>
+      <c r="RYF215" s="23"/>
+      <c r="RYG215" s="23"/>
+      <c r="RYH215" s="1"/>
+      <c r="RYI215" s="23"/>
+      <c r="RYJ215" s="23"/>
+      <c r="RYK215" s="1"/>
+      <c r="RYL215" s="23"/>
+      <c r="RYM215" s="23"/>
+      <c r="RYN215" s="1"/>
+      <c r="RYO215" s="23"/>
+      <c r="RYP215" s="23"/>
+      <c r="RYQ215" s="1"/>
+      <c r="RYR215" s="23"/>
+      <c r="RYS215" s="23"/>
+      <c r="RYT215" s="1"/>
+      <c r="RYU215" s="23"/>
+      <c r="RYV215" s="23"/>
+      <c r="RYW215" s="1"/>
+      <c r="RYX215" s="23"/>
+      <c r="RYY215" s="23"/>
+      <c r="RYZ215" s="1"/>
+      <c r="RZA215" s="23"/>
+      <c r="RZB215" s="23"/>
+      <c r="RZC215" s="1"/>
+      <c r="RZD215" s="23"/>
+      <c r="RZE215" s="23"/>
+      <c r="RZF215" s="1"/>
+      <c r="RZG215" s="23"/>
+      <c r="RZH215" s="23"/>
+      <c r="RZI215" s="1"/>
+      <c r="RZJ215" s="23"/>
+      <c r="RZK215" s="23"/>
+      <c r="RZL215" s="1"/>
+      <c r="RZM215" s="23"/>
+      <c r="RZN215" s="23"/>
+      <c r="RZO215" s="1"/>
+      <c r="RZP215" s="23"/>
+      <c r="RZQ215" s="23"/>
+      <c r="RZR215" s="1"/>
+      <c r="RZS215" s="23"/>
+      <c r="RZT215" s="23"/>
+      <c r="RZU215" s="1"/>
+      <c r="RZV215" s="23"/>
+      <c r="RZW215" s="23"/>
+      <c r="RZX215" s="1"/>
+      <c r="RZY215" s="23"/>
+      <c r="RZZ215" s="23"/>
+      <c r="SAA215" s="1"/>
+      <c r="SAB215" s="23"/>
+      <c r="SAC215" s="23"/>
+      <c r="SAD215" s="1"/>
+      <c r="SAE215" s="23"/>
+      <c r="SAF215" s="23"/>
+      <c r="SAG215" s="1"/>
+      <c r="SAH215" s="23"/>
+      <c r="SAI215" s="23"/>
+      <c r="SAJ215" s="1"/>
+      <c r="SAK215" s="23"/>
+      <c r="SAL215" s="23"/>
+      <c r="SAM215" s="1"/>
+      <c r="SAN215" s="23"/>
+      <c r="SAO215" s="23"/>
+      <c r="SAP215" s="1"/>
+      <c r="SAQ215" s="23"/>
+      <c r="SAR215" s="23"/>
+      <c r="SAS215" s="1"/>
+      <c r="SAT215" s="23"/>
+      <c r="SAU215" s="23"/>
+      <c r="SAV215" s="1"/>
+      <c r="SAW215" s="23"/>
+      <c r="SAX215" s="23"/>
+      <c r="SAY215" s="1"/>
+      <c r="SAZ215" s="23"/>
+      <c r="SBA215" s="23"/>
+      <c r="SBB215" s="1"/>
+      <c r="SBC215" s="23"/>
+      <c r="SBD215" s="23"/>
+      <c r="SBE215" s="1"/>
+      <c r="SBF215" s="23"/>
+      <c r="SBG215" s="23"/>
+      <c r="SBH215" s="1"/>
+      <c r="SBI215" s="23"/>
+      <c r="SBJ215" s="23"/>
+      <c r="SBK215" s="1"/>
+      <c r="SBL215" s="23"/>
+      <c r="SBM215" s="23"/>
+      <c r="SBN215" s="1"/>
+      <c r="SBO215" s="23"/>
+      <c r="SBP215" s="23"/>
+      <c r="SBQ215" s="1"/>
+      <c r="SBR215" s="23"/>
+      <c r="SBS215" s="23"/>
+      <c r="SBT215" s="1"/>
+      <c r="SBU215" s="23"/>
+      <c r="SBV215" s="23"/>
+      <c r="SBW215" s="1"/>
+      <c r="SBX215" s="23"/>
+      <c r="SBY215" s="23"/>
+      <c r="SBZ215" s="1"/>
+      <c r="SCA215" s="23"/>
+      <c r="SCB215" s="23"/>
+      <c r="SCC215" s="1"/>
+      <c r="SCD215" s="23"/>
+      <c r="SCE215" s="23"/>
+      <c r="SCF215" s="1"/>
+      <c r="SCG215" s="23"/>
+      <c r="SCH215" s="23"/>
+      <c r="SCI215" s="1"/>
+      <c r="SCJ215" s="23"/>
+      <c r="SCK215" s="23"/>
+      <c r="SCL215" s="1"/>
+      <c r="SCM215" s="23"/>
+      <c r="SCN215" s="23"/>
+      <c r="SCO215" s="1"/>
+      <c r="SCP215" s="23"/>
+      <c r="SCQ215" s="23"/>
+      <c r="SCR215" s="1"/>
+      <c r="SCS215" s="23"/>
+      <c r="SCT215" s="23"/>
+      <c r="SCU215" s="1"/>
+      <c r="SCV215" s="23"/>
+      <c r="SCW215" s="23"/>
+      <c r="SCX215" s="1"/>
+      <c r="SCY215" s="23"/>
+      <c r="SCZ215" s="23"/>
+      <c r="SDA215" s="1"/>
+      <c r="SDB215" s="23"/>
+      <c r="SDC215" s="23"/>
+      <c r="SDD215" s="1"/>
+      <c r="SDE215" s="23"/>
+      <c r="SDF215" s="23"/>
+      <c r="SDG215" s="1"/>
+      <c r="SDH215" s="23"/>
+      <c r="SDI215" s="23"/>
+      <c r="SDJ215" s="1"/>
+      <c r="SDK215" s="23"/>
+      <c r="SDL215" s="23"/>
+      <c r="SDM215" s="1"/>
+      <c r="SDN215" s="23"/>
+      <c r="SDO215" s="23"/>
+      <c r="SDP215" s="1"/>
+      <c r="SDQ215" s="23"/>
+      <c r="SDR215" s="23"/>
+      <c r="SDS215" s="1"/>
+      <c r="SDT215" s="23"/>
+      <c r="SDU215" s="23"/>
+      <c r="SDV215" s="1"/>
+      <c r="SDW215" s="23"/>
+      <c r="SDX215" s="23"/>
+      <c r="SDY215" s="1"/>
+      <c r="SDZ215" s="23"/>
+      <c r="SEA215" s="23"/>
+      <c r="SEB215" s="1"/>
+      <c r="SEC215" s="23"/>
+      <c r="SED215" s="23"/>
+      <c r="SEE215" s="1"/>
+      <c r="SEF215" s="23"/>
+      <c r="SEG215" s="23"/>
+      <c r="SEH215" s="1"/>
+      <c r="SEI215" s="23"/>
+      <c r="SEJ215" s="23"/>
+      <c r="SEK215" s="1"/>
+      <c r="SEL215" s="23"/>
+      <c r="SEM215" s="23"/>
+      <c r="SEN215" s="1"/>
+      <c r="SEO215" s="23"/>
+      <c r="SEP215" s="23"/>
+      <c r="SEQ215" s="1"/>
+      <c r="SER215" s="23"/>
+      <c r="SES215" s="23"/>
+      <c r="SET215" s="1"/>
+      <c r="SEU215" s="23"/>
+      <c r="SEV215" s="23"/>
+      <c r="SEW215" s="1"/>
+      <c r="SEX215" s="23"/>
+      <c r="SEY215" s="23"/>
+      <c r="SEZ215" s="1"/>
+      <c r="SFA215" s="23"/>
+      <c r="SFB215" s="23"/>
+      <c r="SFC215" s="1"/>
+      <c r="SFD215" s="23"/>
+      <c r="SFE215" s="23"/>
+      <c r="SFF215" s="1"/>
+      <c r="SFG215" s="23"/>
+      <c r="SFH215" s="23"/>
+      <c r="SFI215" s="1"/>
+      <c r="SFJ215" s="23"/>
+      <c r="SFK215" s="23"/>
+      <c r="SFL215" s="1"/>
+      <c r="SFM215" s="23"/>
+      <c r="SFN215" s="23"/>
+      <c r="SFO215" s="1"/>
+      <c r="SFP215" s="23"/>
+      <c r="SFQ215" s="23"/>
+      <c r="SFR215" s="1"/>
+      <c r="SFS215" s="23"/>
+      <c r="SFT215" s="23"/>
+      <c r="SFU215" s="1"/>
+      <c r="SFV215" s="23"/>
+      <c r="SFW215" s="23"/>
+      <c r="SFX215" s="1"/>
+      <c r="SFY215" s="23"/>
+      <c r="SFZ215" s="23"/>
+      <c r="SGA215" s="1"/>
+      <c r="SGB215" s="23"/>
+      <c r="SGC215" s="23"/>
+      <c r="SGD215" s="1"/>
+      <c r="SGE215" s="23"/>
+      <c r="SGF215" s="23"/>
+      <c r="SGG215" s="1"/>
+      <c r="SGH215" s="23"/>
+      <c r="SGI215" s="23"/>
+      <c r="SGJ215" s="1"/>
+      <c r="SGK215" s="23"/>
+      <c r="SGL215" s="23"/>
+      <c r="SGM215" s="1"/>
+      <c r="SGN215" s="23"/>
+      <c r="SGO215" s="23"/>
+      <c r="SGP215" s="1"/>
+      <c r="SGQ215" s="23"/>
+      <c r="SGR215" s="23"/>
+      <c r="SGS215" s="1"/>
+      <c r="SGT215" s="23"/>
+      <c r="SGU215" s="23"/>
+      <c r="SGV215" s="1"/>
+      <c r="SGW215" s="23"/>
+      <c r="SGX215" s="23"/>
+      <c r="SGY215" s="1"/>
+      <c r="SGZ215" s="23"/>
+      <c r="SHA215" s="23"/>
+      <c r="SHB215" s="1"/>
+      <c r="SHC215" s="23"/>
+      <c r="SHD215" s="23"/>
+      <c r="SHE215" s="1"/>
+      <c r="SHF215" s="23"/>
+      <c r="SHG215" s="23"/>
+      <c r="SHH215" s="1"/>
+      <c r="SHI215" s="23"/>
+      <c r="SHJ215" s="23"/>
+      <c r="SHK215" s="1"/>
+      <c r="SHL215" s="23"/>
+      <c r="SHM215" s="23"/>
+      <c r="SHN215" s="1"/>
+      <c r="SHO215" s="23"/>
+      <c r="SHP215" s="23"/>
+      <c r="SHQ215" s="1"/>
+      <c r="SHR215" s="23"/>
+      <c r="SHS215" s="23"/>
+      <c r="SHT215" s="1"/>
+      <c r="SHU215" s="23"/>
+      <c r="SHV215" s="23"/>
+      <c r="SHW215" s="1"/>
+      <c r="SHX215" s="23"/>
+      <c r="SHY215" s="23"/>
+      <c r="SHZ215" s="1"/>
+      <c r="SIA215" s="23"/>
+      <c r="SIB215" s="23"/>
+      <c r="SIC215" s="1"/>
+      <c r="SID215" s="23"/>
+      <c r="SIE215" s="23"/>
+      <c r="SIF215" s="1"/>
+      <c r="SIG215" s="23"/>
+      <c r="SIH215" s="23"/>
+      <c r="SII215" s="1"/>
+      <c r="SIJ215" s="23"/>
+      <c r="SIK215" s="23"/>
+      <c r="SIL215" s="1"/>
+      <c r="SIM215" s="23"/>
+      <c r="SIN215" s="23"/>
+      <c r="SIO215" s="1"/>
+      <c r="SIP215" s="23"/>
+      <c r="SIQ215" s="23"/>
+      <c r="SIR215" s="1"/>
+      <c r="SIS215" s="23"/>
+      <c r="SIT215" s="23"/>
+      <c r="SIU215" s="1"/>
+      <c r="SIV215" s="23"/>
+      <c r="SIW215" s="23"/>
+      <c r="SIX215" s="1"/>
+      <c r="SIY215" s="23"/>
+      <c r="SIZ215" s="23"/>
+      <c r="SJA215" s="1"/>
+      <c r="SJB215" s="23"/>
+      <c r="SJC215" s="23"/>
+      <c r="SJD215" s="1"/>
+      <c r="SJE215" s="23"/>
+      <c r="SJF215" s="23"/>
+      <c r="SJG215" s="1"/>
+      <c r="SJH215" s="23"/>
+      <c r="SJI215" s="23"/>
+      <c r="SJJ215" s="1"/>
+      <c r="SJK215" s="23"/>
+      <c r="SJL215" s="23"/>
+      <c r="SJM215" s="1"/>
+      <c r="SJN215" s="23"/>
+      <c r="SJO215" s="23"/>
+      <c r="SJP215" s="1"/>
+      <c r="SJQ215" s="23"/>
+      <c r="SJR215" s="23"/>
+      <c r="SJS215" s="1"/>
+      <c r="SJT215" s="23"/>
+      <c r="SJU215" s="23"/>
+      <c r="SJV215" s="1"/>
+      <c r="SJW215" s="23"/>
+      <c r="SJX215" s="23"/>
+      <c r="SJY215" s="1"/>
+      <c r="SJZ215" s="23"/>
+      <c r="SKA215" s="23"/>
+      <c r="SKB215" s="1"/>
+      <c r="SKC215" s="23"/>
+      <c r="SKD215" s="23"/>
+      <c r="SKE215" s="1"/>
+      <c r="SKF215" s="23"/>
+      <c r="SKG215" s="23"/>
+      <c r="SKH215" s="1"/>
+      <c r="SKI215" s="23"/>
+      <c r="SKJ215" s="23"/>
+      <c r="SKK215" s="1"/>
+      <c r="SKL215" s="23"/>
+      <c r="SKM215" s="23"/>
+      <c r="SKN215" s="1"/>
+      <c r="SKO215" s="23"/>
+      <c r="SKP215" s="23"/>
+      <c r="SKQ215" s="1"/>
+      <c r="SKR215" s="23"/>
+      <c r="SKS215" s="23"/>
+      <c r="SKT215" s="1"/>
+      <c r="SKU215" s="23"/>
+      <c r="SKV215" s="23"/>
+      <c r="SKW215" s="1"/>
+      <c r="SKX215" s="23"/>
+      <c r="SKY215" s="23"/>
+      <c r="SKZ215" s="1"/>
+      <c r="SLA215" s="23"/>
+      <c r="SLB215" s="23"/>
+      <c r="SLC215" s="1"/>
+      <c r="SLD215" s="23"/>
+      <c r="SLE215" s="23"/>
+      <c r="SLF215" s="1"/>
+      <c r="SLG215" s="23"/>
+      <c r="SLH215" s="23"/>
+      <c r="SLI215" s="1"/>
+      <c r="SLJ215" s="23"/>
+      <c r="SLK215" s="23"/>
+      <c r="SLL215" s="1"/>
+      <c r="SLM215" s="23"/>
+      <c r="SLN215" s="23"/>
+      <c r="SLO215" s="1"/>
+      <c r="SLP215" s="23"/>
+      <c r="SLQ215" s="23"/>
+      <c r="SLR215" s="1"/>
+      <c r="SLS215" s="23"/>
+      <c r="SLT215" s="23"/>
+      <c r="SLU215" s="1"/>
+      <c r="SLV215" s="23"/>
+      <c r="SLW215" s="23"/>
+      <c r="SLX215" s="1"/>
+      <c r="SLY215" s="23"/>
+      <c r="SLZ215" s="23"/>
+      <c r="SMA215" s="1"/>
+      <c r="SMB215" s="23"/>
+      <c r="SMC215" s="23"/>
+      <c r="SMD215" s="1"/>
+      <c r="SME215" s="23"/>
+      <c r="SMF215" s="23"/>
+      <c r="SMG215" s="1"/>
+      <c r="SMH215" s="23"/>
+      <c r="SMI215" s="23"/>
+      <c r="SMJ215" s="1"/>
+      <c r="SMK215" s="23"/>
+      <c r="SML215" s="23"/>
+      <c r="SMM215" s="1"/>
+      <c r="SMN215" s="23"/>
+      <c r="SMO215" s="23"/>
+      <c r="SMP215" s="1"/>
+      <c r="SMQ215" s="23"/>
+      <c r="SMR215" s="23"/>
+      <c r="SMS215" s="1"/>
+      <c r="SMT215" s="23"/>
+      <c r="SMU215" s="23"/>
+      <c r="SMV215" s="1"/>
+      <c r="SMW215" s="23"/>
+      <c r="SMX215" s="23"/>
+      <c r="SMY215" s="1"/>
+      <c r="SMZ215" s="23"/>
+      <c r="SNA215" s="23"/>
+      <c r="SNB215" s="1"/>
+      <c r="SNC215" s="23"/>
+      <c r="SND215" s="23"/>
+      <c r="SNE215" s="1"/>
+      <c r="SNF215" s="23"/>
+      <c r="SNG215" s="23"/>
+      <c r="SNH215" s="1"/>
+      <c r="SNI215" s="23"/>
+      <c r="SNJ215" s="23"/>
+      <c r="SNK215" s="1"/>
+      <c r="SNL215" s="23"/>
+      <c r="SNM215" s="23"/>
+      <c r="SNN215" s="1"/>
+      <c r="SNO215" s="23"/>
+      <c r="SNP215" s="23"/>
+      <c r="SNQ215" s="1"/>
+      <c r="SNR215" s="23"/>
+      <c r="SNS215" s="23"/>
+      <c r="SNT215" s="1"/>
+      <c r="SNU215" s="23"/>
+      <c r="SNV215" s="23"/>
+      <c r="SNW215" s="1"/>
+      <c r="SNX215" s="23"/>
+      <c r="SNY215" s="23"/>
+      <c r="SNZ215" s="1"/>
+      <c r="SOA215" s="23"/>
+      <c r="SOB215" s="23"/>
+      <c r="SOC215" s="1"/>
+      <c r="SOD215" s="23"/>
+      <c r="SOE215" s="23"/>
+      <c r="SOF215" s="1"/>
+      <c r="SOG215" s="23"/>
+      <c r="SOH215" s="23"/>
+      <c r="SOI215" s="1"/>
+      <c r="SOJ215" s="23"/>
+      <c r="SOK215" s="23"/>
+      <c r="SOL215" s="1"/>
+      <c r="SOM215" s="23"/>
+      <c r="SON215" s="23"/>
+      <c r="SOO215" s="1"/>
+      <c r="SOP215" s="23"/>
+      <c r="SOQ215" s="23"/>
+      <c r="SOR215" s="1"/>
+      <c r="SOS215" s="23"/>
+      <c r="SOT215" s="23"/>
+      <c r="SOU215" s="1"/>
+      <c r="SOV215" s="23"/>
+      <c r="SOW215" s="23"/>
+      <c r="SOX215" s="1"/>
+      <c r="SOY215" s="23"/>
+      <c r="SOZ215" s="23"/>
+      <c r="SPA215" s="1"/>
+      <c r="SPB215" s="23"/>
+      <c r="SPC215" s="23"/>
+      <c r="SPD215" s="1"/>
+      <c r="SPE215" s="23"/>
+      <c r="SPF215" s="23"/>
+      <c r="SPG215" s="1"/>
+      <c r="SPH215" s="23"/>
+      <c r="SPI215" s="23"/>
+      <c r="SPJ215" s="1"/>
+      <c r="SPK215" s="23"/>
+      <c r="SPL215" s="23"/>
+      <c r="SPM215" s="1"/>
+      <c r="SPN215" s="23"/>
+      <c r="SPO215" s="23"/>
+      <c r="SPP215" s="1"/>
+      <c r="SPQ215" s="23"/>
+      <c r="SPR215" s="23"/>
+      <c r="SPS215" s="1"/>
+      <c r="SPT215" s="23"/>
+      <c r="SPU215" s="23"/>
+      <c r="SPV215" s="1"/>
+      <c r="SPW215" s="23"/>
+      <c r="SPX215" s="23"/>
+      <c r="SPY215" s="1"/>
+      <c r="SPZ215" s="23"/>
+      <c r="SQA215" s="23"/>
+      <c r="SQB215" s="1"/>
+      <c r="SQC215" s="23"/>
+      <c r="SQD215" s="23"/>
+      <c r="SQE215" s="1"/>
+      <c r="SQF215" s="23"/>
+      <c r="SQG215" s="23"/>
+      <c r="SQH215" s="1"/>
+      <c r="SQI215" s="23"/>
+      <c r="SQJ215" s="23"/>
+      <c r="SQK215" s="1"/>
+      <c r="SQL215" s="23"/>
+      <c r="SQM215" s="23"/>
+      <c r="SQN215" s="1"/>
+      <c r="SQO215" s="23"/>
+      <c r="SQP215" s="23"/>
+      <c r="SQQ215" s="1"/>
+      <c r="SQR215" s="23"/>
+      <c r="SQS215" s="23"/>
+      <c r="SQT215" s="1"/>
+      <c r="SQU215" s="23"/>
+      <c r="SQV215" s="23"/>
+      <c r="SQW215" s="1"/>
+      <c r="SQX215" s="23"/>
+      <c r="SQY215" s="23"/>
+      <c r="SQZ215" s="1"/>
+      <c r="SRA215" s="23"/>
+      <c r="SRB215" s="23"/>
+      <c r="SRC215" s="1"/>
+      <c r="SRD215" s="23"/>
+      <c r="SRE215" s="23"/>
+      <c r="SRF215" s="1"/>
+      <c r="SRG215" s="23"/>
+      <c r="SRH215" s="23"/>
+      <c r="SRI215" s="1"/>
+      <c r="SRJ215" s="23"/>
+      <c r="SRK215" s="23"/>
+      <c r="SRL215" s="1"/>
+      <c r="SRM215" s="23"/>
+      <c r="SRN215" s="23"/>
+      <c r="SRO215" s="1"/>
+      <c r="SRP215" s="23"/>
+      <c r="SRQ215" s="23"/>
+      <c r="SRR215" s="1"/>
+      <c r="SRS215" s="23"/>
+      <c r="SRT215" s="23"/>
+      <c r="SRU215" s="1"/>
+      <c r="SRV215" s="23"/>
+      <c r="SRW215" s="23"/>
+      <c r="SRX215" s="1"/>
+      <c r="SRY215" s="23"/>
+      <c r="SRZ215" s="23"/>
+      <c r="SSA215" s="1"/>
+      <c r="SSB215" s="23"/>
+      <c r="SSC215" s="23"/>
+      <c r="SSD215" s="1"/>
+      <c r="SSE215" s="23"/>
+      <c r="SSF215" s="23"/>
+      <c r="SSG215" s="1"/>
+      <c r="SSH215" s="23"/>
+      <c r="SSI215" s="23"/>
+      <c r="SSJ215" s="1"/>
+      <c r="SSK215" s="23"/>
+      <c r="SSL215" s="23"/>
+      <c r="SSM215" s="1"/>
+      <c r="SSN215" s="23"/>
+      <c r="SSO215" s="23"/>
+      <c r="SSP215" s="1"/>
+      <c r="SSQ215" s="23"/>
+      <c r="SSR215" s="23"/>
+      <c r="SSS215" s="1"/>
+      <c r="SST215" s="23"/>
+      <c r="SSU215" s="23"/>
+      <c r="SSV215" s="1"/>
+      <c r="SSW215" s="23"/>
+      <c r="SSX215" s="23"/>
+      <c r="SSY215" s="1"/>
+      <c r="SSZ215" s="23"/>
+      <c r="STA215" s="23"/>
+      <c r="STB215" s="1"/>
+      <c r="STC215" s="23"/>
+      <c r="STD215" s="23"/>
+      <c r="STE215" s="1"/>
+      <c r="STF215" s="23"/>
+      <c r="STG215" s="23"/>
+      <c r="STH215" s="1"/>
+      <c r="STI215" s="23"/>
+      <c r="STJ215" s="23"/>
+      <c r="STK215" s="1"/>
+      <c r="STL215" s="23"/>
+      <c r="STM215" s="23"/>
+      <c r="STN215" s="1"/>
+      <c r="STO215" s="23"/>
+      <c r="STP215" s="23"/>
+      <c r="STQ215" s="1"/>
+      <c r="STR215" s="23"/>
+      <c r="STS215" s="23"/>
+      <c r="STT215" s="1"/>
+      <c r="STU215" s="23"/>
+      <c r="STV215" s="23"/>
+      <c r="STW215" s="1"/>
+      <c r="STX215" s="23"/>
+      <c r="STY215" s="23"/>
+      <c r="STZ215" s="1"/>
+      <c r="SUA215" s="23"/>
+      <c r="SUB215" s="23"/>
+      <c r="SUC215" s="1"/>
+      <c r="SUD215" s="23"/>
+      <c r="SUE215" s="23"/>
+      <c r="SUF215" s="1"/>
+      <c r="SUG215" s="23"/>
+      <c r="SUH215" s="23"/>
+      <c r="SUI215" s="1"/>
+      <c r="SUJ215" s="23"/>
+      <c r="SUK215" s="23"/>
+      <c r="SUL215" s="1"/>
+      <c r="SUM215" s="23"/>
+      <c r="SUN215" s="23"/>
+      <c r="SUO215" s="1"/>
+      <c r="SUP215" s="23"/>
+      <c r="SUQ215" s="23"/>
+      <c r="SUR215" s="1"/>
+      <c r="SUS215" s="23"/>
+      <c r="SUT215" s="23"/>
+      <c r="SUU215" s="1"/>
+      <c r="SUV215" s="23"/>
+      <c r="SUW215" s="23"/>
+      <c r="SUX215" s="1"/>
+      <c r="SUY215" s="23"/>
+      <c r="SUZ215" s="23"/>
+      <c r="SVA215" s="1"/>
+      <c r="SVB215" s="23"/>
+      <c r="SVC215" s="23"/>
+      <c r="SVD215" s="1"/>
+      <c r="SVE215" s="23"/>
+      <c r="SVF215" s="23"/>
+      <c r="SVG215" s="1"/>
+      <c r="SVH215" s="23"/>
+      <c r="SVI215" s="23"/>
+      <c r="SVJ215" s="1"/>
+      <c r="SVK215" s="23"/>
+      <c r="SVL215" s="23"/>
+      <c r="SVM215" s="1"/>
+      <c r="SVN215" s="23"/>
+      <c r="SVO215" s="23"/>
+      <c r="SVP215" s="1"/>
+      <c r="SVQ215" s="23"/>
+      <c r="SVR215" s="23"/>
+      <c r="SVS215" s="1"/>
+      <c r="SVT215" s="23"/>
+      <c r="SVU215" s="23"/>
+      <c r="SVV215" s="1"/>
+      <c r="SVW215" s="23"/>
+      <c r="SVX215" s="23"/>
+      <c r="SVY215" s="1"/>
+      <c r="SVZ215" s="23"/>
+      <c r="SWA215" s="23"/>
+      <c r="SWB215" s="1"/>
+      <c r="SWC215" s="23"/>
+      <c r="SWD215" s="23"/>
+      <c r="SWE215" s="1"/>
+      <c r="SWF215" s="23"/>
+      <c r="SWG215" s="23"/>
+      <c r="SWH215" s="1"/>
+      <c r="SWI215" s="23"/>
+      <c r="SWJ215" s="23"/>
+      <c r="SWK215" s="1"/>
+      <c r="SWL215" s="23"/>
+      <c r="SWM215" s="23"/>
+      <c r="SWN215" s="1"/>
+      <c r="SWO215" s="23"/>
+      <c r="SWP215" s="23"/>
+      <c r="SWQ215" s="1"/>
+      <c r="SWR215" s="23"/>
+      <c r="SWS215" s="23"/>
+      <c r="SWT215" s="1"/>
+      <c r="SWU215" s="23"/>
+      <c r="SWV215" s="23"/>
+      <c r="SWW215" s="1"/>
+      <c r="SWX215" s="23"/>
+      <c r="SWY215" s="23"/>
+      <c r="SWZ215" s="1"/>
+      <c r="SXA215" s="23"/>
+      <c r="SXB215" s="23"/>
+      <c r="SXC215" s="1"/>
+      <c r="SXD215" s="23"/>
+      <c r="SXE215" s="23"/>
+      <c r="SXF215" s="1"/>
+      <c r="SXG215" s="23"/>
+      <c r="SXH215" s="23"/>
+      <c r="SXI215" s="1"/>
+      <c r="SXJ215" s="23"/>
+      <c r="SXK215" s="23"/>
+      <c r="SXL215" s="1"/>
+      <c r="SXM215" s="23"/>
+      <c r="SXN215" s="23"/>
+      <c r="SXO215" s="1"/>
+      <c r="SXP215" s="23"/>
+      <c r="SXQ215" s="23"/>
+      <c r="SXR215" s="1"/>
+      <c r="SXS215" s="23"/>
+      <c r="SXT215" s="23"/>
+      <c r="SXU215" s="1"/>
+      <c r="SXV215" s="23"/>
+      <c r="SXW215" s="23"/>
+      <c r="SXX215" s="1"/>
+      <c r="SXY215" s="23"/>
+      <c r="SXZ215" s="23"/>
+      <c r="SYA215" s="1"/>
+      <c r="SYB215" s="23"/>
+      <c r="SYC215" s="23"/>
+      <c r="SYD215" s="1"/>
+      <c r="SYE215" s="23"/>
+      <c r="SYF215" s="23"/>
+      <c r="SYG215" s="1"/>
+      <c r="SYH215" s="23"/>
+      <c r="SYI215" s="23"/>
+      <c r="SYJ215" s="1"/>
+      <c r="SYK215" s="23"/>
+      <c r="SYL215" s="23"/>
+      <c r="SYM215" s="1"/>
+      <c r="SYN215" s="23"/>
+      <c r="SYO215" s="23"/>
+      <c r="SYP215" s="1"/>
+      <c r="SYQ215" s="23"/>
+      <c r="SYR215" s="23"/>
+      <c r="SYS215" s="1"/>
+      <c r="SYT215" s="23"/>
+      <c r="SYU215" s="23"/>
+      <c r="SYV215" s="1"/>
+      <c r="SYW215" s="23"/>
+      <c r="SYX215" s="23"/>
+      <c r="SYY215" s="1"/>
+      <c r="SYZ215" s="23"/>
+      <c r="SZA215" s="23"/>
+      <c r="SZB215" s="1"/>
+      <c r="SZC215" s="23"/>
+      <c r="SZD215" s="23"/>
+      <c r="SZE215" s="1"/>
+      <c r="SZF215" s="23"/>
+      <c r="SZG215" s="23"/>
+      <c r="SZH215" s="1"/>
+      <c r="SZI215" s="23"/>
+      <c r="SZJ215" s="23"/>
+      <c r="SZK215" s="1"/>
+      <c r="SZL215" s="23"/>
+      <c r="SZM215" s="23"/>
+      <c r="SZN215" s="1"/>
+      <c r="SZO215" s="23"/>
+      <c r="SZP215" s="23"/>
+      <c r="SZQ215" s="1"/>
+      <c r="SZR215" s="23"/>
+      <c r="SZS215" s="23"/>
+      <c r="SZT215" s="1"/>
+      <c r="SZU215" s="23"/>
+      <c r="SZV215" s="23"/>
+      <c r="SZW215" s="1"/>
+      <c r="SZX215" s="23"/>
+      <c r="SZY215" s="23"/>
+      <c r="SZZ215" s="1"/>
+      <c r="TAA215" s="23"/>
+      <c r="TAB215" s="23"/>
+      <c r="TAC215" s="1"/>
+      <c r="TAD215" s="23"/>
+      <c r="TAE215" s="23"/>
+      <c r="TAF215" s="1"/>
+      <c r="TAG215" s="23"/>
+      <c r="TAH215" s="23"/>
+      <c r="TAI215" s="1"/>
+      <c r="TAJ215" s="23"/>
+      <c r="TAK215" s="23"/>
+      <c r="TAL215" s="1"/>
+      <c r="TAM215" s="23"/>
+      <c r="TAN215" s="23"/>
+      <c r="TAO215" s="1"/>
+      <c r="TAP215" s="23"/>
+      <c r="TAQ215" s="23"/>
+      <c r="TAR215" s="1"/>
+      <c r="TAS215" s="23"/>
+      <c r="TAT215" s="23"/>
+      <c r="TAU215" s="1"/>
+      <c r="TAV215" s="23"/>
+      <c r="TAW215" s="23"/>
+      <c r="TAX215" s="1"/>
+      <c r="TAY215" s="23"/>
+      <c r="TAZ215" s="23"/>
+      <c r="TBA215" s="1"/>
+      <c r="TBB215" s="23"/>
+      <c r="TBC215" s="23"/>
+      <c r="TBD215" s="1"/>
+      <c r="TBE215" s="23"/>
+      <c r="TBF215" s="23"/>
+      <c r="TBG215" s="1"/>
+      <c r="TBH215" s="23"/>
+      <c r="TBI215" s="23"/>
+      <c r="TBJ215" s="1"/>
+      <c r="TBK215" s="23"/>
+      <c r="TBL215" s="23"/>
+      <c r="TBM215" s="1"/>
+      <c r="TBN215" s="23"/>
+      <c r="TBO215" s="23"/>
+      <c r="TBP215" s="1"/>
+      <c r="TBQ215" s="23"/>
+      <c r="TBR215" s="23"/>
+      <c r="TBS215" s="1"/>
+      <c r="TBT215" s="23"/>
+      <c r="TBU215" s="23"/>
+      <c r="TBV215" s="1"/>
+      <c r="TBW215" s="23"/>
+      <c r="TBX215" s="23"/>
+      <c r="TBY215" s="1"/>
+      <c r="TBZ215" s="23"/>
+      <c r="TCA215" s="23"/>
+      <c r="TCB215" s="1"/>
+      <c r="TCC215" s="23"/>
+      <c r="TCD215" s="23"/>
+      <c r="TCE215" s="1"/>
+      <c r="TCF215" s="23"/>
+      <c r="TCG215" s="23"/>
+      <c r="TCH215" s="1"/>
+      <c r="TCI215" s="23"/>
+      <c r="TCJ215" s="23"/>
+      <c r="TCK215" s="1"/>
+      <c r="TCL215" s="23"/>
+      <c r="TCM215" s="23"/>
+      <c r="TCN215" s="1"/>
+      <c r="TCO215" s="23"/>
+      <c r="TCP215" s="23"/>
+      <c r="TCQ215" s="1"/>
+      <c r="TCR215" s="23"/>
+      <c r="TCS215" s="23"/>
+      <c r="TCT215" s="1"/>
+      <c r="TCU215" s="23"/>
+      <c r="TCV215" s="23"/>
+      <c r="TCW215" s="1"/>
+      <c r="TCX215" s="23"/>
+      <c r="TCY215" s="23"/>
+      <c r="TCZ215" s="1"/>
+      <c r="TDA215" s="23"/>
+      <c r="TDB215" s="23"/>
+      <c r="TDC215" s="1"/>
+      <c r="TDD215" s="23"/>
+      <c r="TDE215" s="23"/>
+      <c r="TDF215" s="1"/>
+      <c r="TDG215" s="23"/>
+      <c r="TDH215" s="23"/>
+      <c r="TDI215" s="1"/>
+      <c r="TDJ215" s="23"/>
+      <c r="TDK215" s="23"/>
+      <c r="TDL215" s="1"/>
+      <c r="TDM215" s="23"/>
+      <c r="TDN215" s="23"/>
+      <c r="TDO215" s="1"/>
+      <c r="TDP215" s="23"/>
+      <c r="TDQ215" s="23"/>
+      <c r="TDR215" s="1"/>
+      <c r="TDS215" s="23"/>
+      <c r="TDT215" s="23"/>
+      <c r="TDU215" s="1"/>
+      <c r="TDV215" s="23"/>
+      <c r="TDW215" s="23"/>
+      <c r="TDX215" s="1"/>
+      <c r="TDY215" s="23"/>
+      <c r="TDZ215" s="23"/>
+      <c r="TEA215" s="1"/>
+      <c r="TEB215" s="23"/>
+      <c r="TEC215" s="23"/>
+      <c r="TED215" s="1"/>
+      <c r="TEE215" s="23"/>
+      <c r="TEF215" s="23"/>
+      <c r="TEG215" s="1"/>
+      <c r="TEH215" s="23"/>
+      <c r="TEI215" s="23"/>
+      <c r="TEJ215" s="1"/>
+      <c r="TEK215" s="23"/>
+      <c r="TEL215" s="23"/>
+      <c r="TEM215" s="1"/>
+      <c r="TEN215" s="23"/>
+      <c r="TEO215" s="23"/>
+      <c r="TEP215" s="1"/>
+      <c r="TEQ215" s="23"/>
+      <c r="TER215" s="23"/>
+      <c r="TES215" s="1"/>
+      <c r="TET215" s="23"/>
+      <c r="TEU215" s="23"/>
+      <c r="TEV215" s="1"/>
+      <c r="TEW215" s="23"/>
+      <c r="TEX215" s="23"/>
+      <c r="TEY215" s="1"/>
+      <c r="TEZ215" s="23"/>
+      <c r="TFA215" s="23"/>
+      <c r="TFB215" s="1"/>
+      <c r="TFC215" s="23"/>
+      <c r="TFD215" s="23"/>
+      <c r="TFE215" s="1"/>
+      <c r="TFF215" s="23"/>
+      <c r="TFG215" s="23"/>
+      <c r="TFH215" s="1"/>
+      <c r="TFI215" s="23"/>
+      <c r="TFJ215" s="23"/>
+      <c r="TFK215" s="1"/>
+      <c r="TFL215" s="23"/>
+      <c r="TFM215" s="23"/>
+      <c r="TFN215" s="1"/>
+      <c r="TFO215" s="23"/>
+      <c r="TFP215" s="23"/>
+      <c r="TFQ215" s="1"/>
+      <c r="TFR215" s="23"/>
+      <c r="TFS215" s="23"/>
+      <c r="TFT215" s="1"/>
+      <c r="TFU215" s="23"/>
+      <c r="TFV215" s="23"/>
+      <c r="TFW215" s="1"/>
+      <c r="TFX215" s="23"/>
+      <c r="TFY215" s="23"/>
+      <c r="TFZ215" s="1"/>
+      <c r="TGA215" s="23"/>
+      <c r="TGB215" s="23"/>
+      <c r="TGC215" s="1"/>
+      <c r="TGD215" s="23"/>
+      <c r="TGE215" s="23"/>
+      <c r="TGF215" s="1"/>
+      <c r="TGG215" s="23"/>
+      <c r="TGH215" s="23"/>
+      <c r="TGI215" s="1"/>
+      <c r="TGJ215" s="23"/>
+      <c r="TGK215" s="23"/>
+      <c r="TGL215" s="1"/>
+      <c r="TGM215" s="23"/>
+      <c r="TGN215" s="23"/>
+      <c r="TGO215" s="1"/>
+      <c r="TGP215" s="23"/>
+      <c r="TGQ215" s="23"/>
+      <c r="TGR215" s="1"/>
+      <c r="TGS215" s="23"/>
+      <c r="TGT215" s="23"/>
+      <c r="TGU215" s="1"/>
+      <c r="TGV215" s="23"/>
+      <c r="TGW215" s="23"/>
+      <c r="TGX215" s="1"/>
+      <c r="TGY215" s="23"/>
+      <c r="TGZ215" s="23"/>
+      <c r="THA215" s="1"/>
+      <c r="THB215" s="23"/>
+      <c r="THC215" s="23"/>
+      <c r="THD215" s="1"/>
+      <c r="THE215" s="23"/>
+      <c r="THF215" s="23"/>
+      <c r="THG215" s="1"/>
+      <c r="THH215" s="23"/>
+      <c r="THI215" s="23"/>
+      <c r="THJ215" s="1"/>
+      <c r="THK215" s="23"/>
+      <c r="THL215" s="23"/>
+      <c r="THM215" s="1"/>
+      <c r="THN215" s="23"/>
+      <c r="THO215" s="23"/>
+      <c r="THP215" s="1"/>
+      <c r="THQ215" s="23"/>
+      <c r="THR215" s="23"/>
+      <c r="THS215" s="1"/>
+      <c r="THT215" s="23"/>
+      <c r="THU215" s="23"/>
+      <c r="THV215" s="1"/>
+      <c r="THW215" s="23"/>
+      <c r="THX215" s="23"/>
+      <c r="THY215" s="1"/>
+      <c r="THZ215" s="23"/>
+      <c r="TIA215" s="23"/>
+      <c r="TIB215" s="1"/>
+      <c r="TIC215" s="23"/>
+      <c r="TID215" s="23"/>
+      <c r="TIE215" s="1"/>
+      <c r="TIF215" s="23"/>
+      <c r="TIG215" s="23"/>
+      <c r="TIH215" s="1"/>
+      <c r="TII215" s="23"/>
+      <c r="TIJ215" s="23"/>
+      <c r="TIK215" s="1"/>
+      <c r="TIL215" s="23"/>
+      <c r="TIM215" s="23"/>
+      <c r="TIN215" s="1"/>
+      <c r="TIO215" s="23"/>
+      <c r="TIP215" s="23"/>
+      <c r="TIQ215" s="1"/>
+      <c r="TIR215" s="23"/>
+      <c r="TIS215" s="23"/>
+      <c r="TIT215" s="1"/>
+      <c r="TIU215" s="23"/>
+      <c r="TIV215" s="23"/>
+      <c r="TIW215" s="1"/>
+      <c r="TIX215" s="23"/>
+      <c r="TIY215" s="23"/>
+      <c r="TIZ215" s="1"/>
+      <c r="TJA215" s="23"/>
+      <c r="TJB215" s="23"/>
+      <c r="TJC215" s="1"/>
+      <c r="TJD215" s="23"/>
+      <c r="TJE215" s="23"/>
+      <c r="TJF215" s="1"/>
+      <c r="TJG215" s="23"/>
+      <c r="TJH215" s="23"/>
+      <c r="TJI215" s="1"/>
+      <c r="TJJ215" s="23"/>
+      <c r="TJK215" s="23"/>
+      <c r="TJL215" s="1"/>
+      <c r="TJM215" s="23"/>
+      <c r="TJN215" s="23"/>
+      <c r="TJO215" s="1"/>
+      <c r="TJP215" s="23"/>
+      <c r="TJQ215" s="23"/>
+      <c r="TJR215" s="1"/>
+      <c r="TJS215" s="23"/>
+      <c r="TJT215" s="23"/>
+      <c r="TJU215" s="1"/>
+      <c r="TJV215" s="23"/>
+      <c r="TJW215" s="23"/>
+      <c r="TJX215" s="1"/>
+      <c r="TJY215" s="23"/>
+      <c r="TJZ215" s="23"/>
+      <c r="TKA215" s="1"/>
+      <c r="TKB215" s="23"/>
+      <c r="TKC215" s="23"/>
+      <c r="TKD215" s="1"/>
+      <c r="TKE215" s="23"/>
+      <c r="TKF215" s="23"/>
+      <c r="TKG215" s="1"/>
+      <c r="TKH215" s="23"/>
+      <c r="TKI215" s="23"/>
+      <c r="TKJ215" s="1"/>
+      <c r="TKK215" s="23"/>
+      <c r="TKL215" s="23"/>
+      <c r="TKM215" s="1"/>
+      <c r="TKN215" s="23"/>
+      <c r="TKO215" s="23"/>
+      <c r="TKP215" s="1"/>
+      <c r="TKQ215" s="23"/>
+      <c r="TKR215" s="23"/>
+      <c r="TKS215" s="1"/>
+      <c r="TKT215" s="23"/>
+      <c r="TKU215" s="23"/>
+      <c r="TKV215" s="1"/>
+      <c r="TKW215" s="23"/>
+      <c r="TKX215" s="23"/>
+      <c r="TKY215" s="1"/>
+      <c r="TKZ215" s="23"/>
+      <c r="TLA215" s="23"/>
+      <c r="TLB215" s="1"/>
+      <c r="TLC215" s="23"/>
+      <c r="TLD215" s="23"/>
+      <c r="TLE215" s="1"/>
+      <c r="TLF215" s="23"/>
+      <c r="TLG215" s="23"/>
+      <c r="TLH215" s="1"/>
+      <c r="TLI215" s="23"/>
+      <c r="TLJ215" s="23"/>
+      <c r="TLK215" s="1"/>
+      <c r="TLL215" s="23"/>
+      <c r="TLM215" s="23"/>
+      <c r="TLN215" s="1"/>
+      <c r="TLO215" s="23"/>
+      <c r="TLP215" s="23"/>
+      <c r="TLQ215" s="1"/>
+      <c r="TLR215" s="23"/>
+      <c r="TLS215" s="23"/>
+      <c r="TLT215" s="1"/>
+      <c r="TLU215" s="23"/>
+      <c r="TLV215" s="23"/>
+      <c r="TLW215" s="1"/>
+      <c r="TLX215" s="23"/>
+      <c r="TLY215" s="23"/>
+      <c r="TLZ215" s="1"/>
+      <c r="TMA215" s="23"/>
+      <c r="TMB215" s="23"/>
+      <c r="TMC215" s="1"/>
+      <c r="TMD215" s="23"/>
+      <c r="TME215" s="23"/>
+      <c r="TMF215" s="1"/>
+      <c r="TMG215" s="23"/>
+      <c r="TMH215" s="23"/>
+      <c r="TMI215" s="1"/>
+      <c r="TMJ215" s="23"/>
+      <c r="TMK215" s="23"/>
+      <c r="TML215" s="1"/>
+      <c r="TMM215" s="23"/>
+      <c r="TMN215" s="23"/>
+      <c r="TMO215" s="1"/>
+      <c r="TMP215" s="23"/>
+      <c r="TMQ215" s="23"/>
+      <c r="TMR215" s="1"/>
+      <c r="TMS215" s="23"/>
+      <c r="TMT215" s="23"/>
+      <c r="TMU215" s="1"/>
+      <c r="TMV215" s="23"/>
+      <c r="TMW215" s="23"/>
+      <c r="TMX215" s="1"/>
+      <c r="TMY215" s="23"/>
+      <c r="TMZ215" s="23"/>
+      <c r="TNA215" s="1"/>
+      <c r="TNB215" s="23"/>
+      <c r="TNC215" s="23"/>
+      <c r="TND215" s="1"/>
+      <c r="TNE215" s="23"/>
+      <c r="TNF215" s="23"/>
+      <c r="TNG215" s="1"/>
+      <c r="TNH215" s="23"/>
+      <c r="TNI215" s="23"/>
+      <c r="TNJ215" s="1"/>
+      <c r="TNK215" s="23"/>
+      <c r="TNL215" s="23"/>
+      <c r="TNM215" s="1"/>
+      <c r="TNN215" s="23"/>
+      <c r="TNO215" s="23"/>
+      <c r="TNP215" s="1"/>
+      <c r="TNQ215" s="23"/>
+      <c r="TNR215" s="23"/>
+      <c r="TNS215" s="1"/>
+      <c r="TNT215" s="23"/>
+      <c r="TNU215" s="23"/>
+      <c r="TNV215" s="1"/>
+      <c r="TNW215" s="23"/>
+      <c r="TNX215" s="23"/>
+      <c r="TNY215" s="1"/>
+      <c r="TNZ215" s="23"/>
+      <c r="TOA215" s="23"/>
+      <c r="TOB215" s="1"/>
+      <c r="TOC215" s="23"/>
+      <c r="TOD215" s="23"/>
+      <c r="TOE215" s="1"/>
+      <c r="TOF215" s="23"/>
+      <c r="TOG215" s="23"/>
+      <c r="TOH215" s="1"/>
+      <c r="TOI215" s="23"/>
+      <c r="TOJ215" s="23"/>
+      <c r="TOK215" s="1"/>
+      <c r="TOL215" s="23"/>
+      <c r="TOM215" s="23"/>
+      <c r="TON215" s="1"/>
+      <c r="TOO215" s="23"/>
+      <c r="TOP215" s="23"/>
+      <c r="TOQ215" s="1"/>
+      <c r="TOR215" s="23"/>
+      <c r="TOS215" s="23"/>
+      <c r="TOT215" s="1"/>
+      <c r="TOU215" s="23"/>
+      <c r="TOV215" s="23"/>
+      <c r="TOW215" s="1"/>
+      <c r="TOX215" s="23"/>
+      <c r="TOY215" s="23"/>
+      <c r="TOZ215" s="1"/>
+      <c r="TPA215" s="23"/>
+      <c r="TPB215" s="23"/>
+      <c r="TPC215" s="1"/>
+      <c r="TPD215" s="23"/>
+      <c r="TPE215" s="23"/>
+      <c r="TPF215" s="1"/>
+      <c r="TPG215" s="23"/>
+      <c r="TPH215" s="23"/>
+      <c r="TPI215" s="1"/>
+      <c r="TPJ215" s="23"/>
+      <c r="TPK215" s="23"/>
+      <c r="TPL215" s="1"/>
+      <c r="TPM215" s="23"/>
+      <c r="TPN215" s="23"/>
+      <c r="TPO215" s="1"/>
+      <c r="TPP215" s="23"/>
+      <c r="TPQ215" s="23"/>
+      <c r="TPR215" s="1"/>
+      <c r="TPS215" s="23"/>
+      <c r="TPT215" s="23"/>
+      <c r="TPU215" s="1"/>
+      <c r="TPV215" s="23"/>
+      <c r="TPW215" s="23"/>
+      <c r="TPX215" s="1"/>
+      <c r="TPY215" s="23"/>
+      <c r="TPZ215" s="23"/>
+      <c r="TQA215" s="1"/>
+      <c r="TQB215" s="23"/>
+      <c r="TQC215" s="23"/>
+      <c r="TQD215" s="1"/>
+      <c r="TQE215" s="23"/>
+      <c r="TQF215" s="23"/>
+      <c r="TQG215" s="1"/>
+      <c r="TQH215" s="23"/>
+      <c r="TQI215" s="23"/>
+      <c r="TQJ215" s="1"/>
+      <c r="TQK215" s="23"/>
+      <c r="TQL215" s="23"/>
+      <c r="TQM215" s="1"/>
+      <c r="TQN215" s="23"/>
+      <c r="TQO215" s="23"/>
+      <c r="TQP215" s="1"/>
+      <c r="TQQ215" s="23"/>
+      <c r="TQR215" s="23"/>
+      <c r="TQS215" s="1"/>
+      <c r="TQT215" s="23"/>
+      <c r="TQU215" s="23"/>
+      <c r="TQV215" s="1"/>
+      <c r="TQW215" s="23"/>
+      <c r="TQX215" s="23"/>
+      <c r="TQY215" s="1"/>
+      <c r="TQZ215" s="23"/>
+      <c r="TRA215" s="23"/>
+      <c r="TRB215" s="1"/>
+      <c r="TRC215" s="23"/>
+      <c r="TRD215" s="23"/>
+      <c r="TRE215" s="1"/>
+      <c r="TRF215" s="23"/>
+      <c r="TRG215" s="23"/>
+      <c r="TRH215" s="1"/>
+      <c r="TRI215" s="23"/>
+      <c r="TRJ215" s="23"/>
+      <c r="TRK215" s="1"/>
+      <c r="TRL215" s="23"/>
+      <c r="TRM215" s="23"/>
+      <c r="TRN215" s="1"/>
+      <c r="TRO215" s="23"/>
+      <c r="TRP215" s="23"/>
+      <c r="TRQ215" s="1"/>
+      <c r="TRR215" s="23"/>
+      <c r="TRS215" s="23"/>
+      <c r="TRT215" s="1"/>
+      <c r="TRU215" s="23"/>
+      <c r="TRV215" s="23"/>
+      <c r="TRW215" s="1"/>
+      <c r="TRX215" s="23"/>
+      <c r="TRY215" s="23"/>
+      <c r="TRZ215" s="1"/>
+      <c r="TSA215" s="23"/>
+      <c r="TSB215" s="23"/>
+      <c r="TSC215" s="1"/>
+      <c r="TSD215" s="23"/>
+      <c r="TSE215" s="23"/>
+      <c r="TSF215" s="1"/>
+      <c r="TSG215" s="23"/>
+      <c r="TSH215" s="23"/>
+      <c r="TSI215" s="1"/>
+      <c r="TSJ215" s="23"/>
+      <c r="TSK215" s="23"/>
+      <c r="TSL215" s="1"/>
+      <c r="TSM215" s="23"/>
+      <c r="TSN215" s="23"/>
+      <c r="TSO215" s="1"/>
+      <c r="TSP215" s="23"/>
+      <c r="TSQ215" s="23"/>
+      <c r="TSR215" s="1"/>
+      <c r="TSS215" s="23"/>
+      <c r="TST215" s="23"/>
+      <c r="TSU215" s="1"/>
+      <c r="TSV215" s="23"/>
+      <c r="TSW215" s="23"/>
+      <c r="TSX215" s="1"/>
+      <c r="TSY215" s="23"/>
+      <c r="TSZ215" s="23"/>
+      <c r="TTA215" s="1"/>
+      <c r="TTB215" s="23"/>
+      <c r="TTC215" s="23"/>
+      <c r="TTD215" s="1"/>
+      <c r="TTE215" s="23"/>
+      <c r="TTF215" s="23"/>
+      <c r="TTG215" s="1"/>
+      <c r="TTH215" s="23"/>
+      <c r="TTI215" s="23"/>
+      <c r="TTJ215" s="1"/>
+      <c r="TTK215" s="23"/>
+      <c r="TTL215" s="23"/>
+      <c r="TTM215" s="1"/>
+      <c r="TTN215" s="23"/>
+      <c r="TTO215" s="23"/>
+      <c r="TTP215" s="1"/>
+      <c r="TTQ215" s="23"/>
+      <c r="TTR215" s="23"/>
+      <c r="TTS215" s="1"/>
+      <c r="TTT215" s="23"/>
+      <c r="TTU215" s="23"/>
+      <c r="TTV215" s="1"/>
+      <c r="TTW215" s="23"/>
+      <c r="TTX215" s="23"/>
+      <c r="TTY215" s="1"/>
+      <c r="TTZ215" s="23"/>
+      <c r="TUA215" s="23"/>
+      <c r="TUB215" s="1"/>
+      <c r="TUC215" s="23"/>
+      <c r="TUD215" s="23"/>
+      <c r="TUE215" s="1"/>
+      <c r="TUF215" s="23"/>
+      <c r="TUG215" s="23"/>
+      <c r="TUH215" s="1"/>
+      <c r="TUI215" s="23"/>
+      <c r="TUJ215" s="23"/>
+      <c r="TUK215" s="1"/>
+      <c r="TUL215" s="23"/>
+      <c r="TUM215" s="23"/>
+      <c r="TUN215" s="1"/>
+      <c r="TUO215" s="23"/>
+      <c r="TUP215" s="23"/>
+      <c r="TUQ215" s="1"/>
+      <c r="TUR215" s="23"/>
+      <c r="TUS215" s="23"/>
+      <c r="TUT215" s="1"/>
+      <c r="TUU215" s="23"/>
+      <c r="TUV215" s="23"/>
+      <c r="TUW215" s="1"/>
+      <c r="TUX215" s="23"/>
+      <c r="TUY215" s="23"/>
+      <c r="TUZ215" s="1"/>
+      <c r="TVA215" s="23"/>
+      <c r="TVB215" s="23"/>
+      <c r="TVC215" s="1"/>
+      <c r="TVD215" s="23"/>
+      <c r="TVE215" s="23"/>
+      <c r="TVF215" s="1"/>
+      <c r="TVG215" s="23"/>
+      <c r="TVH215" s="23"/>
+      <c r="TVI215" s="1"/>
+      <c r="TVJ215" s="23"/>
+      <c r="TVK215" s="23"/>
+      <c r="TVL215" s="1"/>
+      <c r="TVM215" s="23"/>
+      <c r="TVN215" s="23"/>
+      <c r="TVO215" s="1"/>
+      <c r="TVP215" s="23"/>
+      <c r="TVQ215" s="23"/>
+      <c r="TVR215" s="1"/>
+      <c r="TVS215" s="23"/>
+      <c r="TVT215" s="23"/>
+      <c r="TVU215" s="1"/>
+      <c r="TVV215" s="23"/>
+      <c r="TVW215" s="23"/>
+      <c r="TVX215" s="1"/>
+      <c r="TVY215" s="23"/>
+      <c r="TVZ215" s="23"/>
+      <c r="TWA215" s="1"/>
+      <c r="TWB215" s="23"/>
+      <c r="TWC215" s="23"/>
+      <c r="TWD215" s="1"/>
+      <c r="TWE215" s="23"/>
+      <c r="TWF215" s="23"/>
+      <c r="TWG215" s="1"/>
+      <c r="TWH215" s="23"/>
+      <c r="TWI215" s="23"/>
+      <c r="TWJ215" s="1"/>
+      <c r="TWK215" s="23"/>
+      <c r="TWL215" s="23"/>
+      <c r="TWM215" s="1"/>
+      <c r="TWN215" s="23"/>
+      <c r="TWO215" s="23"/>
+      <c r="TWP215" s="1"/>
+      <c r="TWQ215" s="23"/>
+      <c r="TWR215" s="23"/>
+      <c r="TWS215" s="1"/>
+      <c r="TWT215" s="23"/>
+      <c r="TWU215" s="23"/>
+      <c r="TWV215" s="1"/>
+      <c r="TWW215" s="23"/>
+      <c r="TWX215" s="23"/>
+      <c r="TWY215" s="1"/>
+      <c r="TWZ215" s="23"/>
+      <c r="TXA215" s="23"/>
+      <c r="TXB215" s="1"/>
+      <c r="TXC215" s="23"/>
+      <c r="TXD215" s="23"/>
+      <c r="TXE215" s="1"/>
+      <c r="TXF215" s="23"/>
+      <c r="TXG215" s="23"/>
+      <c r="TXH215" s="1"/>
+      <c r="TXI215" s="23"/>
+      <c r="TXJ215" s="23"/>
+      <c r="TXK215" s="1"/>
+      <c r="TXL215" s="23"/>
+      <c r="TXM215" s="23"/>
+      <c r="TXN215" s="1"/>
+      <c r="TXO215" s="23"/>
+      <c r="TXP215" s="23"/>
+      <c r="TXQ215" s="1"/>
+      <c r="TXR215" s="23"/>
+      <c r="TXS215" s="23"/>
+      <c r="TXT215" s="1"/>
+      <c r="TXU215" s="23"/>
+      <c r="TXV215" s="23"/>
+      <c r="TXW215" s="1"/>
+      <c r="TXX215" s="23"/>
+      <c r="TXY215" s="23"/>
+      <c r="TXZ215" s="1"/>
+      <c r="TYA215" s="23"/>
+      <c r="TYB215" s="23"/>
+      <c r="TYC215" s="1"/>
+      <c r="TYD215" s="23"/>
+      <c r="TYE215" s="23"/>
+      <c r="TYF215" s="1"/>
+      <c r="TYG215" s="23"/>
+      <c r="TYH215" s="23"/>
+      <c r="TYI215" s="1"/>
+      <c r="TYJ215" s="23"/>
+      <c r="TYK215" s="23"/>
+      <c r="TYL215" s="1"/>
+      <c r="TYM215" s="23"/>
+      <c r="TYN215" s="23"/>
+      <c r="TYO215" s="1"/>
+      <c r="TYP215" s="23"/>
+      <c r="TYQ215" s="23"/>
+      <c r="TYR215" s="1"/>
+      <c r="TYS215" s="23"/>
+      <c r="TYT215" s="23"/>
+      <c r="TYU215" s="1"/>
+      <c r="TYV215" s="23"/>
+      <c r="TYW215" s="23"/>
+      <c r="TYX215" s="1"/>
+      <c r="TYY215" s="23"/>
+      <c r="TYZ215" s="23"/>
+      <c r="TZA215" s="1"/>
+      <c r="TZB215" s="23"/>
+      <c r="TZC215" s="23"/>
+      <c r="TZD215" s="1"/>
+      <c r="TZE215" s="23"/>
+      <c r="TZF215" s="23"/>
+      <c r="TZG215" s="1"/>
+      <c r="TZH215" s="23"/>
+      <c r="TZI215" s="23"/>
+      <c r="TZJ215" s="1"/>
+      <c r="TZK215" s="23"/>
+      <c r="TZL215" s="23"/>
+      <c r="TZM215" s="1"/>
+      <c r="TZN215" s="23"/>
+      <c r="TZO215" s="23"/>
+      <c r="TZP215" s="1"/>
+      <c r="TZQ215" s="23"/>
+      <c r="TZR215" s="23"/>
+      <c r="TZS215" s="1"/>
+      <c r="TZT215" s="23"/>
+      <c r="TZU215" s="23"/>
+      <c r="TZV215" s="1"/>
+      <c r="TZW215" s="23"/>
+      <c r="TZX215" s="23"/>
+      <c r="TZY215" s="1"/>
+      <c r="TZZ215" s="23"/>
+      <c r="UAA215" s="23"/>
+      <c r="UAB215" s="1"/>
+      <c r="UAC215" s="23"/>
+      <c r="UAD215" s="23"/>
+      <c r="UAE215" s="1"/>
+      <c r="UAF215" s="23"/>
+      <c r="UAG215" s="23"/>
+      <c r="UAH215" s="1"/>
+      <c r="UAI215" s="23"/>
+      <c r="UAJ215" s="23"/>
+      <c r="UAK215" s="1"/>
+      <c r="UAL215" s="23"/>
+      <c r="UAM215" s="23"/>
+      <c r="UAN215" s="1"/>
+      <c r="UAO215" s="23"/>
+      <c r="UAP215" s="23"/>
+      <c r="UAQ215" s="1"/>
+      <c r="UAR215" s="23"/>
+      <c r="UAS215" s="23"/>
+      <c r="UAT215" s="1"/>
+      <c r="UAU215" s="23"/>
+      <c r="UAV215" s="23"/>
+      <c r="UAW215" s="1"/>
+      <c r="UAX215" s="23"/>
+      <c r="UAY215" s="23"/>
+      <c r="UAZ215" s="1"/>
+      <c r="UBA215" s="23"/>
+      <c r="UBB215" s="23"/>
+      <c r="UBC215" s="1"/>
+      <c r="UBD215" s="23"/>
+      <c r="UBE215" s="23"/>
+      <c r="UBF215" s="1"/>
+      <c r="UBG215" s="23"/>
+      <c r="UBH215" s="23"/>
+      <c r="UBI215" s="1"/>
+      <c r="UBJ215" s="23"/>
+      <c r="UBK215" s="23"/>
+      <c r="UBL215" s="1"/>
+      <c r="UBM215" s="23"/>
+      <c r="UBN215" s="23"/>
+      <c r="UBO215" s="1"/>
+      <c r="UBP215" s="23"/>
+      <c r="UBQ215" s="23"/>
+      <c r="UBR215" s="1"/>
+      <c r="UBS215" s="23"/>
+      <c r="UBT215" s="23"/>
+      <c r="UBU215" s="1"/>
+      <c r="UBV215" s="23"/>
+      <c r="UBW215" s="23"/>
+      <c r="UBX215" s="1"/>
+      <c r="UBY215" s="23"/>
+      <c r="UBZ215" s="23"/>
+      <c r="UCA215" s="1"/>
+      <c r="UCB215" s="23"/>
+      <c r="UCC215" s="23"/>
+      <c r="UCD215" s="1"/>
+      <c r="UCE215" s="23"/>
+      <c r="UCF215" s="23"/>
+      <c r="UCG215" s="1"/>
+      <c r="UCH215" s="23"/>
+      <c r="UCI215" s="23"/>
+      <c r="UCJ215" s="1"/>
+      <c r="UCK215" s="23"/>
+      <c r="UCL215" s="23"/>
+      <c r="UCM215" s="1"/>
+      <c r="UCN215" s="23"/>
+      <c r="UCO215" s="23"/>
+      <c r="UCP215" s="1"/>
+      <c r="UCQ215" s="23"/>
+      <c r="UCR215" s="23"/>
+      <c r="UCS215" s="1"/>
+      <c r="UCT215" s="23"/>
+      <c r="UCU215" s="23"/>
+      <c r="UCV215" s="1"/>
+      <c r="UCW215" s="23"/>
+      <c r="UCX215" s="23"/>
+      <c r="UCY215" s="1"/>
+      <c r="UCZ215" s="23"/>
+      <c r="UDA215" s="23"/>
+      <c r="UDB215" s="1"/>
+      <c r="UDC215" s="23"/>
+      <c r="UDD215" s="23"/>
+      <c r="UDE215" s="1"/>
+      <c r="UDF215" s="23"/>
+      <c r="UDG215" s="23"/>
+      <c r="UDH215" s="1"/>
+      <c r="UDI215" s="23"/>
+      <c r="UDJ215" s="23"/>
+      <c r="UDK215" s="1"/>
+      <c r="UDL215" s="23"/>
+      <c r="UDM215" s="23"/>
+      <c r="UDN215" s="1"/>
+      <c r="UDO215" s="23"/>
+      <c r="UDP215" s="23"/>
+      <c r="UDQ215" s="1"/>
+      <c r="UDR215" s="23"/>
+      <c r="UDS215" s="23"/>
+      <c r="UDT215" s="1"/>
+      <c r="UDU215" s="23"/>
+      <c r="UDV215" s="23"/>
+      <c r="UDW215" s="1"/>
+      <c r="UDX215" s="23"/>
+      <c r="UDY215" s="23"/>
+      <c r="UDZ215" s="1"/>
+      <c r="UEA215" s="23"/>
+      <c r="UEB215" s="23"/>
+      <c r="UEC215" s="1"/>
+      <c r="UED215" s="23"/>
+      <c r="UEE215" s="23"/>
+      <c r="UEF215" s="1"/>
+      <c r="UEG215" s="23"/>
+      <c r="UEH215" s="23"/>
+      <c r="UEI215" s="1"/>
+      <c r="UEJ215" s="23"/>
+      <c r="UEK215" s="23"/>
+      <c r="UEL215" s="1"/>
+      <c r="UEM215" s="23"/>
+      <c r="UEN215" s="23"/>
+      <c r="UEO215" s="1"/>
+      <c r="UEP215" s="23"/>
+      <c r="UEQ215" s="23"/>
+      <c r="UER215" s="1"/>
+      <c r="UES215" s="23"/>
+      <c r="UET215" s="23"/>
+      <c r="UEU215" s="1"/>
+      <c r="UEV215" s="23"/>
+      <c r="UEW215" s="23"/>
+      <c r="UEX215" s="1"/>
+      <c r="UEY215" s="23"/>
+      <c r="UEZ215" s="23"/>
+      <c r="UFA215" s="1"/>
+      <c r="UFB215" s="23"/>
+      <c r="UFC215" s="23"/>
+      <c r="UFD215" s="1"/>
+      <c r="UFE215" s="23"/>
+      <c r="UFF215" s="23"/>
+      <c r="UFG215" s="1"/>
+      <c r="UFH215" s="23"/>
+      <c r="UFI215" s="23"/>
+      <c r="UFJ215" s="1"/>
+      <c r="UFK215" s="23"/>
+      <c r="UFL215" s="23"/>
+      <c r="UFM215" s="1"/>
+      <c r="UFN215" s="23"/>
+      <c r="UFO215" s="23"/>
+      <c r="UFP215" s="1"/>
+      <c r="UFQ215" s="23"/>
+      <c r="UFR215" s="23"/>
+      <c r="UFS215" s="1"/>
+      <c r="UFT215" s="23"/>
+      <c r="UFU215" s="23"/>
+      <c r="UFV215" s="1"/>
+      <c r="UFW215" s="23"/>
+      <c r="UFX215" s="23"/>
+      <c r="UFY215" s="1"/>
+      <c r="UFZ215" s="23"/>
+      <c r="UGA215" s="23"/>
+      <c r="UGB215" s="1"/>
+      <c r="UGC215" s="23"/>
+      <c r="UGD215" s="23"/>
+      <c r="UGE215" s="1"/>
+      <c r="UGF215" s="23"/>
+      <c r="UGG215" s="23"/>
+      <c r="UGH215" s="1"/>
+      <c r="UGI215" s="23"/>
+      <c r="UGJ215" s="23"/>
+      <c r="UGK215" s="1"/>
+      <c r="UGL215" s="23"/>
+      <c r="UGM215" s="23"/>
+      <c r="UGN215" s="1"/>
+      <c r="UGO215" s="23"/>
+      <c r="UGP215" s="23"/>
+      <c r="UGQ215" s="1"/>
+      <c r="UGR215" s="23"/>
+      <c r="UGS215" s="23"/>
+      <c r="UGT215" s="1"/>
+      <c r="UGU215" s="23"/>
+      <c r="UGV215" s="23"/>
+      <c r="UGW215" s="1"/>
+      <c r="UGX215" s="23"/>
+      <c r="UGY215" s="23"/>
+      <c r="UGZ215" s="1"/>
+      <c r="UHA215" s="23"/>
+      <c r="UHB215" s="23"/>
+      <c r="UHC215" s="1"/>
+      <c r="UHD215" s="23"/>
+      <c r="UHE215" s="23"/>
+      <c r="UHF215" s="1"/>
+      <c r="UHG215" s="23"/>
+      <c r="UHH215" s="23"/>
+      <c r="UHI215" s="1"/>
+      <c r="UHJ215" s="23"/>
+      <c r="UHK215" s="23"/>
+      <c r="UHL215" s="1"/>
+      <c r="UHM215" s="23"/>
+      <c r="UHN215" s="23"/>
+      <c r="UHO215" s="1"/>
+      <c r="UHP215" s="23"/>
+      <c r="UHQ215" s="23"/>
+      <c r="UHR215" s="1"/>
+      <c r="UHS215" s="23"/>
+      <c r="UHT215" s="23"/>
+      <c r="UHU215" s="1"/>
+      <c r="UHV215" s="23"/>
+      <c r="UHW215" s="23"/>
+      <c r="UHX215" s="1"/>
+      <c r="UHY215" s="23"/>
+      <c r="UHZ215" s="23"/>
+      <c r="UIA215" s="1"/>
+      <c r="UIB215" s="23"/>
+      <c r="UIC215" s="23"/>
+      <c r="UID215" s="1"/>
+      <c r="UIE215" s="23"/>
+      <c r="UIF215" s="23"/>
+      <c r="UIG215" s="1"/>
+      <c r="UIH215" s="23"/>
+      <c r="UII215" s="23"/>
+      <c r="UIJ215" s="1"/>
+      <c r="UIK215" s="23"/>
+      <c r="UIL215" s="23"/>
+      <c r="UIM215" s="1"/>
+      <c r="UIN215" s="23"/>
+      <c r="UIO215" s="23"/>
+      <c r="UIP215" s="1"/>
+      <c r="UIQ215" s="23"/>
+      <c r="UIR215" s="23"/>
+      <c r="UIS215" s="1"/>
+      <c r="UIT215" s="23"/>
+      <c r="UIU215" s="23"/>
+      <c r="UIV215" s="1"/>
+      <c r="UIW215" s="23"/>
+      <c r="UIX215" s="23"/>
+      <c r="UIY215" s="1"/>
+      <c r="UIZ215" s="23"/>
+      <c r="UJA215" s="23"/>
+      <c r="UJB215" s="1"/>
+      <c r="UJC215" s="23"/>
+      <c r="UJD215" s="23"/>
+      <c r="UJE215" s="1"/>
+      <c r="UJF215" s="23"/>
+      <c r="UJG215" s="23"/>
+      <c r="UJH215" s="1"/>
+      <c r="UJI215" s="23"/>
+      <c r="UJJ215" s="23"/>
+      <c r="UJK215" s="1"/>
+      <c r="UJL215" s="23"/>
+      <c r="UJM215" s="23"/>
+      <c r="UJN215" s="1"/>
+      <c r="UJO215" s="23"/>
+      <c r="UJP215" s="23"/>
+      <c r="UJQ215" s="1"/>
+      <c r="UJR215" s="23"/>
+      <c r="UJS215" s="23"/>
+      <c r="UJT215" s="1"/>
+      <c r="UJU215" s="23"/>
+      <c r="UJV215" s="23"/>
+      <c r="UJW215" s="1"/>
+      <c r="UJX215" s="23"/>
+      <c r="UJY215" s="23"/>
+      <c r="UJZ215" s="1"/>
+      <c r="UKA215" s="23"/>
+      <c r="UKB215" s="23"/>
+      <c r="UKC215" s="1"/>
+      <c r="UKD215" s="23"/>
+      <c r="UKE215" s="23"/>
+      <c r="UKF215" s="1"/>
+      <c r="UKG215" s="23"/>
+      <c r="UKH215" s="23"/>
+      <c r="UKI215" s="1"/>
+      <c r="UKJ215" s="23"/>
+      <c r="UKK215" s="23"/>
+      <c r="UKL215" s="1"/>
+      <c r="UKM215" s="23"/>
+      <c r="UKN215" s="23"/>
+      <c r="UKO215" s="1"/>
+      <c r="UKP215" s="23"/>
+      <c r="UKQ215" s="23"/>
+      <c r="UKR215" s="1"/>
+      <c r="UKS215" s="23"/>
+      <c r="UKT215" s="23"/>
+      <c r="UKU215" s="1"/>
+      <c r="UKV215" s="23"/>
+      <c r="UKW215" s="23"/>
+      <c r="UKX215" s="1"/>
+      <c r="UKY215" s="23"/>
+      <c r="UKZ215" s="23"/>
+      <c r="ULA215" s="1"/>
+      <c r="ULB215" s="23"/>
+      <c r="ULC215" s="23"/>
+      <c r="ULD215" s="1"/>
+      <c r="ULE215" s="23"/>
+      <c r="ULF215" s="23"/>
+      <c r="ULG215" s="1"/>
+      <c r="ULH215" s="23"/>
+      <c r="ULI215" s="23"/>
+      <c r="ULJ215" s="1"/>
+      <c r="ULK215" s="23"/>
+      <c r="ULL215" s="23"/>
+      <c r="ULM215" s="1"/>
+      <c r="ULN215" s="23"/>
+      <c r="ULO215" s="23"/>
+      <c r="ULP215" s="1"/>
+      <c r="ULQ215" s="23"/>
+      <c r="ULR215" s="23"/>
+      <c r="ULS215" s="1"/>
+      <c r="ULT215" s="23"/>
+      <c r="ULU215" s="23"/>
+      <c r="ULV215" s="1"/>
+      <c r="ULW215" s="23"/>
+      <c r="ULX215" s="23"/>
+      <c r="ULY215" s="1"/>
+      <c r="ULZ215" s="23"/>
+      <c r="UMA215" s="23"/>
+      <c r="UMB215" s="1"/>
+      <c r="UMC215" s="23"/>
+      <c r="UMD215" s="23"/>
+      <c r="UME215" s="1"/>
+      <c r="UMF215" s="23"/>
+      <c r="UMG215" s="23"/>
+      <c r="UMH215" s="1"/>
+      <c r="UMI215" s="23"/>
+      <c r="UMJ215" s="23"/>
+      <c r="UMK215" s="1"/>
+      <c r="UML215" s="23"/>
+      <c r="UMM215" s="23"/>
+      <c r="UMN215" s="1"/>
+      <c r="UMO215" s="23"/>
+      <c r="UMP215" s="23"/>
+      <c r="UMQ215" s="1"/>
+      <c r="UMR215" s="23"/>
+      <c r="UMS215" s="23"/>
+      <c r="UMT215" s="1"/>
+      <c r="UMU215" s="23"/>
+      <c r="UMV215" s="23"/>
+      <c r="UMW215" s="1"/>
+      <c r="UMX215" s="23"/>
+      <c r="UMY215" s="23"/>
+      <c r="UMZ215" s="1"/>
+      <c r="UNA215" s="23"/>
+      <c r="UNB215" s="23"/>
+      <c r="UNC215" s="1"/>
+      <c r="UND215" s="23"/>
+      <c r="UNE215" s="23"/>
+      <c r="UNF215" s="1"/>
+      <c r="UNG215" s="23"/>
+      <c r="UNH215" s="23"/>
+      <c r="UNI215" s="1"/>
+      <c r="UNJ215" s="23"/>
+      <c r="UNK215" s="23"/>
+      <c r="UNL215" s="1"/>
+      <c r="UNM215" s="23"/>
+      <c r="UNN215" s="23"/>
+      <c r="UNO215" s="1"/>
+      <c r="UNP215" s="23"/>
+      <c r="UNQ215" s="23"/>
+      <c r="UNR215" s="1"/>
+      <c r="UNS215" s="23"/>
+      <c r="UNT215" s="23"/>
+      <c r="UNU215" s="1"/>
+      <c r="UNV215" s="23"/>
+      <c r="UNW215" s="23"/>
+      <c r="UNX215" s="1"/>
+      <c r="UNY215" s="23"/>
+      <c r="UNZ215" s="23"/>
+      <c r="UOA215" s="1"/>
+      <c r="UOB215" s="23"/>
+      <c r="UOC215" s="23"/>
+      <c r="UOD215" s="1"/>
+      <c r="UOE215" s="23"/>
+      <c r="UOF215" s="23"/>
+      <c r="UOG215" s="1"/>
+      <c r="UOH215" s="23"/>
+      <c r="UOI215" s="23"/>
+      <c r="UOJ215" s="1"/>
+      <c r="UOK215" s="23"/>
+      <c r="UOL215" s="23"/>
+      <c r="UOM215" s="1"/>
+      <c r="UON215" s="23"/>
+      <c r="UOO215" s="23"/>
+      <c r="UOP215" s="1"/>
+      <c r="UOQ215" s="23"/>
+      <c r="UOR215" s="23"/>
+      <c r="UOS215" s="1"/>
+      <c r="UOT215" s="23"/>
+      <c r="UOU215" s="23"/>
+      <c r="UOV215" s="1"/>
+      <c r="UOW215" s="23"/>
+      <c r="UOX215" s="23"/>
+      <c r="UOY215" s="1"/>
+      <c r="UOZ215" s="23"/>
+      <c r="UPA215" s="23"/>
+      <c r="UPB215" s="1"/>
+      <c r="UPC215" s="23"/>
+      <c r="UPD215" s="23"/>
+      <c r="UPE215" s="1"/>
+      <c r="UPF215" s="23"/>
+      <c r="UPG215" s="23"/>
+      <c r="UPH215" s="1"/>
+      <c r="UPI215" s="23"/>
+      <c r="UPJ215" s="23"/>
+      <c r="UPK215" s="1"/>
+      <c r="UPL215" s="23"/>
+      <c r="UPM215" s="23"/>
+      <c r="UPN215" s="1"/>
+      <c r="UPO215" s="23"/>
+      <c r="UPP215" s="23"/>
+      <c r="UPQ215" s="1"/>
+      <c r="UPR215" s="23"/>
+      <c r="UPS215" s="23"/>
+      <c r="UPT215" s="1"/>
+      <c r="UPU215" s="23"/>
+      <c r="UPV215" s="23"/>
+      <c r="UPW215" s="1"/>
+      <c r="UPX215" s="23"/>
+      <c r="UPY215" s="23"/>
+      <c r="UPZ215" s="1"/>
+      <c r="UQA215" s="23"/>
+      <c r="UQB215" s="23"/>
+      <c r="UQC215" s="1"/>
+      <c r="UQD215" s="23"/>
+      <c r="UQE215" s="23"/>
+      <c r="UQF215" s="1"/>
+      <c r="UQG215" s="23"/>
+      <c r="UQH215" s="23"/>
+      <c r="UQI215" s="1"/>
+      <c r="UQJ215" s="23"/>
+      <c r="UQK215" s="23"/>
+      <c r="UQL215" s="1"/>
+      <c r="UQM215" s="23"/>
+      <c r="UQN215" s="23"/>
+      <c r="UQO215" s="1"/>
+      <c r="UQP215" s="23"/>
+      <c r="UQQ215" s="23"/>
+      <c r="UQR215" s="1"/>
+      <c r="UQS215" s="23"/>
+      <c r="UQT215" s="23"/>
+      <c r="UQU215" s="1"/>
+      <c r="UQV215" s="23"/>
+      <c r="UQW215" s="23"/>
+      <c r="UQX215" s="1"/>
+      <c r="UQY215" s="23"/>
+      <c r="UQZ215" s="23"/>
+      <c r="URA215" s="1"/>
+      <c r="URB215" s="23"/>
+      <c r="URC215" s="23"/>
+      <c r="URD215" s="1"/>
+      <c r="URE215" s="23"/>
+      <c r="URF215" s="23"/>
+      <c r="URG215" s="1"/>
+      <c r="URH215" s="23"/>
+      <c r="URI215" s="23"/>
+      <c r="URJ215" s="1"/>
+      <c r="URK215" s="23"/>
+      <c r="URL215" s="23"/>
+      <c r="URM215" s="1"/>
+      <c r="URN215" s="23"/>
+      <c r="URO215" s="23"/>
+      <c r="URP215" s="1"/>
+      <c r="URQ215" s="23"/>
+      <c r="URR215" s="23"/>
+      <c r="URS215" s="1"/>
+      <c r="URT215" s="23"/>
+      <c r="URU215" s="23"/>
+      <c r="URV215" s="1"/>
+      <c r="URW215" s="23"/>
+      <c r="URX215" s="23"/>
+      <c r="URY215" s="1"/>
+      <c r="URZ215" s="23"/>
+      <c r="USA215" s="23"/>
+      <c r="USB215" s="1"/>
+      <c r="USC215" s="23"/>
+      <c r="USD215" s="23"/>
+      <c r="USE215" s="1"/>
+      <c r="USF215" s="23"/>
+      <c r="USG215" s="23"/>
+      <c r="USH215" s="1"/>
+      <c r="USI215" s="23"/>
+      <c r="USJ215" s="23"/>
+      <c r="USK215" s="1"/>
+      <c r="USL215" s="23"/>
+      <c r="USM215" s="23"/>
+      <c r="USN215" s="1"/>
+      <c r="USO215" s="23"/>
+      <c r="USP215" s="23"/>
+      <c r="USQ215" s="1"/>
+      <c r="USR215" s="23"/>
+      <c r="USS215" s="23"/>
+      <c r="UST215" s="1"/>
+      <c r="USU215" s="23"/>
+      <c r="USV215" s="23"/>
+      <c r="USW215" s="1"/>
+      <c r="USX215" s="23"/>
+      <c r="USY215" s="23"/>
+      <c r="USZ215" s="1"/>
+      <c r="UTA215" s="23"/>
+      <c r="UTB215" s="23"/>
+      <c r="UTC215" s="1"/>
+      <c r="UTD215" s="23"/>
+      <c r="UTE215" s="23"/>
+      <c r="UTF215" s="1"/>
+      <c r="UTG215" s="23"/>
+      <c r="UTH215" s="23"/>
+      <c r="UTI215" s="1"/>
+      <c r="UTJ215" s="23"/>
+      <c r="UTK215" s="23"/>
+      <c r="UTL215" s="1"/>
+      <c r="UTM215" s="23"/>
+      <c r="UTN215" s="23"/>
+      <c r="UTO215" s="1"/>
+      <c r="UTP215" s="23"/>
+      <c r="UTQ215" s="23"/>
+      <c r="UTR215" s="1"/>
+      <c r="UTS215" s="23"/>
+      <c r="UTT215" s="23"/>
+      <c r="UTU215" s="1"/>
+      <c r="UTV215" s="23"/>
+      <c r="UTW215" s="23"/>
+      <c r="UTX215" s="1"/>
+      <c r="UTY215" s="23"/>
+      <c r="UTZ215" s="23"/>
+      <c r="UUA215" s="1"/>
+      <c r="UUB215" s="23"/>
+      <c r="UUC215" s="23"/>
+      <c r="UUD215" s="1"/>
+      <c r="UUE215" s="23"/>
+      <c r="UUF215" s="23"/>
+      <c r="UUG215" s="1"/>
+      <c r="UUH215" s="23"/>
+      <c r="UUI215" s="23"/>
+      <c r="UUJ215" s="1"/>
+      <c r="UUK215" s="23"/>
+      <c r="UUL215" s="23"/>
+      <c r="UUM215" s="1"/>
+      <c r="UUN215" s="23"/>
+      <c r="UUO215" s="23"/>
+      <c r="UUP215" s="1"/>
+      <c r="UUQ215" s="23"/>
+      <c r="UUR215" s="23"/>
+      <c r="UUS215" s="1"/>
+      <c r="UUT215" s="23"/>
+      <c r="UUU215" s="23"/>
+      <c r="UUV215" s="1"/>
+      <c r="UUW215" s="23"/>
+      <c r="UUX215" s="23"/>
+      <c r="UUY215" s="1"/>
+      <c r="UUZ215" s="23"/>
+      <c r="UVA215" s="23"/>
+      <c r="UVB215" s="1"/>
+      <c r="UVC215" s="23"/>
+      <c r="UVD215" s="23"/>
+      <c r="UVE215" s="1"/>
+      <c r="UVF215" s="23"/>
+      <c r="UVG215" s="23"/>
+      <c r="UVH215" s="1"/>
+      <c r="UVI215" s="23"/>
+      <c r="UVJ215" s="23"/>
+      <c r="UVK215" s="1"/>
+      <c r="UVL215" s="23"/>
+      <c r="UVM215" s="23"/>
+      <c r="UVN215" s="1"/>
+      <c r="UVO215" s="23"/>
+      <c r="UVP215" s="23"/>
+      <c r="UVQ215" s="1"/>
+      <c r="UVR215" s="23"/>
+      <c r="UVS215" s="23"/>
+      <c r="UVT215" s="1"/>
+      <c r="UVU215" s="23"/>
+      <c r="UVV215" s="23"/>
+      <c r="UVW215" s="1"/>
+      <c r="UVX215" s="23"/>
+      <c r="UVY215" s="23"/>
+      <c r="UVZ215" s="1"/>
+      <c r="UWA215" s="23"/>
+      <c r="UWB215" s="23"/>
+      <c r="UWC215" s="1"/>
+      <c r="UWD215" s="23"/>
+      <c r="UWE215" s="23"/>
+      <c r="UWF215" s="1"/>
+      <c r="UWG215" s="23"/>
+      <c r="UWH215" s="23"/>
+      <c r="UWI215" s="1"/>
+      <c r="UWJ215" s="23"/>
+      <c r="UWK215" s="23"/>
+      <c r="UWL215" s="1"/>
+      <c r="UWM215" s="23"/>
+      <c r="UWN215" s="23"/>
+      <c r="UWO215" s="1"/>
+      <c r="UWP215" s="23"/>
+      <c r="UWQ215" s="23"/>
+      <c r="UWR215" s="1"/>
+      <c r="UWS215" s="23"/>
+      <c r="UWT215" s="23"/>
+      <c r="UWU215" s="1"/>
+      <c r="UWV215" s="23"/>
+      <c r="UWW215" s="23"/>
+      <c r="UWX215" s="1"/>
+      <c r="UWY215" s="23"/>
+      <c r="UWZ215" s="23"/>
+      <c r="UXA215" s="1"/>
+      <c r="UXB215" s="23"/>
+      <c r="UXC215" s="23"/>
+      <c r="UXD215" s="1"/>
+      <c r="UXE215" s="23"/>
+      <c r="UXF215" s="23"/>
+      <c r="UXG215" s="1"/>
+      <c r="UXH215" s="23"/>
+      <c r="UXI215" s="23"/>
+      <c r="UXJ215" s="1"/>
+      <c r="UXK215" s="23"/>
+      <c r="UXL215" s="23"/>
+      <c r="UXM215" s="1"/>
+      <c r="UXN215" s="23"/>
+      <c r="UXO215" s="23"/>
+      <c r="UXP215" s="1"/>
+      <c r="UXQ215" s="23"/>
+      <c r="UXR215" s="23"/>
+      <c r="UXS215" s="1"/>
+      <c r="UXT215" s="23"/>
+      <c r="UXU215" s="23"/>
+      <c r="UXV215" s="1"/>
+      <c r="UXW215" s="23"/>
+      <c r="UXX215" s="23"/>
+      <c r="UXY215" s="1"/>
+      <c r="UXZ215" s="23"/>
+      <c r="UYA215" s="23"/>
+      <c r="UYB215" s="1"/>
+      <c r="UYC215" s="23"/>
+      <c r="UYD215" s="23"/>
+      <c r="UYE215" s="1"/>
+      <c r="UYF215" s="23"/>
+      <c r="UYG215" s="23"/>
+      <c r="UYH215" s="1"/>
+      <c r="UYI215" s="23"/>
+      <c r="UYJ215" s="23"/>
+      <c r="UYK215" s="1"/>
+      <c r="UYL215" s="23"/>
+      <c r="UYM215" s="23"/>
+      <c r="UYN215" s="1"/>
+      <c r="UYO215" s="23"/>
+      <c r="UYP215" s="23"/>
+      <c r="UYQ215" s="1"/>
+      <c r="UYR215" s="23"/>
+      <c r="UYS215" s="23"/>
+      <c r="UYT215" s="1"/>
+      <c r="UYU215" s="23"/>
+      <c r="UYV215" s="23"/>
+      <c r="UYW215" s="1"/>
+      <c r="UYX215" s="23"/>
+      <c r="UYY215" s="23"/>
+      <c r="UYZ215" s="1"/>
+      <c r="UZA215" s="23"/>
+      <c r="UZB215" s="23"/>
+      <c r="UZC215" s="1"/>
+      <c r="UZD215" s="23"/>
+      <c r="UZE215" s="23"/>
+      <c r="UZF215" s="1"/>
+      <c r="UZG215" s="23"/>
+      <c r="UZH215" s="23"/>
+      <c r="UZI215" s="1"/>
+      <c r="UZJ215" s="23"/>
+      <c r="UZK215" s="23"/>
+      <c r="UZL215" s="1"/>
+      <c r="UZM215" s="23"/>
+      <c r="UZN215" s="23"/>
+      <c r="UZO215" s="1"/>
+      <c r="UZP215" s="23"/>
+      <c r="UZQ215" s="23"/>
+      <c r="UZR215" s="1"/>
+      <c r="UZS215" s="23"/>
+      <c r="UZT215" s="23"/>
+      <c r="UZU215" s="1"/>
+      <c r="UZV215" s="23"/>
+      <c r="UZW215" s="23"/>
+      <c r="UZX215" s="1"/>
+      <c r="UZY215" s="23"/>
+      <c r="UZZ215" s="23"/>
+      <c r="VAA215" s="1"/>
+      <c r="VAB215" s="23"/>
+      <c r="VAC215" s="23"/>
+      <c r="VAD215" s="1"/>
+      <c r="VAE215" s="23"/>
+      <c r="VAF215" s="23"/>
+      <c r="VAG215" s="1"/>
+      <c r="VAH215" s="23"/>
+      <c r="VAI215" s="23"/>
+      <c r="VAJ215" s="1"/>
+      <c r="VAK215" s="23"/>
+      <c r="VAL215" s="23"/>
+      <c r="VAM215" s="1"/>
+      <c r="VAN215" s="23"/>
+      <c r="VAO215" s="23"/>
+      <c r="VAP215" s="1"/>
+      <c r="VAQ215" s="23"/>
+      <c r="VAR215" s="23"/>
+      <c r="VAS215" s="1"/>
+      <c r="VAT215" s="23"/>
+      <c r="VAU215" s="23"/>
+      <c r="VAV215" s="1"/>
+      <c r="VAW215" s="23"/>
+      <c r="VAX215" s="23"/>
+      <c r="VAY215" s="1"/>
+      <c r="VAZ215" s="23"/>
+      <c r="VBA215" s="23"/>
+      <c r="VBB215" s="1"/>
+      <c r="VBC215" s="23"/>
+      <c r="VBD215" s="23"/>
+      <c r="VBE215" s="1"/>
+      <c r="VBF215" s="23"/>
+      <c r="VBG215" s="23"/>
+      <c r="VBH215" s="1"/>
+      <c r="VBI215" s="23"/>
+      <c r="VBJ215" s="23"/>
+      <c r="VBK215" s="1"/>
+      <c r="VBL215" s="23"/>
+      <c r="VBM215" s="23"/>
+      <c r="VBN215" s="1"/>
+      <c r="VBO215" s="23"/>
+      <c r="VBP215" s="23"/>
+      <c r="VBQ215" s="1"/>
+      <c r="VBR215" s="23"/>
+      <c r="VBS215" s="23"/>
+      <c r="VBT215" s="1"/>
+      <c r="VBU215" s="23"/>
+      <c r="VBV215" s="23"/>
+      <c r="VBW215" s="1"/>
+      <c r="VBX215" s="23"/>
+      <c r="VBY215" s="23"/>
+      <c r="VBZ215" s="1"/>
+      <c r="VCA215" s="23"/>
+      <c r="VCB215" s="23"/>
+      <c r="VCC215" s="1"/>
+      <c r="VCD215" s="23"/>
+      <c r="VCE215" s="23"/>
+      <c r="VCF215" s="1"/>
+      <c r="VCG215" s="23"/>
+      <c r="VCH215" s="23"/>
+      <c r="VCI215" s="1"/>
+      <c r="VCJ215" s="23"/>
+      <c r="VCK215" s="23"/>
+      <c r="VCL215" s="1"/>
+      <c r="VCM215" s="23"/>
+      <c r="VCN215" s="23"/>
+      <c r="VCO215" s="1"/>
+      <c r="VCP215" s="23"/>
+      <c r="VCQ215" s="23"/>
+      <c r="VCR215" s="1"/>
+      <c r="VCS215" s="23"/>
+      <c r="VCT215" s="23"/>
+      <c r="VCU215" s="1"/>
+      <c r="VCV215" s="23"/>
+      <c r="VCW215" s="23"/>
+      <c r="VCX215" s="1"/>
+      <c r="VCY215" s="23"/>
+      <c r="VCZ215" s="23"/>
+      <c r="VDA215" s="1"/>
+      <c r="VDB215" s="23"/>
+      <c r="VDC215" s="23"/>
+      <c r="VDD215" s="1"/>
+      <c r="VDE215" s="23"/>
+      <c r="VDF215" s="23"/>
+      <c r="VDG215" s="1"/>
+      <c r="VDH215" s="23"/>
+      <c r="VDI215" s="23"/>
+      <c r="VDJ215" s="1"/>
+      <c r="VDK215" s="23"/>
+      <c r="VDL215" s="23"/>
+      <c r="VDM215" s="1"/>
+      <c r="VDN215" s="23"/>
+      <c r="VDO215" s="23"/>
+      <c r="VDP215" s="1"/>
+      <c r="VDQ215" s="23"/>
+      <c r="VDR215" s="23"/>
+      <c r="VDS215" s="1"/>
+      <c r="VDT215" s="23"/>
+      <c r="VDU215" s="23"/>
+      <c r="VDV215" s="1"/>
+      <c r="VDW215" s="23"/>
+      <c r="VDX215" s="23"/>
+      <c r="VDY215" s="1"/>
+      <c r="VDZ215" s="23"/>
+      <c r="VEA215" s="23"/>
+      <c r="VEB215" s="1"/>
+      <c r="VEC215" s="23"/>
+      <c r="VED215" s="23"/>
+      <c r="VEE215" s="1"/>
+      <c r="VEF215" s="23"/>
+      <c r="VEG215" s="23"/>
+      <c r="VEH215" s="1"/>
+      <c r="VEI215" s="23"/>
+      <c r="VEJ215" s="23"/>
+      <c r="VEK215" s="1"/>
+      <c r="VEL215" s="23"/>
+      <c r="VEM215" s="23"/>
+      <c r="VEN215" s="1"/>
+      <c r="VEO215" s="23"/>
+      <c r="VEP215" s="23"/>
+      <c r="VEQ215" s="1"/>
+      <c r="VER215" s="23"/>
+      <c r="VES215" s="23"/>
+      <c r="VET215" s="1"/>
+      <c r="VEU215" s="23"/>
+      <c r="VEV215" s="23"/>
+      <c r="VEW215" s="1"/>
+      <c r="VEX215" s="23"/>
+      <c r="VEY215" s="23"/>
+      <c r="VEZ215" s="1"/>
+      <c r="VFA215" s="23"/>
+      <c r="VFB215" s="23"/>
+      <c r="VFC215" s="1"/>
+      <c r="VFD215" s="23"/>
+      <c r="VFE215" s="23"/>
+      <c r="VFF215" s="1"/>
+      <c r="VFG215" s="23"/>
+      <c r="VFH215" s="23"/>
+      <c r="VFI215" s="1"/>
+      <c r="VFJ215" s="23"/>
+      <c r="VFK215" s="23"/>
+      <c r="VFL215" s="1"/>
+      <c r="VFM215" s="23"/>
+      <c r="VFN215" s="23"/>
+      <c r="VFO215" s="1"/>
+      <c r="VFP215" s="23"/>
+      <c r="VFQ215" s="23"/>
+      <c r="VFR215" s="1"/>
+      <c r="VFS215" s="23"/>
+      <c r="VFT215" s="23"/>
+      <c r="VFU215" s="1"/>
+      <c r="VFV215" s="23"/>
+      <c r="VFW215" s="23"/>
+      <c r="VFX215" s="1"/>
+      <c r="VFY215" s="23"/>
+      <c r="VFZ215" s="23"/>
+      <c r="VGA215" s="1"/>
+      <c r="VGB215" s="23"/>
+      <c r="VGC215" s="23"/>
+      <c r="VGD215" s="1"/>
+      <c r="VGE215" s="23"/>
+      <c r="VGF215" s="23"/>
+      <c r="VGG215" s="1"/>
+      <c r="VGH215" s="23"/>
+      <c r="VGI215" s="23"/>
+      <c r="VGJ215" s="1"/>
+      <c r="VGK215" s="23"/>
+      <c r="VGL215" s="23"/>
+      <c r="VGM215" s="1"/>
+      <c r="VGN215" s="23"/>
+      <c r="VGO215" s="23"/>
+      <c r="VGP215" s="1"/>
+      <c r="VGQ215" s="23"/>
+      <c r="VGR215" s="23"/>
+      <c r="VGS215" s="1"/>
+      <c r="VGT215" s="23"/>
+      <c r="VGU215" s="23"/>
+      <c r="VGV215" s="1"/>
+      <c r="VGW215" s="23"/>
+      <c r="VGX215" s="23"/>
+      <c r="VGY215" s="1"/>
+      <c r="VGZ215" s="23"/>
+      <c r="VHA215" s="23"/>
+      <c r="VHB215" s="1"/>
+      <c r="VHC215" s="23"/>
+      <c r="VHD215" s="23"/>
+      <c r="VHE215" s="1"/>
+      <c r="VHF215" s="23"/>
+      <c r="VHG215" s="23"/>
+      <c r="VHH215" s="1"/>
+      <c r="VHI215" s="23"/>
+      <c r="VHJ215" s="23"/>
+      <c r="VHK215" s="1"/>
+      <c r="VHL215" s="23"/>
+      <c r="VHM215" s="23"/>
+      <c r="VHN215" s="1"/>
+      <c r="VHO215" s="23"/>
+      <c r="VHP215" s="23"/>
+      <c r="VHQ215" s="1"/>
+      <c r="VHR215" s="23"/>
+      <c r="VHS215" s="23"/>
+      <c r="VHT215" s="1"/>
+      <c r="VHU215" s="23"/>
+      <c r="VHV215" s="23"/>
+      <c r="VHW215" s="1"/>
+      <c r="VHX215" s="23"/>
+      <c r="VHY215" s="23"/>
+      <c r="VHZ215" s="1"/>
+      <c r="VIA215" s="23"/>
+      <c r="VIB215" s="23"/>
+      <c r="VIC215" s="1"/>
+      <c r="VID215" s="23"/>
+      <c r="VIE215" s="23"/>
+      <c r="VIF215" s="1"/>
+      <c r="VIG215" s="23"/>
+      <c r="VIH215" s="23"/>
+      <c r="VII215" s="1"/>
+      <c r="VIJ215" s="23"/>
+      <c r="VIK215" s="23"/>
+      <c r="VIL215" s="1"/>
+      <c r="VIM215" s="23"/>
+      <c r="VIN215" s="23"/>
+      <c r="VIO215" s="1"/>
+      <c r="VIP215" s="23"/>
+      <c r="VIQ215" s="23"/>
+      <c r="VIR215" s="1"/>
+      <c r="VIS215" s="23"/>
+      <c r="VIT215" s="23"/>
+      <c r="VIU215" s="1"/>
+      <c r="VIV215" s="23"/>
+      <c r="VIW215" s="23"/>
+      <c r="VIX215" s="1"/>
+      <c r="VIY215" s="23"/>
+      <c r="VIZ215" s="23"/>
+      <c r="VJA215" s="1"/>
+      <c r="VJB215" s="23"/>
+      <c r="VJC215" s="23"/>
+      <c r="VJD215" s="1"/>
+      <c r="VJE215" s="23"/>
+      <c r="VJF215" s="23"/>
+      <c r="VJG215" s="1"/>
+      <c r="VJH215" s="23"/>
+      <c r="VJI215" s="23"/>
+      <c r="VJJ215" s="1"/>
+      <c r="VJK215" s="23"/>
+      <c r="VJL215" s="23"/>
+      <c r="VJM215" s="1"/>
+      <c r="VJN215" s="23"/>
+      <c r="VJO215" s="23"/>
+      <c r="VJP215" s="1"/>
+      <c r="VJQ215" s="23"/>
+      <c r="VJR215" s="23"/>
+      <c r="VJS215" s="1"/>
+      <c r="VJT215" s="23"/>
+      <c r="VJU215" s="23"/>
+      <c r="VJV215" s="1"/>
+      <c r="VJW215" s="23"/>
+      <c r="VJX215" s="23"/>
+      <c r="VJY215" s="1"/>
+      <c r="VJZ215" s="23"/>
+      <c r="VKA215" s="23"/>
+      <c r="VKB215" s="1"/>
+      <c r="VKC215" s="23"/>
+      <c r="VKD215" s="23"/>
+      <c r="VKE215" s="1"/>
+      <c r="VKF215" s="23"/>
+      <c r="VKG215" s="23"/>
+      <c r="VKH215" s="1"/>
+      <c r="VKI215" s="23"/>
+      <c r="VKJ215" s="23"/>
+      <c r="VKK215" s="1"/>
+      <c r="VKL215" s="23"/>
+      <c r="VKM215" s="23"/>
+      <c r="VKN215" s="1"/>
+      <c r="VKO215" s="23"/>
+      <c r="VKP215" s="23"/>
+      <c r="VKQ215" s="1"/>
+      <c r="VKR215" s="23"/>
+      <c r="VKS215" s="23"/>
+      <c r="VKT215" s="1"/>
+      <c r="VKU215" s="23"/>
+      <c r="VKV215" s="23"/>
+      <c r="VKW215" s="1"/>
+      <c r="VKX215" s="23"/>
+      <c r="VKY215" s="23"/>
+      <c r="VKZ215" s="1"/>
+      <c r="VLA215" s="23"/>
+      <c r="VLB215" s="23"/>
+      <c r="VLC215" s="1"/>
+      <c r="VLD215" s="23"/>
+      <c r="VLE215" s="23"/>
+      <c r="VLF215" s="1"/>
+      <c r="VLG215" s="23"/>
+      <c r="VLH215" s="23"/>
+      <c r="VLI215" s="1"/>
+      <c r="VLJ215" s="23"/>
+      <c r="VLK215" s="23"/>
+      <c r="VLL215" s="1"/>
+      <c r="VLM215" s="23"/>
+      <c r="VLN215" s="23"/>
+      <c r="VLO215" s="1"/>
+      <c r="VLP215" s="23"/>
+      <c r="VLQ215" s="23"/>
+      <c r="VLR215" s="1"/>
+      <c r="VLS215" s="23"/>
+      <c r="VLT215" s="23"/>
+      <c r="VLU215" s="1"/>
+      <c r="VLV215" s="23"/>
+      <c r="VLW215" s="23"/>
+      <c r="VLX215" s="1"/>
+      <c r="VLY215" s="23"/>
+      <c r="VLZ215" s="23"/>
+      <c r="VMA215" s="1"/>
+      <c r="VMB215" s="23"/>
+      <c r="VMC215" s="23"/>
+      <c r="VMD215" s="1"/>
+      <c r="VME215" s="23"/>
+      <c r="VMF215" s="23"/>
+      <c r="VMG215" s="1"/>
+      <c r="VMH215" s="23"/>
+      <c r="VMI215" s="23"/>
+      <c r="VMJ215" s="1"/>
+      <c r="VMK215" s="23"/>
+      <c r="VML215" s="23"/>
+      <c r="VMM215" s="1"/>
+      <c r="VMN215" s="23"/>
+      <c r="VMO215" s="23"/>
+      <c r="VMP215" s="1"/>
+      <c r="VMQ215" s="23"/>
+      <c r="VMR215" s="23"/>
+      <c r="VMS215" s="1"/>
+      <c r="VMT215" s="23"/>
+      <c r="VMU215" s="23"/>
+      <c r="VMV215" s="1"/>
+      <c r="VMW215" s="23"/>
+      <c r="VMX215" s="23"/>
+      <c r="VMY215" s="1"/>
+      <c r="VMZ215" s="23"/>
+      <c r="VNA215" s="23"/>
+      <c r="VNB215" s="1"/>
+      <c r="VNC215" s="23"/>
+      <c r="VND215" s="23"/>
+      <c r="VNE215" s="1"/>
+      <c r="VNF215" s="23"/>
+      <c r="VNG215" s="23"/>
+      <c r="VNH215" s="1"/>
+      <c r="VNI215" s="23"/>
+      <c r="VNJ215" s="23"/>
+      <c r="VNK215" s="1"/>
+      <c r="VNL215" s="23"/>
+      <c r="VNM215" s="23"/>
+      <c r="VNN215" s="1"/>
+      <c r="VNO215" s="23"/>
+      <c r="VNP215" s="23"/>
+      <c r="VNQ215" s="1"/>
+      <c r="VNR215" s="23"/>
+      <c r="VNS215" s="23"/>
+      <c r="VNT215" s="1"/>
+      <c r="VNU215" s="23"/>
+      <c r="VNV215" s="23"/>
+      <c r="VNW215" s="1"/>
+      <c r="VNX215" s="23"/>
+      <c r="VNY215" s="23"/>
+      <c r="VNZ215" s="1"/>
+      <c r="VOA215" s="23"/>
+      <c r="VOB215" s="23"/>
+      <c r="VOC215" s="1"/>
+      <c r="VOD215" s="23"/>
+      <c r="VOE215" s="23"/>
+      <c r="VOF215" s="1"/>
+      <c r="VOG215" s="23"/>
+      <c r="VOH215" s="23"/>
+      <c r="VOI215" s="1"/>
+      <c r="VOJ215" s="23"/>
+      <c r="VOK215" s="23"/>
+      <c r="VOL215" s="1"/>
+      <c r="VOM215" s="23"/>
+      <c r="VON215" s="23"/>
+      <c r="VOO215" s="1"/>
+      <c r="VOP215" s="23"/>
+      <c r="VOQ215" s="23"/>
+      <c r="VOR215" s="1"/>
+      <c r="VOS215" s="23"/>
+      <c r="VOT215" s="23"/>
+      <c r="VOU215" s="1"/>
+      <c r="VOV215" s="23"/>
+      <c r="VOW215" s="23"/>
+      <c r="VOX215" s="1"/>
+      <c r="VOY215" s="23"/>
+      <c r="VOZ215" s="23"/>
+      <c r="VPA215" s="1"/>
+      <c r="VPB215" s="23"/>
+      <c r="VPC215" s="23"/>
+      <c r="VPD215" s="1"/>
+      <c r="VPE215" s="23"/>
+      <c r="VPF215" s="23"/>
+      <c r="VPG215" s="1"/>
+      <c r="VPH215" s="23"/>
+      <c r="VPI215" s="23"/>
+      <c r="VPJ215" s="1"/>
+      <c r="VPK215" s="23"/>
+      <c r="VPL215" s="23"/>
+      <c r="VPM215" s="1"/>
+      <c r="VPN215" s="23"/>
+      <c r="VPO215" s="23"/>
+      <c r="VPP215" s="1"/>
+      <c r="VPQ215" s="23"/>
+      <c r="VPR215" s="23"/>
+      <c r="VPS215" s="1"/>
+      <c r="VPT215" s="23"/>
+      <c r="VPU215" s="23"/>
+      <c r="VPV215" s="1"/>
+      <c r="VPW215" s="23"/>
+      <c r="VPX215" s="23"/>
+      <c r="VPY215" s="1"/>
+      <c r="VPZ215" s="23"/>
+      <c r="VQA215" s="23"/>
+      <c r="VQB215" s="1"/>
+      <c r="VQC215" s="23"/>
+      <c r="VQD215" s="23"/>
+      <c r="VQE215" s="1"/>
+      <c r="VQF215" s="23"/>
+      <c r="VQG215" s="23"/>
+      <c r="VQH215" s="1"/>
+      <c r="VQI215" s="23"/>
+      <c r="VQJ215" s="23"/>
+      <c r="VQK215" s="1"/>
+      <c r="VQL215" s="23"/>
+      <c r="VQM215" s="23"/>
+      <c r="VQN215" s="1"/>
+      <c r="VQO215" s="23"/>
+      <c r="VQP215" s="23"/>
+      <c r="VQQ215" s="1"/>
+      <c r="VQR215" s="23"/>
+      <c r="VQS215" s="23"/>
+      <c r="VQT215" s="1"/>
+      <c r="VQU215" s="23"/>
+      <c r="VQV215" s="23"/>
+      <c r="VQW215" s="1"/>
+      <c r="VQX215" s="23"/>
+      <c r="VQY215" s="23"/>
+      <c r="VQZ215" s="1"/>
+      <c r="VRA215" s="23"/>
+      <c r="VRB215" s="23"/>
+      <c r="VRC215" s="1"/>
+      <c r="VRD215" s="23"/>
+      <c r="VRE215" s="23"/>
+      <c r="VRF215" s="1"/>
+      <c r="VRG215" s="23"/>
+      <c r="VRH215" s="23"/>
+      <c r="VRI215" s="1"/>
+      <c r="VRJ215" s="23"/>
+      <c r="VRK215" s="23"/>
+      <c r="VRL215" s="1"/>
+      <c r="VRM215" s="23"/>
+      <c r="VRN215" s="23"/>
+      <c r="VRO215" s="1"/>
+      <c r="VRP215" s="23"/>
+      <c r="VRQ215" s="23"/>
+      <c r="VRR215" s="1"/>
+      <c r="VRS215" s="23"/>
+      <c r="VRT215" s="23"/>
+      <c r="VRU215" s="1"/>
+      <c r="VRV215" s="23"/>
+      <c r="VRW215" s="23"/>
+      <c r="VRX215" s="1"/>
+      <c r="VRY215" s="23"/>
+      <c r="VRZ215" s="23"/>
+      <c r="VSA215" s="1"/>
+      <c r="VSB215" s="23"/>
+      <c r="VSC215" s="23"/>
+      <c r="VSD215" s="1"/>
+      <c r="VSE215" s="23"/>
+      <c r="VSF215" s="23"/>
+      <c r="VSG215" s="1"/>
+      <c r="VSH215" s="23"/>
+      <c r="VSI215" s="23"/>
+      <c r="VSJ215" s="1"/>
+      <c r="VSK215" s="23"/>
+      <c r="VSL215" s="23"/>
+      <c r="VSM215" s="1"/>
+      <c r="VSN215" s="23"/>
+      <c r="VSO215" s="23"/>
+      <c r="VSP215" s="1"/>
+      <c r="VSQ215" s="23"/>
+      <c r="VSR215" s="23"/>
+      <c r="VSS215" s="1"/>
+      <c r="VST215" s="23"/>
+      <c r="VSU215" s="23"/>
+      <c r="VSV215" s="1"/>
+      <c r="VSW215" s="23"/>
+      <c r="VSX215" s="23"/>
+      <c r="VSY215" s="1"/>
+      <c r="VSZ215" s="23"/>
+      <c r="VTA215" s="23"/>
+      <c r="VTB215" s="1"/>
+      <c r="VTC215" s="23"/>
+      <c r="VTD215" s="23"/>
+      <c r="VTE215" s="1"/>
+      <c r="VTF215" s="23"/>
+      <c r="VTG215" s="23"/>
+      <c r="VTH215" s="1"/>
+      <c r="VTI215" s="23"/>
+      <c r="VTJ215" s="23"/>
+      <c r="VTK215" s="1"/>
+      <c r="VTL215" s="23"/>
+      <c r="VTM215" s="23"/>
+      <c r="VTN215" s="1"/>
+      <c r="VTO215" s="23"/>
+      <c r="VTP215" s="23"/>
+      <c r="VTQ215" s="1"/>
+      <c r="VTR215" s="23"/>
+      <c r="VTS215" s="23"/>
+      <c r="VTT215" s="1"/>
+      <c r="VTU215" s="23"/>
+      <c r="VTV215" s="23"/>
+      <c r="VTW215" s="1"/>
+      <c r="VTX215" s="23"/>
+      <c r="VTY215" s="23"/>
+      <c r="VTZ215" s="1"/>
+      <c r="VUA215" s="23"/>
+      <c r="VUB215" s="23"/>
+      <c r="VUC215" s="1"/>
+      <c r="VUD215" s="23"/>
+      <c r="VUE215" s="23"/>
+      <c r="VUF215" s="1"/>
+      <c r="VUG215" s="23"/>
+      <c r="VUH215" s="23"/>
+      <c r="VUI215" s="1"/>
+      <c r="VUJ215" s="23"/>
+      <c r="VUK215" s="23"/>
+      <c r="VUL215" s="1"/>
+      <c r="VUM215" s="23"/>
+      <c r="VUN215" s="23"/>
+      <c r="VUO215" s="1"/>
+      <c r="VUP215" s="23"/>
+      <c r="VUQ215" s="23"/>
+      <c r="VUR215" s="1"/>
+      <c r="VUS215" s="23"/>
+      <c r="VUT215" s="23"/>
+      <c r="VUU215" s="1"/>
+      <c r="VUV215" s="23"/>
+      <c r="VUW215" s="23"/>
+      <c r="VUX215" s="1"/>
+      <c r="VUY215" s="23"/>
+      <c r="VUZ215" s="23"/>
+      <c r="VVA215" s="1"/>
+      <c r="VVB215" s="23"/>
+      <c r="VVC215" s="23"/>
+      <c r="VVD215" s="1"/>
+      <c r="VVE215" s="23"/>
+      <c r="VVF215" s="23"/>
+      <c r="VVG215" s="1"/>
+      <c r="VVH215" s="23"/>
+      <c r="VVI215" s="23"/>
+      <c r="VVJ215" s="1"/>
+      <c r="VVK215" s="23"/>
+      <c r="VVL215" s="23"/>
+      <c r="VVM215" s="1"/>
+      <c r="VVN215" s="23"/>
+      <c r="VVO215" s="23"/>
+      <c r="VVP215" s="1"/>
+      <c r="VVQ215" s="23"/>
+      <c r="VVR215" s="23"/>
+      <c r="VVS215" s="1"/>
+      <c r="VVT215" s="23"/>
+      <c r="VVU215" s="23"/>
+      <c r="VVV215" s="1"/>
+      <c r="VVW215" s="23"/>
+      <c r="VVX215" s="23"/>
+      <c r="VVY215" s="1"/>
+      <c r="VVZ215" s="23"/>
+      <c r="VWA215" s="23"/>
+      <c r="VWB215" s="1"/>
+      <c r="VWC215" s="23"/>
+      <c r="VWD215" s="23"/>
+      <c r="VWE215" s="1"/>
+      <c r="VWF215" s="23"/>
+      <c r="VWG215" s="23"/>
+      <c r="VWH215" s="1"/>
+      <c r="VWI215" s="23"/>
+      <c r="VWJ215" s="23"/>
+      <c r="VWK215" s="1"/>
+      <c r="VWL215" s="23"/>
+      <c r="VWM215" s="23"/>
+      <c r="VWN215" s="1"/>
+      <c r="VWO215" s="23"/>
+      <c r="VWP215" s="23"/>
+      <c r="VWQ215" s="1"/>
+      <c r="VWR215" s="23"/>
+      <c r="VWS215" s="23"/>
+      <c r="VWT215" s="1"/>
+      <c r="VWU215" s="23"/>
+      <c r="VWV215" s="23"/>
+      <c r="VWW215" s="1"/>
+      <c r="VWX215" s="23"/>
+      <c r="VWY215" s="23"/>
+      <c r="VWZ215" s="1"/>
+      <c r="VXA215" s="23"/>
+      <c r="VXB215" s="23"/>
+      <c r="VXC215" s="1"/>
+      <c r="VXD215" s="23"/>
+      <c r="VXE215" s="23"/>
+      <c r="VXF215" s="1"/>
+      <c r="VXG215" s="23"/>
+      <c r="VXH215" s="23"/>
+      <c r="VXI215" s="1"/>
+      <c r="VXJ215" s="23"/>
+      <c r="VXK215" s="23"/>
+      <c r="VXL215" s="1"/>
+      <c r="VXM215" s="23"/>
+      <c r="VXN215" s="23"/>
+      <c r="VXO215" s="1"/>
+      <c r="VXP215" s="23"/>
+      <c r="VXQ215" s="23"/>
+      <c r="VXR215" s="1"/>
+      <c r="VXS215" s="23"/>
+      <c r="VXT215" s="23"/>
+      <c r="VXU215" s="1"/>
+      <c r="VXV215" s="23"/>
+      <c r="VXW215" s="23"/>
+      <c r="VXX215" s="1"/>
+      <c r="VXY215" s="23"/>
+      <c r="VXZ215" s="23"/>
+      <c r="VYA215" s="1"/>
+      <c r="VYB215" s="23"/>
+      <c r="VYC215" s="23"/>
+      <c r="VYD215" s="1"/>
+      <c r="VYE215" s="23"/>
+      <c r="VYF215" s="23"/>
+      <c r="VYG215" s="1"/>
+      <c r="VYH215" s="23"/>
+      <c r="VYI215" s="23"/>
+      <c r="VYJ215" s="1"/>
+      <c r="VYK215" s="23"/>
+      <c r="VYL215" s="23"/>
+      <c r="VYM215" s="1"/>
+      <c r="VYN215" s="23"/>
+      <c r="VYO215" s="23"/>
+      <c r="VYP215" s="1"/>
+      <c r="VYQ215" s="23"/>
+      <c r="VYR215" s="23"/>
+      <c r="VYS215" s="1"/>
+      <c r="VYT215" s="23"/>
+      <c r="VYU215" s="23"/>
+      <c r="VYV215" s="1"/>
+      <c r="VYW215" s="23"/>
+      <c r="VYX215" s="23"/>
+      <c r="VYY215" s="1"/>
+      <c r="VYZ215" s="23"/>
+      <c r="VZA215" s="23"/>
+      <c r="VZB215" s="1"/>
+      <c r="VZC215" s="23"/>
+      <c r="VZD215" s="23"/>
+      <c r="VZE215" s="1"/>
+      <c r="VZF215" s="23"/>
+      <c r="VZG215" s="23"/>
+      <c r="VZH215" s="1"/>
+      <c r="VZI215" s="23"/>
+      <c r="VZJ215" s="23"/>
+      <c r="VZK215" s="1"/>
+      <c r="VZL215" s="23"/>
+      <c r="VZM215" s="23"/>
+      <c r="VZN215" s="1"/>
+      <c r="VZO215" s="23"/>
+      <c r="VZP215" s="23"/>
+      <c r="VZQ215" s="1"/>
+      <c r="VZR215" s="23"/>
+      <c r="VZS215" s="23"/>
+      <c r="VZT215" s="1"/>
+      <c r="VZU215" s="23"/>
+      <c r="VZV215" s="23"/>
+      <c r="VZW215" s="1"/>
+      <c r="VZX215" s="23"/>
+      <c r="VZY215" s="23"/>
+      <c r="VZZ215" s="1"/>
+      <c r="WAA215" s="23"/>
+      <c r="WAB215" s="23"/>
+      <c r="WAC215" s="1"/>
+      <c r="WAD215" s="23"/>
+      <c r="WAE215" s="23"/>
+      <c r="WAF215" s="1"/>
+      <c r="WAG215" s="23"/>
+      <c r="WAH215" s="23"/>
+      <c r="WAI215" s="1"/>
+      <c r="WAJ215" s="23"/>
+      <c r="WAK215" s="23"/>
+      <c r="WAL215" s="1"/>
+      <c r="WAM215" s="23"/>
+      <c r="WAN215" s="23"/>
+      <c r="WAO215" s="1"/>
+      <c r="WAP215" s="23"/>
+      <c r="WAQ215" s="23"/>
+      <c r="WAR215" s="1"/>
+      <c r="WAS215" s="23"/>
+      <c r="WAT215" s="23"/>
+      <c r="WAU215" s="1"/>
+      <c r="WAV215" s="23"/>
+      <c r="WAW215" s="23"/>
+      <c r="WAX215" s="1"/>
+      <c r="WAY215" s="23"/>
+      <c r="WAZ215" s="23"/>
+      <c r="WBA215" s="1"/>
+      <c r="WBB215" s="23"/>
+      <c r="WBC215" s="23"/>
+      <c r="WBD215" s="1"/>
+      <c r="WBE215" s="23"/>
+      <c r="WBF215" s="23"/>
+      <c r="WBG215" s="1"/>
+      <c r="WBH215" s="23"/>
+      <c r="WBI215" s="23"/>
+      <c r="WBJ215" s="1"/>
+      <c r="WBK215" s="23"/>
+      <c r="WBL215" s="23"/>
+      <c r="WBM215" s="1"/>
+      <c r="WBN215" s="23"/>
+      <c r="WBO215" s="23"/>
+      <c r="WBP215" s="1"/>
+      <c r="WBQ215" s="23"/>
+      <c r="WBR215" s="23"/>
+      <c r="WBS215" s="1"/>
+      <c r="WBT215" s="23"/>
+      <c r="WBU215" s="23"/>
+      <c r="WBV215" s="1"/>
+      <c r="WBW215" s="23"/>
+      <c r="WBX215" s="23"/>
+      <c r="WBY215" s="1"/>
+      <c r="WBZ215" s="23"/>
+      <c r="WCA215" s="23"/>
+      <c r="WCB215" s="1"/>
+      <c r="WCC215" s="23"/>
+      <c r="WCD215" s="23"/>
+      <c r="WCE215" s="1"/>
+      <c r="WCF215" s="23"/>
+      <c r="WCG215" s="23"/>
+      <c r="WCH215" s="1"/>
+      <c r="WCI215" s="23"/>
+      <c r="WCJ215" s="23"/>
+      <c r="WCK215" s="1"/>
+      <c r="WCL215" s="23"/>
+      <c r="WCM215" s="23"/>
+      <c r="WCN215" s="1"/>
+      <c r="WCO215" s="23"/>
+      <c r="WCP215" s="23"/>
+      <c r="WCQ215" s="1"/>
+      <c r="WCR215" s="23"/>
+      <c r="WCS215" s="23"/>
+      <c r="WCT215" s="1"/>
+      <c r="WCU215" s="23"/>
+      <c r="WCV215" s="23"/>
+      <c r="WCW215" s="1"/>
+      <c r="WCX215" s="23"/>
+      <c r="WCY215" s="23"/>
+      <c r="WCZ215" s="1"/>
+      <c r="WDA215" s="23"/>
+      <c r="WDB215" s="23"/>
+      <c r="WDC215" s="1"/>
+      <c r="WDD215" s="23"/>
+      <c r="WDE215" s="23"/>
+      <c r="WDF215" s="1"/>
+      <c r="WDG215" s="23"/>
+      <c r="WDH215" s="23"/>
+      <c r="WDI215" s="1"/>
+      <c r="WDJ215" s="23"/>
+      <c r="WDK215" s="23"/>
+      <c r="WDL215" s="1"/>
+      <c r="WDM215" s="23"/>
+      <c r="WDN215" s="23"/>
+      <c r="WDO215" s="1"/>
+      <c r="WDP215" s="23"/>
+      <c r="WDQ215" s="23"/>
+      <c r="WDR215" s="1"/>
+      <c r="WDS215" s="23"/>
+      <c r="WDT215" s="23"/>
+      <c r="WDU215" s="1"/>
+      <c r="WDV215" s="23"/>
+      <c r="WDW215" s="23"/>
+      <c r="WDX215" s="1"/>
+      <c r="WDY215" s="23"/>
+      <c r="WDZ215" s="23"/>
+      <c r="WEA215" s="1"/>
+      <c r="WEB215" s="23"/>
+      <c r="WEC215" s="23"/>
+      <c r="WED215" s="1"/>
+      <c r="WEE215" s="23"/>
+      <c r="WEF215" s="23"/>
+      <c r="WEG215" s="1"/>
+      <c r="WEH215" s="23"/>
+      <c r="WEI215" s="23"/>
+      <c r="WEJ215" s="1"/>
+      <c r="WEK215" s="23"/>
+      <c r="WEL215" s="23"/>
+      <c r="WEM215" s="1"/>
+      <c r="WEN215" s="23"/>
+      <c r="WEO215" s="23"/>
+      <c r="WEP215" s="1"/>
+      <c r="WEQ215" s="23"/>
+      <c r="WER215" s="23"/>
+      <c r="WES215" s="1"/>
+      <c r="WET215" s="23"/>
+      <c r="WEU215" s="23"/>
+      <c r="WEV215" s="1"/>
+      <c r="WEW215" s="23"/>
+      <c r="WEX215" s="23"/>
+      <c r="WEY215" s="1"/>
+      <c r="WEZ215" s="23"/>
+      <c r="WFA215" s="23"/>
+      <c r="WFB215" s="1"/>
+      <c r="WFC215" s="23"/>
+      <c r="WFD215" s="23"/>
+      <c r="WFE215" s="1"/>
+      <c r="WFF215" s="23"/>
+      <c r="WFG215" s="23"/>
+      <c r="WFH215" s="1"/>
+      <c r="WFI215" s="23"/>
+      <c r="WFJ215" s="23"/>
+      <c r="WFK215" s="1"/>
+      <c r="WFL215" s="23"/>
+      <c r="WFM215" s="23"/>
+      <c r="WFN215" s="1"/>
+      <c r="WFO215" s="23"/>
+      <c r="WFP215" s="23"/>
+      <c r="WFQ215" s="1"/>
+      <c r="WFR215" s="23"/>
+      <c r="WFS215" s="23"/>
+      <c r="WFT215" s="1"/>
+      <c r="WFU215" s="23"/>
+      <c r="WFV215" s="23"/>
+      <c r="WFW215" s="1"/>
+      <c r="WFX215" s="23"/>
+      <c r="WFY215" s="23"/>
+      <c r="WFZ215" s="1"/>
+      <c r="WGA215" s="23"/>
+      <c r="WGB215" s="23"/>
+      <c r="WGC215" s="1"/>
+      <c r="WGD215" s="23"/>
+      <c r="WGE215" s="23"/>
+      <c r="WGF215" s="1"/>
+      <c r="WGG215" s="23"/>
+      <c r="WGH215" s="23"/>
+      <c r="WGI215" s="1"/>
+      <c r="WGJ215" s="23"/>
+      <c r="WGK215" s="23"/>
+      <c r="WGL215" s="1"/>
+      <c r="WGM215" s="23"/>
+      <c r="WGN215" s="23"/>
+      <c r="WGO215" s="1"/>
+      <c r="WGP215" s="23"/>
+      <c r="WGQ215" s="23"/>
+      <c r="WGR215" s="1"/>
+      <c r="WGS215" s="23"/>
+      <c r="WGT215" s="23"/>
+      <c r="WGU215" s="1"/>
+      <c r="WGV215" s="23"/>
+      <c r="WGW215" s="23"/>
+      <c r="WGX215" s="1"/>
+      <c r="WGY215" s="23"/>
+      <c r="WGZ215" s="23"/>
+      <c r="WHA215" s="1"/>
+      <c r="WHB215" s="23"/>
+      <c r="WHC215" s="23"/>
+      <c r="WHD215" s="1"/>
+      <c r="WHE215" s="23"/>
+      <c r="WHF215" s="23"/>
+      <c r="WHG215" s="1"/>
+      <c r="WHH215" s="23"/>
+      <c r="WHI215" s="23"/>
+      <c r="WHJ215" s="1"/>
+      <c r="WHK215" s="23"/>
+      <c r="WHL215" s="23"/>
+      <c r="WHM215" s="1"/>
+      <c r="WHN215" s="23"/>
+      <c r="WHO215" s="23"/>
+      <c r="WHP215" s="1"/>
+      <c r="WHQ215" s="23"/>
+      <c r="WHR215" s="23"/>
+      <c r="WHS215" s="1"/>
+      <c r="WHT215" s="23"/>
+      <c r="WHU215" s="23"/>
+      <c r="WHV215" s="1"/>
+      <c r="WHW215" s="23"/>
+      <c r="WHX215" s="23"/>
+      <c r="WHY215" s="1"/>
+      <c r="WHZ215" s="23"/>
+      <c r="WIA215" s="23"/>
+      <c r="WIB215" s="1"/>
+      <c r="WIC215" s="23"/>
+      <c r="WID215" s="23"/>
+      <c r="WIE215" s="1"/>
+      <c r="WIF215" s="23"/>
+      <c r="WIG215" s="23"/>
+      <c r="WIH215" s="1"/>
+      <c r="WII215" s="23"/>
+      <c r="WIJ215" s="23"/>
+      <c r="WIK215" s="1"/>
+      <c r="WIL215" s="23"/>
+      <c r="WIM215" s="23"/>
+      <c r="WIN215" s="1"/>
+      <c r="WIO215" s="23"/>
+      <c r="WIP215" s="23"/>
+      <c r="WIQ215" s="1"/>
+      <c r="WIR215" s="23"/>
+      <c r="WIS215" s="23"/>
+      <c r="WIT215" s="1"/>
+      <c r="WIU215" s="23"/>
+      <c r="WIV215" s="23"/>
+      <c r="WIW215" s="1"/>
+      <c r="WIX215" s="23"/>
+      <c r="WIY215" s="23"/>
+      <c r="WIZ215" s="1"/>
+      <c r="WJA215" s="23"/>
+      <c r="WJB215" s="23"/>
+      <c r="WJC215" s="1"/>
+      <c r="WJD215" s="23"/>
+      <c r="WJE215" s="23"/>
+      <c r="WJF215" s="1"/>
+      <c r="WJG215" s="23"/>
+      <c r="WJH215" s="23"/>
+      <c r="WJI215" s="1"/>
+      <c r="WJJ215" s="23"/>
+      <c r="WJK215" s="23"/>
+      <c r="WJL215" s="1"/>
+      <c r="WJM215" s="23"/>
+      <c r="WJN215" s="23"/>
+      <c r="WJO215" s="1"/>
+      <c r="WJP215" s="23"/>
+      <c r="WJQ215" s="23"/>
+      <c r="WJR215" s="1"/>
+      <c r="WJS215" s="23"/>
+      <c r="WJT215" s="23"/>
+      <c r="WJU215" s="1"/>
+      <c r="WJV215" s="23"/>
+      <c r="WJW215" s="23"/>
+      <c r="WJX215" s="1"/>
+      <c r="WJY215" s="23"/>
+      <c r="WJZ215" s="23"/>
+      <c r="WKA215" s="1"/>
+      <c r="WKB215" s="23"/>
+      <c r="WKC215" s="23"/>
+      <c r="WKD215" s="1"/>
+      <c r="WKE215" s="23"/>
+      <c r="WKF215" s="23"/>
+      <c r="WKG215" s="1"/>
+      <c r="WKH215" s="23"/>
+      <c r="WKI215" s="23"/>
+      <c r="WKJ215" s="1"/>
+      <c r="WKK215" s="23"/>
+      <c r="WKL215" s="23"/>
+      <c r="WKM215" s="1"/>
+      <c r="WKN215" s="23"/>
+      <c r="WKO215" s="23"/>
+      <c r="WKP215" s="1"/>
+      <c r="WKQ215" s="23"/>
+      <c r="WKR215" s="23"/>
+      <c r="WKS215" s="1"/>
+      <c r="WKT215" s="23"/>
+      <c r="WKU215" s="23"/>
+      <c r="WKV215" s="1"/>
+      <c r="WKW215" s="23"/>
+      <c r="WKX215" s="23"/>
+      <c r="WKY215" s="1"/>
+      <c r="WKZ215" s="23"/>
+      <c r="WLA215" s="23"/>
+      <c r="WLB215" s="1"/>
+      <c r="WLC215" s="23"/>
+      <c r="WLD215" s="23"/>
+      <c r="WLE215" s="1"/>
+      <c r="WLF215" s="23"/>
+      <c r="WLG215" s="23"/>
+      <c r="WLH215" s="1"/>
+      <c r="WLI215" s="23"/>
+      <c r="WLJ215" s="23"/>
+      <c r="WLK215" s="1"/>
+      <c r="WLL215" s="23"/>
+      <c r="WLM215" s="23"/>
+      <c r="WLN215" s="1"/>
+      <c r="WLO215" s="23"/>
+      <c r="WLP215" s="23"/>
+      <c r="WLQ215" s="1"/>
+      <c r="WLR215" s="23"/>
+      <c r="WLS215" s="23"/>
+      <c r="WLT215" s="1"/>
+      <c r="WLU215" s="23"/>
+      <c r="WLV215" s="23"/>
+      <c r="WLW215" s="1"/>
+      <c r="WLX215" s="23"/>
+      <c r="WLY215" s="23"/>
+      <c r="WLZ215" s="1"/>
+      <c r="WMA215" s="23"/>
+      <c r="WMB215" s="23"/>
+      <c r="WMC215" s="1"/>
+      <c r="WMD215" s="23"/>
+      <c r="WME215" s="23"/>
+      <c r="WMF215" s="1"/>
+      <c r="WMG215" s="23"/>
+      <c r="WMH215" s="23"/>
+      <c r="WMI215" s="1"/>
+      <c r="WMJ215" s="23"/>
+      <c r="WMK215" s="23"/>
+      <c r="WML215" s="1"/>
+      <c r="WMM215" s="23"/>
+      <c r="WMN215" s="23"/>
+      <c r="WMO215" s="1"/>
+      <c r="WMP215" s="23"/>
+      <c r="WMQ215" s="23"/>
+      <c r="WMR215" s="1"/>
+      <c r="WMS215" s="23"/>
+      <c r="WMT215" s="23"/>
+      <c r="WMU215" s="1"/>
+      <c r="WMV215" s="23"/>
+      <c r="WMW215" s="23"/>
+      <c r="WMX215" s="1"/>
+      <c r="WMY215" s="23"/>
+      <c r="WMZ215" s="23"/>
+      <c r="WNA215" s="1"/>
+      <c r="WNB215" s="23"/>
+      <c r="WNC215" s="23"/>
+      <c r="WND215" s="1"/>
+      <c r="WNE215" s="23"/>
+      <c r="WNF215" s="23"/>
+      <c r="WNG215" s="1"/>
+      <c r="WNH215" s="23"/>
+      <c r="WNI215" s="23"/>
+      <c r="WNJ215" s="1"/>
+      <c r="WNK215" s="23"/>
+      <c r="WNL215" s="23"/>
+      <c r="WNM215" s="1"/>
+      <c r="WNN215" s="23"/>
+      <c r="WNO215" s="23"/>
+      <c r="WNP215" s="1"/>
+      <c r="WNQ215" s="23"/>
+      <c r="WNR215" s="23"/>
+      <c r="WNS215" s="1"/>
+      <c r="WNT215" s="23"/>
+      <c r="WNU215" s="23"/>
+      <c r="WNV215" s="1"/>
+      <c r="WNW215" s="23"/>
+      <c r="WNX215" s="23"/>
+      <c r="WNY215" s="1"/>
+      <c r="WNZ215" s="23"/>
+      <c r="WOA215" s="23"/>
+      <c r="WOB215" s="1"/>
+      <c r="WOC215" s="23"/>
+      <c r="WOD215" s="23"/>
+      <c r="WOE215" s="1"/>
+      <c r="WOF215" s="23"/>
+      <c r="WOG215" s="23"/>
+      <c r="WOH215" s="1"/>
+      <c r="WOI215" s="23"/>
+      <c r="WOJ215" s="23"/>
+      <c r="WOK215" s="1"/>
+      <c r="WOL215" s="23"/>
+      <c r="WOM215" s="23"/>
+      <c r="WON215" s="1"/>
+      <c r="WOO215" s="23"/>
+      <c r="WOP215" s="23"/>
+      <c r="WOQ215" s="1"/>
+      <c r="WOR215" s="23"/>
+      <c r="WOS215" s="23"/>
+      <c r="WOT215" s="1"/>
+      <c r="WOU215" s="23"/>
+      <c r="WOV215" s="23"/>
+      <c r="WOW215" s="1"/>
+      <c r="WOX215" s="23"/>
+      <c r="WOY215" s="23"/>
+      <c r="WOZ215" s="1"/>
+      <c r="WPA215" s="23"/>
+      <c r="WPB215" s="23"/>
+      <c r="WPC215" s="1"/>
+      <c r="WPD215" s="23"/>
+      <c r="WPE215" s="23"/>
+      <c r="WPF215" s="1"/>
+      <c r="WPG215" s="23"/>
+      <c r="WPH215" s="23"/>
+      <c r="WPI215" s="1"/>
+      <c r="WPJ215" s="23"/>
+      <c r="WPK215" s="23"/>
+      <c r="WPL215" s="1"/>
+      <c r="WPM215" s="23"/>
+      <c r="WPN215" s="23"/>
+      <c r="WPO215" s="1"/>
+      <c r="WPP215" s="23"/>
+      <c r="WPQ215" s="23"/>
+      <c r="WPR215" s="1"/>
+      <c r="WPS215" s="23"/>
+      <c r="WPT215" s="23"/>
+      <c r="WPU215" s="1"/>
+      <c r="WPV215" s="23"/>
+      <c r="WPW215" s="23"/>
+      <c r="WPX215" s="1"/>
+      <c r="WPY215" s="23"/>
+      <c r="WPZ215" s="23"/>
+      <c r="WQA215" s="1"/>
+      <c r="WQB215" s="23"/>
+      <c r="WQC215" s="23"/>
+      <c r="WQD215" s="1"/>
+      <c r="WQE215" s="23"/>
+      <c r="WQF215" s="23"/>
+      <c r="WQG215" s="1"/>
+      <c r="WQH215" s="23"/>
+      <c r="WQI215" s="23"/>
+      <c r="WQJ215" s="1"/>
+      <c r="WQK215" s="23"/>
+      <c r="WQL215" s="23"/>
+      <c r="WQM215" s="1"/>
+      <c r="WQN215" s="23"/>
+      <c r="WQO215" s="23"/>
+      <c r="WQP215" s="1"/>
+      <c r="WQQ215" s="23"/>
+      <c r="WQR215" s="23"/>
+      <c r="WQS215" s="1"/>
+      <c r="WQT215" s="23"/>
+      <c r="WQU215" s="23"/>
+      <c r="WQV215" s="1"/>
+      <c r="WQW215" s="23"/>
+      <c r="WQX215" s="23"/>
+      <c r="WQY215" s="1"/>
+      <c r="WQZ215" s="23"/>
+      <c r="WRA215" s="23"/>
+      <c r="WRB215" s="1"/>
+      <c r="WRC215" s="23"/>
+      <c r="WRD215" s="23"/>
+      <c r="WRE215" s="1"/>
+      <c r="WRF215" s="23"/>
+      <c r="WRG215" s="23"/>
+      <c r="WRH215" s="1"/>
+      <c r="WRI215" s="23"/>
+      <c r="WRJ215" s="23"/>
+      <c r="WRK215" s="1"/>
+      <c r="WRL215" s="23"/>
+      <c r="WRM215" s="23"/>
+      <c r="WRN215" s="1"/>
+      <c r="WRO215" s="23"/>
+      <c r="WRP215" s="23"/>
+      <c r="WRQ215" s="1"/>
+      <c r="WRR215" s="23"/>
+      <c r="WRS215" s="23"/>
+      <c r="WRT215" s="1"/>
+      <c r="WRU215" s="23"/>
+      <c r="WRV215" s="23"/>
+      <c r="WRW215" s="1"/>
+      <c r="WRX215" s="23"/>
+      <c r="WRY215" s="23"/>
+      <c r="WRZ215" s="1"/>
+      <c r="WSA215" s="23"/>
+      <c r="WSB215" s="23"/>
+      <c r="WSC215" s="1"/>
+      <c r="WSD215" s="23"/>
+      <c r="WSE215" s="23"/>
+      <c r="WSF215" s="1"/>
+      <c r="WSG215" s="23"/>
+      <c r="WSH215" s="23"/>
+      <c r="WSI215" s="1"/>
+      <c r="WSJ215" s="23"/>
+      <c r="WSK215" s="23"/>
+      <c r="WSL215" s="1"/>
+      <c r="WSM215" s="23"/>
+      <c r="WSN215" s="23"/>
+      <c r="WSO215" s="1"/>
+      <c r="WSP215" s="23"/>
+      <c r="WSQ215" s="23"/>
+      <c r="WSR215" s="1"/>
+      <c r="WSS215" s="23"/>
+      <c r="WST215" s="23"/>
+      <c r="WSU215" s="1"/>
+      <c r="WSV215" s="23"/>
+      <c r="WSW215" s="23"/>
+      <c r="WSX215" s="1"/>
+      <c r="WSY215" s="23"/>
+      <c r="WSZ215" s="23"/>
+      <c r="WTA215" s="1"/>
+      <c r="WTB215" s="23"/>
+      <c r="WTC215" s="23"/>
+      <c r="WTD215" s="1"/>
+      <c r="WTE215" s="23"/>
+      <c r="WTF215" s="23"/>
+      <c r="WTG215" s="1"/>
+      <c r="WTH215" s="23"/>
+      <c r="WTI215" s="23"/>
+      <c r="WTJ215" s="1"/>
+      <c r="WTK215" s="23"/>
+      <c r="WTL215" s="23"/>
+      <c r="WTM215" s="1"/>
+      <c r="WTN215" s="23"/>
+      <c r="WTO215" s="23"/>
+      <c r="WTP215" s="1"/>
+      <c r="WTQ215" s="23"/>
+      <c r="WTR215" s="23"/>
+      <c r="WTS215" s="1"/>
+      <c r="WTT215" s="23"/>
+      <c r="WTU215" s="23"/>
+      <c r="WTV215" s="1"/>
+      <c r="WTW215" s="23"/>
+      <c r="WTX215" s="23"/>
+      <c r="WTY215" s="1"/>
+      <c r="WTZ215" s="23"/>
+      <c r="WUA215" s="23"/>
+      <c r="WUB215" s="1"/>
+      <c r="WUC215" s="23"/>
+      <c r="WUD215" s="23"/>
+      <c r="WUE215" s="1"/>
+      <c r="WUF215" s="23"/>
+      <c r="WUG215" s="23"/>
+      <c r="WUH215" s="1"/>
+      <c r="WUI215" s="23"/>
+      <c r="WUJ215" s="23"/>
+      <c r="WUK215" s="1"/>
+      <c r="WUL215" s="23"/>
+      <c r="WUM215" s="23"/>
+      <c r="WUN215" s="1"/>
+      <c r="WUO215" s="23"/>
+      <c r="WUP215" s="23"/>
+      <c r="WUQ215" s="1"/>
+      <c r="WUR215" s="23"/>
+      <c r="WUS215" s="23"/>
+      <c r="WUT215" s="1"/>
+      <c r="WUU215" s="23"/>
+      <c r="WUV215" s="23"/>
+      <c r="WUW215" s="1"/>
+      <c r="WUX215" s="23"/>
+      <c r="WUY215" s="23"/>
+      <c r="WUZ215" s="1"/>
+      <c r="WVA215" s="23"/>
+      <c r="WVB215" s="23"/>
+      <c r="WVC215" s="1"/>
+      <c r="WVD215" s="23"/>
+      <c r="WVE215" s="23"/>
+      <c r="WVF215" s="1"/>
+      <c r="WVG215" s="23"/>
+      <c r="WVH215" s="23"/>
+      <c r="WVI215" s="1"/>
+      <c r="WVJ215" s="23"/>
+      <c r="WVK215" s="23"/>
+      <c r="WVL215" s="1"/>
+      <c r="WVM215" s="23"/>
+      <c r="WVN215" s="23"/>
+      <c r="WVO215" s="1"/>
+      <c r="WVP215" s="23"/>
+      <c r="WVQ215" s="23"/>
+      <c r="WVR215" s="1"/>
+      <c r="WVS215" s="23"/>
+      <c r="WVT215" s="23"/>
+      <c r="WVU215" s="1"/>
+      <c r="WVV215" s="23"/>
+      <c r="WVW215" s="23"/>
+      <c r="WVX215" s="1"/>
+      <c r="WVY215" s="23"/>
+      <c r="WVZ215" s="23"/>
+      <c r="WWA215" s="1"/>
+      <c r="WWB215" s="23"/>
+      <c r="WWC215" s="23"/>
+      <c r="WWD215" s="1"/>
+      <c r="WWE215" s="23"/>
+      <c r="WWF215" s="23"/>
+      <c r="WWG215" s="1"/>
+      <c r="WWH215" s="23"/>
+      <c r="WWI215" s="23"/>
+      <c r="WWJ215" s="1"/>
+      <c r="WWK215" s="23"/>
+      <c r="WWL215" s="23"/>
+      <c r="WWM215" s="1"/>
+      <c r="WWN215" s="23"/>
+      <c r="WWO215" s="23"/>
+      <c r="WWP215" s="1"/>
+      <c r="WWQ215" s="23"/>
+      <c r="WWR215" s="23"/>
+      <c r="WWS215" s="1"/>
+      <c r="WWT215" s="23"/>
+      <c r="WWU215" s="23"/>
+      <c r="WWV215" s="1"/>
+      <c r="WWW215" s="23"/>
+      <c r="WWX215" s="23"/>
+      <c r="WWY215" s="1"/>
+      <c r="WWZ215" s="23"/>
+      <c r="WXA215" s="23"/>
+      <c r="WXB215" s="1"/>
+      <c r="WXC215" s="23"/>
+      <c r="WXD215" s="23"/>
+      <c r="WXE215" s="1"/>
+      <c r="WXF215" s="23"/>
+      <c r="WXG215" s="23"/>
+      <c r="WXH215" s="1"/>
+      <c r="WXI215" s="23"/>
+      <c r="WXJ215" s="23"/>
+      <c r="WXK215" s="1"/>
+      <c r="WXL215" s="23"/>
+      <c r="WXM215" s="23"/>
+      <c r="WXN215" s="1"/>
+      <c r="WXO215" s="23"/>
+      <c r="WXP215" s="23"/>
+      <c r="WXQ215" s="1"/>
+      <c r="WXR215" s="23"/>
+      <c r="WXS215" s="23"/>
+      <c r="WXT215" s="1"/>
+      <c r="WXU215" s="23"/>
+      <c r="WXV215" s="23"/>
+      <c r="WXW215" s="1"/>
+      <c r="WXX215" s="23"/>
+      <c r="WXY215" s="23"/>
+      <c r="WXZ215" s="1"/>
+      <c r="WYA215" s="23"/>
+      <c r="WYB215" s="23"/>
+      <c r="WYC215" s="1"/>
+      <c r="WYD215" s="23"/>
+      <c r="WYE215" s="23"/>
+      <c r="WYF215" s="1"/>
+      <c r="WYG215" s="23"/>
+      <c r="WYH215" s="23"/>
+      <c r="WYI215" s="1"/>
+      <c r="WYJ215" s="23"/>
+      <c r="WYK215" s="23"/>
+      <c r="WYL215" s="1"/>
+      <c r="WYM215" s="23"/>
+      <c r="WYN215" s="23"/>
+      <c r="WYO215" s="1"/>
+      <c r="WYP215" s="23"/>
+      <c r="WYQ215" s="23"/>
+      <c r="WYR215" s="1"/>
+      <c r="WYS215" s="23"/>
+      <c r="WYT215" s="23"/>
+      <c r="WYU215" s="1"/>
+      <c r="WYV215" s="23"/>
+      <c r="WYW215" s="23"/>
+      <c r="WYX215" s="1"/>
+      <c r="WYY215" s="23"/>
+      <c r="WYZ215" s="23"/>
+      <c r="WZA215" s="1"/>
+      <c r="WZB215" s="23"/>
+      <c r="WZC215" s="23"/>
+      <c r="WZD215" s="1"/>
+      <c r="WZE215" s="23"/>
+      <c r="WZF215" s="23"/>
+      <c r="WZG215" s="1"/>
+      <c r="WZH215" s="23"/>
+      <c r="WZI215" s="23"/>
+      <c r="WZJ215" s="1"/>
+      <c r="WZK215" s="23"/>
+      <c r="WZL215" s="23"/>
+      <c r="WZM215" s="1"/>
+      <c r="WZN215" s="23"/>
+      <c r="WZO215" s="23"/>
+      <c r="WZP215" s="1"/>
+      <c r="WZQ215" s="23"/>
+      <c r="WZR215" s="23"/>
+      <c r="WZS215" s="1"/>
+      <c r="WZT215" s="23"/>
+      <c r="WZU215" s="23"/>
+      <c r="WZV215" s="1"/>
+      <c r="WZW215" s="23"/>
+      <c r="WZX215" s="23"/>
+      <c r="WZY215" s="1"/>
+      <c r="WZZ215" s="23"/>
+      <c r="XAA215" s="23"/>
+      <c r="XAB215" s="1"/>
+      <c r="XAC215" s="23"/>
+      <c r="XAD215" s="23"/>
+      <c r="XAE215" s="1"/>
+      <c r="XAF215" s="23"/>
+      <c r="XAG215" s="23"/>
+      <c r="XAH215" s="1"/>
+      <c r="XAI215" s="23"/>
+      <c r="XAJ215" s="23"/>
+      <c r="XAK215" s="1"/>
+      <c r="XAL215" s="23"/>
+      <c r="XAM215" s="23"/>
+      <c r="XAN215" s="1"/>
+      <c r="XAO215" s="23"/>
+      <c r="XAP215" s="23"/>
+      <c r="XAQ215" s="1"/>
+      <c r="XAR215" s="23"/>
+      <c r="XAS215" s="23"/>
+      <c r="XAT215" s="1"/>
+      <c r="XAU215" s="23"/>
+      <c r="XAV215" s="23"/>
+      <c r="XAW215" s="1"/>
+      <c r="XAX215" s="23"/>
+      <c r="XAY215" s="23"/>
+      <c r="XAZ215" s="1"/>
+      <c r="XBA215" s="23"/>
+      <c r="XBB215" s="23"/>
+      <c r="XBC215" s="1"/>
+      <c r="XBD215" s="23"/>
+      <c r="XBE215" s="23"/>
+      <c r="XBF215" s="1"/>
+      <c r="XBG215" s="23"/>
+      <c r="XBH215" s="23"/>
+      <c r="XBI215" s="1"/>
+      <c r="XBJ215" s="23"/>
+      <c r="XBK215" s="23"/>
+      <c r="XBL215" s="1"/>
+      <c r="XBM215" s="23"/>
+      <c r="XBN215" s="23"/>
+      <c r="XBO215" s="1"/>
+      <c r="XBP215" s="23"/>
+      <c r="XBQ215" s="23"/>
+      <c r="XBR215" s="1"/>
+      <c r="XBS215" s="23"/>
+      <c r="XBT215" s="23"/>
+      <c r="XBU215" s="1"/>
+      <c r="XBV215" s="23"/>
+      <c r="XBW215" s="23"/>
+      <c r="XBX215" s="1"/>
+      <c r="XBY215" s="23"/>
+      <c r="XBZ215" s="23"/>
+      <c r="XCA215" s="1"/>
+      <c r="XCB215" s="23"/>
+      <c r="XCC215" s="23"/>
+      <c r="XCD215" s="1"/>
+      <c r="XCE215" s="23"/>
+      <c r="XCF215" s="23"/>
+      <c r="XCG215" s="1"/>
+      <c r="XCH215" s="23"/>
+      <c r="XCI215" s="23"/>
+      <c r="XCJ215" s="1"/>
+      <c r="XCK215" s="23"/>
+      <c r="XCL215" s="23"/>
+      <c r="XCM215" s="1"/>
+      <c r="XCN215" s="23"/>
+      <c r="XCO215" s="23"/>
+      <c r="XCP215" s="1"/>
+      <c r="XCQ215" s="23"/>
+      <c r="XCR215" s="23"/>
+      <c r="XCS215" s="1"/>
+      <c r="XCT215" s="23"/>
+      <c r="XCU215" s="23"/>
+      <c r="XCV215" s="1"/>
+      <c r="XCW215" s="23"/>
+      <c r="XCX215" s="23"/>
+      <c r="XCY215" s="1"/>
+      <c r="XCZ215" s="23"/>
+      <c r="XDA215" s="23"/>
+      <c r="XDB215" s="1"/>
+      <c r="XDC215" s="23"/>
+      <c r="XDD215" s="23"/>
+      <c r="XDE215" s="1"/>
+      <c r="XDF215" s="23"/>
+      <c r="XDG215" s="23"/>
+      <c r="XDH215" s="1"/>
+      <c r="XDI215" s="23"/>
+      <c r="XDJ215" s="23"/>
+      <c r="XDK215" s="1"/>
+      <c r="XDL215" s="23"/>
+      <c r="XDM215" s="23"/>
+      <c r="XDN215" s="1"/>
+      <c r="XDO215" s="23"/>
+      <c r="XDP215" s="23"/>
+      <c r="XDQ215" s="1"/>
+      <c r="XDR215" s="23"/>
+      <c r="XDS215" s="23"/>
+      <c r="XDT215" s="1"/>
+      <c r="XDU215" s="23"/>
+      <c r="XDV215" s="23"/>
+      <c r="XDW215" s="1"/>
+      <c r="XDX215" s="23"/>
+      <c r="XDY215" s="23"/>
+      <c r="XDZ215" s="1"/>
+      <c r="XEA215" s="23"/>
+      <c r="XEB215" s="23"/>
+      <c r="XEC215" s="1"/>
+      <c r="XED215" s="23"/>
+      <c r="XEE215" s="23"/>
+      <c r="XEF215" s="1"/>
+      <c r="XEG215" s="23"/>
+      <c r="XEH215" s="23"/>
+      <c r="XEI215" s="1"/>
+      <c r="XEJ215" s="23"/>
+      <c r="XEK215" s="23"/>
+      <c r="XEL215" s="1"/>
+      <c r="XEM215" s="23"/>
+      <c r="XEN215" s="23"/>
+      <c r="XEO215" s="1"/>
+      <c r="XEP215" s="23"/>
+      <c r="XEQ215" s="23"/>
+      <c r="XER215" s="1"/>
+      <c r="XES215" s="23"/>
+      <c r="XET215" s="23"/>
+      <c r="XEU215" s="1"/>
+      <c r="XEV215" s="23"/>
+      <c r="XEW215" s="23"/>
+      <c r="XEX215" s="1"/>
+      <c r="XEY215" s="23"/>
+      <c r="XEZ215" s="23"/>
+      <c r="XFA215" s="1"/>
+      <c r="XFB215" s="23"/>
+      <c r="XFC215" s="23"/>
+      <c r="XFD215" s="1"/>
     </row>
-    <row r="216" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="1" t="s">
+    <row r="216" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B216" s="23" t="s">
-[...3 lines deleted...]
-        <v>1064</v>
+      <c r="B216" s="18" t="s">
+        <v>302</v>
+      </c>
+      <c r="C216" s="18" t="s">
+        <v>303</v>
       </c>
       <c r="D216" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E216" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="E216" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F216" s="24" t="s">
-        <v>1066</v>
+      <c r="F216" s="15" t="s">
+        <v>1057</v>
       </c>
       <c r="G216" s="14" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="H216" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I216" s="17">
         <v>46082</v>
       </c>
       <c r="J216" s="17">
         <v>47514</v>
       </c>
-      <c r="K216" s="97" t="s">
-[...5 lines deleted...]
-      <c r="O216" s="21"/>
+      <c r="K216" s="95" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L216" s="95"/>
+      <c r="M216" s="96"/>
+      <c r="N216" s="96"/>
+      <c r="O216" s="6"/>
       <c r="P216" s="67"/>
     </row>
-    <row r="217" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="1" t="s">
+    <row r="217" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B217" s="23" t="s">
-[...3 lines deleted...]
-        <v>610</v>
+      <c r="B217" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="C217" s="18" t="s">
+        <v>44</v>
       </c>
       <c r="D217" s="14" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E217" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E217" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F217" s="2" t="s">
-        <v>612</v>
+      <c r="F217" s="15" t="s">
+        <v>1033</v>
       </c>
       <c r="G217" s="14" t="s">
         <v>42</v>
       </c>
       <c r="H217" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I217" s="17">
-        <v>45717</v>
-[...10 lines deleted...]
-      <c r="O217" s="21"/>
+        <v>46082</v>
+      </c>
+      <c r="J217" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K217" s="95" t="s">
+        <v>795</v>
+      </c>
+      <c r="L217" s="95"/>
+      <c r="M217" s="96"/>
+      <c r="N217" s="96"/>
+      <c r="O217" s="6"/>
       <c r="P217" s="67"/>
     </row>
-    <row r="218" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="1" t="s">
+    <row r="218" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B218" s="23" t="s">
-[...3 lines deleted...]
-        <v>424</v>
+      <c r="B218" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="C218" s="14" t="s">
+        <v>156</v>
       </c>
       <c r="D218" s="14" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="E218" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E218" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F218" s="2" t="s">
-        <v>426</v>
+      <c r="F218" s="14" t="s">
+        <v>870</v>
       </c>
       <c r="G218" s="14" t="s">
-        <v>31</v>
+        <v>839</v>
       </c>
       <c r="H218" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I218" s="17">
-        <v>44774</v>
-[...16 lines deleted...]
-      <c r="O218" s="21"/>
+        <v>46082</v>
+      </c>
+      <c r="J218" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K218" s="96" t="s">
+        <v>869</v>
+      </c>
+      <c r="L218" s="96"/>
+      <c r="M218" s="96"/>
+      <c r="N218" s="96"/>
+      <c r="O218" s="6"/>
       <c r="P218" s="67"/>
     </row>
-    <row r="219" spans="1:16384" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A219" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B219" s="23" t="s">
-[...8 lines deleted...]
-      <c r="E219" s="10" t="s">
+      <c r="B219" s="18" t="s">
+        <v>605</v>
+      </c>
+      <c r="C219" s="18" t="s">
+        <v>215</v>
+      </c>
+      <c r="D219" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E219" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F219" s="2" t="s">
-        <v>1067</v>
+      <c r="F219" s="14" t="s">
+        <v>604</v>
       </c>
       <c r="G219" s="14" t="s">
-        <v>42</v>
+        <v>839</v>
       </c>
       <c r="H219" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I219" s="17">
-[...3 lines deleted...]
-        <v>47177</v>
+      <c r="I219" s="16">
+        <v>45566</v>
+      </c>
+      <c r="J219" s="16">
+        <v>46203</v>
       </c>
       <c r="K219" s="96" t="s">
-        <v>832</v>
-[...16332 lines deleted...]
-      <c r="XFD219" s="1"/>
+        <v>603</v>
+      </c>
+      <c r="L219" s="96" t="s">
+        <v>708</v>
+      </c>
+      <c r="M219" s="96" t="s">
+        <v>1136</v>
+      </c>
+      <c r="N219" s="96"/>
+      <c r="O219" s="21"/>
+      <c r="P219" s="67"/>
     </row>
-    <row r="220" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="3" t="s">
+    <row r="220" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B220" s="18" t="s">
-[...3 lines deleted...]
-        <v>311</v>
+      <c r="B220" s="14" t="s">
+        <v>422</v>
+      </c>
+      <c r="C220" s="14" t="s">
+        <v>313</v>
       </c>
       <c r="D220" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E220" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="E220" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F220" s="15" t="s">
-        <v>1092</v>
+      <c r="F220" s="2" t="s">
+        <v>423</v>
       </c>
       <c r="G220" s="14" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H220" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I220" s="17">
-        <v>46082</v>
+        <v>44774</v>
       </c>
       <c r="J220" s="17">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O220" s="6"/>
+        <v>45961</v>
+      </c>
+      <c r="K220" s="95" t="s">
+        <v>424</v>
+      </c>
+      <c r="L220" s="95" t="s">
+        <v>455</v>
+      </c>
+      <c r="M220" s="95" t="s">
+        <v>620</v>
+      </c>
+      <c r="N220" s="95" t="s">
+        <v>759</v>
+      </c>
+      <c r="O220" s="21"/>
       <c r="P220" s="67"/>
     </row>
-    <row r="221" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A221" s="3" t="s">
+    <row r="221" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B221" s="18" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="B221" s="14" t="s">
+        <v>429</v>
+      </c>
+      <c r="C221" s="14" t="s">
+        <v>299</v>
       </c>
       <c r="D221" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E221" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="E221" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F221" s="15" t="s">
-        <v>1068</v>
+      <c r="F221" s="2" t="s">
+        <v>431</v>
       </c>
       <c r="G221" s="14" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="H221" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I221" s="17">
-        <v>46082</v>
+        <v>44805</v>
       </c>
       <c r="J221" s="17">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O221" s="6"/>
+        <v>45961</v>
+      </c>
+      <c r="K221" s="95" t="s">
+        <v>430</v>
+      </c>
+      <c r="L221" s="95" t="s">
+        <v>456</v>
+      </c>
+      <c r="M221" s="95" t="s">
+        <v>621</v>
+      </c>
+      <c r="N221" s="95" t="s">
+        <v>760</v>
+      </c>
+      <c r="O221" s="21"/>
       <c r="P221" s="67"/>
     </row>
-    <row r="222" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A222" s="3" t="s">
+    <row r="222" spans="1:16384" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B222" s="14" t="s">
-        <v>157</v>
+        <v>367</v>
       </c>
       <c r="C222" s="14" t="s">
-        <v>158</v>
+        <v>368</v>
       </c>
       <c r="D222" s="14" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E222" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F222" s="14" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>1093</v>
+      </c>
+      <c r="G222" s="51" t="s">
+        <v>1083</v>
       </c>
       <c r="H222" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I222" s="17">
         <v>46082</v>
       </c>
       <c r="J222" s="17">
         <v>47514</v>
       </c>
-      <c r="K222" s="97" t="s">
-[...5 lines deleted...]
-      <c r="O222" s="6"/>
+      <c r="K222" s="95" t="s">
+        <v>1092</v>
+      </c>
+      <c r="L222" s="95"/>
+      <c r="M222" s="95"/>
+      <c r="N222" s="9"/>
+      <c r="O222" s="7"/>
       <c r="P222" s="67"/>
     </row>
-    <row r="223" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A223" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B223" s="18" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>497</v>
+      </c>
+      <c r="C223" s="14" t="s">
+        <v>498</v>
       </c>
       <c r="D223" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E223" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F223" s="14" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>1105</v>
+      </c>
+      <c r="G223" s="51" t="s">
+        <v>1083</v>
       </c>
       <c r="H223" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I223" s="16">
-[...13 lines deleted...]
-      <c r="O223" s="21"/>
+      <c r="I223" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J223" s="34">
+        <v>46387</v>
+      </c>
+      <c r="K223" s="95" t="s">
+        <v>1104</v>
+      </c>
+      <c r="L223" s="95"/>
+      <c r="M223" s="9"/>
+      <c r="N223" s="9"/>
+      <c r="O223" s="7"/>
       <c r="P223" s="67"/>
     </row>
-    <row r="224" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A224" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B224" s="14" t="s">
-[...3 lines deleted...]
-        <v>321</v>
+      <c r="B224" s="18" t="s">
+        <v>305</v>
+      </c>
+      <c r="C224" s="18" t="s">
+        <v>209</v>
       </c>
       <c r="D224" s="14" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="E224" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E224" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F224" s="2" t="s">
-        <v>432</v>
+      <c r="F224" s="10" t="s">
+        <v>1059</v>
       </c>
       <c r="G224" s="14" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H224" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I224" s="17">
-        <v>44774</v>
+        <v>46082</v>
       </c>
       <c r="J224" s="17">
-        <v>45961</v>
-[...13 lines deleted...]
-      <c r="O224" s="21"/>
+        <v>47514</v>
+      </c>
+      <c r="K224" s="95" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L224" s="95"/>
+      <c r="M224" s="95"/>
+      <c r="N224" s="9"/>
+      <c r="O224" s="7"/>
       <c r="P224" s="67"/>
     </row>
-    <row r="225" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>307</v>
+    <row r="225" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B225" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="C225" s="18" t="s">
+        <v>99</v>
       </c>
       <c r="D225" s="14" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="E225" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E225" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F225" s="2" t="s">
-        <v>440</v>
+      <c r="F225" s="14" t="s">
+        <v>541</v>
       </c>
       <c r="G225" s="14" t="s">
-        <v>31</v>
+        <v>225</v>
       </c>
       <c r="H225" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I225" s="17">
-        <v>44805</v>
+        <v>45444</v>
       </c>
       <c r="J225" s="17">
-        <v>45961</v>
-[...13 lines deleted...]
-      <c r="O225" s="21"/>
+        <v>46173</v>
+      </c>
+      <c r="K225" s="95" t="s">
+        <v>542</v>
+      </c>
+      <c r="L225" s="95" t="s">
+        <v>725</v>
+      </c>
+      <c r="M225" s="9"/>
+      <c r="N225" s="9"/>
+      <c r="O225" s="7"/>
       <c r="P225" s="67"/>
     </row>
-    <row r="226" spans="1:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A226" s="1" t="s">
+    <row r="226" spans="1:16" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B226" s="14" t="s">
-[...3 lines deleted...]
-        <v>376</v>
+      <c r="B226" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="C226" s="18" t="s">
+        <v>159</v>
       </c>
       <c r="D226" s="14" t="s">
-        <v>219</v>
+        <v>145</v>
       </c>
       <c r="E226" s="14" t="s">
-        <v>21</v>
-[...19 lines deleted...]
-      <c r="L226" s="96"/>
+        <v>36</v>
+      </c>
+      <c r="F226" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="G226" s="10" t="s">
+        <v>655</v>
+      </c>
+      <c r="H226" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="I226" s="26">
+        <v>45778</v>
+      </c>
+      <c r="J226" s="34">
+        <v>46022</v>
+      </c>
+      <c r="K226" s="95" t="s">
+        <v>160</v>
+      </c>
+      <c r="L226" s="95"/>
       <c r="M226" s="96"/>
-      <c r="N226" s="9"/>
-      <c r="O226" s="7"/>
+      <c r="N226" s="96"/>
+      <c r="O226" s="96"/>
       <c r="P226" s="67"/>
     </row>
     <row r="227" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A227" s="1" t="s">
+      <c r="A227" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B227" s="18" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>298</v>
+      </c>
+      <c r="C227" s="18" t="s">
+        <v>299</v>
       </c>
       <c r="D227" s="14" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E227" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F227" s="14" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>1035</v>
+      </c>
+      <c r="G227" s="14" t="s">
+        <v>42</v>
       </c>
       <c r="H227" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I227" s="17">
+      <c r="I227" s="46">
         <v>46082</v>
       </c>
-      <c r="J227" s="34">
-        <v>46387</v>
+      <c r="J227" s="16">
+        <v>47514</v>
       </c>
       <c r="K227" s="96" t="s">
-        <v>1141</v>
-[...4 lines deleted...]
-      <c r="O227" s="7"/>
+        <v>1034</v>
+      </c>
+      <c r="L227" s="95"/>
+      <c r="M227" s="96"/>
+      <c r="N227" s="96"/>
+      <c r="O227" s="6"/>
       <c r="P227" s="67"/>
     </row>
-    <row r="228" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A228" s="1" t="s">
+    <row r="228" spans="1:16" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B228" s="18" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B228" s="14" t="s">
+        <v>326</v>
+      </c>
+      <c r="C228" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="D228" s="10" t="s">
+        <v>219</v>
       </c>
       <c r="E228" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F228" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H228" s="2" t="s">
+      <c r="F228" s="52" t="s">
+        <v>218</v>
+      </c>
+      <c r="G228" s="65" t="s">
+        <v>322</v>
+      </c>
+      <c r="H228" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I228" s="17">
+      <c r="I228" s="46">
         <v>46082</v>
       </c>
-      <c r="J228" s="17">
+      <c r="J228" s="16">
         <v>47514</v>
       </c>
-      <c r="K228" s="96" t="s">
-[...2 lines deleted...]
-      <c r="L228" s="96"/>
+      <c r="K228" s="95" t="s">
+        <v>833</v>
+      </c>
+      <c r="L228" s="95"/>
       <c r="M228" s="96"/>
-      <c r="N228" s="9"/>
-      <c r="O228" s="7"/>
+      <c r="N228" s="8"/>
+      <c r="O228" s="6"/>
       <c r="P228" s="67"/>
     </row>
-    <row r="229" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="3" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>19</v>
+      </c>
+      <c r="B229" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="C229" s="14" t="s">
+        <v>230</v>
       </c>
       <c r="D229" s="14" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E229" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F229" s="14" t="s">
-        <v>558</v>
+      <c r="F229" s="52" t="s">
+        <v>495</v>
       </c>
       <c r="G229" s="14" t="s">
-        <v>228</v>
+        <v>42</v>
       </c>
       <c r="H229" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I229" s="17">
-[...13 lines deleted...]
-      <c r="O229" s="7"/>
+      <c r="I229" s="46">
+        <v>46082</v>
+      </c>
+      <c r="J229" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K229" s="95" t="s">
+        <v>494</v>
+      </c>
+      <c r="L229" s="95"/>
+      <c r="M229" s="95"/>
+      <c r="N229" s="6"/>
+      <c r="O229" s="6"/>
       <c r="P229" s="67"/>
     </row>
-    <row r="230" spans="1:16" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A230" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B230" s="18" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="B230" s="14" t="s">
+        <v>709</v>
+      </c>
+      <c r="C230" s="14" t="s">
+        <v>120</v>
       </c>
       <c r="D230" s="14" t="s">
-        <v>145</v>
+        <v>219</v>
       </c>
       <c r="E230" s="14" t="s">
-        <v>36</v>
-[...22 lines deleted...]
-      <c r="O230" s="97"/>
+        <v>21</v>
+      </c>
+      <c r="F230" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="G230" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H230" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I230" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J230" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K230" s="95" t="s">
+        <v>710</v>
+      </c>
+      <c r="L230" s="95"/>
+      <c r="M230" s="6"/>
+      <c r="N230" s="6"/>
+      <c r="O230" s="6"/>
       <c r="P230" s="67"/>
     </row>
     <row r="231" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A231" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B231" s="18" t="s">
-[...3 lines deleted...]
-        <v>307</v>
+      <c r="B231" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="C231" s="14" t="s">
+        <v>162</v>
       </c>
       <c r="D231" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E231" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F231" s="14" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="F231" s="51" t="s">
+        <v>376</v>
+      </c>
+      <c r="G231" s="51" t="s">
+        <v>35</v>
       </c>
       <c r="H231" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I231" s="46">
-        <v>46082</v>
+      <c r="I231" s="17">
+        <v>45017</v>
       </c>
       <c r="J231" s="16">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O231" s="6"/>
+        <v>46599</v>
+      </c>
+      <c r="K231" s="95" t="s">
+        <v>377</v>
+      </c>
+      <c r="L231" s="95" t="s">
+        <v>474</v>
+      </c>
+      <c r="M231" s="96" t="s">
+        <v>537</v>
+      </c>
+      <c r="N231" s="96" t="s">
+        <v>749</v>
+      </c>
+      <c r="O231" s="95" t="s">
+        <v>1160</v>
+      </c>
       <c r="P231" s="67"/>
     </row>
-    <row r="232" spans="1:16" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A232" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B232" s="14" t="s">
-        <v>334</v>
+        <v>181</v>
       </c>
       <c r="C232" s="14" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>144</v>
+      </c>
+      <c r="D232" s="14" t="s">
+        <v>216</v>
       </c>
       <c r="E232" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F232" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H232" s="33" t="s">
+      <c r="F232" s="14" t="s">
+        <v>448</v>
+      </c>
+      <c r="G232" s="39" t="s">
+        <v>149</v>
+      </c>
+      <c r="H232" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I232" s="46">
         <v>46082</v>
       </c>
       <c r="J232" s="16">
-        <v>47514</v>
-[...5 lines deleted...]
-      <c r="M232" s="97"/>
+        <v>47177</v>
+      </c>
+      <c r="K232" s="95" t="s">
+        <v>543</v>
+      </c>
+      <c r="L232" s="95"/>
+      <c r="M232" s="96"/>
       <c r="N232" s="8"/>
-      <c r="O232" s="6"/>
+      <c r="O232" s="21"/>
       <c r="P232" s="67"/>
     </row>
     <row r="233" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A233" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B233" s="14" t="s">
-        <v>232</v>
+        <v>425</v>
       </c>
       <c r="C233" s="14" t="s">
-        <v>233</v>
+        <v>426</v>
       </c>
       <c r="D233" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E233" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="E233" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F233" s="52" t="s">
-        <v>512</v>
+      <c r="F233" s="2" t="s">
+        <v>428</v>
       </c>
       <c r="G233" s="14" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="H233" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I233" s="46">
-[...11 lines deleted...]
-      <c r="O233" s="6"/>
+      <c r="I233" s="17">
+        <v>44774</v>
+      </c>
+      <c r="J233" s="26">
+        <v>45961</v>
+      </c>
+      <c r="K233" s="95" t="s">
+        <v>427</v>
+      </c>
+      <c r="L233" s="96" t="s">
+        <v>457</v>
+      </c>
+      <c r="M233" s="96" t="s">
+        <v>622</v>
+      </c>
+      <c r="N233" s="96" t="s">
+        <v>761</v>
+      </c>
+      <c r="O233" s="21"/>
       <c r="P233" s="67"/>
     </row>
-    <row r="234" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A234" s="3" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="B234" s="14" t="s">
-        <v>732</v>
+        <v>187</v>
       </c>
       <c r="C234" s="14" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="D234" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E234" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E234" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F234" s="14" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>232</v>
+      </c>
+      <c r="G234" s="39" t="s">
+        <v>227</v>
       </c>
       <c r="H234" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I234" s="17">
         <v>46082</v>
       </c>
       <c r="J234" s="17">
-        <v>47514</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>46203</v>
+      </c>
+      <c r="K234" s="95" t="s">
+        <v>942</v>
       </c>
       <c r="L234" s="96"/>
-      <c r="M234" s="6"/>
-[...1 lines deleted...]
-      <c r="O234" s="6"/>
+      <c r="M234" s="96"/>
+      <c r="N234" s="95"/>
+      <c r="O234" s="100"/>
       <c r="P234" s="67"/>
     </row>
-    <row r="235" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A235" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B235" s="14" t="s">
-        <v>163</v>
+        <v>249</v>
       </c>
       <c r="C235" s="14" t="s">
-        <v>164</v>
+        <v>250</v>
       </c>
       <c r="D235" s="14" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="E235" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E235" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F235" s="51" t="s">
-[...5 lines deleted...]
-      <c r="H235" s="2" t="s">
+      <c r="F235" s="14" t="s">
+        <v>594</v>
+      </c>
+      <c r="G235" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H235" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I235" s="17">
-        <v>45017</v>
-[...15 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="J235" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K235" s="95" t="s">
+        <v>595</v>
+      </c>
+      <c r="L235" s="96"/>
+      <c r="M235" s="96"/>
+      <c r="N235" s="5"/>
       <c r="O235" s="21"/>
       <c r="P235" s="67"/>
     </row>
     <row r="236" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B236" s="14" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="B236" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="C236" s="18" t="s">
+        <v>164</v>
       </c>
       <c r="D236" s="14" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E236" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F236" s="14" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>873</v>
+      </c>
+      <c r="G236" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H236" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I236" s="46">
+      <c r="I236" s="17">
         <v>46082</v>
       </c>
       <c r="J236" s="16">
-        <v>47177</v>
-[...6 lines deleted...]
-      <c r="N236" s="8"/>
+        <v>46538</v>
+      </c>
+      <c r="K236" s="95" t="s">
+        <v>872</v>
+      </c>
+      <c r="L236" s="95"/>
+      <c r="M236" s="96"/>
+      <c r="N236" s="96"/>
       <c r="O236" s="21"/>
       <c r="P236" s="67"/>
     </row>
     <row r="237" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A237" s="3" t="s">
+      <c r="A237" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B237" s="14" t="s">
-[...3 lines deleted...]
-        <v>435</v>
+      <c r="B237" s="52" t="s">
+        <v>167</v>
+      </c>
+      <c r="C237" s="52" t="s">
+        <v>168</v>
       </c>
       <c r="D237" s="14" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="E237" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F237" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H237" s="2" t="s">
+      <c r="F237" s="14" t="s">
+        <v>770</v>
+      </c>
+      <c r="G237" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H237" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I237" s="17">
-[...3 lines deleted...]
-        <v>45961</v>
+      <c r="I237" s="16">
+        <v>45870</v>
+      </c>
+      <c r="J237" s="16">
+        <v>46203</v>
       </c>
       <c r="K237" s="96" t="s">
-        <v>436</v>
-[...10 lines deleted...]
-      <c r="O237" s="21"/>
+        <v>769</v>
+      </c>
+      <c r="L237" s="96" t="s">
+        <v>1075</v>
+      </c>
+      <c r="M237" s="96"/>
+      <c r="N237" s="2"/>
+      <c r="O237" s="4"/>
       <c r="P237" s="67"/>
     </row>
-    <row r="238" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>140</v>
+    <row r="238" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B238" s="52" t="s">
+        <v>184</v>
+      </c>
+      <c r="C238" s="52" t="s">
+        <v>144</v>
       </c>
       <c r="D238" s="14" t="s">
-        <v>450</v>
+        <v>216</v>
       </c>
       <c r="E238" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F238" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H238" s="2" t="s">
+      <c r="F238" s="32" t="s">
+        <v>874</v>
+      </c>
+      <c r="G238" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H238" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I238" s="17">
         <v>46082</v>
       </c>
       <c r="J238" s="17">
-        <v>46203</v>
-[...7 lines deleted...]
-      <c r="O238" s="101"/>
+        <v>47514</v>
+      </c>
+      <c r="K238" s="95" t="s">
+        <v>875</v>
+      </c>
+      <c r="L238" s="96"/>
+      <c r="M238" s="96"/>
+      <c r="N238" s="2"/>
+      <c r="O238" s="4"/>
       <c r="P238" s="67"/>
     </row>
-    <row r="239" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A239" s="3" t="s">
+    <row r="239" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B239" s="14" t="s">
-[...3 lines deleted...]
-        <v>253</v>
+      <c r="B239" s="52" t="s">
+        <v>178</v>
+      </c>
+      <c r="C239" s="52" t="s">
+        <v>179</v>
       </c>
       <c r="D239" s="14" t="s">
-        <v>450</v>
+        <v>843</v>
       </c>
       <c r="E239" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F239" s="14" t="s">
-[...3 lines deleted...]
-        <v>871</v>
+      <c r="F239" s="32" t="s">
+        <v>909</v>
+      </c>
+      <c r="G239" s="10" t="s">
+        <v>22</v>
       </c>
       <c r="H239" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I239" s="17">
         <v>46082</v>
       </c>
       <c r="J239" s="17">
-        <v>46203</v>
-[...7 lines deleted...]
-      <c r="O239" s="21"/>
+        <v>46446</v>
+      </c>
+      <c r="K239" s="95" t="s">
+        <v>908</v>
+      </c>
+      <c r="L239" s="96"/>
+      <c r="M239" s="96"/>
+      <c r="N239" s="2"/>
+      <c r="O239" s="4"/>
       <c r="P239" s="67"/>
     </row>
     <row r="240" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A240" s="3" t="s">
+      <c r="A240" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B240" s="18" t="s">
-[...3 lines deleted...]
-        <v>166</v>
+      <c r="B240" s="52" t="s">
+        <v>178</v>
+      </c>
+      <c r="C240" s="52" t="s">
+        <v>179</v>
       </c>
       <c r="D240" s="14" t="s">
         <v>219</v>
       </c>
-      <c r="E240" s="14" t="s">
+      <c r="E240" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F240" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H240" s="2" t="s">
+      <c r="F240" s="32" t="s">
+        <v>899</v>
+      </c>
+      <c r="G240" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H240" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I240" s="17">
         <v>46082</v>
       </c>
-      <c r="J240" s="16">
-[...3 lines deleted...]
-        <v>904</v>
+      <c r="J240" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K240" s="95" t="s">
+        <v>611</v>
       </c>
       <c r="L240" s="96"/>
-      <c r="M240" s="97"/>
-[...1 lines deleted...]
-      <c r="O240" s="21"/>
+      <c r="M240" s="8"/>
+      <c r="N240" s="2"/>
+      <c r="O240" s="4"/>
       <c r="P240" s="67"/>
     </row>
     <row r="241" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A241" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B241" s="52" t="s">
-        <v>169</v>
+        <v>306</v>
       </c>
       <c r="C241" s="52" t="s">
-        <v>170</v>
+        <v>94</v>
       </c>
       <c r="D241" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F241" s="14" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>876</v>
+      </c>
+      <c r="G241" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H241" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I241" s="16">
-        <v>45870</v>
+      <c r="I241" s="28">
+        <v>44927</v>
       </c>
       <c r="J241" s="16">
-        <v>46203</v>
-[...8 lines deleted...]
-      <c r="N241" s="2"/>
+        <v>46326</v>
+      </c>
+      <c r="K241" s="95" t="s">
+        <v>307</v>
+      </c>
+      <c r="L241" s="96" t="s">
+        <v>528</v>
+      </c>
+      <c r="M241" s="96" t="s">
+        <v>711</v>
+      </c>
+      <c r="N241" s="96" t="s">
+        <v>1137</v>
+      </c>
       <c r="O241" s="4"/>
       <c r="P241" s="67"/>
     </row>
     <row r="242" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A242" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B242" s="52" t="s">
-        <v>186</v>
+        <v>306</v>
       </c>
       <c r="C242" s="52" t="s">
-        <v>144</v>
+        <v>94</v>
       </c>
       <c r="D242" s="14" t="s">
         <v>219</v>
       </c>
-      <c r="E242" s="32" t="s">
+      <c r="E242" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F242" s="32" t="s">
-        <v>906</v>
+      <c r="F242" s="14" t="s">
+        <v>1061</v>
       </c>
       <c r="G242" s="14" t="s">
-        <v>871</v>
-[...1 lines deleted...]
-      <c r="H242" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="H242" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I242" s="17">
-        <v>46082</v>
+      <c r="I242" s="28">
+        <v>46327</v>
       </c>
       <c r="J242" s="17">
         <v>47514</v>
       </c>
-      <c r="K242" s="96" t="s">
-[...4 lines deleted...]
-      <c r="N242" s="2"/>
+      <c r="K242" s="95" t="s">
+        <v>1060</v>
+      </c>
+      <c r="L242" s="96"/>
+      <c r="M242" s="96"/>
+      <c r="N242" s="4"/>
       <c r="O242" s="4"/>
       <c r="P242" s="67"/>
     </row>
     <row r="243" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A243" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B243" s="52" t="s">
-        <v>180</v>
+        <v>306</v>
       </c>
       <c r="C243" s="52" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-      <c r="E243" s="32" t="s">
+        <v>412</v>
+      </c>
+      <c r="D243" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E243" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="F243" s="32" t="s">
-[...5 lines deleted...]
-      <c r="H243" s="33" t="s">
+      <c r="F243" s="14" t="s">
+        <v>877</v>
+      </c>
+      <c r="G243" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="H243" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I243" s="17">
         <v>46082</v>
       </c>
       <c r="J243" s="17">
-        <v>46446</v>
-[...6 lines deleted...]
-      <c r="N243" s="2"/>
+        <v>47514</v>
+      </c>
+      <c r="K243" s="95" t="s">
+        <v>413</v>
+      </c>
+      <c r="L243" s="96"/>
+      <c r="M243" s="96"/>
+      <c r="N243" s="4"/>
       <c r="O243" s="4"/>
       <c r="P243" s="67"/>
     </row>
     <row r="244" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A244" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B244" s="52" t="s">
-        <v>180</v>
+        <v>243</v>
       </c>
       <c r="C244" s="52" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="D244" s="14" t="s">
-        <v>222</v>
+        <v>441</v>
       </c>
       <c r="E244" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F244" s="32" t="s">
-[...5 lines deleted...]
-      <c r="H244" s="33" t="s">
+      <c r="F244" s="92" t="s">
+        <v>471</v>
+      </c>
+      <c r="G244" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="H244" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I244" s="17">
-[...11 lines deleted...]
-      <c r="O244" s="4"/>
+      <c r="I244" s="28">
+        <v>44774</v>
+      </c>
+      <c r="J244" s="28">
+        <v>46203</v>
+      </c>
+      <c r="K244" s="95" t="s">
+        <v>244</v>
+      </c>
+      <c r="L244" s="96" t="s">
+        <v>470</v>
+      </c>
+      <c r="M244" s="96" t="s">
+        <v>538</v>
+      </c>
+      <c r="N244" s="96" t="s">
+        <v>747</v>
+      </c>
+      <c r="O244" s="96" t="s">
+        <v>1158</v>
+      </c>
       <c r="P244" s="67"/>
     </row>
     <row r="245" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B245" s="52" t="s">
-        <v>314</v>
+        <v>257</v>
       </c>
       <c r="C245" s="52" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D245" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E245" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="E245" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F245" s="14" t="s">
-        <v>908</v>
+      <c r="F245" s="2" t="s">
+        <v>658</v>
       </c>
       <c r="G245" s="14" t="s">
-        <v>871</v>
+        <v>149</v>
       </c>
       <c r="H245" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I245" s="28">
-        <v>44927</v>
-[...14 lines deleted...]
-      <c r="O245" s="4"/>
+        <v>44774</v>
+      </c>
+      <c r="J245" s="28">
+        <v>46203</v>
+      </c>
+      <c r="K245" s="95" t="s">
+        <v>258</v>
+      </c>
+      <c r="L245" s="96" t="s">
+        <v>449</v>
+      </c>
+      <c r="M245" s="96" t="s">
+        <v>540</v>
+      </c>
+      <c r="N245" s="96" t="s">
+        <v>657</v>
+      </c>
+      <c r="O245" s="96" t="s">
+        <v>969</v>
+      </c>
       <c r="P245" s="67"/>
     </row>
-    <row r="246" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A246" s="47" t="s">
+    <row r="246" spans="1:16" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B246" s="52" t="s">
-[...3 lines deleted...]
-        <v>94</v>
+      <c r="B246" s="27" t="s">
+        <v>253</v>
+      </c>
+      <c r="C246" s="27" t="s">
+        <v>254</v>
       </c>
       <c r="D246" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E246" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="E246" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F246" s="14" t="s">
-        <v>1096</v>
+      <c r="F246" s="2" t="s">
+        <v>716</v>
       </c>
       <c r="G246" s="14" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H246" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="H246" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I246" s="28">
-[...11 lines deleted...]
-      <c r="O246" s="4"/>
+      <c r="I246" s="17">
+        <v>45383</v>
+      </c>
+      <c r="J246" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K246" s="95" t="s">
+        <v>506</v>
+      </c>
+      <c r="L246" s="96" t="s">
+        <v>712</v>
+      </c>
+      <c r="M246" s="100" t="s">
+        <v>1138</v>
+      </c>
+      <c r="N246" s="5"/>
+      <c r="O246" s="19"/>
       <c r="P246" s="67"/>
     </row>
-    <row r="247" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A247" s="47" t="s">
+    <row r="247" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B247" s="52" t="s">
-[...8 lines deleted...]
-      <c r="E247" s="52" t="s">
+      <c r="B247" s="27" t="s">
+        <v>183</v>
+      </c>
+      <c r="C247" s="27" t="s">
+        <v>92</v>
+      </c>
+      <c r="D247" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E247" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F247" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H247" s="10" t="s">
+      <c r="F247" s="10" t="s">
+        <v>473</v>
+      </c>
+      <c r="G247" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="H247" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I247" s="17">
-        <v>46082</v>
-[...9 lines deleted...]
-      <c r="O247" s="4"/>
+        <v>44774</v>
+      </c>
+      <c r="J247" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K247" s="95" t="s">
+        <v>246</v>
+      </c>
+      <c r="L247" s="96" t="s">
+        <v>472</v>
+      </c>
+      <c r="M247" s="95" t="s">
+        <v>539</v>
+      </c>
+      <c r="N247" s="95" t="s">
+        <v>748</v>
+      </c>
+      <c r="O247" s="95" t="s">
+        <v>1159</v>
+      </c>
       <c r="P247" s="67"/>
     </row>
-    <row r="248" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="47" t="s">
+    <row r="248" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B248" s="52" t="s">
-[...3 lines deleted...]
-        <v>200</v>
+      <c r="B248" s="27" t="s">
+        <v>333</v>
+      </c>
+      <c r="C248" s="27" t="s">
+        <v>195</v>
       </c>
       <c r="D248" s="14" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E248" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E248" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F248" s="93" t="s">
-[...2 lines deleted...]
-      <c r="G248" s="14" t="s">
+      <c r="F248" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="G248" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="H248" s="10" t="s">
+      <c r="H248" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I248" s="28">
-        <v>44774</v>
+      <c r="I248" s="17">
+        <v>46082</v>
       </c>
       <c r="J248" s="16">
-        <v>46022</v>
-[...13 lines deleted...]
-      <c r="O248" s="4"/>
+        <v>47514</v>
+      </c>
+      <c r="K248" s="106" t="s">
+        <v>835</v>
+      </c>
+      <c r="L248" s="95"/>
+      <c r="M248" s="95"/>
+      <c r="N248" s="95"/>
+      <c r="O248" s="7"/>
       <c r="P248" s="67"/>
     </row>
-    <row r="249" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A249" s="47" t="s">
+    <row r="249" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B249" s="52" t="s">
-[...3 lines deleted...]
-        <v>106</v>
+      <c r="B249" s="27" t="s">
+        <v>308</v>
+      </c>
+      <c r="C249" s="27" t="s">
+        <v>309</v>
       </c>
       <c r="D249" s="14" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E249" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E249" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F249" s="2" t="s">
-        <v>681</v>
+      <c r="F249" s="10" t="s">
+        <v>1064</v>
       </c>
       <c r="G249" s="14" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="H249" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H249" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I249" s="28">
-[...19 lines deleted...]
-      </c>
+      <c r="I249" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J249" s="16">
+        <v>46387</v>
+      </c>
+      <c r="K249" s="106" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L249" s="95"/>
+      <c r="M249" s="95"/>
+      <c r="N249" s="95"/>
+      <c r="O249" s="7"/>
       <c r="P249" s="67"/>
     </row>
-    <row r="250" spans="1:16" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A250" s="1" t="s">
+    <row r="250" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B250" s="27" t="s">
-        <v>256</v>
+        <v>308</v>
       </c>
       <c r="C250" s="27" t="s">
-        <v>257</v>
+        <v>309</v>
       </c>
       <c r="D250" s="14" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E250" s="32" t="s">
+        <v>216</v>
+      </c>
+      <c r="E250" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F250" s="2" t="s">
-[...3 lines deleted...]
-        <v>871</v>
+      <c r="F250" s="10" t="s">
+        <v>886</v>
+      </c>
+      <c r="G250" s="10" t="s">
+        <v>22</v>
       </c>
       <c r="H250" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I250" s="17">
-        <v>45383</v>
+        <v>46082</v>
       </c>
       <c r="J250" s="16">
-        <v>46203</v>
-[...9 lines deleted...]
-      <c r="O250" s="19"/>
+        <v>47514</v>
+      </c>
+      <c r="K250" s="106" t="s">
+        <v>576</v>
+      </c>
+      <c r="L250" s="95"/>
+      <c r="M250" s="95"/>
+      <c r="N250" s="12"/>
+      <c r="O250" s="7"/>
       <c r="P250" s="67"/>
     </row>
     <row r="251" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A251" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B251" s="27" t="s">
-[...8 lines deleted...]
-      <c r="E251" s="27" t="s">
+      <c r="B251" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D251" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E251" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F251" s="10" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>878</v>
+      </c>
+      <c r="G251" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H251" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I251" s="17">
-        <v>44774</v>
-[...2 lines deleted...]
-        <v>46022</v>
+        <v>46082</v>
+      </c>
+      <c r="J251" s="17">
+        <v>47514</v>
       </c>
       <c r="K251" s="96" t="s">
-        <v>249</v>
-[...9 lines deleted...]
-      </c>
+        <v>879</v>
+      </c>
+      <c r="L251" s="95"/>
+      <c r="M251" s="95"/>
+      <c r="N251" s="95"/>
       <c r="O251" s="7"/>
       <c r="P251" s="67"/>
     </row>
     <row r="252" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A252" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B252" s="27" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B252" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D252" s="10" t="s">
+        <v>219</v>
       </c>
       <c r="E252" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F252" s="10" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1065</v>
+      </c>
+      <c r="G252" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="H252" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I252" s="17">
         <v>46082</v>
       </c>
-      <c r="J252" s="16">
+      <c r="J252" s="17">
         <v>47514</v>
       </c>
-      <c r="K252" s="107" t="s">
-[...4 lines deleted...]
-      <c r="N252" s="96"/>
+      <c r="K252" s="96" t="s">
+        <v>880</v>
+      </c>
+      <c r="L252" s="95"/>
+      <c r="M252" s="95"/>
+      <c r="N252" s="95"/>
       <c r="O252" s="7"/>
       <c r="P252" s="67"/>
     </row>
     <row r="253" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A253" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B253" s="27" t="s">
-[...6 lines deleted...]
-        <v>1098</v>
+      <c r="B253" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D253" s="10" t="s">
+        <v>843</v>
       </c>
       <c r="E253" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F253" s="10" t="s">
-        <v>1099</v>
+        <v>881</v>
       </c>
       <c r="G253" s="14" t="s">
-        <v>26</v>
+        <v>839</v>
       </c>
       <c r="H253" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I253" s="17">
         <v>46082</v>
       </c>
-      <c r="J253" s="16">
+      <c r="J253" s="17">
         <v>46387</v>
       </c>
-      <c r="K253" s="107" t="s">
-[...4 lines deleted...]
-      <c r="N253" s="96"/>
+      <c r="K253" s="96" t="s">
+        <v>880</v>
+      </c>
+      <c r="L253" s="95"/>
+      <c r="M253" s="95"/>
+      <c r="N253" s="12"/>
       <c r="O253" s="7"/>
       <c r="P253" s="67"/>
     </row>
     <row r="254" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A254" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B254" s="27" t="s">
-[...3 lines deleted...]
-        <v>317</v>
+      <c r="B254" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>591</v>
       </c>
       <c r="D254" s="14" t="s">
-        <v>219</v>
+        <v>441</v>
       </c>
       <c r="E254" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F254" s="10" t="s">
-        <v>918</v>
+        <v>593</v>
       </c>
       <c r="G254" s="10" t="s">
-        <v>22</v>
+        <v>135</v>
       </c>
       <c r="H254" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I254" s="17">
-[...9 lines deleted...]
-      <c r="M254" s="96"/>
+      <c r="I254" s="26">
+        <v>45566</v>
+      </c>
+      <c r="J254" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K254" s="96" t="s">
+        <v>592</v>
+      </c>
+      <c r="L254" s="95" t="s">
+        <v>719</v>
+      </c>
+      <c r="M254" s="12"/>
       <c r="N254" s="12"/>
       <c r="O254" s="7"/>
       <c r="P254" s="67"/>
     </row>
-    <row r="255" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A255" s="37" t="s">
+    <row r="255" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>114</v>
+      </c>
+      <c r="D255" s="14" t="s">
+        <v>441</v>
       </c>
       <c r="E255" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F255" s="10" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>262</v>
+      </c>
+      <c r="G255" s="10" t="s">
+        <v>135</v>
       </c>
       <c r="H255" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I255" s="17">
-[...11 lines deleted...]
-      <c r="O255" s="7"/>
+      <c r="I255" s="26">
+        <v>44774</v>
+      </c>
+      <c r="J255" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K255" s="96" t="s">
+        <v>263</v>
+      </c>
+      <c r="L255" s="96" t="s">
+        <v>445</v>
+      </c>
+      <c r="M255" s="96" t="s">
+        <v>545</v>
+      </c>
+      <c r="N255" s="96" t="s">
+        <v>720</v>
+      </c>
+      <c r="O255" s="21"/>
       <c r="P255" s="67"/>
     </row>
     <row r="256" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A256" s="37" t="s">
+      <c r="A256" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B256" s="1" t="s">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="B256" s="32" t="s">
+        <v>613</v>
+      </c>
+      <c r="C256" s="32" t="s">
+        <v>228</v>
+      </c>
+      <c r="D256" s="14" t="s">
+        <v>219</v>
       </c>
       <c r="E256" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F256" s="10" t="s">
-        <v>1100</v>
+        <v>920</v>
       </c>
       <c r="G256" s="14" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H256" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I256" s="17">
         <v>46082</v>
       </c>
-      <c r="J256" s="17">
+      <c r="J256" s="16">
         <v>47514</v>
       </c>
-      <c r="K256" s="97" t="s">
-        <v>912</v>
+      <c r="K256" s="96" t="s">
+        <v>612</v>
       </c>
       <c r="L256" s="96"/>
-      <c r="M256" s="96"/>
-[...1 lines deleted...]
-      <c r="O256" s="7"/>
+      <c r="M256" s="4"/>
+      <c r="N256" s="4"/>
+      <c r="O256" s="21"/>
       <c r="P256" s="67"/>
     </row>
-    <row r="257" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A257" s="37" t="s">
+    <row r="257" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>168</v>
+        <v>231</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>159</v>
+      </c>
+      <c r="D257" s="14" t="s">
+        <v>219</v>
       </c>
       <c r="E257" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F257" s="10" t="s">
-        <v>913</v>
+        <v>1037</v>
       </c>
       <c r="G257" s="14" t="s">
-        <v>871</v>
+        <v>42</v>
       </c>
       <c r="H257" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I257" s="17">
         <v>46082</v>
       </c>
-      <c r="J257" s="17">
-[...3 lines deleted...]
-        <v>912</v>
+      <c r="J257" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K257" s="96" t="s">
+        <v>1036</v>
       </c>
       <c r="L257" s="96"/>
       <c r="M257" s="96"/>
-      <c r="N257" s="12"/>
-      <c r="O257" s="7"/>
+      <c r="N257" s="96"/>
+      <c r="O257" s="21"/>
       <c r="P257" s="67"/>
     </row>
-    <row r="258" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A258" s="37" t="s">
+    <row r="258" spans="1:16" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B258" s="1" t="s">
-[...3 lines deleted...]
-        <v>614</v>
+      <c r="B258" s="18" t="s">
+        <v>197</v>
+      </c>
+      <c r="C258" s="18" t="s">
+        <v>198</v>
       </c>
       <c r="D258" s="14" t="s">
-        <v>450</v>
+        <v>219</v>
       </c>
       <c r="E258" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F258" s="10" t="s">
-[...3 lines deleted...]
-        <v>135</v>
+      <c r="F258" s="14" t="s">
+        <v>883</v>
+      </c>
+      <c r="G258" s="14" t="s">
+        <v>839</v>
       </c>
       <c r="H258" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I258" s="26">
-[...13 lines deleted...]
-      <c r="O258" s="7"/>
+      <c r="I258" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J258" s="16">
+        <v>46477</v>
+      </c>
+      <c r="K258" s="95" t="s">
+        <v>882</v>
+      </c>
+      <c r="L258" s="95"/>
+      <c r="M258" s="96"/>
+      <c r="N258" s="95"/>
+      <c r="O258" s="6"/>
       <c r="P258" s="67"/>
     </row>
-    <row r="259" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A259" s="47" t="s">
+    <row r="259" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B259" s="1" t="s">
-[...3 lines deleted...]
-        <v>114</v>
+      <c r="B259" s="18" t="s">
+        <v>724</v>
+      </c>
+      <c r="C259" s="18" t="s">
+        <v>248</v>
       </c>
       <c r="D259" s="14" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E259" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="E259" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F259" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H259" s="2" t="s">
+      <c r="F259" s="14" t="s">
+        <v>961</v>
+      </c>
+      <c r="G259" s="81" t="s">
+        <v>536</v>
+      </c>
+      <c r="H259" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="I259" s="26">
-        <v>44774</v>
+      <c r="I259" s="17">
+        <v>46023</v>
       </c>
       <c r="J259" s="16">
         <v>46203</v>
       </c>
-      <c r="K259" s="97" t="s">
-[...11 lines deleted...]
-      <c r="O259" s="21"/>
+      <c r="K259" s="96" t="s">
+        <v>803</v>
+      </c>
+      <c r="L259" s="95"/>
+      <c r="M259" s="96"/>
+      <c r="N259" s="95"/>
+      <c r="O259" s="6"/>
       <c r="P259" s="67"/>
     </row>
-    <row r="260" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A260" s="47" t="s">
+    <row r="260" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B260" s="32" t="s">
-[...8 lines deleted...]
-      <c r="E260" s="10" t="s">
+      <c r="B260" s="18" t="s">
+        <v>278</v>
+      </c>
+      <c r="C260" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D260" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="E260" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F260" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G260" s="14" t="s">
+      <c r="F260" s="14" t="s">
+        <v>805</v>
+      </c>
+      <c r="G260" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="H260" s="2" t="s">
+      <c r="H260" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="I260" s="17">
-[...11 lines deleted...]
-      <c r="O260" s="21"/>
+      <c r="I260" s="20">
+        <v>44774</v>
+      </c>
+      <c r="J260" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K260" s="100" t="s">
+        <v>279</v>
+      </c>
+      <c r="L260" s="95" t="s">
+        <v>385</v>
+      </c>
+      <c r="M260" s="96" t="s">
+        <v>556</v>
+      </c>
+      <c r="N260" s="95" t="s">
+        <v>685</v>
+      </c>
+      <c r="O260" s="95" t="s">
+        <v>1076</v>
+      </c>
       <c r="P260" s="67"/>
     </row>
-    <row r="261" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A261" s="47" t="s">
+    <row r="261" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B261" s="32" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="B261" s="18" t="s">
+        <v>639</v>
+      </c>
+      <c r="C261" s="18" t="s">
+        <v>640</v>
       </c>
       <c r="D261" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E261" s="10" t="s">
+        <v>843</v>
+      </c>
+      <c r="E261" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F261" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G261" s="14" t="s">
+      <c r="F261" s="14" t="s">
+        <v>902</v>
+      </c>
+      <c r="G261" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="H261" s="2" t="s">
+      <c r="H261" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="I261" s="17">
+      <c r="I261" s="20">
         <v>46082</v>
       </c>
-      <c r="J261" s="16">
-[...8 lines deleted...]
-      <c r="O261" s="21"/>
+      <c r="J261" s="17">
+        <v>46446</v>
+      </c>
+      <c r="K261" s="95" t="s">
+        <v>903</v>
+      </c>
+      <c r="L261" s="95"/>
+      <c r="M261" s="96"/>
+      <c r="N261" s="95"/>
+      <c r="O261" s="6"/>
       <c r="P261" s="67"/>
     </row>
-    <row r="262" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A262" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B262" s="1" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="B262" s="18" t="s">
+        <v>639</v>
+      </c>
+      <c r="C262" s="18" t="s">
+        <v>640</v>
       </c>
       <c r="D262" s="14" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E262" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E262" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F262" s="10" t="s">
-        <v>1072</v>
-[...4 lines deleted...]
-      <c r="H262" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="G262" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H262" s="18" t="s">
         <v>23</v>
       </c>
       <c r="I262" s="17">
         <v>46082</v>
       </c>
-      <c r="J262" s="16">
+      <c r="J262" s="17">
         <v>47514</v>
       </c>
-      <c r="K262" s="97" t="s">
-[...5 lines deleted...]
-      <c r="O262" s="21"/>
+      <c r="K262" s="95" t="s">
+        <v>641</v>
+      </c>
+      <c r="L262" s="95"/>
+      <c r="M262" s="96"/>
+      <c r="N262" s="6"/>
+      <c r="O262" s="6"/>
       <c r="P262" s="67"/>
     </row>
-    <row r="263" spans="1:16" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="P263" s="67"/>
+    <row r="263" spans="1:16" ht="92.85" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="264" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F264" s="74"/>
+      <c r="L264" s="72"/>
+      <c r="M264" s="72"/>
+      <c r="N264" s="79"/>
+      <c r="O264" s="80"/>
     </row>
-    <row r="264" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="P264" s="67"/>
+    <row r="265" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="F265" s="74"/>
+      <c r="J265" s="66"/>
     </row>
-    <row r="265" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-[...139 lines deleted...]
-    <row r="271" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="L3:P3"/>
   </mergeCells>
-  <conditionalFormatting sqref="E180">
+  <conditionalFormatting sqref="E177">
     <cfRule type="duplicateValues" dxfId="1" priority="4"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E181">
+  <conditionalFormatting sqref="E178">
     <cfRule type="duplicateValues" dxfId="0" priority="5"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="K11" r:id="rId1" xr:uid="{773C777B-F24F-492F-BD2C-C16319166C5A}"/>
-    <hyperlink ref="K119" r:id="rId2" xr:uid="{B96FCDDB-CCEA-4C1B-990D-7E75A61300B4}"/>
-[...2 lines deleted...]
-    <hyperlink ref="K251" r:id="rId5" xr:uid="{F19ACFC1-C782-410E-9048-6A91A816DB37}"/>
+    <hyperlink ref="K116" r:id="rId2" xr:uid="{B96FCDDB-CCEA-4C1B-990D-7E75A61300B4}"/>
+    <hyperlink ref="K130" r:id="rId3" xr:uid="{AE34CB8B-4A8E-4BCF-9E5B-AB7F2959F335}"/>
+    <hyperlink ref="K244" r:id="rId4" xr:uid="{BD145CF6-3EBD-463C-BC99-7EEE6A4BF5FC}"/>
+    <hyperlink ref="K247" r:id="rId5" xr:uid="{F19ACFC1-C782-410E-9048-6A91A816DB37}"/>
     <hyperlink ref="K26" r:id="rId6" xr:uid="{768E4FB0-9F83-4EA9-A3B6-55905E2B9A2E}"/>
     <hyperlink ref="K57" r:id="rId7" xr:uid="{5AD60863-C211-4A93-8D29-BAF4FFB20006}"/>
-    <hyperlink ref="K249" r:id="rId8" xr:uid="{E39922C3-43A9-43AD-9AC1-41E21EF0F6D7}"/>
-[...1 lines deleted...]
-    <hyperlink ref="K259" r:id="rId10" xr:uid="{94E161B8-E0A5-4FF8-A489-9E92965EF67B}"/>
+    <hyperlink ref="K245" r:id="rId8" xr:uid="{E39922C3-43A9-43AD-9AC1-41E21EF0F6D7}"/>
+    <hyperlink ref="K117" r:id="rId9" xr:uid="{11F1FD88-9AD2-49B5-8B17-39BA68918801}"/>
+    <hyperlink ref="K255" r:id="rId10" xr:uid="{94E161B8-E0A5-4FF8-A489-9E92965EF67B}"/>
     <hyperlink ref="K14" r:id="rId11" xr:uid="{6F858E59-DF5C-4163-9B1A-A8CBEE1DB4BE}"/>
-    <hyperlink ref="K33" r:id="rId12" xr:uid="{71CA2251-FF5E-4D7A-B335-758F29F0AD36}"/>
-[...429 lines deleted...]
-    <hyperlink ref="K94" r:id="rId442" xr:uid="{3033750E-F979-440A-89BB-2C95F5F46B3E}"/>
+    <hyperlink ref="K22" r:id="rId12" xr:uid="{63519433-EEB8-4DEF-A096-4FD998CF69B9}"/>
+    <hyperlink ref="K35" r:id="rId13" xr:uid="{2771F9B2-88F5-42AF-8838-07AFE2268C58}"/>
+    <hyperlink ref="K260" r:id="rId14" xr:uid="{46CF66D5-636E-4C56-85EB-35E85E0EC40B}"/>
+    <hyperlink ref="K166" r:id="rId15" xr:uid="{2AA5EA70-6026-4CCE-94B6-11C2C1CEAEF7}"/>
+    <hyperlink ref="K178" r:id="rId16" xr:uid="{77D97B72-930D-48A8-8FDE-ECD8825F2B76}"/>
+    <hyperlink ref="K63" r:id="rId17" xr:uid="{56F89ED4-708B-4477-8D49-10DBE428F424}"/>
+    <hyperlink ref="K241" r:id="rId18" xr:uid="{E899EA88-34F6-4EB2-AFAC-F01A71EB683F}"/>
+    <hyperlink ref="L63" r:id="rId19" xr:uid="{6A2E16DB-FBCE-48A8-BE13-DFDD3F995922}"/>
+    <hyperlink ref="K144" r:id="rId20" xr:uid="{48F4EF3F-91E1-4F34-BDF0-5101B6EA842A}"/>
+    <hyperlink ref="K152" r:id="rId21" xr:uid="{B027F8F6-5A50-45AA-8149-0B7BD73F4813}"/>
+    <hyperlink ref="K30" r:id="rId22" xr:uid="{2D6F294F-4E90-4152-8869-56E9A7CBDABE}"/>
+    <hyperlink ref="K21" r:id="rId23" xr:uid="{966EBB77-8C00-4D3A-AB07-5F74EC4B4D1D}"/>
+    <hyperlink ref="K49" r:id="rId24" xr:uid="{40C08D87-C88A-4927-99E7-6AF6788491EA}"/>
+    <hyperlink ref="K133" r:id="rId25" xr:uid="{E58A473A-6530-446A-ABF1-2311254B8777}"/>
+    <hyperlink ref="L26" r:id="rId26" xr:uid="{4D0E6B64-72B8-4482-82F2-B552BDF59335}"/>
+    <hyperlink ref="K108" r:id="rId27" xr:uid="{80EB0C32-83D4-4074-B68D-A1C4DB344140}"/>
+    <hyperlink ref="K169" r:id="rId28" xr:uid="{6FECDFC8-AC0C-47F1-AAB5-F18F1CC735F2}"/>
+    <hyperlink ref="K134" r:id="rId29" xr:uid="{93D32F3C-1663-44DF-B14B-DDDAA68D07E0}"/>
+    <hyperlink ref="K87" r:id="rId30" xr:uid="{4D0C1621-92DA-4A0B-AB63-B9D20C97DE99}"/>
+    <hyperlink ref="K167" r:id="rId31" xr:uid="{D0A22048-07FB-4DE8-A8D9-6A6A25F3D541}"/>
+    <hyperlink ref="L166" r:id="rId32" xr:uid="{2836AD31-DC38-4036-AD97-FA9B6A1C8A59}"/>
+    <hyperlink ref="L260" r:id="rId33" xr:uid="{1619955E-6690-43BF-87DD-8711DAB2FC53}"/>
+    <hyperlink ref="K208" r:id="rId34" xr:uid="{11548419-2890-4291-9B38-055622638669}"/>
+    <hyperlink ref="K187" r:id="rId35" xr:uid="{5D645307-A2B2-4603-9204-053EAAC68A90}"/>
+    <hyperlink ref="K91" r:id="rId36" xr:uid="{7191FB72-3815-4F4D-984D-FF3E727C7EC1}"/>
+    <hyperlink ref="K18" r:id="rId37" xr:uid="{1F004923-5825-4D4C-8399-8E5A23084572}"/>
+    <hyperlink ref="K40" r:id="rId38" xr:uid="{58632A7B-A38B-4B53-9A4A-BAD75A73689F}"/>
+    <hyperlink ref="K25" r:id="rId39" xr:uid="{AD7156D0-FED2-4BD6-AB60-B52463FA5599}"/>
+    <hyperlink ref="K214" r:id="rId40" xr:uid="{3E9B0B67-C03A-485C-8F22-147CF1F912DC}"/>
+    <hyperlink ref="K179" r:id="rId41" xr:uid="{9BCADFD1-D898-4FDD-A4EF-2AE1BD94DC86}"/>
+    <hyperlink ref="K220" r:id="rId42" xr:uid="{D3DA380B-30D8-4416-AA44-5BE880FBEFC9}"/>
+    <hyperlink ref="K221" r:id="rId43" xr:uid="{5E83BF1B-8DD2-4B4C-94B7-A3CACE07708C}"/>
+    <hyperlink ref="K129" r:id="rId44" xr:uid="{859168AC-D5AB-4A09-A4F0-1C12F325A93C}"/>
+    <hyperlink ref="K147" r:id="rId45" xr:uid="{1248F2D2-A0C5-416B-B89E-97A0157A21DC}"/>
+    <hyperlink ref="L130" r:id="rId46" xr:uid="{BBF8D344-CA28-4AF5-A410-433D604AE7F3}"/>
+    <hyperlink ref="L116" r:id="rId47" xr:uid="{18BC67CD-F3FE-4C12-A840-D4E2D255953A}"/>
+    <hyperlink ref="L117" r:id="rId48" xr:uid="{C882970D-CDBA-4087-85DD-5BA294C65FD1}"/>
+    <hyperlink ref="L14" r:id="rId49" xr:uid="{572004D0-5225-416C-89E5-DC9226B2C074}"/>
+    <hyperlink ref="L255" r:id="rId50" xr:uid="{ECBDA7A0-2AFC-4368-ACC1-DC44AEDE4775}"/>
+    <hyperlink ref="L49" r:id="rId51" xr:uid="{D3156440-4DE5-4E29-880D-1E18E6483441}"/>
+    <hyperlink ref="L245" r:id="rId52" xr:uid="{46A61EBF-A2A5-4411-B0D5-1D6F6A15B9E1}"/>
+    <hyperlink ref="L18" r:id="rId53" xr:uid="{B75D3ACF-0822-41FF-A621-4E85D358CC99}"/>
+    <hyperlink ref="L40" r:id="rId54" xr:uid="{D8950540-3848-4D14-9C57-BE4088A2C0CA}"/>
+    <hyperlink ref="L129" r:id="rId55" xr:uid="{ECCA1FD8-F624-4487-9BC2-16C7160E242F}"/>
+    <hyperlink ref="L179" r:id="rId56" xr:uid="{A828032B-5EF4-494F-B9F2-46037E7E161E}"/>
+    <hyperlink ref="L214" r:id="rId57" xr:uid="{67B14D5D-7CF5-48A1-BDC4-BED63DD7A40C}"/>
+    <hyperlink ref="L220" r:id="rId58" xr:uid="{CF301076-CAC9-4B41-BF56-F28F23253B16}"/>
+    <hyperlink ref="L221" r:id="rId59" xr:uid="{E794089B-9125-41A5-B6FA-7C2D66E61F03}"/>
+    <hyperlink ref="L233" r:id="rId60" xr:uid="{E2F9E81C-2DF0-4107-AED3-D2C439C8271D}"/>
+    <hyperlink ref="L57" r:id="rId61" xr:uid="{59956DB6-45B6-4E5B-B6F4-9082BEA9CF5A}"/>
+    <hyperlink ref="L178" r:id="rId62" xr:uid="{663DCA3A-ED99-4452-8BFB-7D1231310987}"/>
+    <hyperlink ref="L91" r:id="rId63" xr:uid="{26EA2005-471D-4B8E-BE0E-6C8A910FC0C4}"/>
+    <hyperlink ref="L147" r:id="rId64" xr:uid="{F7071007-EFA4-40F7-AB81-7D2F22F25D38}"/>
+    <hyperlink ref="L187" r:id="rId65" xr:uid="{14E0634B-BB25-405C-B259-55156AFD5FA9}"/>
+    <hyperlink ref="K98" r:id="rId66" xr:uid="{B49B284D-D039-4227-8DFC-3CEBCB672997}"/>
+    <hyperlink ref="K148" r:id="rId67" xr:uid="{83052DBE-FA54-4E59-B65D-D35F27D659C7}"/>
+    <hyperlink ref="L244" r:id="rId68" xr:uid="{048BB794-712E-4D9A-B174-B63557FA4FE7}"/>
+    <hyperlink ref="L247" r:id="rId69" xr:uid="{48E198AD-979D-4AF3-A21E-A35DC404A87F}"/>
+    <hyperlink ref="L231" r:id="rId70" xr:uid="{04AD23BC-5BA9-4DDE-84E4-594B2E7C1A8F}"/>
+    <hyperlink ref="L11" r:id="rId71" xr:uid="{AD241A76-7068-41ED-901C-789C76AC4AF9}"/>
+    <hyperlink ref="L22" r:id="rId72" xr:uid="{39014379-C92B-492A-847C-E2F34EF5AE16}"/>
+    <hyperlink ref="L35" r:id="rId73" xr:uid="{BD3546BE-6DFD-4077-8804-5518A571BEB0}"/>
+    <hyperlink ref="L208" r:id="rId74" xr:uid="{0F7D6859-0682-43F7-9E9E-1CC85A910996}"/>
+    <hyperlink ref="K68" r:id="rId75" xr:uid="{2F0AA738-149A-459F-A3CD-53A6541A77B9}"/>
+    <hyperlink ref="K17" r:id="rId76" xr:uid="{33158307-8516-4346-9DC5-9270276E692C}"/>
+    <hyperlink ref="K193" r:id="rId77" xr:uid="{A55016C7-1624-432A-AEED-64C1889AA1E4}"/>
+    <hyperlink ref="M63" r:id="rId78" xr:uid="{679388C2-23F6-44BB-8F32-108E65EFD358}"/>
+    <hyperlink ref="L167" r:id="rId79" xr:uid="{C7B6445E-F836-4C4D-990C-F6B508D05CE4}"/>
+    <hyperlink ref="L87" r:id="rId80" xr:uid="{B978893F-0508-4B16-889E-124F89DD4468}"/>
+    <hyperlink ref="K246" r:id="rId81" xr:uid="{72BF254E-3EA7-4A0F-9357-8BD92DBD84F3}"/>
+    <hyperlink ref="K12" r:id="rId82" xr:uid="{0FCDDE8A-C408-44F0-AF16-767F42DBC000}"/>
+    <hyperlink ref="K104" r:id="rId83" xr:uid="{F3D8D51E-B88C-4268-B91F-FB9C5FEF709E}"/>
+    <hyperlink ref="K81" r:id="rId84" xr:uid="{F4729BBC-DA7A-4E1B-817C-604C591AD551}"/>
+    <hyperlink ref="M26" r:id="rId85" xr:uid="{63566EF0-2F21-4013-ABF8-C907AA75C521}"/>
+    <hyperlink ref="K88" r:id="rId86" xr:uid="{8A1322EF-5837-4B1D-AE46-8EC2AC9DF382}"/>
+    <hyperlink ref="L98" r:id="rId87" xr:uid="{06A5C91F-4F5F-499D-9302-F9899A392E3E}"/>
+    <hyperlink ref="L108" r:id="rId88" xr:uid="{D9A40406-F2D1-4EF0-BEB8-F9D3426BEF75}"/>
+    <hyperlink ref="L21" r:id="rId89" xr:uid="{6CAF74E0-EEB2-4B07-AC9D-98D54BDC92DD}"/>
+    <hyperlink ref="L148" r:id="rId90" xr:uid="{55597057-6811-4923-B6AF-DDC05DB7CA4F}"/>
+    <hyperlink ref="L241" r:id="rId91" xr:uid="{726A1017-BABB-4265-A983-52CD669F7DAD}"/>
+    <hyperlink ref="M57" r:id="rId92" xr:uid="{E9BBCB8B-C67B-46E2-836A-84079CE255B4}"/>
+    <hyperlink ref="L68" r:id="rId93" xr:uid="{89BC3E57-A1BF-4CF5-9892-DA78BE58514C}"/>
+    <hyperlink ref="M117" r:id="rId94" xr:uid="{937DB2B9-3ABA-4626-A575-606263B9932F}"/>
+    <hyperlink ref="M178" r:id="rId95" xr:uid="{845576C6-8232-490C-8022-48D0581D4616}"/>
+    <hyperlink ref="M116" r:id="rId96" xr:uid="{075F0A55-9A9C-4A05-8DD5-7AF11E558DA4}"/>
+    <hyperlink ref="M130" r:id="rId97" xr:uid="{BE145E60-6294-4E0F-9644-26AC2EE4A7EC}"/>
+    <hyperlink ref="L134" r:id="rId98" xr:uid="{D847F94E-2FB1-42DD-8763-D5D7C03B5C4D}"/>
+    <hyperlink ref="M231" r:id="rId99" xr:uid="{2EA8F23B-E68E-4E1A-898D-B6F413A9AAAE}"/>
+    <hyperlink ref="M244" r:id="rId100" xr:uid="{AF094BA3-BB29-444A-ACC8-DFB15B9E2447}"/>
+    <hyperlink ref="M247" r:id="rId101" xr:uid="{FE90BC26-3C06-429E-956D-E95238DD7748}"/>
+    <hyperlink ref="M245" r:id="rId102" xr:uid="{3A0DD061-E946-4D83-9D4A-717225DBFCAF}"/>
+    <hyperlink ref="M49" r:id="rId103" xr:uid="{A2F81CD1-87F6-47C4-BC77-85BA06EDF48E}"/>
+    <hyperlink ref="M255" r:id="rId104" xr:uid="{B2F045D9-601A-4DF0-8ACD-6133CDBFFB4F}"/>
+    <hyperlink ref="M14" r:id="rId105" xr:uid="{F588C19F-8B2C-489D-BC18-FFBC9323F0DB}"/>
+    <hyperlink ref="M87" r:id="rId106" xr:uid="{E0616A7C-C41D-4CA0-B46C-931A2A292905}"/>
+    <hyperlink ref="M91" r:id="rId107" xr:uid="{17DF3B86-90FD-40EA-B5AF-62F1FB93A772}"/>
+    <hyperlink ref="L144" r:id="rId108" xr:uid="{8E0821D8-42A3-41A0-AAEA-42542CF5CB53}"/>
+    <hyperlink ref="M147" r:id="rId109" xr:uid="{9C3A69AC-02F1-49CB-9629-85503517510E}"/>
+    <hyperlink ref="M187" r:id="rId110" xr:uid="{F61ECA80-5651-4EE8-89FF-DB95E93799D9}"/>
+    <hyperlink ref="M260" r:id="rId111" xr:uid="{E2ADF801-4B87-499C-BD55-3FB74BC5740C}"/>
+    <hyperlink ref="M11" r:id="rId112" xr:uid="{67CFC26C-16E3-4DBB-A30F-68E865F5865E}"/>
+    <hyperlink ref="M22" r:id="rId113" xr:uid="{78CD3A0B-2366-49B2-8977-AC7AFE33A525}"/>
+    <hyperlink ref="L30" r:id="rId114" xr:uid="{D02864C7-45B0-4B6E-AE79-4A56AAF113A0}"/>
+    <hyperlink ref="M35" r:id="rId115" xr:uid="{32E182D9-BB57-4890-B373-BC2B6E83E4A7}"/>
+    <hyperlink ref="L133" r:id="rId116" xr:uid="{D4EF2A6C-C9B2-43E9-ACE2-2E7D9944F9BD}"/>
+    <hyperlink ref="L152" r:id="rId117" xr:uid="{81D07C35-F0E5-4EAD-A9A6-1A9C7D9B140C}"/>
+    <hyperlink ref="L169" r:id="rId118" xr:uid="{5EC741B1-F675-4384-A437-8E6EE688C0B1}"/>
+    <hyperlink ref="M208" r:id="rId119" xr:uid="{3548DBE6-D7A8-4E3A-B795-ED432BAF70BC}"/>
+    <hyperlink ref="K171" r:id="rId120" xr:uid="{71581232-3C0D-461C-BF4D-466C785B5390}"/>
+    <hyperlink ref="M166" r:id="rId121" xr:uid="{BA9E255F-AA05-47C7-A29D-2FCC71E4D018}"/>
+    <hyperlink ref="K176" r:id="rId122" xr:uid="{4045E86D-C9C1-407D-9BE1-9D64B13E4B1D}"/>
+    <hyperlink ref="K254" r:id="rId123" xr:uid="{5E679364-4916-4E21-91EA-DADEA5E1129E}"/>
+    <hyperlink ref="K77" r:id="rId124" xr:uid="{DEA4F630-264F-432A-86B3-C3A10A49A665}"/>
+    <hyperlink ref="K60" r:id="rId125" xr:uid="{6A5A1558-F417-4043-878E-482A6161BE45}"/>
+    <hyperlink ref="K84" r:id="rId126" xr:uid="{46C09E49-7284-4985-8B0F-66CF61AFC5D1}"/>
+    <hyperlink ref="K219" r:id="rId127" xr:uid="{F3DA642C-3D03-4A6E-A1E2-446B194DA499}"/>
+    <hyperlink ref="K211" r:id="rId128" xr:uid="{2D4D4F05-DC26-48EF-8BB9-F58A1C06C01D}"/>
+    <hyperlink ref="K61" r:id="rId129" xr:uid="{DFEAD889-41C7-444A-AE55-64E58F62B435}"/>
+    <hyperlink ref="M18" r:id="rId130" xr:uid="{32FCDEA9-4CEC-428F-B261-48BA6E4A65C8}"/>
+    <hyperlink ref="L25" r:id="rId131" xr:uid="{07A1AED8-2B8B-40BA-A2B4-5D08B5FEF61E}"/>
+    <hyperlink ref="M40" r:id="rId132" xr:uid="{9DA780C2-D8DA-4E52-8565-A6DAD45EBAC4}"/>
+    <hyperlink ref="M129" r:id="rId133" xr:uid="{64BDAFFC-A9B6-49A3-AAF9-97D536FF1C95}"/>
+    <hyperlink ref="M179" r:id="rId134" xr:uid="{499F95AB-EE97-474F-ACF8-912558B37E6D}"/>
+    <hyperlink ref="M214" r:id="rId135" xr:uid="{B15091FC-8A0D-4D29-A96C-10B4FAB951FC}"/>
+    <hyperlink ref="M220" r:id="rId136" xr:uid="{25AB127B-66D3-4AB6-B9A7-A043A35448AE}"/>
+    <hyperlink ref="M221" r:id="rId137" xr:uid="{952CC71E-059D-408C-85D2-4CF8FF888D48}"/>
+    <hyperlink ref="M233" r:id="rId138" xr:uid="{3ECCB7A7-35DB-46FF-8FAF-0665B3C7E85D}"/>
+    <hyperlink ref="K205" r:id="rId139" xr:uid="{12231735-FF8D-4767-BF35-20166F7B0972}"/>
+    <hyperlink ref="K165" r:id="rId140" xr:uid="{DDDEDFAE-53A1-45E9-AF27-9E3D2CA319AB}"/>
+    <hyperlink ref="K190" r:id="rId141" xr:uid="{7B4DA7E5-F35B-4893-8912-A169703ECDC4}"/>
+    <hyperlink ref="N245" r:id="rId142" xr:uid="{3028F21B-7975-443D-989A-1D802584F8F6}"/>
+    <hyperlink ref="K7" r:id="rId143" xr:uid="{81D726A1-B7B8-42E2-A93E-BC0398618088}"/>
+    <hyperlink ref="K131" r:id="rId144" xr:uid="{4CC1540A-4DAE-49BC-A26A-54DF32CE0F46}"/>
+    <hyperlink ref="K158" r:id="rId145" xr:uid="{A9C99016-AA2A-45B3-892B-1D6887E851D2}"/>
+    <hyperlink ref="K188" r:id="rId146" xr:uid="{77972CF2-2D3E-4031-AE58-A77F34412921}"/>
+    <hyperlink ref="K109" r:id="rId147" xr:uid="{F90959DF-1265-46A2-B8F2-46E1AB298AD6}"/>
+    <hyperlink ref="K213" r:id="rId148" xr:uid="{48B135ED-E8D7-4E34-8EBD-60BD4215FC77}"/>
+    <hyperlink ref="N26" r:id="rId149" xr:uid="{2C8D06C4-1325-4293-9163-2AE1A7ECD06C}"/>
+    <hyperlink ref="L81" r:id="rId150" xr:uid="{DD99F78C-5A12-4316-A65C-770A36BB54DA}"/>
+    <hyperlink ref="L88" r:id="rId151" xr:uid="{120CC871-B567-4299-881B-A2E9057528E7}"/>
+    <hyperlink ref="M98" r:id="rId152" xr:uid="{ACE7A2D7-79CA-42D3-A9AB-1E5DFB7BC7E1}"/>
+    <hyperlink ref="M108" r:id="rId153" xr:uid="{57680261-9B70-4E93-B47E-EE97DAFC7896}"/>
+    <hyperlink ref="L176" r:id="rId154" xr:uid="{D2529AC5-D2C5-479D-B017-EC6A9F7E7E0D}"/>
+    <hyperlink ref="N63" r:id="rId155" xr:uid="{44305D37-7DB5-4CA3-8375-8BB8B52CEE98}"/>
+    <hyperlink ref="N166" r:id="rId156" xr:uid="{E179CCD4-1C05-4A8E-A2A4-1DD240F59692}"/>
+    <hyperlink ref="N260" r:id="rId157" xr:uid="{27FBB9E3-8ECD-4C2C-9B70-E95A05CFE756}"/>
+    <hyperlink ref="N87" r:id="rId158" xr:uid="{64207B5F-5F15-427F-A979-3C7CC2711A14}"/>
+    <hyperlink ref="N91" r:id="rId159" xr:uid="{E4EE4DFC-CD04-4A3F-9269-ECB9E73766A5}"/>
+    <hyperlink ref="M144" r:id="rId160" xr:uid="{4513917E-5C38-48A3-A7A8-C6570C7871A8}"/>
+    <hyperlink ref="N147" r:id="rId161" xr:uid="{2DAB2E52-D657-4C67-A384-38D68CCAFEF4}"/>
+    <hyperlink ref="N187" r:id="rId162" xr:uid="{87F71F42-DA6E-47C3-901C-8318965DE8CD}"/>
+    <hyperlink ref="K5" r:id="rId163" xr:uid="{D90220FE-2559-4973-A735-412F4FC682CB}"/>
+    <hyperlink ref="K225" r:id="rId164" xr:uid="{64050C33-CF8A-4E7F-8BBC-A190D12F44C7}"/>
+    <hyperlink ref="L12" r:id="rId165" xr:uid="{43BC17E4-14A0-4C17-B421-61E27355DDA9}"/>
+    <hyperlink ref="M21" r:id="rId166" xr:uid="{96B88EEC-E2A9-4D5A-BE1F-C1EC2FC31315}"/>
+    <hyperlink ref="N57" r:id="rId167" xr:uid="{A69911D8-AC06-4904-9A7B-1988FB98BBB7}"/>
+    <hyperlink ref="L60" r:id="rId168" xr:uid="{B3D24860-13BD-4E7D-A03C-8E1BAE4A29A7}"/>
+    <hyperlink ref="M68" r:id="rId169" xr:uid="{C4091215-A5DF-4C57-9662-29B3B4E170D5}"/>
+    <hyperlink ref="L77" r:id="rId170" xr:uid="{4E68CA84-C570-4946-8CA6-1205BF95EDAC}"/>
+    <hyperlink ref="L84" r:id="rId171" xr:uid="{B1181E8F-2493-49AE-840E-242F6FFFBC7D}"/>
+    <hyperlink ref="L104" r:id="rId172" xr:uid="{755D43CD-8904-4DAD-9CDB-38F0C13FE552}"/>
+    <hyperlink ref="N117" r:id="rId173" xr:uid="{0B1351D2-2953-4570-A39E-F4508BAEB93C}"/>
+    <hyperlink ref="M148" r:id="rId174" xr:uid="{5F14ADBB-10C3-4797-9270-B88723362B35}"/>
+    <hyperlink ref="N178" r:id="rId175" xr:uid="{9FC4B237-7A56-4BBB-80A9-362C4C473E8A}"/>
+    <hyperlink ref="L219" r:id="rId176" xr:uid="{87168D3E-86DD-4C99-8179-B45C0C32FFC6}"/>
+    <hyperlink ref="K233" r:id="rId177" xr:uid="{D715075A-1949-49A0-91A0-4DC25F4C2A8B}"/>
+    <hyperlink ref="K231" r:id="rId178" xr:uid="{50C2B1E8-2FC4-4AAF-9E72-EDC2E9052787}"/>
+    <hyperlink ref="M241" r:id="rId179" xr:uid="{332C0E22-1BE8-45C5-9987-0269F6955BDE}"/>
+    <hyperlink ref="L246" r:id="rId180" xr:uid="{90576BA6-11BC-43FF-B1AE-5046CB8AB309}"/>
+    <hyperlink ref="M167" r:id="rId181" xr:uid="{2D580380-6885-4D96-9742-866E98A3610C}"/>
+    <hyperlink ref="L254" r:id="rId182" xr:uid="{48A98DC5-B93E-4707-94F1-B78BD9E502F2}"/>
+    <hyperlink ref="N255" r:id="rId183" xr:uid="{1A8DB7D3-CAA3-4F82-BE18-583BAA92B825}"/>
+    <hyperlink ref="N116" r:id="rId184" xr:uid="{43FD2E42-63EB-4FDE-B897-1A30579C00ED}"/>
+    <hyperlink ref="N130" r:id="rId185" xr:uid="{32E974D5-FCD0-426D-B530-C97F4669D265}"/>
+    <hyperlink ref="M134" r:id="rId186" xr:uid="{6D400CF3-6D85-4EA4-8698-C07779DC10C5}"/>
+    <hyperlink ref="L225" r:id="rId187" xr:uid="{E4F4D692-FD65-447F-98A5-90667AE061F6}"/>
+    <hyperlink ref="N14" r:id="rId188" xr:uid="{9B23E16C-9BCF-4D7E-AD59-74BF0ABBDA2F}"/>
+    <hyperlink ref="L5" r:id="rId189" xr:uid="{7E243234-761A-4CE2-B64F-7DF714FD6C95}"/>
+    <hyperlink ref="N11" r:id="rId190" xr:uid="{B1E77A3E-0D6A-4ED0-9922-FC2BEA7D9053}"/>
+    <hyperlink ref="N22" r:id="rId191" xr:uid="{CB668E34-A268-4C68-95C8-1D08B6BC541D}"/>
+    <hyperlink ref="M30" r:id="rId192" xr:uid="{67D2519A-4919-4D5C-8760-4584A75B9FD6}"/>
+    <hyperlink ref="N35" r:id="rId193" xr:uid="{6CAF3479-714C-4640-855E-44298063BDE1}"/>
+    <hyperlink ref="M133" r:id="rId194" xr:uid="{4AE933FD-D190-4E73-838A-7BF6AE9D4C64}"/>
+    <hyperlink ref="M152" r:id="rId195" xr:uid="{CCB8C138-0277-460A-8522-0F0084970F17}"/>
+    <hyperlink ref="M169" r:id="rId196" xr:uid="{E021180D-BBDE-4B48-8D11-3C3255B77F70}"/>
+    <hyperlink ref="L171" r:id="rId197" xr:uid="{1105E032-F34A-4E43-AEA0-AC54EFF66E76}"/>
+    <hyperlink ref="N208" r:id="rId198" xr:uid="{4691ED55-EB70-4C33-AF56-E8E7A69BC3ED}"/>
+    <hyperlink ref="L17" r:id="rId199" xr:uid="{FD09C711-E91B-4A3A-8BB8-20938EA8B5D6}"/>
+    <hyperlink ref="N244" r:id="rId200" xr:uid="{932F7BDC-BEE9-42F9-AB9E-11DF6AEB50A1}"/>
+    <hyperlink ref="N247" r:id="rId201" xr:uid="{7B7FD6A6-DB49-407F-BB84-6A6F01ACE4AA}"/>
+    <hyperlink ref="N231" r:id="rId202" xr:uid="{6E558E7C-6F4D-414A-97F8-6F4F4F0EB9EC}"/>
+    <hyperlink ref="K31" r:id="rId203" xr:uid="{9FED9837-B22A-4598-AE17-CB7A4031091E}"/>
+    <hyperlink ref="K37" r:id="rId204" xr:uid="{5DD6B855-287D-49C2-8FB7-091CDF607A12}"/>
+    <hyperlink ref="K54" r:id="rId205" xr:uid="{F44D66C9-6FAF-462F-AE4F-B39ED07E5352}"/>
+    <hyperlink ref="K89" r:id="rId206" xr:uid="{F936E260-5A2D-4682-8A79-61BB9E9E02B4}"/>
+    <hyperlink ref="K180" r:id="rId207" xr:uid="{C45284F6-7969-4654-9F69-8F63A7AC05E6}"/>
+    <hyperlink ref="K186" r:id="rId208" xr:uid="{D09E03A5-BE50-42C0-AF2B-17DA9F941C25}"/>
+    <hyperlink ref="K226" r:id="rId209" xr:uid="{0A646FEE-F9D3-4DF0-81D5-A84FD157DE97}"/>
+    <hyperlink ref="N18" r:id="rId210" xr:uid="{B7EB6745-A4D3-4537-BEB3-464EA8F39705}"/>
+    <hyperlink ref="M25" r:id="rId211" xr:uid="{42520768-937F-4DAD-90DA-921D31676D67}"/>
+    <hyperlink ref="N40" r:id="rId212" xr:uid="{CA3F9DDA-968E-4F2A-A850-BD7BD320F321}"/>
+    <hyperlink ref="L61" r:id="rId213" xr:uid="{39E07AB0-42C2-4F0E-86AC-42DC3D45D0CA}"/>
+    <hyperlink ref="N129" r:id="rId214" xr:uid="{77C2F322-3BDF-4165-83B2-E9C844FD4A64}"/>
+    <hyperlink ref="N179" r:id="rId215" xr:uid="{96E069BE-BBBF-4F31-8615-8543EA37AB98}"/>
+    <hyperlink ref="L211" r:id="rId216" xr:uid="{A03FFA37-F68A-4811-AD80-A6752480925E}"/>
+    <hyperlink ref="N214" r:id="rId217" xr:uid="{06185153-25E6-4155-8E22-DB687ABCA3C3}"/>
+    <hyperlink ref="N220" r:id="rId218" xr:uid="{71D1AE4C-8D98-4F38-A45A-8C0805EDC2F6}"/>
+    <hyperlink ref="N221" r:id="rId219" xr:uid="{E14A4BAA-2DE9-4C0D-B908-33CB01ECA3B5}"/>
+    <hyperlink ref="N233" r:id="rId220" xr:uid="{A9C22C3E-9E31-437C-8FFC-BA1CE0D852D1}"/>
+    <hyperlink ref="L165" r:id="rId221" xr:uid="{708BF23A-42A5-4A9C-AAB8-CCBF24700933}"/>
+    <hyperlink ref="L190" r:id="rId222" xr:uid="{0F2B166D-23D9-43E0-A36E-5090C6A08482}"/>
+    <hyperlink ref="L205" r:id="rId223" xr:uid="{EEE4C0DF-A8FA-4CAE-AC24-58F84E4AE385}"/>
+    <hyperlink ref="K101" r:id="rId224" xr:uid="{0D494757-CF4C-42C2-A2A7-44BC4A9BFA8E}"/>
+    <hyperlink ref="K183" r:id="rId225" xr:uid="{1870836E-CE7D-4F9B-812F-89E1E9BFBD56}"/>
+    <hyperlink ref="K237" r:id="rId226" xr:uid="{C194F9F0-0B65-437B-8573-F1E0C5DF359F}"/>
+    <hyperlink ref="K170" r:id="rId227" xr:uid="{07536260-E499-49EB-B17B-BEB038B085CF}"/>
+    <hyperlink ref="K142" r:id="rId228" xr:uid="{F5C022A4-99F9-498B-A5A5-03C27E2B5D6C}"/>
+    <hyperlink ref="K59" r:id="rId229" xr:uid="{63FE70F9-8863-4CC4-802D-F04EA1EE2951}"/>
+    <hyperlink ref="K259" r:id="rId230" xr:uid="{167E8B99-103D-4BD1-877B-7EA1E68B9DDB}"/>
+    <hyperlink ref="K9" r:id="rId231" display="AlbertiPatrizia.pdf" xr:uid="{D7E335E7-FEE2-47CD-B602-632FF8A1F0E3}"/>
+    <hyperlink ref="K19" r:id="rId232" xr:uid="{09C4BC87-C965-4BB5-A7C7-F3B9790D9A92}"/>
+    <hyperlink ref="K20" r:id="rId233" xr:uid="{41EA867A-C0FA-415D-93C5-1869476248B4}"/>
+    <hyperlink ref="K28" r:id="rId234" xr:uid="{41B21957-1043-4511-BD3F-7C70D73B20FA}"/>
+    <hyperlink ref="K41" r:id="rId235" xr:uid="{C7F7240F-03E6-4631-AB08-D39E40D0A6C5}"/>
+    <hyperlink ref="K43" r:id="rId236" xr:uid="{75CA9690-7FB6-4360-924F-52EF74B9C2B8}"/>
+    <hyperlink ref="K44" r:id="rId237" xr:uid="{CA81C368-18EB-4B24-BE17-E3FEBFEDA8C4}"/>
+    <hyperlink ref="K52" r:id="rId238" xr:uid="{6EF7C556-5484-4031-8300-4A8896F4ABCA}"/>
+    <hyperlink ref="K64" r:id="rId239" xr:uid="{ADEED906-6F7C-4483-84A7-9566E6E80A47}"/>
+    <hyperlink ref="K95" r:id="rId240" xr:uid="{D9359F5B-E67F-477F-85B9-BB608A1D6DF3}"/>
+    <hyperlink ref="K96" r:id="rId241" xr:uid="{2E100F29-248E-4696-9469-2157EE82057C}"/>
+    <hyperlink ref="K100" r:id="rId242" xr:uid="{E885D8E8-45FA-411A-94EA-F4F131F2FF69}"/>
+    <hyperlink ref="K157" r:id="rId243" xr:uid="{7D81E0F0-7005-40E1-8BDC-86FD603BC6E8}"/>
+    <hyperlink ref="K163" r:id="rId244" xr:uid="{914242B7-53D4-45E9-AD73-575492DB3CDF}"/>
+    <hyperlink ref="K164" r:id="rId245" xr:uid="{0B608FF9-BFEC-44DF-B2C9-386B782C071F}"/>
+    <hyperlink ref="K228" r:id="rId246" xr:uid="{D74C1A9E-4CD9-4A36-8F51-353A6C28D053}"/>
+    <hyperlink ref="K248" r:id="rId247" xr:uid="{ABE0E84A-3432-4B5E-8AC4-0CE1F177810A}"/>
+    <hyperlink ref="K232" r:id="rId248" xr:uid="{D9F7C656-F8D7-4CE7-B9D1-354F974E65C6}"/>
+    <hyperlink ref="K146" r:id="rId249" xr:uid="{28A9DAFE-BC45-46C8-A0CC-118A4CB16388}"/>
+    <hyperlink ref="K16" r:id="rId250" xr:uid="{CF8787D1-4AD4-473B-85B4-C89A81BE7BBA}"/>
+    <hyperlink ref="K15" r:id="rId251" xr:uid="{C70402A3-C8A5-4391-ABAF-888DA839562F}"/>
+    <hyperlink ref="K46" r:id="rId252" xr:uid="{C166BF3F-24A9-4EF5-B030-FDB504E58253}"/>
+    <hyperlink ref="K47" r:id="rId253" xr:uid="{2C3C435B-8D6C-4FEB-9628-0DE18C739376}"/>
+    <hyperlink ref="K67" r:id="rId254" xr:uid="{EC2F76D1-F78A-4D90-A34C-096101EF7DD8}"/>
+    <hyperlink ref="K86" r:id="rId255" xr:uid="{E57EDD87-C2F3-4CF2-B6D4-5F2743B2B4C3}"/>
+    <hyperlink ref="K111" r:id="rId256" xr:uid="{1E8D9853-7242-43E3-A691-FD600B02F880}"/>
+    <hyperlink ref="K114" r:id="rId257" xr:uid="{A010B613-BF48-454A-8A6E-5F9DCCD512F3}"/>
+    <hyperlink ref="K119" r:id="rId258" xr:uid="{EFBBA992-A902-46B2-9B24-ADAB26D553C7}"/>
+    <hyperlink ref="K151" r:id="rId259" xr:uid="{EFCF6634-97AA-47CC-9673-5773C1A026EB}"/>
+    <hyperlink ref="K162" r:id="rId260" xr:uid="{AD205398-3313-482C-A120-CA4754383EB7}"/>
+    <hyperlink ref="K192" r:id="rId261" xr:uid="{1028222C-21F9-4417-855E-3F37F8C5A814}"/>
+    <hyperlink ref="K196" r:id="rId262" display="PaparellaFrancesco.pdf" xr:uid="{15537893-A9FA-4EE6-A752-22B2FDC10E2F}"/>
+    <hyperlink ref="K209" r:id="rId263" xr:uid="{8C258163-19BD-42FE-B28D-B0739855C772}"/>
+    <hyperlink ref="K218" r:id="rId264" xr:uid="{2CD59B49-1FA9-494C-AADD-0A718652B1DF}"/>
+    <hyperlink ref="K230" r:id="rId265" xr:uid="{D14E56B6-5F2E-4CAB-A248-7AFF1A6E811A}"/>
+    <hyperlink ref="K236" r:id="rId266" xr:uid="{9401E7AE-9687-4E1B-83F1-A7657E4A3FCE}"/>
+    <hyperlink ref="K238" r:id="rId267" xr:uid="{73C30C38-F4BC-4DD5-81DB-11FE0E1DF01D}"/>
+    <hyperlink ref="K243" r:id="rId268" xr:uid="{8195BF28-A25D-482A-88B5-7CF6D389FE65}"/>
+    <hyperlink ref="K251" r:id="rId269" xr:uid="{F776D873-F560-4F24-A001-B10C8D980E66}"/>
+    <hyperlink ref="K253" r:id="rId270" xr:uid="{19103DD8-8F4D-415A-8894-5D1FC5AEC9C2}"/>
+    <hyperlink ref="K258" r:id="rId271" xr:uid="{813C37B3-6077-46AB-8F69-AA1981EE0DF2}"/>
+    <hyperlink ref="K80" r:id="rId272" xr:uid="{CA4056E8-649B-4059-9180-8E784B722812}"/>
+    <hyperlink ref="K250" r:id="rId273" xr:uid="{C1865B17-6FE4-4804-AFEC-ACD483C87BC3}"/>
+    <hyperlink ref="K140" r:id="rId274" xr:uid="{8BF6D332-D83C-40C4-A4F4-D7456D5B431F}"/>
+    <hyperlink ref="K127" r:id="rId275" xr:uid="{4A83D8BC-146A-443E-B896-6B12FF263804}"/>
+    <hyperlink ref="K174" r:id="rId276" xr:uid="{51A4C4A7-F321-4C99-B874-A4CB5BB0DBD7}"/>
+    <hyperlink ref="K195" r:id="rId277" xr:uid="{64664FCA-5249-4A2B-8A8C-CB7E35EC6983}"/>
+    <hyperlink ref="K113" r:id="rId278" xr:uid="{9E046C62-AC0E-4528-971F-8397E651DE94}"/>
+    <hyperlink ref="K36" r:id="rId279" xr:uid="{E919FFA9-2237-4074-A37F-CA68D318E677}"/>
+    <hyperlink ref="K199" r:id="rId280" xr:uid="{7C56C62E-A7E2-42D7-B9CA-4323E8205F55}"/>
+    <hyperlink ref="K240" r:id="rId281" xr:uid="{83A1265D-7E97-48EA-9579-386DD8B19544}"/>
+    <hyperlink ref="K150" r:id="rId282" xr:uid="{FC69E8BA-C6C0-4A28-B072-AAC0633A50D9}"/>
+    <hyperlink ref="K32" r:id="rId283" xr:uid="{BEDF6434-030B-43AA-980C-5270C28DCEFA}"/>
+    <hyperlink ref="K261" r:id="rId284" xr:uid="{68B983D9-8355-47A8-AFD3-7DBCD9B0BD06}"/>
+    <hyperlink ref="K155" r:id="rId285" xr:uid="{299740B9-4B38-493F-8B74-6FA77077376E}"/>
+    <hyperlink ref="K112" r:id="rId286" xr:uid="{6977C135-94EC-4ACA-86A1-A0B3B0BDE5F3}"/>
+    <hyperlink ref="K239" r:id="rId287" xr:uid="{D6B291B0-308E-43AE-A259-08F8A829F0FE}"/>
+    <hyperlink ref="K201" r:id="rId288" xr:uid="{539CD26C-2E02-4B0A-A73C-386C7AFF03E3}"/>
+    <hyperlink ref="K156" r:id="rId289" xr:uid="{9C6CFB21-1C0C-497C-A796-46E99859B368}"/>
+    <hyperlink ref="K161" r:id="rId290" xr:uid="{C0290B30-2AE0-4AFF-9A2A-93BEA643B883}"/>
+    <hyperlink ref="K62" r:id="rId291" xr:uid="{5198E008-7EA0-4F58-9C2B-2370A498848B}"/>
+    <hyperlink ref="K198" r:id="rId292" xr:uid="{2738C2E3-4FCC-4E31-8EA2-DDCBD697710B}"/>
+    <hyperlink ref="K262" r:id="rId293" xr:uid="{A7F74AB9-41C0-4B92-92A3-CC2289D5A375}"/>
+    <hyperlink ref="K256" r:id="rId294" xr:uid="{AE53239B-DD10-4D8C-B5A5-5EA1368A766D}"/>
+    <hyperlink ref="K6" r:id="rId295" xr:uid="{0059A964-783B-4BBC-9F0B-43CBCAC6420D}"/>
+    <hyperlink ref="K56" r:id="rId296" xr:uid="{4FEEF4EA-7054-4269-9B45-3310174F59BC}"/>
+    <hyperlink ref="K79" r:id="rId297" xr:uid="{3012AD6F-CC84-490C-805F-F9BEC0DFC451}"/>
+    <hyperlink ref="K107" r:id="rId298" xr:uid="{B0B8CCC4-0A2B-48B8-AF2C-7EED357D95DB}"/>
+    <hyperlink ref="K203" r:id="rId299" xr:uid="{E28C26D0-AADF-4D5D-A55B-6A6E010E7983}"/>
+    <hyperlink ref="K235" r:id="rId300" xr:uid="{911B3282-277D-4AFB-A299-05F4FD9C48B4}"/>
+    <hyperlink ref="K145" r:id="rId301" xr:uid="{B5A582D2-671A-4D39-A36A-5BB7FB4BFBD3}"/>
+    <hyperlink ref="K200" r:id="rId302" xr:uid="{C58A6E3C-32F6-4EA9-B545-FED9EE1292CC}"/>
+    <hyperlink ref="K51" r:id="rId303" xr:uid="{DD07D968-D192-4033-8778-E8F3586C0B49}"/>
+    <hyperlink ref="K85" r:id="rId304" xr:uid="{C867B397-3F7B-495C-AECA-02171580807D}"/>
+    <hyperlink ref="K120" r:id="rId305" xr:uid="{AD73575C-2511-4A6F-B7FE-116BA1647F03}"/>
+    <hyperlink ref="K143" r:id="rId306" xr:uid="{81A89D62-2ADC-4287-917A-C7C835CFB464}"/>
+    <hyperlink ref="K168" r:id="rId307" xr:uid="{F92BB3D2-8F0F-4358-A97A-0186B23655B7}"/>
+    <hyperlink ref="K181" r:id="rId308" xr:uid="{8B77C336-A2DB-4B5C-950D-43DB110F3009}"/>
+    <hyperlink ref="K175" r:id="rId309" xr:uid="{CA4A5EA4-7460-4B74-B88B-200F4D31C82F}"/>
+    <hyperlink ref="K105" r:id="rId310" xr:uid="{E01E7070-FB99-4D76-9E83-A1393E4D40F4}"/>
+    <hyperlink ref="K234" r:id="rId311" display="Servello_dichiarazione_2026" xr:uid="{7E5220C4-350C-4C64-B44D-5776F58A236C}"/>
+    <hyperlink ref="K38" r:id="rId312" xr:uid="{B88DB396-CE50-4BE5-B578-7C9F761EBDDF}"/>
+    <hyperlink ref="K123" r:id="rId313" xr:uid="{AC250430-B7F8-435B-839E-E747BEC8EA71}"/>
+    <hyperlink ref="K153" r:id="rId314" xr:uid="{534026DA-25C2-4AC5-9EAA-8E2D66FE4537}"/>
+    <hyperlink ref="K210" r:id="rId315" xr:uid="{8C6863D1-7B23-4515-BE3B-EEA87540E9F4}"/>
+    <hyperlink ref="K50" r:id="rId316" xr:uid="{5621E0DD-C0E3-479B-BF3D-58DB1795F621}"/>
+    <hyperlink ref="K194" r:id="rId317" xr:uid="{C37681B3-5E9A-4B51-B1C0-ADD568FA0E5C}"/>
+    <hyperlink ref="K160" r:id="rId318" xr:uid="{41D0DF39-A9E3-4DDB-A53D-C7CCC838A1B7}"/>
+    <hyperlink ref="K70" r:id="rId319" xr:uid="{EEB58870-3846-4DE5-908E-548DBB8412CB}"/>
+    <hyperlink ref="K72" r:id="rId320" xr:uid="{62A2BF20-B9E5-4129-9230-D84F8529C2A0}"/>
+    <hyperlink ref="K189" r:id="rId321" xr:uid="{B7E96386-5461-4A99-B776-F7BAE5752EFE}"/>
+    <hyperlink ref="K206" r:id="rId322" xr:uid="{583D045F-B2A4-439E-A5B7-B24EE7524981}"/>
+    <hyperlink ref="K149" r:id="rId323" xr:uid="{C3D9AD13-745B-455E-BA67-8CD05C28C1F2}"/>
+    <hyperlink ref="K135" r:id="rId324" xr:uid="{F4485B38-D97C-4135-B569-D82DCE00E673}"/>
+    <hyperlink ref="K207" r:id="rId325" xr:uid="{95FF83B0-232B-4567-8EDE-4BC16076D240}"/>
+    <hyperlink ref="K90" r:id="rId326" xr:uid="{9E73F5D1-B516-4111-AFFB-89FB0EE8E778}"/>
+    <hyperlink ref="O245" r:id="rId327" xr:uid="{AA7A997D-47EF-4414-A37F-5D539E608C17}"/>
+    <hyperlink ref="K10" r:id="rId328" xr:uid="{FC431ED3-7FD8-4B09-B00B-4DB7C8A42319}"/>
+    <hyperlink ref="K23" r:id="rId329" xr:uid="{049F7ED2-DF0A-4E57-96E4-30C4C18B9F52}"/>
+    <hyperlink ref="K27" r:id="rId330" xr:uid="{BE32284A-FE2E-4406-B9FF-533B42DC6DA1}"/>
+    <hyperlink ref="K29" r:id="rId331" xr:uid="{D93E9637-4BBF-4F78-88AA-CBA4123CBDE2}"/>
+    <hyperlink ref="K34" r:id="rId332" xr:uid="{86B83C6B-C17B-4E05-9946-FE7C6A8357B7}"/>
+    <hyperlink ref="K48" r:id="rId333" xr:uid="{E6E06655-4D8A-4800-8BCD-7F3AF346120A}"/>
+    <hyperlink ref="K53" r:id="rId334" xr:uid="{C16A97EF-10DC-4A71-90BC-70B19EC3FB0E}"/>
+    <hyperlink ref="K55" r:id="rId335" xr:uid="{8C1C4283-7169-4191-A199-5435D82BC2AB}"/>
+    <hyperlink ref="K66" r:id="rId336" xr:uid="{9C4C8B02-A5EB-40E7-BA6B-11FABCF59FBB}"/>
+    <hyperlink ref="K69" r:id="rId337" xr:uid="{D818717E-BD2C-47C8-B9C1-8A5FEF9E385C}"/>
+    <hyperlink ref="K71" r:id="rId338" xr:uid="{159B8C70-44E2-4CBD-86ED-CAABFC0315B0}"/>
+    <hyperlink ref="K74" r:id="rId339" xr:uid="{6AF1C99F-2364-456F-B083-318AD2150922}"/>
+    <hyperlink ref="K75" r:id="rId340" xr:uid="{3C5FBCE1-0017-441F-8636-2D75D6C8CC49}"/>
+    <hyperlink ref="K76" r:id="rId341" xr:uid="{FCA59919-5164-4568-8BF0-30C5E86F2B88}"/>
+    <hyperlink ref="K82" r:id="rId342" xr:uid="{C01209DA-9FE2-4672-96CA-59BD16443BA4}"/>
+    <hyperlink ref="K83" r:id="rId343" xr:uid="{449C3526-54A2-4F20-A14A-76CE38BD9A08}"/>
+    <hyperlink ref="K92" r:id="rId344" xr:uid="{05BFD316-5999-44A8-B51C-00CC62480B01}"/>
+    <hyperlink ref="K94" r:id="rId345" xr:uid="{713D0D82-E583-481D-929F-260830D6E5A1}"/>
+    <hyperlink ref="K97" r:id="rId346" xr:uid="{4626AAF2-89E2-432A-83D8-8403B3AFE20D}"/>
+    <hyperlink ref="K99" r:id="rId347" xr:uid="{85024D38-85FC-463F-B851-AE53F6646E43}"/>
+    <hyperlink ref="K103" r:id="rId348" xr:uid="{9E709444-123C-4E6A-B70C-BB60C972ED19}"/>
+    <hyperlink ref="K115" r:id="rId349" xr:uid="{78740A30-1E6B-4DC9-ABB8-B21263C326FA}"/>
+    <hyperlink ref="K118" r:id="rId350" xr:uid="{1ACE2648-62FC-4B66-BA65-D4D56BE6021C}"/>
+    <hyperlink ref="K125" r:id="rId351" xr:uid="{CE221041-79EC-4F2B-A1D1-5010842FC861}"/>
+    <hyperlink ref="K126" r:id="rId352" xr:uid="{F7F91EEC-28F2-4B17-9040-B15065CA64AC}"/>
+    <hyperlink ref="K128" r:id="rId353" xr:uid="{226F6595-2003-4835-A44B-7541CF0FBD0C}"/>
+    <hyperlink ref="K132" r:id="rId354" xr:uid="{3B5669C2-8041-4F34-9101-6DF50FD637EA}"/>
+    <hyperlink ref="K138" r:id="rId355" xr:uid="{3FAAC323-A370-4734-AAEA-BC3369C65817}"/>
+    <hyperlink ref="K173" r:id="rId356" xr:uid="{0449389D-53E7-4CDE-8D12-3E601B572D31}"/>
+    <hyperlink ref="K182" r:id="rId357" xr:uid="{5D7DB66C-DEB9-43BC-8771-E13F214AD54D}"/>
+    <hyperlink ref="K184" r:id="rId358" xr:uid="{F93B1FB4-53D1-4BEB-9C82-42419F68A965}"/>
+    <hyperlink ref="K185" r:id="rId359" xr:uid="{6FEB8A2C-97D2-4654-B42D-899BAD8BDDF7}"/>
+    <hyperlink ref="K212" r:id="rId360" xr:uid="{942F9A6E-C3ED-4D7B-A235-121BBF7EDEB3}"/>
+    <hyperlink ref="K215" r:id="rId361" xr:uid="{1D8E5603-75FC-4E48-8C6A-3CDF87F6FF47}"/>
+    <hyperlink ref="K217" r:id="rId362" xr:uid="{BB166FFC-3798-4EC0-B0BE-ACFA9760FAAA}"/>
+    <hyperlink ref="K227" r:id="rId363" xr:uid="{65010BE3-DE34-429A-929C-A9C417C60337}"/>
+    <hyperlink ref="K229" r:id="rId364" xr:uid="{A0D6D29C-76D1-4BB7-B42A-B9D4BA01A4B4}"/>
+    <hyperlink ref="K257" r:id="rId365" xr:uid="{54E1F5F8-8795-4AB1-9224-54465A8C6AD2}"/>
+    <hyperlink ref="K13" r:id="rId366" xr:uid="{8E841D80-09D5-4EF0-9EED-9E537B4DE79C}"/>
+    <hyperlink ref="K24" r:id="rId367" xr:uid="{BFD8AC11-A09E-4886-80F2-187F4F8B2A65}"/>
+    <hyperlink ref="K42" r:id="rId368" xr:uid="{842B6031-7FB8-4399-9832-44E80F84E109}"/>
+    <hyperlink ref="K58" r:id="rId369" xr:uid="{B1B91C1A-BEA1-4E47-BB7A-3BC36572A9D9}"/>
+    <hyperlink ref="K102" r:id="rId370" xr:uid="{5D1453D5-56AD-4B29-A2F7-CD564C63B03E}"/>
+    <hyperlink ref="K136" r:id="rId371" xr:uid="{35D27773-2A43-4AC8-8E03-6C4B2D63D952}"/>
+    <hyperlink ref="K137" r:id="rId372" xr:uid="{11FB70D8-3B79-4D44-B2EA-3774D1540B6B}"/>
+    <hyperlink ref="K139" r:id="rId373" xr:uid="{96E08AE0-6E73-4556-BAA9-2E0C617F81C7}"/>
+    <hyperlink ref="K177" r:id="rId374" xr:uid="{CE632245-5B05-4A6D-ADC2-3C92D5B8A726}"/>
+    <hyperlink ref="K216" r:id="rId375" xr:uid="{829FE8A2-6161-4663-A25B-921ECA8E19B1}"/>
+    <hyperlink ref="K224" r:id="rId376" xr:uid="{7878591F-333E-4FD8-A581-61B1B284B334}"/>
+    <hyperlink ref="K242" r:id="rId377" xr:uid="{25E42B59-07BA-439D-B601-A9C51F339B83}"/>
+    <hyperlink ref="K249" r:id="rId378" xr:uid="{C0B0ADFE-53FA-4FEE-A377-F26E298CFA9D}"/>
+    <hyperlink ref="K252" r:id="rId379" xr:uid="{1D118EC2-861D-4EFD-84C6-70CC3322696F}"/>
+    <hyperlink ref="O63" r:id="rId380" xr:uid="{D7E64998-9DFF-4E5D-BF2B-E9C5251B6684}"/>
+    <hyperlink ref="O87" r:id="rId381" xr:uid="{2DE626F2-4F6B-428F-8462-D4E8684759A5}"/>
+    <hyperlink ref="O91" r:id="rId382" xr:uid="{910B5474-0F39-4FB3-9EA5-463BCF4CED46}"/>
+    <hyperlink ref="N144" r:id="rId383" xr:uid="{1F77357D-1E8B-47D3-A0E7-E95A5FBCE5BA}"/>
+    <hyperlink ref="O147" r:id="rId384" xr:uid="{6E5902F2-B617-4F33-84FB-300E676050D8}"/>
+    <hyperlink ref="O166" r:id="rId385" xr:uid="{77900DA5-7753-443C-8425-3AA44038E067}"/>
+    <hyperlink ref="N167" r:id="rId386" xr:uid="{34959E4E-65EC-45D9-88EB-889AFB2FE5DD}"/>
+    <hyperlink ref="L170" r:id="rId387" xr:uid="{43F3DE18-03A3-42F2-8F26-9A0537B5A713}"/>
+    <hyperlink ref="L183" r:id="rId388" xr:uid="{8BC43078-2190-4282-B737-31FB4E57AD70}"/>
+    <hyperlink ref="L237" r:id="rId389" xr:uid="{C27DF9CC-1D66-4E3E-B4EE-7476876F7B58}"/>
+    <hyperlink ref="O260" r:id="rId390" xr:uid="{DDE68B60-B993-411A-91D0-7209D9828AF1}"/>
+    <hyperlink ref="K191" r:id="rId391" xr:uid="{11AB682B-FE72-42ED-B528-D8D48362F04B}"/>
+    <hyperlink ref="K78" r:id="rId392" xr:uid="{30E0B9DD-93E3-42DA-8050-E6F6F3213709}"/>
+    <hyperlink ref="K172" r:id="rId393" xr:uid="{FE1B4135-2CCC-4B4E-8B8E-1726179FEF4B}"/>
+    <hyperlink ref="K159" r:id="rId394" xr:uid="{50CADF68-D04A-4541-AB0A-9DE6A5B91451}"/>
+    <hyperlink ref="K39" r:id="rId395" xr:uid="{A422AACB-C0DF-40BA-9E15-24A3D7D46A04}"/>
+    <hyperlink ref="K222" r:id="rId396" xr:uid="{733F5E7F-85B6-4CD9-903F-AE757B443AB6}"/>
+    <hyperlink ref="K122" r:id="rId397" xr:uid="{ABF65EFA-4856-4450-99BF-ED2B06E2DA17}"/>
+    <hyperlink ref="K154" r:id="rId398" xr:uid="{D40C6F04-E6FD-4F08-B4AF-B96EB1335538}"/>
+    <hyperlink ref="K204" r:id="rId399" xr:uid="{EB346D0B-3901-4142-93B5-60262A85C2D7}"/>
+    <hyperlink ref="K202" r:id="rId400" xr:uid="{56AB772A-1EF4-4756-A1BE-AB73AA3A64D3}"/>
+    <hyperlink ref="K223" r:id="rId401" xr:uid="{38BE9F04-CFDF-4148-B364-4D73F9E3C425}"/>
+    <hyperlink ref="K121" r:id="rId402" xr:uid="{99410433-ECE2-4B35-99B8-CE4B19893C9E}"/>
+    <hyperlink ref="K8" r:id="rId403" xr:uid="{DAE66DC0-43A5-4EA3-9046-3E58951E3D42}"/>
+    <hyperlink ref="O26" r:id="rId404" xr:uid="{F042247A-2B4F-4C2B-A6EE-0248C761FDAD}"/>
+    <hyperlink ref="M81" r:id="rId405" xr:uid="{A6AA5497-BF5A-4AD3-BBA3-CABF77D6006F}"/>
+    <hyperlink ref="M88" r:id="rId406" xr:uid="{8E22EEC9-E545-464B-8C21-493EA5986E7E}"/>
+    <hyperlink ref="N108" r:id="rId407" xr:uid="{CB89F7CB-688C-4CF0-BB51-E86F1531AB7E}"/>
+    <hyperlink ref="M176" r:id="rId408" xr:uid="{36FF079A-07C4-48D0-A99B-B8AF173967F6}"/>
+    <hyperlink ref="K110" r:id="rId409" xr:uid="{8CE7AE24-7D54-4A5B-A12C-2BAD976E9EAE}"/>
+    <hyperlink ref="K93" r:id="rId410" xr:uid="{3033750E-F979-440A-89BB-2C95F5F46B3E}"/>
+    <hyperlink ref="L7" r:id="rId411" xr:uid="{67FFCB1B-C3C9-44A4-8A8D-38B9A788501B}"/>
+    <hyperlink ref="M12" r:id="rId412" xr:uid="{D82E2B3F-EE84-45CA-BCD6-856CB2C00A8F}"/>
+    <hyperlink ref="O57" r:id="rId413" xr:uid="{C074C675-471D-4BF3-A1E2-175B781513CA}"/>
+    <hyperlink ref="M60" r:id="rId414" xr:uid="{EA3771EE-2A6F-499F-81F6-5065004E8727}"/>
+    <hyperlink ref="N68" r:id="rId415" xr:uid="{382629E9-16E6-4530-AF47-447B6F968666}"/>
+    <hyperlink ref="M77" r:id="rId416" xr:uid="{DFE83F96-B9A9-4B46-8E6F-56D1475E3F14}"/>
+    <hyperlink ref="M84" r:id="rId417" xr:uid="{7A08BC33-CDD1-4B67-8D46-B870ABB7C9F2}"/>
+    <hyperlink ref="M104" r:id="rId418" xr:uid="{4F3FCE9D-D0F1-488E-A5A7-03A0E2436B81}"/>
+    <hyperlink ref="O117" r:id="rId419" xr:uid="{A40D87CF-0A36-4712-B7AB-1DDCBAA6AC92}"/>
+    <hyperlink ref="L131" r:id="rId420" xr:uid="{35826AFC-3993-450D-8B96-098B996F397D}"/>
+    <hyperlink ref="N148" r:id="rId421" xr:uid="{1C261E51-3599-452A-8770-2CA15F840FB5}"/>
+    <hyperlink ref="L158" r:id="rId422" xr:uid="{9DFDA712-1945-4110-8DB2-71B258FF6762}"/>
+    <hyperlink ref="O178" r:id="rId423" xr:uid="{38184E7B-43DE-41E2-BBA8-A18F86C910CB}"/>
+    <hyperlink ref="L188" r:id="rId424" xr:uid="{FA44C851-F194-4F54-ADDE-9DC017171415}"/>
+    <hyperlink ref="M219" r:id="rId425" xr:uid="{38576DD7-9B26-4795-B4C7-844E30AB939B}"/>
+    <hyperlink ref="N241" r:id="rId426" xr:uid="{C7EA7751-1656-44E5-A418-4D64BCF727B1}"/>
+    <hyperlink ref="M246" r:id="rId427" xr:uid="{04FB2072-DCF3-4FB5-904F-B5F586CE088D}"/>
+    <hyperlink ref="O187" r:id="rId428" xr:uid="{15871C5B-21EF-489E-A50F-09AD1DA83005}"/>
+    <hyperlink ref="K45" r:id="rId429" xr:uid="{F8D37479-0E28-49DA-8E7E-0621BBFF560F}"/>
+    <hyperlink ref="O11" r:id="rId430" display="Ambrosini_dichAnnuale2026..pdf" xr:uid="{E23B9EC5-22C5-418B-8D06-D8DE685FCD10}"/>
+    <hyperlink ref="N30" r:id="rId431" xr:uid="{A227A88E-C611-4F28-BE7E-FA16137A8F00}"/>
+    <hyperlink ref="N133" r:id="rId432" xr:uid="{77E9302C-03E7-4028-805B-D10EE5E7166E}"/>
+    <hyperlink ref="N152" r:id="rId433" xr:uid="{EEFC7CAE-2CD6-4F38-901D-87771F6D3929}"/>
+    <hyperlink ref="O22" r:id="rId434" xr:uid="{3116EDA0-AAA4-4F96-9EB7-7C7CEB59D1B1}"/>
+    <hyperlink ref="O35" r:id="rId435" xr:uid="{4B188E82-5453-488E-8AEF-298085F7912B}"/>
+    <hyperlink ref="N169" r:id="rId436" xr:uid="{743DC036-EEC0-418C-A7B4-2B8AB8EE930C}"/>
+    <hyperlink ref="M171" r:id="rId437" xr:uid="{FE4CFD46-08B2-4D66-ABD1-2AC843FABD7F}"/>
+    <hyperlink ref="O208" r:id="rId438" xr:uid="{4EA10C9A-C36F-4376-9EDE-536090F614ED}"/>
+    <hyperlink ref="K33" r:id="rId439" xr:uid="{9CF87721-8058-40D2-9D3D-F359A1DB3930}"/>
+    <hyperlink ref="K73" r:id="rId440" xr:uid="{E2BF231D-C521-43D8-8E26-D52F31F8A8FF}"/>
+    <hyperlink ref="K106" r:id="rId441" xr:uid="{B25A6AEB-DFC4-4546-BE6E-745AB9EDC435}"/>
+    <hyperlink ref="K124" r:id="rId442" xr:uid="{3271DFEA-75E9-43CA-AB33-C46DD858186F}"/>
+    <hyperlink ref="K141" r:id="rId443" xr:uid="{3F9DD3B8-92AE-4C36-AF13-69A264ED4C16}"/>
+    <hyperlink ref="K197" r:id="rId444" xr:uid="{F0293BB9-42A4-42EF-BBEA-81D719974E0E}"/>
+    <hyperlink ref="M5" r:id="rId445" xr:uid="{44C1FB3E-DB03-4AB1-9DFB-FFA172A36BB8}"/>
+    <hyperlink ref="M17" r:id="rId446" xr:uid="{7A1E5906-484D-4F2C-99E7-51090890CD5A}"/>
+    <hyperlink ref="O244" r:id="rId447" xr:uid="{4DEDA9D5-D79D-46D7-B557-0E5F6B1C8E60}"/>
+    <hyperlink ref="O247" r:id="rId448" xr:uid="{D0E84C83-ADE9-4F7A-9A74-492199E804B9}"/>
+    <hyperlink ref="O231" r:id="rId449" xr:uid="{8DD47DFD-4D25-44FD-AD3B-50A3CC3AD4B2}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.51181102362204722" bottom="0.43307086614173229" header="0.11811023622047245" footer="0.11811023622047245"/>
-  <pageSetup paperSize="8" scale="48" fitToHeight="0" orientation="landscape" r:id="rId443"/>
+  <pageSetup paperSize="8" scale="48" fitToHeight="0" orientation="landscape" r:id="rId450"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010034BB813705577D4FB919B35E1B5E46CF" ma:contentTypeVersion="3" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="15f7e56b7ed194d8479d2fa08e159b05">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f68c0d1a-277f-4a94-ac91-1e735569d704" xmlns:ns3="b83b51fa-0077-45d5-a5fb-b0a7d92e3730" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2285578a1e829b0a446a7116cfd7bb11" ns2:_="" ns3:_="">
     <xsd:import namespace="f68c0d1a-277f-4a94-ac91-1e735569d704"/>
     <xsd:import namespace="b83b51fa-0077-45d5-a5fb-b0a7d92e3730"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -32592,105 +32407,105 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_sd_Commenti xmlns="f68c0d1a-277f-4a94-ac91-1e735569d704" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>ShareDocEditForm</Display>
   <Edit>ShareDocEditForm</Edit>
 </FormTemplates>
-</file>
-[...6 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE5F59A-68B1-49CC-BC98-6CB04A50AF2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f68c0d1a-277f-4a94-ac91-1e735569d704"/>
     <ds:schemaRef ds:uri="b83b51fa-0077-45d5-a5fb-b0a7d92e3730"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{981CE341-F79C-4A7D-9F71-050386BBC706}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AD1A3DE-A50E-4ED6-95D8-A59F1638D80B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b83b51fa-0077-45d5-a5fb-b0a7d92e3730"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f68c0d1a-277f-4a94-ac91-1e735569d704"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{981CE341-F79C-4A7D-9F71-050386BBC706}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>