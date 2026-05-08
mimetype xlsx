--- v1 (2026-03-03)
+++ v2 (2026-05-08)
@@ -2,85 +2,85 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="Questa_cartella_di_lavoro"/>
-  <xr:revisionPtr revIDLastSave="151" documentId="13_ncr:1_{F3398937-82CE-4D96-AD8F-6120B72A7426}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0A41AE7B-A74D-4958-A243-A98BFB020238}"/>
+  <xr:revisionPtr revIDLastSave="1108" documentId="13_ncr:1_{9294DB60-4050-4B4B-A37A-314AD549655A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{23E6081A-14D3-4FB0-B44F-0D43C5AC9387}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="287" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$P$252</definedName>
-    <definedName name="DelleGrottaglieAntonia.pdf">Foglio1!$K$86</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$P$267</definedName>
+    <definedName name="DelleGrottaglieAntonia.pdf">Foglio1!$K$89</definedName>
     <definedName name="Print_Titles" localSheetId="0">Foglio1!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2695" uniqueCount="1388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2568" uniqueCount="1163">
   <si>
     <t>DIRIGENTI TITOLARI DI INCARICO DIRIGENZIALE
 AI SENSI DEL D.Lgs. n. 39/2013</t>
   </si>
   <si>
     <t>G/A</t>
   </si>
   <si>
     <t>COGNOME</t>
   </si>
   <si>
     <t>NOME</t>
   </si>
   <si>
     <t>TIPO DI INCARICO</t>
   </si>
   <si>
     <t>INT./EST.</t>
   </si>
   <si>
     <t>DESCRIZIONE INCARICO</t>
   </si>
   <si>
     <t>STRUTTURA ORGANIZZATIVA DI APPARTENENZA</t>
   </si>
@@ -159,71 +159,65 @@
   <si>
     <t>ArgnaniStefano.pdf</t>
   </si>
   <si>
     <t>ARMUZZI</t>
   </si>
   <si>
     <t>RENZO</t>
   </si>
   <si>
     <t>DIREZIONE GENERALE AGRICOLTURA, CACCIA E PESCA</t>
   </si>
   <si>
     <t>Esterno</t>
   </si>
   <si>
     <t>Speciale</t>
   </si>
   <si>
     <t>BADIELLO</t>
   </si>
   <si>
     <t>LORENZA</t>
   </si>
   <si>
-    <t>DIREZIONE GENERALE RISORSE, EUROPA, INNOVAZIONE E ISTITUZIONI</t>
-[...1 lines deleted...]
-  <si>
     <t>BARBIERI</t>
   </si>
   <si>
     <t xml:space="preserve">LUCA </t>
   </si>
   <si>
     <t>DIREZIONE GENERALE CURA DELLA PERSONA, SALUTE E WELFARE</t>
   </si>
   <si>
     <t>BERGAMINI</t>
   </si>
   <si>
     <t>FRANCESCA</t>
   </si>
   <si>
-    <t>DIREZIONE GENERALE ECONOMIA DELLA CONOSCENZA, DEL LAVORO E DELL'IMPRESA</t>
-[...1 lines deleted...]
-  <si>
     <t>BERNABE'</t>
   </si>
   <si>
     <t>ANNAMARIA</t>
   </si>
   <si>
     <t>BERTI</t>
   </si>
   <si>
     <t>PATRIZIA</t>
   </si>
   <si>
     <t>DIRITTO ALLO STUDIO SCOLASTICO E UNIVERSITARIO</t>
   </si>
   <si>
     <t>BIANCHEDI</t>
   </si>
   <si>
     <t>ROBERTA</t>
   </si>
   <si>
     <t>BianchediRoberta.pdf</t>
   </si>
   <si>
     <t>BISSI</t>
@@ -252,80 +246,74 @@
   <si>
     <t>MARCO</t>
   </si>
   <si>
     <t>BRANCALEONI</t>
   </si>
   <si>
     <t>CATERINA</t>
   </si>
   <si>
     <t>BRICCOLANI</t>
   </si>
   <si>
     <t>CATIA</t>
   </si>
   <si>
     <t>CLAUDIA</t>
   </si>
   <si>
     <t>CANU</t>
   </si>
   <si>
     <t>FRANCESCO</t>
   </si>
   <si>
-    <t>CAPUCCI</t>
-[...1 lines deleted...]
-  <si>
     <t>CARULLO</t>
   </si>
   <si>
     <t>NICOLA DOMENICO</t>
   </si>
   <si>
     <t>CASAGRANDE</t>
   </si>
   <si>
     <t>ROSSELLA MARICA</t>
   </si>
   <si>
     <t>CASCIO</t>
   </si>
   <si>
     <t xml:space="preserve">ANTONIO </t>
   </si>
   <si>
     <t>CEVENINI</t>
   </si>
   <si>
     <t>BARBARA</t>
   </si>
   <si>
-    <t>INTERCENT-ER - AGENZIA REGIONALE DI SVILUPPO DEI MERCATI TELEMATICI</t>
-[...1 lines deleted...]
-  <si>
     <t>ANNA</t>
   </si>
   <si>
     <t>ENRICO</t>
   </si>
   <si>
     <t>DIRETTORE AGENZIA senza personalità giuridica</t>
   </si>
   <si>
     <t>COTTAFAVI</t>
   </si>
   <si>
     <t>GIANNI</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>ALESSANDRO</t>
   </si>
   <si>
     <t>DARDI</t>
   </si>
   <si>
     <t>FULVIA</t>
@@ -540,56 +528,50 @@
   <si>
     <t>PREVIATI</t>
   </si>
   <si>
     <t>RAGAZZINI</t>
   </si>
   <si>
     <t>RAMBALDI</t>
   </si>
   <si>
     <t>BRUNELLA</t>
   </si>
   <si>
     <t>PAOLO</t>
   </si>
   <si>
     <t>ROSSI</t>
   </si>
   <si>
     <t>ELENA</t>
   </si>
   <si>
     <t>RossiElena.pdf</t>
   </si>
   <si>
-    <t>SANTANGELO</t>
-[...4 lines deleted...]
-  <si>
     <t>SCHIPANI</t>
   </si>
   <si>
     <t>TERESA MARIA IOLANDA</t>
   </si>
   <si>
     <t>SIMONI</t>
   </si>
   <si>
     <t>TAMARA</t>
   </si>
   <si>
     <t>TOMMASI</t>
   </si>
   <si>
     <t>TOMMASINI</t>
   </si>
   <si>
     <t>SORMANI</t>
   </si>
   <si>
     <t>DAVIDE</t>
   </si>
   <si>
     <t>FORNI</t>
@@ -627,83 +609,74 @@
   <si>
     <t>MALVOLTI</t>
   </si>
   <si>
     <t>SCORRI</t>
   </si>
   <si>
     <t>FRANCESCHINI</t>
   </si>
   <si>
     <t>TODESCHINI</t>
   </si>
   <si>
     <t>SPARACO</t>
   </si>
   <si>
     <t>PAPPACENA</t>
   </si>
   <si>
     <t>ANDREA</t>
   </si>
   <si>
     <t>SERVELLO</t>
   </si>
   <si>
-    <t>ServelloAlessia.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>BALDONI</t>
   </si>
   <si>
     <t>GIAN LUCA</t>
   </si>
   <si>
     <t>AMBROSINI</t>
   </si>
   <si>
     <t>GREGORIO</t>
   </si>
   <si>
     <t>CINTORI</t>
   </si>
   <si>
     <t>CHRISTIAN</t>
   </si>
   <si>
-    <t>PROGRAMMI VACCINALI</t>
-[...1 lines deleted...]
-  <si>
     <t>DALLAI</t>
   </si>
   <si>
     <t>SIMONE</t>
   </si>
   <si>
-    <t xml:space="preserve">DIREZIONE GENERALE RISORSE, EUROPA, INNOVAZIONE E ISTITUZIONI </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BERTOZZI </t>
   </si>
   <si>
     <t>VERDINI</t>
   </si>
   <si>
     <t>ELEONORA</t>
   </si>
   <si>
     <t>MANGHI</t>
   </si>
   <si>
     <t>MINELLI</t>
   </si>
   <si>
     <t>FRANCA</t>
   </si>
   <si>
     <t>MinelliFranca.pdf</t>
   </si>
   <si>
     <t>PARMEGGIANI</t>
   </si>
   <si>
     <t>DIREZIONE GENERALE POLITICHE FINANZIARIE</t>
@@ -717,410 +690,218 @@
   <si>
     <t>ESPRESSIONE DELL'INTESA DELLA REGIONE SULLE OPERE PUBBLICHE DI INTERESSE STATALE</t>
   </si>
   <si>
     <t>PappacenaAndrea_2021.pdf</t>
   </si>
   <si>
     <t>PELLEGRINI</t>
   </si>
   <si>
     <t>FEDERICA</t>
   </si>
   <si>
     <t>CAVICCHI</t>
   </si>
   <si>
     <t>RENATA</t>
   </si>
   <si>
     <t>V annualità</t>
   </si>
   <si>
     <t>CANDIDA</t>
   </si>
   <si>
-    <t>DeLuigiFabio_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>LAURA</t>
   </si>
   <si>
-    <t>Santangelo_dichAnnuale_2022</t>
-[...4 lines deleted...]
-  <si>
     <t>RICCARDO</t>
   </si>
   <si>
-    <t>SETTORE ORGANIZZAZIONI DI MERCATO, QUALITA' E PROMOZIONI</t>
-[...1 lines deleted...]
-  <si>
     <t>RESPONSABILE DI SETTORE</t>
   </si>
   <si>
-    <t>ArmuzziRenzo_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>SETTORE FITOSANITARIO E DIFESA DELLE PRODUZIONI</t>
   </si>
   <si>
     <t>AREA AGRICOLTURA SOSTENIBILE</t>
   </si>
   <si>
     <t>RESPONSABILE DI AREA</t>
   </si>
   <si>
-    <t>BriccolaniCatia_2022.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>DIRIGENTE DI AREA</t>
   </si>
   <si>
     <t>RESPONSABILE DI SETTORE ad INTERIM</t>
   </si>
   <si>
-    <t>AnnoviCristiano_2022.pdf</t>
-[...64 lines deleted...]
-  <si>
     <t>AREE PROTETTE, FORESTE E SVILUPPO ZONE MONTANE</t>
   </si>
   <si>
-    <t>GregorioGianni_2022.pdf</t>
-[...28 lines deleted...]
-  <si>
     <t>AmbrosiniCristina_2022.pdf</t>
   </si>
   <si>
     <t>IANNANTUONI</t>
   </si>
   <si>
-    <t>AREA QUALITA' LEGISLATIVA E CONTRATTI PUBBLICI</t>
-[...1 lines deleted...]
-  <si>
     <t>SETTORE AFFARI LEGISLATIVI E COORDINAMENTO COMMISSIONI ASSEMBLEARI</t>
   </si>
   <si>
     <t>SETTORE DIRITTI DEI CITTADINI</t>
   </si>
   <si>
-    <t>IannantuoniMichelina_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>SETTORE FUNZIONAMENTO E GESTIONE</t>
   </si>
   <si>
-    <t>MarescaLea_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>SARA</t>
   </si>
   <si>
-    <t>DiegoliGiuseppe_2022.pdf</t>
-[...19 lines deleted...]
-  <si>
     <t>SAPONARO</t>
   </si>
   <si>
     <t>ALESSIO</t>
   </si>
   <si>
-    <t>CintoriChristian_2022.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>VECCHI</t>
   </si>
   <si>
-    <t>PREVENZIONE INFEZIONI CORRELATE ALL'ASSISTENZA</t>
-[...4 lines deleted...]
-  <si>
     <t>CONTRATTUALISTICA PUBBLICA</t>
   </si>
   <si>
     <t>COORDINAMENTO DELLE ATTIVITÀ DI MONITORAGGIO, EDUCAZIONE AI MEDIA E AIUTI ALLE IMPRESE DEL CORECOM EMILIA-ROMAGNA</t>
   </si>
   <si>
-    <t>ParrucciMassimo.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>AREA PROGRAMMAZIONE FINANZIARIA E GESTIONE DELLA SPESA</t>
   </si>
   <si>
-    <t>FalangaGiuseppa.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>GIOVANNI</t>
   </si>
   <si>
     <t>GHEDUZZI</t>
   </si>
   <si>
     <t>MARIA ROSA</t>
   </si>
   <si>
     <t>SANZIONI TRIBUTARIE</t>
   </si>
   <si>
-    <t xml:space="preserve">DG POLITICHE FINANZIARIE – SETTORE BILANCIO E FINANZE </t>
-[...1 lines deleted...]
-  <si>
     <t>FONTANA</t>
   </si>
   <si>
     <t xml:space="preserve">GESTIONE DEL CONTENZIOSO TRIBUTARIO </t>
   </si>
   <si>
     <t>FontanaLuca_2022.pdf</t>
   </si>
   <si>
     <t>GheduzziMariaRosa_2022.pdf</t>
   </si>
   <si>
     <t>TARUFFI</t>
   </si>
   <si>
     <t>TaruffiEleonora_2022.pdf</t>
   </si>
   <si>
-    <t>PinghiniRoberto_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>ATTILI</t>
   </si>
   <si>
     <t>TodeschiniGiuseppe_2022.pdf</t>
   </si>
   <si>
     <t>BartoliDonatella_2022.pdf</t>
   </si>
   <si>
     <t>LANFRANCO</t>
   </si>
   <si>
     <t>SERVIDIO</t>
   </si>
   <si>
     <t>LORENZO</t>
   </si>
   <si>
     <t>AMENDOLARA</t>
   </si>
   <si>
     <t>GIORGIO</t>
   </si>
   <si>
     <t>TESTI</t>
   </si>
   <si>
     <t>MELANIA</t>
   </si>
   <si>
-    <t>AgugliaCristiana_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PROCEDIMENTI DISCIPLINARI, CONTROLLI ATTIVITA' PROFESSIONALI E CERTIFICAZIONI </t>
   </si>
   <si>
     <t>COORDINAMENTO LAVORI PUBBLICI, AUTORIZZAZIONI</t>
   </si>
   <si>
     <t>TASSINARI</t>
   </si>
   <si>
     <t>TassinariRoberto_2022.pdf</t>
   </si>
   <si>
     <t>MOROLLI</t>
   </si>
   <si>
     <t>ForniMilco_2022.pdf</t>
   </si>
   <si>
     <t>ORGANIZZAZIONE, RISORSE UMANE E FUNZIONI TRASVERSALI</t>
   </si>
   <si>
     <t>ACQUISIZIONE BENI E SERVIZI, INCARICHI PROFESSIONALI</t>
   </si>
   <si>
     <t>TugnettiMonica_2022.pdf</t>
   </si>
   <si>
     <t>AngeliniPaola_2022.pdf</t>
   </si>
   <si>
     <t>FABBRI</t>
   </si>
   <si>
     <t>MARILENA</t>
   </si>
   <si>
     <t>RAPPORTI CON LA CITTADINANZA E ASSOCIAZIONI DI UTENTI</t>
   </si>
   <si>
     <t>AMADORI</t>
   </si>
   <si>
     <t>NICOLA</t>
   </si>
   <si>
-    <t>SETTORE RISORSE UMANE E STRUMENTALI, INFRASTRUTTURE - DIREZIONE GENERALE CURA DELLA PERSONA, SALUTE E WELFARE</t>
-[...7 lines deleted...]
-  <si>
     <t>BERTACCA</t>
   </si>
   <si>
     <t>BertaccaFranca_2022.pdf</t>
   </si>
   <si>
     <t>BaldoniGianLuca_2022.pdf</t>
   </si>
   <si>
     <t>ABAGNATO</t>
   </si>
   <si>
     <t>GALLONI</t>
   </si>
   <si>
     <t>ACCORDI DI INSEDIAMENTO, SVILUPPO E INNOVAZIONE E AZIONI PER L'ATTRAZIONE DEGLI INVESTIMENTI</t>
   </si>
   <si>
     <t>GalloniPaolo_2022.pdf</t>
   </si>
   <si>
     <t>CINTI</t>
   </si>
   <si>
     <t>CONTROLLI IN LOCO E ISPETTIVE VERSO I BENEFICIARI DEGLI INTERVENTI FSE, FESR, DEL LAVORO, DELLA FORMAZIONE E DELLE ATTIVITA' PRODUTTIVE</t>
@@ -1170,677 +951,404 @@
   <si>
     <t>SETTORE TRIBUTI</t>
   </si>
   <si>
     <t>MELE</t>
   </si>
   <si>
     <t>RITA MARIA</t>
   </si>
   <si>
     <t>MeleRitaMaria_2022.pdf</t>
   </si>
   <si>
     <t>CASADEI</t>
   </si>
   <si>
     <t>CasadeiClaudia_2022.pdf</t>
   </si>
   <si>
     <t>PROTEZIONE CIVILE, ATTIVITA' ESTRATTIVE E SUPPORTO GESTIONE VOLONTARIATO REGIONALE</t>
   </si>
   <si>
     <t>DONATINI</t>
   </si>
   <si>
-    <t xml:space="preserve">AREA ASSISTENZA PRIMARIA, CASE DELLA COMUNITA' E PRESA IN CARICO </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">GUBIOTTI </t>
   </si>
   <si>
     <t>IDA</t>
   </si>
   <si>
-    <t>AREA AFFARI LEGALI E GENERALI</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">SANGIORGI </t>
   </si>
   <si>
     <t>ELISA</t>
   </si>
   <si>
-    <t>AREA GOVERNO DEL FARMACO E DEI DISPOSITIVI MEDICI</t>
-[...4 lines deleted...]
-  <si>
     <t>CATTI</t>
   </si>
   <si>
-    <t>AREA SERVIZI IT</t>
-[...7 lines deleted...]
-  <si>
     <t>ERCOLI</t>
   </si>
   <si>
-    <t>ErcoliPatrizia_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>RAFFAELLI</t>
   </si>
   <si>
     <t>KATIA</t>
   </si>
   <si>
-    <t>RaffaelliKatia_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>DENIS</t>
   </si>
   <si>
-    <t>AREA VALUTAZIONE IMPATTO AMBIENTALE E AUTORIZZZIONI</t>
-[...10 lines deleted...]
-  <si>
     <t>ROPA</t>
   </si>
   <si>
-    <t>AREA VIABILITA', LOGISTICA, VIE D'ACQUA E AREOPORTI</t>
-[...4 lines deleted...]
-  <si>
     <t>TARTARI</t>
   </si>
   <si>
-    <t xml:space="preserve">AREA LOGISTICA UFFICI, SICUREZZA E GESTIONE OPERATIVA </t>
-[...1 lines deleted...]
-  <si>
     <t>TartariDaniele_2023.pdf</t>
   </si>
   <si>
     <t>TOMASSETTI</t>
   </si>
   <si>
     <t>CARLA</t>
   </si>
   <si>
     <t>BORRELLI</t>
   </si>
   <si>
     <t>GIANFRANCO</t>
   </si>
   <si>
-    <t>BorrelliGianfranco_2023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>IPPOLITI</t>
   </si>
   <si>
     <t>SILVIA</t>
   </si>
   <si>
-    <t>POSIZIONE ORGANIZZATIVA CONCILIAZIONI TELEFONICHE SU CONCILIAWEB E PROVVEDIMENTI TEMPORANEI</t>
-[...1 lines deleted...]
-  <si>
     <t>SETTORE DIRITTI DEI CITTADINI – ASSEMBLEA LEGISLATIVA</t>
   </si>
   <si>
     <t>LUISA</t>
   </si>
   <si>
-    <t>Monti Luisa</t>
-[...1 lines deleted...]
-  <si>
     <t>AREA SERVIZI INFORMATIVI-INFORMATICI</t>
   </si>
   <si>
     <t>SETTORE FUNZIONAMENTO E GESTIONE – ASSEMBLEA LEGISLATIVA</t>
   </si>
   <si>
     <t>LAGHI</t>
   </si>
   <si>
     <t>ANNALISA</t>
   </si>
   <si>
-    <t>LaghiAnnalisa_2023.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>FRANCESCHI</t>
   </si>
   <si>
     <t>GIULIANO</t>
   </si>
   <si>
-    <t>FranceschiGiuliano_2022.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>DIREZIONE GENERALE AGRICOLTURA CACCIA E PESCA</t>
   </si>
   <si>
     <t>ALBERTI</t>
   </si>
   <si>
     <t>AREA INNOVAZIONE, FORMAZIONE E CONSULENZA</t>
   </si>
   <si>
-    <t>AlbertiPatrizia_2023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>BONORETTI</t>
   </si>
   <si>
-    <t>BonorettiGiovanni_2023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>SARNO</t>
   </si>
   <si>
     <t>GIAMPAOLO</t>
   </si>
   <si>
-    <t>SarnoGiampaolo_2023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Casadei_dichAnnuale_2023</t>
   </si>
   <si>
     <t>MorolliChristian.pdf</t>
   </si>
   <si>
     <t>BENATTI</t>
   </si>
   <si>
-    <t>AREA SETTORE VEGETALE</t>
-[...7 lines deleted...]
-  <si>
     <t>DI SALVO</t>
   </si>
   <si>
     <t>VINCENZO</t>
   </si>
   <si>
-    <t>AREA FINANZIAMENTI E PROCEDIMENTI COMUNITARI MODENA E REGGIO EMILIA</t>
-[...4 lines deleted...]
-  <si>
     <t>TOMASATTI</t>
   </si>
   <si>
-    <t>TomasattiSimone_2023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>LENZI</t>
   </si>
   <si>
     <t>VERONICA</t>
   </si>
   <si>
-    <t xml:space="preserve">AREA COOPERZIONE TERRITORIALE EUROPEA E COOPERZIONE ALLO SVILUPPO </t>
-[...4 lines deleted...]
-  <si>
     <t>DERIU</t>
   </si>
   <si>
-    <t>DeriuMicaela_2023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>MICAELA</t>
   </si>
   <si>
-    <t>COMUNICAZIONE ALLA CITTADINANZA</t>
-[...1 lines deleted...]
-  <si>
     <t>PRIORI</t>
   </si>
   <si>
     <t>ELVIRA</t>
   </si>
   <si>
     <t>Canu_Elvira_2022.pdf</t>
   </si>
   <si>
     <t>IANNELLI</t>
   </si>
   <si>
     <t>IannelliLaura_2023.pdf</t>
   </si>
   <si>
     <t>AREA BIBLIOTECHE E ARCHIVI</t>
   </si>
   <si>
     <t>LeombroniClaudio_2023.pdf</t>
   </si>
   <si>
-    <t>SETTORE EDUCAZIONE, ISTRUZIONE, FORMAZIONE, LAVORO</t>
-[...1 lines deleted...]
-  <si>
     <t>BergaminiFrancesca_2023.pdf</t>
   </si>
   <si>
     <t>AREA DELEGAZIONE DELLA REGIONE EMILIA-ROMAGNA PRESSO L'UNIONE EUROPEA</t>
   </si>
   <si>
     <t>BadielloLorenza_2023.pdf</t>
   </si>
   <si>
     <t>GAMBERINI</t>
   </si>
   <si>
     <t>MARIA</t>
   </si>
   <si>
-    <t>SETTORE RISORSE UMANE E STRUMENTALI, INFRASTRUTTURE</t>
-[...16 lines deleted...]
-  <si>
     <t>BORTOLUZZI</t>
   </si>
   <si>
     <t>LUCIA</t>
   </si>
   <si>
     <t>BortoluzziLucia_2023.pdf</t>
   </si>
   <si>
     <t>AREA COORDINAMENTO DELL'ORGANISMO TECNICAMENTE ACCREDITANTE (OTA)</t>
   </si>
   <si>
     <t>GilliAdriano_2023.pdf</t>
   </si>
   <si>
     <t>GILLI</t>
   </si>
   <si>
     <t>ADRIANO</t>
   </si>
   <si>
     <t>SETTORE ATTRATTIVITA', INTERNAZIONALIZZAZIONE, RICERCA</t>
   </si>
   <si>
     <t>GHISOLI</t>
   </si>
   <si>
-    <t>01/04/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>CARBONE</t>
   </si>
   <si>
     <t>BartoliDonatella_2023.pdf</t>
   </si>
   <si>
-    <t>CapucciMarcello_2023.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>FaveroValentina_2023.pdf</t>
   </si>
   <si>
-    <t>GregorioGianni_2023.pdf</t>
-[...13 lines deleted...]
-  <si>
     <t>SIMONA</t>
   </si>
   <si>
-    <t>AREA ANALISI ECONOMICHE PREDITTIVE, STUDI DI FATTIBILITA' E SCENARIO</t>
-[...13 lines deleted...]
-  <si>
     <t>FERRARINI</t>
   </si>
   <si>
     <t>CRISTIAN</t>
   </si>
   <si>
-    <t>RESPONSABILE DELL'U.T. SICUREZZA TERRITORIALE E PROTEZIONE CIVILE PIACENZA</t>
-[...10 lines deleted...]
-  <si>
     <t>FERRARESI</t>
   </si>
   <si>
     <t>MASSIMILIANO</t>
   </si>
   <si>
     <t>ROMANO</t>
   </si>
   <si>
     <t>GIOVANNA CLAUDIA ROSA</t>
   </si>
   <si>
-    <t>Romano_GiovannaCR_2023.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>MASELLI</t>
   </si>
   <si>
-    <t>FerraraDaniela_2023.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>GAETA</t>
   </si>
   <si>
-    <t>GaetaMicheleR_2023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>MICHELE ROBERTO</t>
   </si>
   <si>
-    <t>GESTIONE E LIQUIDAZIONE DELLE ATTIVITA' PER L'OCCUPAZIONE E L'INCLUSIONE</t>
-[...4 lines deleted...]
-  <si>
     <t>GusmaniClaudia_2023.pdf</t>
   </si>
   <si>
     <t>ATTUAZIONE E CONTROLLO PROGRAMMA GARANZIA DI OCCUPABIILITA' DEI LAVORATORI E GARANZIA GIOVANI</t>
   </si>
   <si>
     <t>MarinosciAnnarita_2023.pdf</t>
   </si>
   <si>
-    <t>LongoFabio_2023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>LONGO</t>
   </si>
   <si>
     <t>FIGA'</t>
   </si>
   <si>
-    <t>Figa'Alessandro_2023.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>SETTORE PROGRAMMAZIONE, SVILUPPO DEL TERRITORIO E SOSTENIBILITA' DELLE PRODUZIONI</t>
   </si>
   <si>
     <t>SchipaniTeresaMI_2023.pdf</t>
   </si>
   <si>
-    <t>PIANTINI</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">ANALISI, CONTROLLO E GESTIONE DELLE ENTRATE </t>
   </si>
   <si>
     <t>DeSimoneNicola_2023.pdf</t>
   </si>
   <si>
     <t>AGENZIA PER LA SICUREZZA TERRITORIALE E LA PROTEZIONE CIVILE</t>
   </si>
   <si>
     <t>MariFabio_2023.pdf</t>
   </si>
   <si>
     <t>CUNTO</t>
   </si>
   <si>
     <t>DELIA</t>
   </si>
   <si>
-    <t>CuntoDelia_2023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>ManuelliClaudia_2023.pdf</t>
   </si>
   <si>
     <t>ZamboniLorenza_2023.pdf</t>
   </si>
   <si>
     <t>ALBERTAZZI</t>
   </si>
   <si>
     <t>SONJA</t>
   </si>
   <si>
     <t>PotenaGiulia_2023.pdf</t>
   </si>
   <si>
     <t>GHERARDI</t>
   </si>
   <si>
     <t>LODOVICO</t>
   </si>
   <si>
     <t>GESTIONE PROGRAMMI DI COOPERAZIONE TERRITORIALE EUROPEA (CTE) E PROGRAMMA ADRION</t>
   </si>
   <si>
     <t>LAI</t>
   </si>
   <si>
     <t>SUPPORTO ALLA PROGETTAZIONE E ACQUISIZIONE DI BENI E SERVIZI</t>
   </si>
   <si>
-    <t>AGENZIA REGIONALE PER LA SICUREZZA TERRITORIALE E LA PROTEZIONE CIVILE - SETTORE APPALTI</t>
-[...1 lines deleted...]
-  <si>
     <t>NUCCI</t>
   </si>
   <si>
     <t>NucciGiovanni_2022.pdf</t>
   </si>
   <si>
     <t>PROTEZIONE CIVILE, ATTIVITA’ ESTRATTIVE, COORDINAMENTO DELLA PROGRAMMAZIONE E DEL MONITORAGGIO LAVORI PUBBLICI</t>
   </si>
   <si>
     <t>DI DIO</t>
   </si>
   <si>
     <t>GIANMARCO</t>
   </si>
   <si>
     <t>DiDioGianmarco_2022.pdf</t>
   </si>
   <si>
     <t>SETTORE CONTENZIOSO</t>
   </si>
   <si>
     <t>SETTORE AFFARI DELLA PRESIDENZA</t>
   </si>
   <si>
     <t>SETTORE AUTORITA’ DI AUDIT PROGRAMMA ADRION, CONTROLLO SUCCESSIVO DI REGOLARITA’ AMMINISTRATIVA</t>
   </si>
   <si>
-    <t>SETTORE RIFORME ISTITUZIONALI RAPPORTI CON LA CONFERENZA DELLE REGIONI E COORDINAMENTO DELLA LEGISLAZIONE</t>
-[...1 lines deleted...]
-  <si>
     <t>PalazziFrancesca.pdf</t>
   </si>
   <si>
     <t>BARCA</t>
   </si>
   <si>
     <t>MONIA</t>
   </si>
   <si>
     <t>SETTORE AUTORITA' DI AUDIT</t>
   </si>
   <si>
     <t>BarcaMonia.pdf</t>
   </si>
   <si>
     <t>NOBILI</t>
   </si>
   <si>
     <t>GIAN GUIDO</t>
   </si>
   <si>
     <t>AREA POLITICHE PER LA SICUREZZA URBANA E INTEGRATA, CULTURA DELLA LEGALITA' E POLIZIA LOCALE</t>
   </si>
   <si>
     <t>NobiliGianGuido.pdf</t>
   </si>
   <si>
     <t>DIMITRI</t>
   </si>
   <si>
-    <t>AREA PRESIDIO DELLE POLITICHE DELL'AGENDA DIGITALE ADER</t>
-[...1 lines deleted...]
-  <si>
     <t>TartariDimitri.pdf</t>
   </si>
   <si>
     <t>PULIATTI</t>
   </si>
   <si>
     <t>GAETANO</t>
   </si>
   <si>
     <t>RESPONSABILE DI EQ CON DELEGA DIRIGENZIALE</t>
   </si>
   <si>
     <t xml:space="preserve">SETTORE CONTENZIOSO - LEGALE ADDETTO ALLA DIFESA IN GIUDIZIO DELL'ENTE ED ATTIVITA' STRAGIUDIZIALE - 1 </t>
   </si>
   <si>
     <t>PuliattiGaetano.pdf</t>
   </si>
   <si>
     <t>MENINI</t>
   </si>
   <si>
     <t>MeniniClaudia.pdf</t>
   </si>
   <si>
     <t>SETTORE CONTENZIOSO - LEGALE ADDETTO ALLA DIFESA IN GIUDIZIO DELL'ENTE ED ATTIVITA' STRAGIUDIZIALE - 2</t>
@@ -1866,2165 +1374,1103 @@
   <si>
     <t>SETTORE CONTENZIOSO - LEGALE ADDETTO ALLA DIFESA IN GIUDIZIO DELL'ENTE ED ATTIVITA' STRAGIUDIZIALE - 4</t>
   </si>
   <si>
     <t>RIGHETTI</t>
   </si>
   <si>
     <t>RighettiElisa.pdf</t>
   </si>
   <si>
     <t>SETTORE CONTENZIOSO - LEGALE ADDETTO ALLA DIFESA IN GIUDIZIO DELL'ENTE ED ATTIVITA' STRAGIUDIZIALE - 5</t>
   </si>
   <si>
     <t>GENTILINI</t>
   </si>
   <si>
     <t>DEVIS</t>
   </si>
   <si>
     <t>SETTORE CONTENZIOSO - LEGALE ADDETTO ALLA DIFESA IN GIUDIZIO DELL'ENTE ED ATTIVITA' STRAGIUDIZIALE - 6</t>
   </si>
   <si>
     <t>GentiliniDevis.pdf</t>
   </si>
   <si>
-    <t>IannantuoniMichelina_2023.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>LaiRita.pdf</t>
   </si>
   <si>
     <t>GheduzziMariaRosa_2023.pdf</t>
   </si>
   <si>
     <t>FontanaLuca_2023.pdf</t>
   </si>
   <si>
     <t>GiovanniniMarco.pdf</t>
   </si>
   <si>
-    <t>PreviatiAnna_2023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>Forni_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>INCARICO DI ELEVATA QUALIFICAZIONE CON DELEGHE DIRIGENZIALI</t>
   </si>
   <si>
     <t xml:space="preserve">INCARICO DI ELEVATA QUALIFICAZIONE CON DELEGHE DIRIGENZIALI </t>
   </si>
   <si>
     <t>AMBIENTE CLIMA E SALUTE</t>
   </si>
   <si>
     <t>Angelini_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>Amadori_dichAnnuale_2023.pdf</t>
-[...22 lines deleted...]
-  <si>
     <t>Tugnetti_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>Bartoli_dichAnnuale_2023.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>SETTORE PREVENZIONE COLLETTIVA E SANITA' PUBBLICA</t>
   </si>
   <si>
-    <t>Berti_dichAnnuale_2023.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Bortoluzzi_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>Sangiorgi_dichAnnuale_2023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>SETTORE TECNICO E DI AUTORIZZAZIONE</t>
   </si>
   <si>
     <t>Tassinari_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>Catti_dichAnnuale_2023.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Argnani_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Bonaccurso_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Gentilini_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Menini_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Puliatti_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Ricci_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Righetti_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Senofonte_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Canu_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>Mele_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>Malossi_dichAnnuale_2023.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>DiDio_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>Guidi_dichAnnuale_2023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Lai_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>Malavolti_dichAnnuale_2023.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Nucci_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>Parmeggiani_dichAnnuale_2023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>DIOLAITI</t>
   </si>
   <si>
     <t>DiolaitiRoberto.pdf</t>
   </si>
   <si>
-    <t>DIRIGENTE D'AREA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DIREZIONE GENERALE CURA DEL TERRITORIO E DELL'AMBIENTE </t>
   </si>
   <si>
     <t>LANDI</t>
   </si>
   <si>
     <t>LandiAlessandro.pdf</t>
   </si>
   <si>
-    <t>DIREZIOINE GENERALE RISORSE, EUROPA, INNOVAZIONE E ISTITUZIONI</t>
-[...1 lines deleted...]
-  <si>
     <t>LODESANI</t>
   </si>
   <si>
     <t>LodesaniSimona.pdf</t>
-  </si>
-[...18 lines deleted...]
-BOLOGNA E FERRARA</t>
   </si>
   <si>
     <t>Taruffi_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>EQ GESTIONE FINANZIARIA SETTORIALE E PROCEDURE DI
 SPESA</t>
   </si>
   <si>
-    <t>Piantini_dichAnnuale_2023.pdf</t>
-[...11 lines deleted...]
-  <si>
     <t>Todeschini_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>EQ GESTIONE DEL RISCHIO, FONDO DI SOLIDARIETA’
 NAZIONALE E STRUMENTI ASSICURATIVI</t>
   </si>
   <si>
-    <t>Benatti_dichAnnuale_2023.pdf</t>
-[...20 lines deleted...]
-  <si>
     <t>Schipani_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>DiSalvo_dichAnnuale_2023.pdf</t>
-[...11 lines deleted...]
-  <si>
     <t>Ambrosini_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>SETTORE PATRIMONIO CULTURALE</t>
-[...1 lines deleted...]
-  <si>
     <t>Bertacca_dichAnnuale_2023.pdf</t>
   </si>
   <si>
     <t>EQ RISORSE FINANZIARIE FSE E AREA "CULTURA, FORMAZIONE, LAVORO”</t>
   </si>
   <si>
-    <t>Borioni_dichAnnuale_2023.pdf</t>
-[...17 lines deleted...]
-  <si>
     <t>Pappacena_dichAnnuale_2023.pdf</t>
   </si>
   <si>
-    <t>EQ PREDISPOSIZIONE ED ATTUAZIONE DI INTERVENTI PER LA COMPETITIVITA’ DELLE IMPRESE</t>
-[...1 lines deleted...]
-  <si>
     <t>MICHELINA</t>
   </si>
   <si>
     <t>Baldoni_dich_2023.pdf</t>
   </si>
   <si>
     <t>Berti_dich_2023.pdf</t>
   </si>
   <si>
     <t>Cinti_dich_2023.pdf</t>
   </si>
   <si>
     <t>Galloni_dich_2023.pdf</t>
   </si>
   <si>
     <t>Potena_dich_2023.pdf</t>
   </si>
   <si>
     <t>Falbo_dich_2023.pdf</t>
   </si>
   <si>
     <t>DardiFulvia.pdf</t>
   </si>
   <si>
-    <t>EQ “Gestione tecnico-contabile della gestione sanitaria accentrata (GSA) regionale””</t>
-[...4 lines deleted...]
-  <si>
     <t>MORGAGNI</t>
   </si>
   <si>
     <t>MorgagniCatia.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ANGELELLI </t>
   </si>
   <si>
-    <t>AngelelliGiulia_2023.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>CAVALLARI</t>
   </si>
   <si>
     <t>IRENE</t>
   </si>
   <si>
     <t>CavallariIrene_2023.pdf</t>
   </si>
   <si>
     <t>LAVORI PUBBLICI E MANUTENZIONE DEL PATRIMONIO</t>
   </si>
   <si>
     <t>AntoniacciLoredana.pdf</t>
   </si>
   <si>
     <t>ANTONIACCI</t>
   </si>
   <si>
     <t>LOREDANA</t>
   </si>
   <si>
-    <t>SETTORE FITOSANITARIO E DIFESA DELLE PRODUZIONI - DIREZIONE GENERALE AGRICOLTURA, CACCIA E PESCA</t>
-[...1 lines deleted...]
-  <si>
     <t>CURTO</t>
   </si>
   <si>
     <t>CurtoGiovanna_2023.pdf</t>
   </si>
   <si>
-    <t>ATTIVITÀ SPECIALISTICHE E DI LABORATORIO PER LA RICERCA DI ORGANISMI NOCIVI (codice Q0000499)</t>
-[...10 lines deleted...]
-  <si>
     <t>GIUNTA REGIONALE E AGENZIE (ARPCIV, AGREA, INTERCENT-ER)</t>
   </si>
   <si>
     <t>"Responsabile della Prevenzione della Corruzione e della Trasparenza” (RPCT)" e “Gestore delle comunicazioni alla UIF"</t>
   </si>
   <si>
     <t>PalazziFrancescaRPCT.pdf</t>
   </si>
   <si>
-    <t>Servello_dichAnnuale_2023.pdf</t>
-[...13 lines deleted...]
-  <si>
     <t>SaponaroAlessio.pdf</t>
   </si>
   <si>
     <t>AREA SALUTE MENTALE, DIPENDENZE PATOLOGICHE, SALUTE NELLE CARCERI</t>
   </si>
   <si>
     <t>Casadei_dichAnnuale_2024</t>
   </si>
   <si>
-    <t>PirazzoliMaurizio,pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>ROMIO</t>
   </si>
   <si>
     <t>PASQUALE GIOVANNI FRANCESCO</t>
   </si>
   <si>
-    <t>RomioPasqualeGF.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>LAURENTI</t>
   </si>
   <si>
     <t>ARIANNA</t>
   </si>
   <si>
     <t>LaurentiArianna.pdf</t>
   </si>
   <si>
-    <t>Malavolti_dichAnnuale_2024.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>COORDINAMENTO PROGRAMMAZIONE LAVORI PUBBLICI, AUTORIZZAZIONI E DIFESA DELLA COSTA</t>
   </si>
   <si>
-    <t>BonorettiGiovanni.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>Mari_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>DeSimone_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>BoncompagniStefano.pdf</t>
   </si>
   <si>
     <t>TestiMelania.pdf</t>
   </si>
   <si>
     <t>AmendolaraGiorgio.pdf</t>
   </si>
   <si>
     <t>CANCEMI</t>
   </si>
   <si>
     <t>CancemiAlessandro.pdf</t>
   </si>
   <si>
     <t>ANALISI E DISEGNO PROCESSI DI TRASFORMAZIONE DIGITALE</t>
   </si>
   <si>
     <t>FANTINI</t>
   </si>
   <si>
     <t>FantiniKatia.pdf</t>
   </si>
   <si>
     <t>FaioloMonica.pdf</t>
   </si>
   <si>
     <t>MALFATTO</t>
   </si>
   <si>
     <t>MalfattoDavide.pdf</t>
   </si>
   <si>
     <t>ALMERINDA</t>
   </si>
   <si>
     <t>DanieleAlmerinda.pdf</t>
   </si>
   <si>
     <t>GESTIONE TECNICO-FINANZIARIA DEGLI INTERVENTI IN CAMPO AMBIENTALE</t>
   </si>
   <si>
-    <t>Angelelli_dichAnnuale_2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>01/08/2022</t>
   </si>
   <si>
     <t>Bartoli_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Capucci_dichAnnuale_2024.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>DelleGrottaglie.pdf</t>
   </si>
   <si>
     <t>AREA FORESTE E SVILUPPO ZONE MONTANE</t>
   </si>
   <si>
     <t>Diolaiti_dichAnnuale_2024.pdf</t>
   </si>
   <si>
-    <t>Ercoli_dichAnnuale_2024.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>VALUTAZIONE DI IMPATTO AMBIANTALE (VIA)</t>
   </si>
   <si>
     <t>Favero_dichAnnuale_2024.pdf</t>
   </si>
   <si>
-    <t>GovoniCristina_dichAnnuale_2024.pdf</t>
-[...31 lines deleted...]
-  <si>
     <t>Badiello_dichAnnuale_2024.pdf</t>
   </si>
   <si>
-    <t>Borrelli_dichAnnuale_2024.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Landi_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Lenzi_dichAnnuale2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Tartari_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Tommasini_dichAnnuale2024.pdf</t>
-[...19 lines deleted...]
-  <si>
     <t>Canu__dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>Cavallari_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Cunto_dichAnnuale2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Forni_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Mele_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Fontana_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">DG POLITICHE FINANZIARIE –SETTORE TRIBUTI  </t>
-[...1 lines deleted...]
-  <si>
     <t>Gheduzzi_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Giovannini_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>DG POLITICHE FINANZIARIE - SETTORE TRIBUTI</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DIREZIONE GENERALE POLITICHE FINANZIARIE </t>
   </si>
   <si>
-    <t>Lodesani_dichAnnuale2024.pdf</t>
-[...28 lines deleted...]
-  <si>
     <t>Schipani_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Taruffi_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Todeschini_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Pinghini_dichAnnuale2024.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Tassinari_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>SUPPORTO TECNICO-GIURIDICO ALL'AULA E RACCORDO CON LE COMMISSIONI ASSEMBLEARI</t>
   </si>
   <si>
     <t>RositanoGiuseppina-24.pdf</t>
   </si>
   <si>
     <t>ScorriStefania.pdf</t>
   </si>
   <si>
-    <t>Amadori_dichAnnuale2024.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Bortoluzzi_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Cascio_dichAnnuale2024.pdf</t>
-[...37 lines deleted...]
-  <si>
     <t>Tugnetti_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Angelini_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>Berti_dichAnnuale_2024.pdf</t>
   </si>
   <si>
-    <t>Donatini_dichAnnuale_2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>POLIANDRI</t>
   </si>
   <si>
     <t>VINCENZA</t>
   </si>
   <si>
     <t>PoliandriVincenza.pdf</t>
   </si>
   <si>
-    <t>Bertozzi_dichAnnuale2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>DeSimone_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>DiDio_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Ferrarini_dichAnnuale2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Iannelli_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Lai_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Nucci_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Pellegrini_dichAnnuale2024.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Zamboni_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Ambrosini_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Baldoni_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Bergamini_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Bertacca_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Bissi_dichAnnuale2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Cinti_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Cottafavi_dichAnnuale2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Falbo_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Ferrara_dichAnnuale2024.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Galloni_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Gilli_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Gusmani_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Leombroni_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Longo_dichAnnuale2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Marinosci_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Maselli_dichAnnuale2024.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Pappacena_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Potena_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Ragazzini_dichAnnuale2024.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>MARZANO</t>
   </si>
   <si>
     <t>INTEGRAZIONE POLITICHE OCCUPAZIONALI EINTERVENTI PER L'INNOVAZIONE</t>
   </si>
   <si>
     <t>MarzanoGabriele.pdf</t>
   </si>
   <si>
     <t>AbagnatoFabio.pdf</t>
   </si>
   <si>
     <t>Manuelli_dichAnnuale2024.pdf</t>
   </si>
   <si>
-    <t>Parmeggiani_dichAnnuale2024.pdf</t>
-[...25 lines deleted...]
-  <si>
     <t>PAPARELLA</t>
   </si>
   <si>
-    <t>AREA APPROVVIGIONAMENTI</t>
-[...1 lines deleted...]
-  <si>
     <t>MAZZOLA</t>
   </si>
   <si>
     <t>interno</t>
   </si>
   <si>
     <t>AREA PROMOZIONE DELLA CITTADINANZA ATTIVA E DELLA CONSULTA DEGLI EMILIANO ROMAGNOLI NEL MONDO</t>
   </si>
   <si>
     <t>DIREZIONE GENERALE - ASSEMBLEA LEGISLATIVA</t>
   </si>
   <si>
     <t>LOGISTICA, MANUTENZIONE E SICUREZZA</t>
   </si>
   <si>
-    <t>MazzolaMarco</t>
-[...1 lines deleted...]
-  <si>
     <t>DIREZIONE GENERALE CURA DEL TERRITORIO E DELL’AMBIENTE</t>
   </si>
   <si>
-    <t>AFFARI GENERALI, GIURIDICI E SISTEMI INFORMATIVI IFRASTRUTTURE, AMBIENTE E TERRITORIO</t>
-[...1 lines deleted...]
-  <si>
     <t>TomassettiCarla.pdf</t>
   </si>
   <si>
-    <t>POMA</t>
-[...7 lines deleted...]
-  <si>
     <t>MAZZONI</t>
   </si>
   <si>
     <t>RUGGERO</t>
   </si>
   <si>
     <t>VALUTAZIONE DI IMPATTO AMBIENTALE (VIA) STATALI</t>
   </si>
   <si>
     <t>MazzoniRuggero.pdf</t>
   </si>
   <si>
     <t>BORTOLAMI</t>
   </si>
   <si>
     <t>BortolamiAlberto.pdf</t>
   </si>
   <si>
-    <t>AREA QUALITÀ DELLE CURE, RETI E PERCORSI</t>
-[...1 lines deleted...]
-  <si>
     <t>FELICORI</t>
   </si>
   <si>
     <t>GRAZIA</t>
   </si>
   <si>
     <t>FelicoriGrazia.pdf</t>
   </si>
   <si>
     <t>PUGLIOLI</t>
   </si>
   <si>
     <t>SIMONETTA</t>
   </si>
   <si>
     <t>PuglioliSimonetta.pdf</t>
   </si>
   <si>
     <t>PROMOZIONE, REGOLAZIONE E SVILUPPO SERVIZI PER CAREGIVER E PER ANZIANI</t>
   </si>
   <si>
     <t>TOSATTI</t>
   </si>
   <si>
     <t>FEDERICO</t>
   </si>
   <si>
     <t>TosattiFederico.pdf</t>
   </si>
   <si>
     <t>SETTORE POLITICHE SOCIALI, DI INCLUSIONE EPARI OPPORTUNITÀ</t>
   </si>
   <si>
     <t>FONDO PER LO SVILUPPO E LA COESIONE E CONTABILITÀ DI DIREZIONE</t>
   </si>
   <si>
     <t>ServidioLorenzo.pdf</t>
   </si>
   <si>
     <t>CORBETTA</t>
   </si>
   <si>
     <t>CorbettaClaudia.pdf</t>
   </si>
   <si>
     <t>PRESIDIO DEI PROCESSI GIURIDICI E NORMATIVI AFFERENTI LA GOVERNANCE DELLE PARTECIPATE REGIONALI</t>
   </si>
   <si>
-    <t>DIREZIONE GENERALE RISORSE, EUROPA INNOVAZIONE E ISTITUZIONI</t>
-[...1 lines deleted...]
-  <si>
     <t>CarboneCarla.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">CONTROLLO STRATEGICO E CONTROLLO DI GESTIONE SUL SISTEMA DELLE PARTECIPAZIONI REGIONALI. PRESIDIO DEI PROCESSI INFORMATIVO-INFORMATICI </t>
-[...1 lines deleted...]
-  <si>
     <t>DE FAZIO</t>
   </si>
   <si>
     <t>DeFazioVincenzo.pdf</t>
   </si>
   <si>
     <t>PRESIDIO DEI PROCESSI ECONOMICI E DI BILANCIO SUL SISTEMA DELLE PARTECIPATE REGIONALI</t>
   </si>
   <si>
     <t>RavaRiccardo.pdf</t>
   </si>
   <si>
     <t>PROCESSI STRATEGICI, VALUTAZIONE DEGLI IMPATTI ECONOMICI DI CONTESTO. GESTIONE DEI CONTRATTI</t>
   </si>
   <si>
     <t>RAVA</t>
   </si>
   <si>
     <t>AREA AMMINISTRAZIONE DEL CONTENZIOSO</t>
   </si>
   <si>
     <t>PrioriFrancesca.pdf</t>
   </si>
   <si>
     <t>CarboneMariangela.pdf</t>
   </si>
   <si>
     <t>MARIANGELA</t>
   </si>
   <si>
     <t>AMMINISTRAZIONE DEL CONTENZIOSO</t>
   </si>
   <si>
     <t>TabelliniPiero.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...12 lines deleted...]
-  <si>
     <t>VannoniSara.pdf</t>
   </si>
   <si>
     <t>VANNONI</t>
   </si>
   <si>
-    <t xml:space="preserve">UT SICUREZZA TERRITORIALE E PROTEZIONE CIVILE FORLI'-CESENA (USTPC-FC) </t>
-[...1 lines deleted...]
-  <si>
     <t>Argnani_dichAnnuale2024.pdf</t>
   </si>
   <si>
     <t>Barca_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>Bonaccurso_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>Gentilini_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>Menini_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>Puliatti_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>Ricci_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>Righetti_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>Senofonte_dichAnnuale_2024.pdf</t>
   </si>
   <si>
     <t>BUTTIERI</t>
   </si>
   <si>
     <t>ButtieriBrunella.pdf</t>
   </si>
   <si>
     <t>DEL PRETE</t>
   </si>
   <si>
     <t>DelPreteFederico.pdf</t>
   </si>
   <si>
+    <t>COORDINATORE VICARIO DELL’UFFICIO STAMPA</t>
+  </si>
+  <si>
     <t>BERNI</t>
   </si>
   <si>
-    <t>AREA TECNICA, RISCHIO IDRAULICO E SERVIZIO DI PIENA</t>
-[...1 lines deleted...]
-  <si>
     <t>BerniNicola.pdf</t>
   </si>
   <si>
     <t>CELLA</t>
   </si>
   <si>
     <t>MARIA TERESA</t>
   </si>
   <si>
     <t>AREA TUTELA SALUTE LUOGHI DI LAVORO</t>
   </si>
   <si>
     <t>CellaMariaTeresa.pdf</t>
   </si>
   <si>
     <t>GELMUZZI</t>
   </si>
   <si>
-    <t>AREA SEGRETERIA TECNICA DI PROTEZIONE CIVILE</t>
-[...1 lines deleted...]
-  <si>
     <t>GelmuzziFrancesco.pdf</t>
   </si>
   <si>
     <t>LUGLI</t>
   </si>
   <si>
-    <t>UFFICIO TERRITORIALE SICUREZZA TERRITORIALE E PROTEZIONE CIVILE MODENA</t>
-[...1 lines deleted...]
-  <si>
     <t>LugliFrancesca.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">AGENZIA PER LA SICUREZZA TERRITORIALE E LA PROTEZIONE CIVILE </t>
-[...4 lines deleted...]
-  <si>
     <t>MazziniEnrico.pdf</t>
   </si>
   <si>
     <t>ZECCHI</t>
   </si>
   <si>
     <t>ALCESTE</t>
   </si>
   <si>
     <t>ZecchiAlceste.pdf</t>
   </si>
   <si>
-    <t>UFFICIO TERRITORIALE SICUREZZA TERRITORIALE E PROTEZIONE CIVILE FERRARA</t>
-[...1 lines deleted...]
-  <si>
     <t>MagnaniAlberto.pdf</t>
   </si>
   <si>
-    <t>SETTORE AGRICOLTURA, CACCIA E PESCA - AMBITI FORLI’-CESENA, RAVENNA E RIMINI</t>
-[...1 lines deleted...]
-  <si>
     <t>FIORINI</t>
   </si>
   <si>
     <t>SETTORE GESTIONE FINANZIARIA ED ECONOMICA DEL SSR</t>
   </si>
   <si>
     <t>FioriniMonica.pdf</t>
   </si>
   <si>
-    <t>AREA PROGRAMMAZIONE SOCIALE, INTEGRAZIONE E INCLUSIONE, CONTRASTO ALLE POVERTA'</t>
-[...1 lines deleted...]
-  <si>
     <t>POLACCO</t>
   </si>
   <si>
     <t>PolaccoEleonora.pdf</t>
   </si>
   <si>
     <t>INCARICO DI PORTAVOCE</t>
   </si>
   <si>
     <t>PORTAVOCE</t>
   </si>
   <si>
     <t>SEGRETERIA PRESIDENTE DELLA GIUNTA REGIONALE</t>
   </si>
   <si>
     <t>GIAMMARIA</t>
   </si>
   <si>
     <t>ManghiGiammaria.pdf</t>
   </si>
   <si>
     <t>COORDINATORE POLITICHE SPORTIVE</t>
   </si>
   <si>
     <t>SEGRETERIA ASSESSORATO A TURISMO, COMMERCIO, SPORT</t>
   </si>
   <si>
     <t>SEGRETERIA DEGLI AFFARI GENERALI DELLA PRESIDENZA</t>
   </si>
   <si>
     <t>PaceGiuseppe.pdf</t>
   </si>
   <si>
-    <t>SETTORE INNOVAZIONE NEI SERVIZI SANITARI E SOCIALI</t>
-[...16 lines deleted...]
-  <si>
     <t>Tassinari_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>PAGAMENTI OPR E CERTIFICAZIONE FONDI STRUTTURALI</t>
-  </si>
-[...4 lines deleted...]
-    <t>Laghi_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>AlbertazziStefania.pdf</t>
   </si>
   <si>
     <t>SUPPORTO GIURIDICO, GESTIONE E INTEGRAZIONE DATI PATRIMONIO</t>
   </si>
   <si>
     <t xml:space="preserve">
 INCARICO DI ELEVATA QUALIFICAZIONE CON DELEGHE DIRIGENZIALI
 </t>
   </si>
   <si>
     <t>GherardiLodovico.pdf</t>
   </si>
   <si>
     <t>MagnaniSonja.pdf</t>
   </si>
   <si>
     <t>MANUTENZIONE ORDINARIA E STRAORDINARIA DEGLI UFFICI REGIONALI</t>
   </si>
   <si>
-    <t>DIREZIONE GENERALE RISORSE EUROPA INNOVAZIONE E ISTITUZIONE</t>
-[...1 lines deleted...]
-  <si>
     <t>OlivucciStefano.pdf</t>
   </si>
   <si>
     <t>SISTEMA INFORMATIVO GEO-TOPOGRAFICO</t>
   </si>
   <si>
     <t>AREA SANITA' VETERINARIA E IGIENE DEGLI ALIMENTI</t>
   </si>
   <si>
     <t>SETTORE ASSISTENZA OSPEDALIERA</t>
   </si>
   <si>
     <t>FabbriMarilena.pdf</t>
   </si>
   <si>
     <t>SVILUPPO DELLE POLITICHE SOCIO - SANITARIE PER I DISABILI</t>
   </si>
   <si>
     <t>FranceschettiValeria.pdf</t>
   </si>
   <si>
     <t>BenedettiStefano.pdf</t>
   </si>
   <si>
     <t>ISTITUTI GIURIDICI DEL RAPPORTO DI LAVORO ORARIO, ASSENZE, TRASFERTE</t>
   </si>
   <si>
     <t xml:space="preserve">USO SOSTENIBILE DEI PRODOTTI FITOSANITARI E INDIRIZZI OPERATIVI PER LA DIFESA INTEGRATA E BIOLOGICA DELLE COLTURE AGRARIE </t>
   </si>
   <si>
     <t>BENEDETTI</t>
   </si>
   <si>
-    <t>Dallai_dichAnuale_2025.pdf</t>
-[...46 lines deleted...]
-  <si>
     <t>Bartoli_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Bonfiglioli_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Daniele_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>DelleGrottaglie_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Diolaiti_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Ercoli_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Favero_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Govoni_dichAnnuale2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>Mazzoni_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Meggiato_dichAnnuale2025.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>Casadei_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Lai_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Manuelli_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Zamboni_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>DeSimone_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>DiDio_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>SICUREZZA TERRITORIALE, RISCHIO IDRAULICO E SERVIZIO DI PIENA (PR)</t>
   </si>
   <si>
     <t>Iannelli_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>AGENZIA REGIONALE PER LA SICUREZZA TERRITORIALE E LA PROTEZIONE CIVILE - UT SICUREZZA TERRITORIALE E PROTEZIONE CIVILE PARMA</t>
-[...1 lines deleted...]
-  <si>
     <t>Nucci_dichAnnuale2025.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>Malfatto_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>INNOVAZIONE SOSTENIBILE</t>
   </si>
   <si>
     <t>SPESA COMUNE</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Le dichiarazioni sull'assenza di cause di inconferibilità e incompatibilità vengono rilasciate in occasione di conferimento / rinnovo di incarichi di funzione dirigenziale che comporta in via esclusiva competenza di amministrazione e gestione (Responsabili di Settore o Area, Posizioni di Elevata Qualificazione con deleghe dirigenziali) e, in ogni caso, di incarichi conferiti presso le strutture a supporto degli organi politici. La colonna G/A indica se il dirigente è nell'organico della Giunta o dell'Assemblea legislativa. La colonna denominata "INT./EST." registra se l'incarico è affidato a dirigenti o funzionari della Regione o di altra Pubblica amministrazione (incarico dirigenziale interno) oppure a soggetti che non sono dipendenti di pubbliche amministrazioni (incarico dirigenziale esterno). Nella colonna denominata "Struttura organizzativa di appartenenza" è indicata la macrostruttura di riferimento (direzioni generali/agenzie/Istituti). La colonna denominata "Tipo di struttura" distingue tra gli uffici di diretta collaborazione politica (c.d. strutture </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>speciali</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">) e le strutture che non si configurano come tali (strutture </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ordinarie</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>). I file allegati nelle colonne da K a N possono, in alcuni casi, essere immagini da scansione</t>
     </r>
   </si>
   <si>
-    <t>Zecchi_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>SUPPORTO GIURIDICO IN MATERIA DI PERSONALE E RAPPORTI DI LAVORO SUBORDINATO E AUTONOMO, GESTIONE ACCORDI, CONVENZIONI E ASSEGNAZIONE TEMPORANEA DI PERSONALE IN ENTRATA E USCITA</t>
   </si>
   <si>
     <t>Amendolara_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Annovi_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Badiello_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>AREA CONTROLLO DI GESTIONE E CORTE DEI CONTI</t>
-[...13 lines deleted...]
-  <si>
     <t>Canu_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Catti_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>CarboneCarla_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Cavallari_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Corbetta_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Cunto_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGRAMMAZIONE INTEGRATA E SVILUPPO TERRITORIALE</t>
   </si>
   <si>
     <t>DeFazio_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Deriu_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Faiolo_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Fantini_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>PRESIDIO DEI BUDGET FINANZIARI E ATTIVITÀ CONTABILI IN ENTRATA E SPESA DEL SETTORE</t>
   </si>
   <si>
-    <t>Figà_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Forni_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Franceschi_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Landi_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Lenzi_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Mele_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Palazzi_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Rava_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>SCHEDA</t>
   </si>
   <si>
     <t>SchedaAlberto.pdf</t>
   </si>
   <si>
-    <t>Scheda_dichAnnuale2025.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>TartariDaniele_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Testi_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Tommasi_dichAnnuale2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>Mari_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>GESTIONE DELLE AZIONI DI SVILUPPO DELLE COMPETENZE E FORMAZIONE</t>
   </si>
   <si>
     <t>URP, TRASPARENZA, DIRITTO DI ACCESSO E COMUNICAZIONE DI SERVIZIO</t>
   </si>
   <si>
     <t>DIGITAL WORKPLACE DESIGNER E SVILUPPO COMUNICAZIONE ORGANIZZATIVA</t>
   </si>
   <si>
     <t>DIVERSITA', INCLUSIONE, BENESSERE E PARI OPPORTUNITA'</t>
   </si>
   <si>
-    <t>AREA CONSULENZA GIURIDICA IN MATERIA DI TRASPARENZA E ANTICORRUZIONE</t>
-[...13 lines deleted...]
-  <si>
     <t>Passarini dichAnnuale</t>
   </si>
   <si>
-    <t>AREA STATISTICA, DATI E SISTEMI GEOGRAFICI</t>
-[...20 lines deleted...]
-  <si>
     <t>Berti_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Sangiorgi_dichAnnuale2025.pdf</t>
-[...37 lines deleted...]
-  <si>
     <t>Tosatti_dichAnnualr2025.pdf</t>
   </si>
   <si>
     <t>Tugnetti_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Vecchi_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Fontana_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Gheduzzi_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Giovannini_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Lodesani_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>VICENZI</t>
   </si>
   <si>
-    <t>Falanga_dichannuale_2023</t>
-[...10 lines deleted...]
-  <si>
     <t>Rositano_dichAnnuale_2025</t>
   </si>
   <si>
     <t>Passarini_dichAnnuale_2025</t>
   </si>
   <si>
-    <t>Parrucci_dichannuale_2025</t>
-[...16 lines deleted...]
-  <si>
     <t>Angelini_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Cella_dichAnnuale2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>AREA PROGRAMMAZIONE E ORGANIZZAZIONE DI ATTIVITA' DI MARKETING E COMUNICAZIONE CORRELATE ALLE RELAZIONI ISTITUZIONALI</t>
+  </si>
+  <si>
+    <t>SETTORE UFFICIO STAMPA</t>
   </si>
   <si>
     <t>AREA COMUNICAZIONE E AMMINISTRAZIONE</t>
   </si>
   <si>
     <t>STUDIO E RICERCA IN MATERIA DI INTEGRAZIONE
 E PROMOZIONE DELLE POLITICHE DI SVILUPPO REGIONALE,
 CON PARTICOLARE RIFERIMENTO AL PATTO PER IL LAVORO</t>
   </si>
   <si>
     <t>CASONI</t>
   </si>
   <si>
     <t>CasoniFederica.pdf</t>
   </si>
   <si>
-    <t>GaetaMicheleR.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>RESPONSABILE DI AREA AD INTERIM</t>
   </si>
   <si>
-    <t>AREA GESTIONE E LIQUIDAZIONE DELLE ATTIVITA' DI ORIENTAMENTO, EDUCAZIONE, ISTRUZIONE, FORMAZIONE TECNICA E PROFESSIONALE E ALTE COMPETENZE</t>
-[...1 lines deleted...]
-  <si>
     <t>Abagnato_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Ambrosini_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Baldoni_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Bergamini_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Bertacca_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Bissi_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Cinti_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Cottafavi_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Falbo_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Ferrara_dichAnnuale2025.pdf</t>
-[...10 lines deleted...]
-  <si>
     <t>Galloni_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Gilli_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Gusmani_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Leombroni_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Longo_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Marinosci_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Marzano_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Maselli_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Pappacena_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Pirazzoli_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Potena_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Ragazzini_dichAnnuale2025.pdf</t>
-[...13 lines deleted...]
-  <si>
     <t>RENDICONTAZIONE DI ENTI E SOGGETTI PUBBLICI PER L’ATTRATTIVITÀ, COMPETITIVITÀ E VALORIZZAZIONE DEL TERRITORIO</t>
   </si>
   <si>
-    <t>AREA CONTRATTI E LIQUIDAZIONI TECNOPOLO E PROGRAMMAZIONE BENI E SERVIZI</t>
-[...4 lines deleted...]
-  <si>
     <t>AREA GESTIONE E LIQUIDAZIONE DELLE ATTIVITA’ PER L’OCCUPAZIONE E L’INCLUSIONE</t>
   </si>
   <si>
-    <t>AREA RICERCA, INNOVAZIONE, RETI EUROPEE</t>
-[...13 lines deleted...]
-  <si>
     <t>LIQUIDAZIONI, PAGAMENTI E FIDEIUSSIONI</t>
   </si>
   <si>
-    <t>SETTORE TURISMO, COMMERCIO, ECONOMIA URBANA, SPORT</t>
-[...7 lines deleted...]
-  <si>
     <t>Antoniacci_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Bonoretti_dichAnnuale2025.pdf</t>
-[...7 lines deleted...]
-  <si>
     <t>Curto_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Dosualdo_dichAnnuale2025.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Taruffi_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Piantini_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>Todeschini_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>Bonoretti_dichAnnuale_2025.pdf</t>
-[...25 lines deleted...]
-  <si>
     <t>Schipani_dichAnnuale2025.pdf</t>
   </si>
   <si>
-    <t>DiSalvo_dichAnnuale2025.pdf</t>
-[...4 lines deleted...]
-  <si>
     <t>BernabèAnnamaria.pdf</t>
   </si>
   <si>
     <t>Argnani_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Barca_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Bonaccurso_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Carbone_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Gentilini_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Menini_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Priori_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Puliatti_dichAnnuale2025.pdf</t>
@@ -4035,63 +2481,52 @@
   <si>
     <t>Righetti_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Senofonte_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Manghi_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Pace_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>Polacco_dichAnnuale2025.pdf</t>
   </si>
   <si>
     <t>DRAGHETTI</t>
   </si>
   <si>
     <t>LEONARDO</t>
   </si>
   <si>
     <t>DraghettiLeonardo.pdf</t>
   </si>
   <si>
-    <t>LugliFrancescaInterim.pdf</t>
-[...11 lines deleted...]
-    <t>VannoniSaraInterim.pdf</t>
+    <t>AREA SUPPORTO, COORDINAMENTO E STUDIO IN 
+MATERIA DI ATTIVITA' ISTITUZIONALI DELLA PRESIDENZA</t>
   </si>
   <si>
     <t>SormaniDavide.pdf</t>
   </si>
   <si>
     <t>SICUREZZA TERRITORIALE, RISCHIO IDRAULICO E SERVIZIO DI PIENA</t>
   </si>
   <si>
     <t>MARRANI</t>
   </si>
   <si>
     <t>MarraniFederico.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SICUREZZA TERRITORIALE, RISCHIO IDRAULICO E SERVIZIO DI PIENA, RENO PIANURA E CAVO NAPOLEONICO </t>
   </si>
   <si>
     <t>IANNACCI</t>
   </si>
   <si>
     <t>IannacciFrancesco.pdf</t>
   </si>
   <si>
     <t>PRESIDIO E SUPERVISIONE DELLA FUNZIONE CONTABILE DEL PROGRAMMA INTERREG IPA-ADRION 2021-2027</t>
   </si>
@@ -4119,198 +2554,1085 @@
   <si>
     <t>CARMINE</t>
   </si>
   <si>
     <t xml:space="preserve"> RESPONSABILE DI SERVIZIO</t>
   </si>
   <si>
     <t xml:space="preserve"> Esterno</t>
   </si>
   <si>
     <t>SERVIZIO INFORMAZIONE E
 COMUNICAZIONE
 ISTITUZIONALE</t>
   </si>
   <si>
     <t>GABINETTO DEL PRESIDENTE DELL'ASSEMBLEA
 LEGISLATIVA</t>
   </si>
   <si>
     <t>CaputoCarmine_2025</t>
   </si>
   <si>
     <t>SETTORE ASSISTENZA TERRITORIALE</t>
   </si>
   <si>
-    <t>CasoniFedericainterim.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>NERI</t>
   </si>
   <si>
     <t>NeriAndrea.pdf</t>
   </si>
   <si>
     <t>AREA INFRASTRUTTURE E PATRIMONIO</t>
   </si>
   <si>
     <t>LenziLuca.pdf</t>
   </si>
   <si>
-    <t>AREA FINANZIARIA, BILANCIO, ATTIVITA' AMMINISTRATIVO CONTABILE IN ATTUAZIONE DI ORDINANZE DI PROTEZIONE CIVILE</t>
-[...7 lines deleted...]
-  <si>
     <t>RagazziniFrancesca.pdf</t>
   </si>
   <si>
-    <t>CapucciMarcello.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>BARBAGALLO</t>
   </si>
   <si>
     <t>VENERANDO</t>
   </si>
   <si>
-    <t>AREA MONITORAGGIO E MODELLISTICA DELL’OFFERTA PROGRAMMATA</t>
-[...1 lines deleted...]
-  <si>
     <t>BarbagalloVenerando.pdf</t>
   </si>
   <si>
     <t>RACITI</t>
   </si>
   <si>
     <t>RacitiMonica.pdf</t>
   </si>
   <si>
-    <t>SETTORE POLITICHE SOCIALI, DI INCLUSIONE E PARI OPPORTUNITÀ</t>
-[...1 lines deleted...]
-  <si>
     <t>BIANCHINI</t>
   </si>
   <si>
     <t>AREA CONTRATTUALISTICA PUBBLICA, CONTENZIOSO, E CONSULENZA GIURIDICA</t>
   </si>
   <si>
-    <t xml:space="preserve">SETTORE BILANCIO E FINANZE </t>
-[...7 lines deleted...]
-  <si>
     <t>VicenziLanfranco.pdf</t>
   </si>
   <si>
     <t>AMMINISTRAZIONE GENERALE, SEGRETERIA, APPALTI LAVORI SERVIZI E FORNITURE (PC)</t>
   </si>
   <si>
     <t>SICUREZZA TERRITORIALE, RISCHIO IDROGEOLOGICO, AREA MONTANA BACINO RENO</t>
   </si>
   <si>
     <t xml:space="preserve">SICUREZZA TERRITORIALE, RISCHIO IDRAULICO E SERVIZIO DI PIENA </t>
   </si>
   <si>
-    <t>BILANCI AZIENDE SANITARIE E BILANCIO CONSOLIDATO DEL SSR</t>
-[...35 lines deleted...]
-    <t>AREA SUPPORTO, COORDINAMENTO E STUDIO IN MATERIA DI ATTIVITA' ISTITUZIONALI DELLA PRESIDENZA</t>
+    <t>AlbertiPatrizia.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE INNOVAZIONE E PROMOZIONE DEL SISTEMA AGROALIMENTARE</t>
+  </si>
+  <si>
+    <t>ArmuzziRenzo.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE COMPETITIVITA' DELLE IMPRESE AGRICOLE E AGROALIMENTARI</t>
+  </si>
+  <si>
+    <t>AttiliBarbara.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE ORGANIZZAZIONI DI MERCATO E SINERGIE DI FILIERA</t>
+  </si>
+  <si>
+    <t>BenattiNicola.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE TERRITORIALE AGRICOLTURA, CACCIA E PESCA DI PARMA</t>
+  </si>
+  <si>
+    <t>BonorettiGiovanniPR.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE TERRITORIALE AGRICOLTURA, CACCIA E PESCA DI PIACENZA</t>
+  </si>
+  <si>
+    <t>BonorettiGiovanniPC.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE TERRITORIALE AGRICOLTURA, CACCIA E PESCA DI FORLì-CESENA E RIMINI</t>
+  </si>
+  <si>
+    <t>BriccolaniCatia.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE AFFARI GENERALI, GIURIDICI E FINANZIARI</t>
+  </si>
+  <si>
+    <t>CasagrandeRossellaMarica.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE TERRITORIALE AGRICOLTURA, CACCIA E PESCA DI MODENA</t>
+  </si>
+  <si>
+    <t>DiSalvoVincenzoMO.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE TERRITORIALE AGRICOLTURA, CACCIA E PESCA DI REGGIO EMILIA</t>
+  </si>
+  <si>
+    <t>DiSalvoVincenzoRE.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE TERRITORIALE AGRICOLTURA, CACCIA E PESCA DI FERRARA</t>
+  </si>
+  <si>
+    <t>DosualdoDaniele.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE TERRITORIALE AGRICOLTURA, CACCIA E PESCA DI RAVENNA</t>
+  </si>
+  <si>
+    <t>AREA CALAMITA' E AIUTI NAZIONALI</t>
+  </si>
+  <si>
+    <t>ManducaVittorioElio.pdf</t>
+  </si>
+  <si>
+    <t>AREA PESCA E ACQUACOLTURA</t>
+  </si>
+  <si>
+    <t>ManducaVittorioElioPesca.pdf</t>
+  </si>
+  <si>
+    <t>SarnoGiampaolo.pdf</t>
+  </si>
+  <si>
+    <t>AREA PRODUZIONI VITIVINICOLE</t>
+  </si>
+  <si>
+    <t>TomasattiSimone.pdf</t>
+  </si>
+  <si>
+    <t>LaghiAnnalisa.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SETTORE CONTABILE OP REGIONALE, AFFARI GENERALI, CERTIFICAZIONI </t>
+  </si>
+  <si>
+    <t>SETTORE TRASFORMAZIONE DIGITALE, SISTEMI INFORMATIVI E DATA GOVERNANCE</t>
+  </si>
+  <si>
+    <t>DIREZIONE GENERALE STRATEGIE TERRITORIALI ED EUROPEE, PROGRAMMAZIONE, INNOVAZIONE E ORGANIZZAZIONE</t>
+  </si>
+  <si>
+    <t>AnnoviCristiano.pdf</t>
+  </si>
+  <si>
+    <t>AnnoviCristianointerim.pdf</t>
+  </si>
+  <si>
+    <t>AREA AMMINISTRAZIONE DEL PERSONALE</t>
+  </si>
+  <si>
+    <t>RESPONSABILE DI AREA ad INTERIM</t>
+  </si>
+  <si>
+    <t>AREA SISTEMI INFORMATIVI PER AMBIENTE, TERRITORIO E SICUREZZA TERRITORIALE</t>
+  </si>
+  <si>
+    <t>BorrelliGianfranconinterim.pdf</t>
+  </si>
+  <si>
+    <t>AREA SISTEMI INFORMATIVI PER L'AGRICOLTURA</t>
+  </si>
+  <si>
+    <t>BorrelliGianfranco.pdf</t>
+  </si>
+  <si>
+    <t>AREA INNOVAZIONE E SERVIZI AL DIGITAL WORKPLACE</t>
+  </si>
+  <si>
+    <t>CattiLuca.pdf</t>
+  </si>
+  <si>
+    <t>AREA SISTEMI INFORMATIVI PER LE IMPRESE E LA CULTURA</t>
+  </si>
+  <si>
+    <t>DeLuigiFabio.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE POLITICHE EUROPEE, COESIONE, COOPERAZIONE EUROPEA E INTERNAZIONALE</t>
+  </si>
+  <si>
+    <t>FerraresiMassimiliano.pdf</t>
+  </si>
+  <si>
+    <t>AREA ANALISI DEI PROCESSI E PIATTAFORME DI PROGRAMMAZIONE E MONITORAGGIO</t>
+  </si>
+  <si>
+    <t>FigàAlessadro.pdf</t>
+  </si>
+  <si>
+    <t>AREA GESTIONE ECONOMICA DEL PATRIMONIO E SERVIZI TRASVERSALI</t>
+  </si>
+  <si>
+    <t>FranceschiGiuliano.pdf</t>
+  </si>
+  <si>
+    <t>AREA POLO ARCHIVISTICO E GESTIONE DOCUMENTALE</t>
+  </si>
+  <si>
+    <t>AREA INFRASTRUTTURE IT, CYBERSECURITY E CONTINUITÀ OPERATIVA</t>
+  </si>
+  <si>
+    <t>LenziVeronica.pdf</t>
+  </si>
+  <si>
+    <t>AREA PROGETTAZIONE EUROPEA, COOPERAZIONE INTERNAZIONALE E GESTIONE PROGETTI STRATEGICI</t>
+  </si>
+  <si>
+    <t>MalossiElettra.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE PATRIMONIO, LAVORI PUBBLICI, LOGISTICA, SICUREZZA E APPALTI</t>
+  </si>
+  <si>
+    <t>SETTORE AFFARI ISTITUZIONALI E LEGISLATIVI, RIFORME, RAPPORTI CON LA CONFERENZA DELLE REGIONI</t>
+  </si>
+  <si>
+    <t>AREA PROGRAMMAZIONE E APPALTI</t>
+  </si>
+  <si>
+    <t>PaparellaFrancescointerim.pdf</t>
+  </si>
+  <si>
+    <t>PredieriCristina.pdf</t>
+  </si>
+  <si>
+    <t>AREA SANZIONI AMMINISTRATIVE E GESTIONE REGISTRO PERSONE GIURIDICHE PRIVATE</t>
+  </si>
+  <si>
+    <t>RambaldiBrunella.pdf</t>
+  </si>
+  <si>
+    <t>AREA AFFARI GENERALI DEI SISTEMI INFORMATIVI</t>
+  </si>
+  <si>
+    <t>AREA SVILUPPO ISTITUZIONALE E ENTI LOCALI</t>
+  </si>
+  <si>
+    <t>SimoniTamara.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE GOVERNANCE DELLE PARTECIPATE E DEFR</t>
+  </si>
+  <si>
+    <t>SETTORE RISORSE UMANE E INNOVAZIONE ORGANIZZATIVA</t>
+  </si>
+  <si>
+    <t>SparacoStefania.pdf</t>
+  </si>
+  <si>
+    <t>AREA LOGISTICA UFFICI, SICUREZZA E PRESIDIO OPERATIVO</t>
+  </si>
+  <si>
+    <t>AREA AGENDA DIGITALE E INNOVAZIONE PER IL TERRITORIO</t>
+  </si>
+  <si>
+    <t>AREA SUPPORTO GIURIDICO IN MATERIA DI ANTICORRUZIONE E TRASPARENZA</t>
+  </si>
+  <si>
+    <t>TommasiRoberto.pdf</t>
+  </si>
+  <si>
+    <t>TommasiniElisa.pdf</t>
+  </si>
+  <si>
+    <t>AREA MANUTENZIONI DEL PATRIMONIO IMMOBILIARE E LAVORI PUBBLICI</t>
+  </si>
+  <si>
+    <t>VerdiniEleonora.pdf</t>
+  </si>
+  <si>
+    <t>AREA DATA GOVERNANCE, STATISTICA E SISTEMI GEOGRAFICI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SETTORE COORDINAMENTO PROTEZIONE CIVILE </t>
+  </si>
+  <si>
+    <t>DallaiSimone.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE SERVIZI AMMINISTRATIVI, PROGRAMMAZIONE E BILANCIO</t>
+  </si>
+  <si>
+    <t>GuidiOrtensina.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE APPALTI, QUALITA' E SISUREZZA SUL LAVORO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SETTORE POST EMERGENZA - RICOSTRUZIONI </t>
+  </si>
+  <si>
+    <t>AREA MULTIRISCHIO E PIANIFICAZIONE</t>
+  </si>
+  <si>
+    <t>PaparellaFrancesco.pdf</t>
+  </si>
+  <si>
+    <t>AREA APPALTI</t>
+  </si>
+  <si>
+    <t>FerrariniCristian.pdf</t>
+  </si>
+  <si>
+    <t>UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINI IDR. DA TIDONE A ARDA</t>
+  </si>
+  <si>
+    <t>UFFICIO TERRITORIALE SICUREZZA TERRRITORIALE BACINI IDR. TARO-PARMA</t>
+  </si>
+  <si>
+    <t>BertozziGabriele.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE PROGETTI SPECIALI</t>
+  </si>
+  <si>
+    <t>ParmeggianiDavide.pdf</t>
+  </si>
+  <si>
+    <t>AREA PROGETTI SPECIALI EMILIA</t>
+  </si>
+  <si>
+    <t>AREA FINANZIARIA, BILANCIO, ATTIVITA’ AMMINISTRATIVO-CONTABILE IN ATTUAZIONE ORDINANZE DI PROTEZIONE CIVILE</t>
+  </si>
+  <si>
+    <t>AREA SISTEMI DI ALLERTAMENTO E CENTRO OPERATIVO REGIONALE</t>
+  </si>
+  <si>
+    <t>AREA PROTEZIONE CIVILE BOLOGNA E FERRARA</t>
+  </si>
+  <si>
+    <t>ZecchiAlcesteinterim.pdf</t>
+  </si>
+  <si>
+    <t>LugliFrancescainterim.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AREA PROTEZIONE CIVILE REGGIO EMILIA E MODENA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AREA PROTEZIONE CIVILE PIACENZA E PARMA </t>
+  </si>
+  <si>
+    <t>FerrariniCristianinterim.pdf</t>
+  </si>
+  <si>
+    <t>TabelliniPierointerim.pdf</t>
+  </si>
+  <si>
+    <t>UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINI IDR. LAMONE- SENIO-SANTERNO</t>
+  </si>
+  <si>
+    <t>PellegriniFederica.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINI IDR. ENZA-CROSTOLO-TRESINARO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINI IDR. SECCHIA-PANARO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AREA SICUREZZA SUL LAVORO </t>
+  </si>
+  <si>
+    <t>MalvoltiDaniela.pdf</t>
+  </si>
+  <si>
+    <t>CarulloNicolaDomenico.pdf</t>
+  </si>
+  <si>
+    <t>AREA AFFARI GIURIDICI, ANTICORRUZIONE, MISURE ECONOMICHE POST 
+EMERGENZA</t>
+  </si>
+  <si>
+    <t>ParmeggianiDavideinterim.pdf</t>
+  </si>
+  <si>
+    <t>UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINO IDR. RENO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFFICIO TERRITORIALE SICUREZZA TERRITORIALE FERRARA </t>
+  </si>
+  <si>
+    <t>UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINI IDR. DA FIUMI 
+UNITI A RUBICONE</t>
+  </si>
+  <si>
+    <t>VannoniSarainterim.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINI IDR. DA USO A CONCA </t>
+  </si>
+  <si>
+    <t>Fino a copertura della posizione</t>
+  </si>
+  <si>
+    <t>AgugliaCristiana.pdf</t>
+  </si>
+  <si>
+    <t>CONTROLLO STRATEGICO E CONTROLLO DI GESTIONE SUL SISTEMA DELLE PARTECIPAZIONI REGIONALI. PRESIDIO DEI PROCESSI INFORMATIVO-INFORMATICI</t>
+  </si>
+  <si>
+    <t>CuntoDelia.pdf</t>
+  </si>
+  <si>
+    <t>COMUNICAZIONE DI CITTADINANZA</t>
+  </si>
+  <si>
+    <t>ATTIVITÀ DI PROGETTAZIONE E SVILUPPO DI SISTEMI INFORMATIVI A SUPPORTO DEL SETTORE AGRICOLO</t>
+  </si>
+  <si>
+    <t>PinghiniRoberto.pdf</t>
+  </si>
+  <si>
+    <t>Ippoliti_2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CONCILIAZIONI TELEFONICHE SU CONCILIAWEB E PROVVEDIMENTI TEMPORANEI</t>
+  </si>
+  <si>
+    <t>Parrucci_2026</t>
+  </si>
+  <si>
+    <t>BrancaleoniCaterina_2026.pdf</t>
+  </si>
+  <si>
+    <t>DE GIORGI</t>
+  </si>
+  <si>
+    <t>MARTA</t>
+  </si>
+  <si>
+    <t>DeGiorgi_2026</t>
+  </si>
+  <si>
+    <t>Franceschini_2026</t>
+  </si>
+  <si>
+    <t>AREA INNOVAZIONE E QUALITA' LEGISLATIVA</t>
+  </si>
+  <si>
+    <t>Iannantuoni_2026.pdf</t>
+  </si>
+  <si>
+    <t>Maresca_2026.pdf</t>
+  </si>
+  <si>
+    <t>Monti_2026</t>
+  </si>
+  <si>
+    <t>Mazzola_2026</t>
+  </si>
+  <si>
+    <t>Falanga_2026.pdf</t>
+  </si>
+  <si>
+    <t>Bianchini_2026</t>
+  </si>
+  <si>
+    <t>Servello_2026</t>
+  </si>
+  <si>
+    <t>AREA GESTIONE FINANZIARIA</t>
+  </si>
+  <si>
+    <t>GaliottoSabrina.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+SETTORE PROGRAMMAZIONE, BILANCIO E RAGIONERIA 
+</t>
+  </si>
+  <si>
+    <t>PreviatiAnna.pdf</t>
   </si>
   <si>
     <t>BOTTAZZI</t>
   </si>
   <si>
     <t>BottazziMaurizio.pdf</t>
   </si>
   <si>
-    <t>AREA DI PROGETTO “COORDINAMENTO TECNICO/AMMINISTRATIVO INTERVENTI IDRAULICI DI COMPETENZA SUI TERRITORI COLPITI DAGLI EVENTI ALLUVIONALI – BACINO RENO”</t>
+    <t>RESPONSABILE DI AREA DI PROGETTO</t>
+  </si>
+  <si>
+    <t>COORDINAMENTO TECNICO/AMMINISTRATIVO 
+INTERVENTI IDRAULICI DI COMPETENZA SUI TERRITORI COLPITI DAGLI EVENTI ALLUVIONALI - BACINO RENO</t>
+  </si>
+  <si>
+    <t>CAVINA</t>
+  </si>
+  <si>
+    <t>CavinaIrene.pdf</t>
+  </si>
+  <si>
+    <t>AREA DI PROGETTO “COORDINAMENTO TECNICO/AMMINISTRATIVO INTERVENTI IDRAULICI DI COMPETENZA SUI TERRITORI COLPITI DAGLI EVENTI ALLUVIONALI – BACINI ROMAGNOLI”</t>
+  </si>
+  <si>
+    <t>CeveniniBarbara.pdf</t>
+  </si>
+  <si>
+    <t>STRATEGIE DI ACQUISTO E GOVERNO DELLA SPESA SANITARIA</t>
+  </si>
+  <si>
+    <t>AGENZIA INTERCENT-ER</t>
+  </si>
+  <si>
+    <t>OrsiAlessia.pdf</t>
+  </si>
+  <si>
+    <t>INNOVAZIONE E DIGITALIZZAZIONE DEI PROCESSI DI ACQUISTO. SPESA ICT</t>
+  </si>
+  <si>
+    <t>LAVORI E SPESE DI INVESTIMENTO</t>
+  </si>
+  <si>
+    <t>GovoniCandida.pdf</t>
+  </si>
+  <si>
+    <t>COORDINAMENTO DELLA SEGRETERIA DI DIREZIONE E PRESIDIO GIURIDICO PER IL SISTEMA DELLE CONFERENZE IN MATERIA DI POLITICHE FINANIARIE</t>
+  </si>
+  <si>
+    <t>POMA</t>
+  </si>
+  <si>
+    <t>PomaStefano.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE ATTIVITA' FAUNISTICO-VENATORIE, PESCA E ACQUACOLTURA</t>
+  </si>
+  <si>
+    <t>DiBlasioFabrizio.pdf</t>
+  </si>
+  <si>
+    <t>DI BLASIO</t>
+  </si>
+  <si>
+    <t>FABRIZIO</t>
+  </si>
+  <si>
+    <t>UFFICIO TERRITORIALE SICUREZZA TERRITORIALE BACINI IDR. DA USO A CONCA - RIMINI</t>
+  </si>
+  <si>
+    <t>Tassinari_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>AmadoriNicola.pdf</t>
+  </si>
+  <si>
+    <t>AREA TECNOLOGIE SANITARIE</t>
+  </si>
+  <si>
+    <t>AREA MONITORAGGIO E MODELLISTICA DELL’OFFERTA
+PROGRAMMATA</t>
+  </si>
+  <si>
+    <t>BartoliSimona.pdf</t>
+  </si>
+  <si>
+    <t>AREA ANALISI PREDITTIVE E VALUTAZIONE PERFORMANCE</t>
+  </si>
+  <si>
+    <t>BertiElena.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AREA INNOVAZIONE SANITARIA</t>
+  </si>
+  <si>
+    <t>RETI CLINICHE E PERCORSI CLINICO-ASSISTENZIALI</t>
+  </si>
+  <si>
+    <t>BurianiAlfonso.pdf</t>
+  </si>
+  <si>
+    <t>BURIANI</t>
+  </si>
+  <si>
+    <t>ALFONSO</t>
+  </si>
+  <si>
+    <t>AREA MEDICINA CONVENZIONATA</t>
+  </si>
+  <si>
+    <t>CamploneIlaria.pdf</t>
+  </si>
+  <si>
+    <t>CAMPLONE</t>
+  </si>
+  <si>
+    <t>ILARIA</t>
+  </si>
+  <si>
+    <t>CascioAntonio.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE SVILUPPO DELLE RISORSE UMANE NEL SSR E
+FUNZIONI TRASVERSALI</t>
+  </si>
+  <si>
+    <t>CavicchiRenata.pdf</t>
+  </si>
+  <si>
+    <t>AREA GOVERNO DEI RAPPORTI CON GLI ENTI DEL SSR PER
+LA GESTIONE DEL SISTEMA UNICO DELL'AREA
+AMMINISTRATIVO CONTABILE (GAAC)</t>
+  </si>
+  <si>
+    <t>CintoriChristian.pdf</t>
+  </si>
+  <si>
+    <t>AREA PROGRAMMI VACCINALI</t>
+  </si>
+  <si>
+    <t>CisbaniLuca.pdf</t>
+  </si>
+  <si>
+    <t>AREA INTEGRAZIONE DIGITALE</t>
+  </si>
+  <si>
+    <t>ClementeMichele.pdf</t>
+  </si>
+  <si>
+    <t>CLEMENTE</t>
+  </si>
+  <si>
+    <t>MICHELE</t>
+  </si>
+  <si>
+    <t>AREA SISTEMA RETRIBUTIVO</t>
+  </si>
+  <si>
+    <t>GESTIONE TECNICO-CONTABILE DELLA GESTIONE
+SANITARIA ACCENTRATA (GSA) REGIONALE</t>
+  </si>
+  <si>
+    <t>DI DENIA</t>
+  </si>
+  <si>
+    <t>PATRIZIO</t>
+  </si>
+  <si>
+    <t>DiDeniaPatrizio.pdf</t>
+  </si>
+  <si>
+    <t>AREA SICUREZZA DELLE CURE</t>
+  </si>
+  <si>
+    <t>DI GIROLAMO</t>
+  </si>
+  <si>
+    <t>CHIARA</t>
+  </si>
+  <si>
+    <t>DiGirolamoChiara.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE RICERCA E INNOVAZIONE NEI SISTEMI SANITARI E
+SOCIALI (SISS)</t>
+  </si>
+  <si>
+    <t>DI MARIO</t>
+  </si>
+  <si>
+    <t>DiMarioSimona.pdf</t>
+  </si>
+  <si>
+    <t>AREA SALUTE DONNA, INFANZIA, ADOLESCENZA E
+GENITORIALITA'</t>
+  </si>
+  <si>
+    <t>DiegoliGiuseppe.pdf</t>
+  </si>
+  <si>
+    <t>DonatiniAndrea.pdf</t>
+  </si>
+  <si>
+    <t>AREA ASSISTENZA PRIMARIA, CASE DELLA COMUNITA' E
+CURE DI PROSSIMITA'</t>
+  </si>
+  <si>
+    <t>GamberiniMaria.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE INFRASTRUTTURE E TECNOLOGIE SANITARIE</t>
+  </si>
+  <si>
+    <t>GELATI</t>
+  </si>
+  <si>
+    <t>GelatiLuca.pdf</t>
+  </si>
+  <si>
+    <t>AREA ASSISTENZIALE</t>
+  </si>
+  <si>
+    <t>GhisoliRoberto.pdf</t>
+  </si>
+  <si>
+    <t>AREA AMMINISTRAZIONE DELLA RICERCA SANITARIA</t>
+  </si>
+  <si>
+    <t>GubiottiIda.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE AFFARI LEGALI, PROGRAMMA REGIONALE GESTIONE DIRETTA SINISTRI E ASSETTI ISTITUZIONALI</t>
+  </si>
+  <si>
+    <t>MatteiGiovanna.pdf</t>
+  </si>
+  <si>
+    <t>AREA MALATTIE INFETTIVE E PROGRAMMI DI PREVENZIONE COLLETTIVA</t>
+  </si>
+  <si>
+    <t>AREA CONTROLLO BILANCI AZIENDE SANITARIE E GESTIONE
+RAPPORTI CON GLI ORGANI DI CONTROLLO</t>
+  </si>
+  <si>
+    <t>NEGRO</t>
+  </si>
+  <si>
+    <t>ANTONELLA</t>
+  </si>
+  <si>
+    <t>NegroAntonella.pdf</t>
+  </si>
+  <si>
+    <t>AREA PROMOZIONE E SVILUPPO DELLA RICERCA</t>
+  </si>
+  <si>
+    <t>PUCCINI</t>
+  </si>
+  <si>
+    <t>AURORA</t>
+  </si>
+  <si>
+    <t>PucciniAurora.pdf</t>
+  </si>
+  <si>
+    <t>AREA GOVERNO DEI DISPOSTIVI MEDICI</t>
+  </si>
+  <si>
+    <t>POLITICHE SOCIALI, SOCIOSANITARIE, PARI OPPORTUNITA’</t>
+  </si>
+  <si>
+    <t>AREA INTEGRAZIONE, INCLUSIONE E CONTRASTO ALLE
+POVERTA'</t>
+  </si>
+  <si>
+    <t>SangiorgiElisa.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE ASSISTENZA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>VecchiElena.pdf</t>
+  </si>
+  <si>
+    <t>AREA PREVENZIONE INFEZIONI CORRELATE ALL'ASSISTENZA</t>
   </si>
   <si>
     <t>CAPITANI</t>
   </si>
   <si>
+    <t>SETTORE POLITICHE PER L'ABITARE</t>
+  </si>
+  <si>
+    <t>AngelelliGiulia.pdf</t>
+  </si>
+  <si>
+    <t>BarbieriDenis.pdf</t>
+  </si>
+  <si>
+    <t>AREA VALUTAZIONE IMPATTO AMBIENTALE E AUTORIZZAZIONI</t>
+  </si>
+  <si>
+    <t>BonfiglioliValerio.pdf</t>
+  </si>
+  <si>
+    <t>AREA GEOLOGIA, SUOLI E SISMICA</t>
+  </si>
+  <si>
     <t>CapitaniDaniele.pdf</t>
   </si>
   <si>
-    <t>CeveniniBarbara.pdf</t>
-[...14 lines deleted...]
-    <t>GovoniCandida.pdf</t>
+    <t>GOVERNO E QUALITA' DEL TERRITORIO</t>
+  </si>
+  <si>
+    <t>ErcoliPatrizia.pdf</t>
+  </si>
+  <si>
+    <t>AREA TUTELA E GESTIONE DELL'ACQUA</t>
+  </si>
+  <si>
+    <t>GovoniCristina.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE TUTELA DELL'AMBIENTE ED ECONOMIA CIRCOLARE</t>
+  </si>
+  <si>
+    <t>GregorioGianni.pdf</t>
+  </si>
+  <si>
+    <t>GuidaMonica.pdf</t>
+  </si>
+  <si>
+    <t>SETTORE DIFESA DEL TERRITORIO</t>
+  </si>
+  <si>
+    <t>MeggiatoAlessandro.pdf</t>
+  </si>
+  <si>
+    <t>TRASPORTI INFRASTRUTTURE E MOBILITA' SOSTENIBILE</t>
+  </si>
+  <si>
+    <t>RaffaelliKatia.pdf</t>
+  </si>
+  <si>
+    <t>QUALITA' DELL'ARIA ED AGENTI FISICI</t>
+  </si>
+  <si>
+    <t>RopaFederica.pdf</t>
+  </si>
+  <si>
+    <t>AREA VIABILITA' LOGISTICA VIE D'ACQUA E AEROPORTI</t>
+  </si>
+  <si>
+    <t>TartariDaniele.pdf</t>
+  </si>
+  <si>
+    <t>AREA VALUTAZIONE IMPATTO AMBIENTALE E
+AUTORIZZAZIONI</t>
+  </si>
+  <si>
+    <t>TomassettiCarlainterim.pdf</t>
+  </si>
+  <si>
+    <t>RESPONSABILE DI SETTORE AD INTERIM</t>
+  </si>
+  <si>
+    <t>SETTORE AFFARI GENERALI</t>
+  </si>
+  <si>
+    <t>AREA TRASPORTO PUBBLICO E MOBILITA' SOSTENIBILE</t>
+  </si>
+  <si>
+    <t>Casadei_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>DeSimone_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>DIDio_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Iannelli_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Lai_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Manuelli_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Mari_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Marrani_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Morolli_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Sormani_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Zamboni_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>PAGGI</t>
+  </si>
+  <si>
+    <t>GIANLUCA</t>
+  </si>
+  <si>
+    <t>SETTORE COORDINAMENTO SICUREZZA TERRITORIALE</t>
+  </si>
+  <si>
+    <t>PaggiGianluca.pdf</t>
+  </si>
+  <si>
+    <t>CottafaviGianni.pdf</t>
+  </si>
+  <si>
+    <t>ATTIVITA' CULTURALI, ECONOMIA DELLA CULTURA</t>
+  </si>
+  <si>
+    <t>DIREZIONE GENERALE SVILUPPO ECONOMICO, CULTURA E TURISMO</t>
+  </si>
+  <si>
+    <t>MaselliCristina.pdf</t>
+  </si>
+  <si>
+    <t>INCENTIVI ED INNOVAZIONE SOCIALE</t>
+  </si>
+  <si>
+    <t>MainiElisabetta.pdf</t>
+  </si>
+  <si>
+    <t>RICERCA E INTERNAZIONALIZZAZIONE DELLE IMPRESE</t>
+  </si>
+  <si>
+    <t>BissiPaola.pdf</t>
+  </si>
+  <si>
+    <t>TURISMO, COMMERCIO, ARTIGIANATO E SPORT</t>
+  </si>
+  <si>
+    <t>BorioniMarco.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AFFARI GENERALI, GIURIDICI E STRUMENTI FINANZIARI </t>
+  </si>
+  <si>
+    <t>RomanoGiovannaCR.pdf</t>
+  </si>
+  <si>
+    <t>ENERGIA E TRANSIZIONE ECOLOGICA DELLE IMPRESE</t>
+  </si>
+  <si>
+    <t>FerraraDanielainterim.pdf</t>
+  </si>
+  <si>
+    <t>GESTIONE PROGRAMA FESR E PROGETTI COMUNITARI PER LO SVILUPPO ECONOMICO</t>
+  </si>
+  <si>
+    <t>GaliottoSabrinainterim.pdf</t>
+  </si>
+  <si>
+    <t>RENDICONTAZIONI, LIQUIDAZIONI E CONTROLLI</t>
+  </si>
+  <si>
+    <t>LongoFabio.pdf</t>
+  </si>
+  <si>
+    <t>SPORT E ORGANIZZAZIONE TURISTICA</t>
+  </si>
+  <si>
+    <t>PirazzoliMaurizio.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATTI</t>
+  </si>
+  <si>
+    <t>PIANTINI</t>
+  </si>
+  <si>
+    <t>ELISSA</t>
+  </si>
+  <si>
+    <t>PiantiniElissa.pdf</t>
+  </si>
+  <si>
+    <t>STRUMENTI FINANZIARI</t>
+  </si>
+  <si>
+    <t>RomioPasqualeGiovanniF.pdf</t>
+  </si>
+  <si>
+    <t>AREA DI PROGETTO RUP TECNOPOLO - DAMA</t>
+  </si>
+  <si>
+    <t>FerraresiMassimilianointerim.pdf</t>
+  </si>
+  <si>
+    <t>RESPONABILE DI AREA ad INTERIM</t>
+  </si>
+  <si>
+    <t>MONITORAGGIO STRATEGICO, DATA VISION E SEMPLIFICAZIONE DEI PROCESSI</t>
+  </si>
+  <si>
+    <t>PATRIMONIO CULTURALE</t>
+  </si>
+  <si>
+    <t>EXPORT E SISTEMA FIERISTICO</t>
+  </si>
+  <si>
+    <t>GaetaMicheleRoberto.pdf</t>
+  </si>
+  <si>
+    <t>DIREZIONE GENERALE EDUCAZIONE, SCUOLA, FORMAZIONE E UNIVERSITA'</t>
+  </si>
+  <si>
+    <t>AlbertiPatriziainterim.pdf</t>
+  </si>
+  <si>
+    <t>INTERVENTI FORMATIVI PER L'OCCUPAZIONE E L'INCLUSIONE</t>
+  </si>
+  <si>
+    <t>EDUCAZIONE, ISTRUZIONE, FORMAZIONE, LAVORO</t>
+  </si>
+  <si>
+    <t>CINEMA, FILM COMMISSION E SVILUPPO DEL SETTORE
+AUDIOVISIVO</t>
+  </si>
+  <si>
+    <t>ATTIVITÀ SPECIALISTICHE E DI LABORATORIO PER LA RICERCA DI ORGANISMI NOCIVI</t>
+  </si>
+  <si>
+    <t>PREDISPOSIZIONE ED ATTUAZIONE DI INTERVENTI PER LA COMPETITIVITA’ DELLE IMPRESE</t>
+  </si>
+  <si>
+    <t>Bartoli_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Daniele_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>DelleGrottaglie_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Favero_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>Mazzoni_dichAnnuale2026.pdf</t>
+  </si>
+  <si>
+    <t>FerraraDaniela.pdf</t>
+  </si>
+  <si>
+    <t>DeriuMicaela.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\/mm\/yyyy"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -4432,51 +3754,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.24994659260841701"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -4539,98 +3861,78 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...18 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="135">
+  <cellXfs count="130">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -4801,194 +4103,177 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5317,28059 +4602,27871 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_marinosci.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/lodesani-simona-2024.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_interim_camprini_massimo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_borioni_marco.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_catti_luca_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517614_bartoli-simona.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_dardi.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_gusmani.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_area_berti_elena.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_abagnato_fabio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_minelli_franca.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_tommasi_roberto_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/modulo-2-morgagnicatia.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_puglioli_simonetta.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-raffaelli.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_priori_francesca.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_govoni_candida.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich-falanga-22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_sparaco_stefania.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dallai_incarico_apr_timbrato.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_berti_2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_figa_alessandro.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_mattei_giovanna.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_falbo_luigi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_armuzzi_renzo_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-malossi-elettra-pg-2023-598529.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_parisi_2023-1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_vannoni_2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-landi-alessandro-pg-2024-508340.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mazzini_enrico.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_badiello_lorenza.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_vannoni_sara_interim.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_assenza_cause_incompatibilita_forni_milco_2022-08-10_timbrato.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazionegaliotto.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-canu-elvira-_-pg-2024-499365.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_tomasatti_2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_2024_tomassetti_carla.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_conferimento_incarico_scorristefania_2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_previati_anna.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_curto_giovanna.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tommasini_elisa_2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513793_amadori-nicola.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/parmeggiani_davide.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/patrizia-alberti.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_2024_cella.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_marinosci_annarita.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/boncompagni-2024_def.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_delle_grottaglie_antonia.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_deriu_micaela.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_rossella_casagrande.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dich_conf_incarico_2025_lenzi_luca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_malossi_elettra_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_maini.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_laghi_annalisa_2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_cottafavi.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tommasi_roberto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_annuale_2022_pappacena_andrea.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_gilli_adriano_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517668_berti-elena.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-de-luigi.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_2024_tabellini_piero.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita-_maresca_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-capucci.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_scorri_stefania.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ropa_federica.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_palazzi_francesca.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_servello_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_cottafavi_gianni-1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_figa_alessandro_2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-ropa.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_gamberini.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_bartoli_simona.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_raffaelli_katia_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_didiogianmarco_2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_longo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_baldoni_gian_luca.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-bonaccurso.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_capucci_2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_dallai_simone.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_potena_giulia.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ricci_silvia.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-sparaco-stefania-pg-2024-445224.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_vecchi_2024.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_franceschi_giuliano.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_gheduzzi_mariarosa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_brancaleoni_caterina_2022-1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/maresca-23" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_bonoretti_2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_predieri_cristina.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ferraresi_massimiliano.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_dosualdo_daniele_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-simoni-tamara-pg-2023-636829.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_saponaro_alessio.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_barca_2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_pellegrini_federica.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_eleonora_taruffi.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_sormani_davide.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-amendolara-giorgio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-cunto-delia-pg-2024-460146.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_bonoretti_2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_brancaleoni_caterina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_angelini_paola_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_deriu_micaela_2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_ferraresi.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_-schipani_teresa_maria_iolanda_2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/falanga-dich-annuale-23" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_maselli_cristina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513824_cisbani-luca.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_diolaiti_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/roberto-pinghini.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_2024_lugli.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ercoli_patrizia.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_stefano_boncompagni.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-diolaiti.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_fantini_katia.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_ragazzini_francesca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_carullo_nicola_domenico_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_previati_anna_2022-1.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_amadori.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_falbo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_verdini_eleonora.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_franceschini_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_giovanninimarco_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517690_bortoluzzi-lucia.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_baldoni.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_marinosci.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_stefania_albertazzi.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_tartari_dimitri.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/curto.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tomassetti_carla.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_del_prete_federico.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich-22-iannantuoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_meggiato_alessandro.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-tommasi-roberto-pg-2024-489857.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_mattei.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_cascio_antonio.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bertacca_franca.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/bonaccurso_modulo2_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-menini.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_iannantuoni.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_romano_giovanna_claudia_rosa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dic_pirazzoli_mod1_2.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bertozzi_gabriele.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_zecchi_alceste.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_senofonte_fabrizia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_pinghini_roberto_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-tommasini-elisa-pg-2024-458165.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_carullo_nicola_domenico.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_canu_elvira.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_landi_alessandro.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_tosatti_federico.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_alberti_patrizia_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_gregorio_gianni.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich-annuale-2023_gheduzzi.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/carullo_nicola_domenico.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_baldoni.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_gentilini_2024.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_galiotto_sabrina.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_annovi_cristiano_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/teresa-maria-iolanda-schipani.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_tosatti_federico.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_vannoni_sara.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_giampaolo_sarno.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_iannacci_francesco.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-fantini-katia.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-forni-milco-pg-2024-490163.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_armuzzi_2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich-servello-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bertacca_franca_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_leombroni_claudio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_maselli.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513890_gamberini-maria.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_ferraresi.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_iannantuoni_2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_pirazzoli_maurizio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_lodesani_2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_2024_zecchi.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_govoni_cristina.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_teresa_schipani.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_barbagallo_venerando.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_parmeggiani_davide_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_cinti.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-favero.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_bortoluzzi.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/passarini_dichiarazione.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_casadei_claudia_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_mari_fabio_2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_prederi.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cella_maria_teresa.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517759_cavicchi-renata.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_pappacena.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_sonja_magnani.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_barca_monia.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_capitani_daniele.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-casagrande-pubblicazione-oscurato.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-badiello-lorenza-pg-2024-498294.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/mazzola_dichiarazione_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_mattei_giovanna.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/puliatti_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_cintori_christian.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bissi_paola.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_bonoretti_giovanni_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-ricci.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_didio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_maresca.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ferrarini_cristian.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gilli_adriano.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_alberto_magnani.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_pace_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/elissa-piantini.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/daniela_malvolti_2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-annovi-cristiano-pg-2024-434110.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_barbieri_denis.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_malossi_elettra.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_todeschini_giuseppe_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_rambaldi_brunella.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_taruffi_2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_catti_luca.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_vecchi_elena.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_badiello_lorenza.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich-annuale-2023_previati.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_bertacca.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_carbone_carla.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_puliatti_2024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_interim_settore_giovanni_bonoretti.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/vittorio-elio-manduca.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/malfatto_davide.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_pangallo_anna_maria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_galloni_paolo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_ragazzini.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/fontana-luca-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_guida_monica.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_scheda_alberto.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_rositano_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_cisbani_luca_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513930_gubiotti-ida.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/catia-briccolani.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_cavicchi.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_galiotto.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_fiorini.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_donatini_andrea.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_vittorio_elio_manduca.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione__annuale__incompatibilita_potena.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_fabbri_marilena.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_interim_lodesani_simona.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_conferimento_incarico_dirigente_guida_monica.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-gregorio.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_malfatto_davide.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_settore_2025_parisi_davide.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_manuelliclaudia_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/tassinariroberto2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_saponaro.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_ragazzini.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cinti_nicola.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/prima-dich-ippoliti-al" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_predieri_cristina.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-ambrosini.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/servello-dich-23" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_polacco.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_nicola_benatti.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_carbone_mariangela.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dich_annuale_2025_caputo.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_orsi_alessia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich-22-maresca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_cascio_antonio.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_almerinda_daniele_2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-catti-luca-pg-2024-452437.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/gheduzzi-maria-rosa.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_guidi_ortensina.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_aguglia_cristiana.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_simoni_tamara.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_diegoli_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_aguglia_cristiana_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_gaeta.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/ricci_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17515170_cintori-christian.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-senofonte.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_manduca_2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_cintori.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_guidi_ortensina.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_galloni.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gheduzzi_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_gubiotti_ida_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_benatti_nicola_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/daniele-dosualdo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/giovanni-bonoretti.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_parrucci.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_casoni_federica.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_leombroni_claudio.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_area_giovanni_bonoretti.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_bernabe_annamaria.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_draghetti_leonardo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vicenzi_lanfranco.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_conferimento_incarico_dirigente_rambaldi_brunella.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/modulo_incompatibilita_annuale_falbo.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/bonoretti_settore_parma_piacenza_2024_-def.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-guida.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-malossi-elettra-pg-2024-436793.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_righetti_2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_felicori_grazia.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bonfiglioli_valerio.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_de_simone_nicola.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_corbetta_claudia.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_palazzi_francesca.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_parisi_davide.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_poliandri_vincenza.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_cintori_christian.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_guida_monica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_zambonilorenza_2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_aguglia_cristiana_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_catti_luca_2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_todeschini_2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_tugnetti.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_bissi.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_gamberini_maria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_falbo_luigi_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/prima-dich-monti-al" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_gamberini_maria_timbrato.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/lai-rita.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_romano.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_rava_riccardo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_parrucci_2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cottafavi_gianni.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_patrizia_alberti.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gentilini_devis.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_interim_2025_federica_casoni.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_pappacena_andrea_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-bertacca.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/parrucci-dich-23" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-angelelli.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-figa-alessandro-pg-2024-449113.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/giovannini-marco-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_meggiato_2_aggiornamento-novembre.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_manghi.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_lugli_francesca.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_meggiato_alessandro.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_amendolara_giorgio.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_sparaco_stefania.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_antonio_cascio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_gusmani.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/righetti_modul_2_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517379_tugnetti-monica.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_dosualdo_2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_cisbani.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_amadori_nicola.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_conferimento_incarico_dirigente_santangelo_giovanni.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_canu_elvira_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_sangiorgi_elisa_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_di_salvo_vincenzo_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-canu-elvira-pg-2023-62569.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_gilli.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_servello.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_giovannini_marco.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_interim_2025_gaeta_michele_roberto.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_longo_fabio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_barbara_attili.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_bianchedi_roberta.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_lugli_francesca_interim.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/malvolti_daniela.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/giuseppe-todeschini.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-2-dardifulvia.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/prot__13-03-2024_0017065_i-allegato-ndeg-1-modulo_9_2024__mari_timbrato.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-meggiato.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-simoni-tamara-pg-2024-436391.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_senofonte_2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_franceschetti_valeria.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_capucci_marcello.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_paparella_francesco.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_neri_andrea.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_bartoli_simona_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_potenagiulia_2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_casagrande_2024.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cunto_delia.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_laurenti_arianna.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_verdini_eleonora_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_vecchi_elena.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_berti_patrizia_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_laghi_annalisa.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_berti_elena.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_forni_milco_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_ghisoli_roberto_2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_angelini_2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_borioni.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_marzano.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_priori_francesca.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_gubiotti_ida.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_monti_2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_de_luigi_fabio.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_renzo_armuzzi.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_menini_claudia.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/santangelo_dichannuale_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-mele-rita-maria-pg-2023-630832.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-borioni.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_govoni_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-barbieri.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-ghisoli-roberto-pg-2024-450866.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_bonfiglioli_2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_pace.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_malavolti_daniela.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_raffaelli_katia.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_tabellini_piero_interim.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_piantini_2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_annovi_cristiano.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tassinari_roberto_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tomasatti_simone_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/gentilini_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiazione_conf_incarico_2024_paparella_francesco.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_rava_riccardo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_lodesani_simona.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_maini_elisabetta.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_catiabriccolani.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/nicola-benatti.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/prot__13-03-2024_0017065_i-allegato-ndeg-2-modulo_9_2024_de_simone_timbrato.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_2024_berni.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_conf_incarico_ferrarini_cristian_2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-aguglia-cristiana-pg-2024-496883.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_daniele_almerinda.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_de_fazio_vincenzo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dich_conf_incarico_2025_servidio_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tommasi_roberto_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_zamboni_lorenza_2022-1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513790_angelini-paola.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_boncompagni_2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_cinti.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_carbone_mariangela.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_testi_melania.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_mazzola_2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_roberto_pinghini.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bortoluzzi_lucia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517619_diegoli-giuseppe.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-cottafavi.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tassinari_roberto.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-bartoli.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_rambaldi_brunella.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_nobili_gianguido.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bianchini_stefano_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_de_luigi_fabio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_ercoli_patrizia_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_longo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_diegoli.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_leombroni.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_area_sangiorgi_elisa.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ambrosini_cristina.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-argnani.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_angelelli_2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-rambaldi.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_benedetti_stefano.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_puliatti_gaetano.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_fontana_luca.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_nuccigiovanni_2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-lenzi-veronica-pg-2024-449416.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_donatini_2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_forni_milco.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_morgagni_catia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_pellegrini_federica_re.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/iannantuoni-23" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-annovi-crsitiano-pg-2023-604914.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_parmeggiani_davide.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_argnani_2024.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ferrara_daniela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_briccolani_catia_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_palazzifrancesca.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_parmeggiani_davide.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_borrelli_gianfranco.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_daniele_dosualdo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_morolli_christian.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-cavallari-irene-pg-2024-498105.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_benatti_2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_pellegrini_federica.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/senofonte_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tugnetti_monica_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_lenzi_veronica_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513798_vecchi-elena.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_2024_poma_stefano.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich_2023_sarno.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_marzano_gabriele.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/pellegrini_federica.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/renzo-armuzzi.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-testi-melania.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_2024_gelmuzzi.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_diolaiti_roberto.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_faiolo_monica.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_simone_tomasatti.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dich_conf_interim_2025_barbara_attili.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bertozzi_gabriele_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_bissi.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-delle-grottaglie.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_tassinari_roberto_2024.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tommasini_elisa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_manuelli_claudia_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_ghisoli_roberto_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_piantini_elissa_2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_deluigi.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita-_ippoliti_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517686_mattei-giovanna.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-pappacena.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_laghi_annalisa.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_santangelo_giovanni_pietro.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_rossi_elena.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-santangelo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_buttieri_brunella.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_ambrosini_cristina.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_barbieri_denis.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/argnani_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_gubiotti.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_maini.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_bortolami_alberto.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bergamini_francesca.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-gentilini.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_cavallari_irene_2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_falanga.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_carullo_domenico_nicola.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ragazzini_francesca.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_righetti_elisa.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_casadeiclaudia_2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_abagnato.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_taruffi_eleonora_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_franceschi_giuliano_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-tartari-daniele-pg-2024-452348.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_bertozzi_gabriele.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ghisoli_roberto.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_saponaro_alessio.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gaeta_michele_roberto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_manduca_vittorio_elio_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_lai_rita_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/bertozzi_gabriele.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_bortolami_alberto.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_bonaccurso_2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tabellini_piero.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_elissa_piantini.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-cancemi-alessandro.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cancemi_alessandro.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_marrani_federico.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_amadori_nicola_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-deriu-micaela-pg-2024-451167.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_alberti_2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_ambrosini.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_simoni_tamara_2022.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_falanga_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_iannelli_laura_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_romano.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513847_cascio-antonio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_landi_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/simone-tomasatti.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_ferrara.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_incarico_2024_mazzini.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_pappacena_andrea.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_berti.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_stefano_poma.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichirazione_conf_incarico_2025_interim_capucci_marcello.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_guidi_ortensina_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_mele_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-ercoli.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_bartoli.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mari_fabio.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_angelini_paola.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_ercoli_patrizia.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_desimone_nicola_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517712_sangiorgi-elisa.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_maselli.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_lodovico_gherardi.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_casadei_claudia.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_argnani_stefano.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bottazzi_maurizio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_diegoli_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_antoniacci_2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dich-annuale-franceschi-sp497-pg-2024-507045.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_morgagni.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/franceschini_dichiarazione_2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_cavicchi_renata.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_ropa_federica.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/barca_modulo_2_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-puliatti.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_desimone_nicola.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_berti_patrizia.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/eleonora-taruffi.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_ippoliti.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_berni_nicola.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_romio_pasquale_giovanni_francesco.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_manghi_gianmaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dich_romio_mod1_2.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-verdini-eleonora-sp209-pg-2024-484570.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_carbone_carla.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_lenzi_veronica.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_malvolti_daniela_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_attili_barbara_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_raffaelli_katia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich-annuale-2023_fontana-luca.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_tugnetti_monica.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_galloni_paolo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bergamini_francesca.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dallai_simone.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_bergamini.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_corbetta_claudia.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_menini_2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_angelelli_giulia.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_giuseppe_todeschini.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_gentili_annamaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/vincenzo-di-salvo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-faiolo-monica.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-mele-rita-maria-pg-2024-484868.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_schipani_2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gregorio_gianni.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_anno_2024_scheda_alberto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_baldoni_gianluca_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_ferrara.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_cascio.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_servello_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513927_donatini-andrea.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/barbara-attili.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_gaeta.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_magnani.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_vincenzo_di_salvo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_galloni.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-govoni.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_raciti_monica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_conferimento_incarico_dirigente_gregorio_gianni.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_donatini_andrea_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_cunto_delia.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_interim_2025_parisi_davide.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cella_maria_teresa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_borrelli_gianfranco.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17518276_predieri-cristina.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_sangiorgi_area_farmaco.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_potena.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_stefano_olivucci.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_borioni_marco.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bonaccurso_marcello.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich-parrucci-22" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_palazzi_francesca_rpct.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gelmuzzi_francesco.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cevenini_barbara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_cavicchi_renata.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-borrelli-gianfranco-pg-2024-433909.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/previati-anna-2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/rositano_dichiarazione_2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_cisbani_luca.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_casadei_claudia_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/menini_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-righetti.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_ferrarini_cristian.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_monti.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gusmani_claudia.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_antoniacci_loredana.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/giampaolo-sarno.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/simone_dallai_2024.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_polacco_eleonora.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bartoli_donatella_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-brancaleoni-pg-2024-512542.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cavallari_irene.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mele_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_fontana_luca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_cinti_nicola_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_santangelo_giovanni.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_verdini_eleonora_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/guidi_ortensina.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_pinghini_2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_berti.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_defazio_vincenzo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_ricci-_2024.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_passarini_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_didio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_verdini_eleonora.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_casadei_claudia_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-ricci.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_lodovico_gherardi.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_-aguglia_cristiana.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cavicchi_renata.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_casadei_claudia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_bernabe_annamaria.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ferraresi_massimiliano.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vittorio_elio_manduca_area_pesca_acquacoltura.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_gusmani.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/giuseppe-todeschini.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_falbo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/iannantuoni.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_fabbri_marilena.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_todeschini_giuseppe_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_badiello_lorenza.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gentilini_devis.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_guida_monica.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_ferraresi_massimiliano.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/bonaccurso_modulo2_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_corbetta_claudia.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_paparella_francesco.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_mazzini_enrico.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_pangallo_anna_maria.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_neri_andrea.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/curto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_puliatti_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/senofonte_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_abagnato_fabio.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_morolli_christian.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bertacca_franca_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_marinosci.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/giovannini-marco-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_galloni.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_figa_alessando.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_interim_tabellini_piero.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/maresca.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_amadori_nicola.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17513790_angelini-paola.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/teresa-maria-iolanda-schipani.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-delle-grottaglie.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_carbone_carla.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_stefano_olivucci.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_canu_elvira.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_leombroni_claudio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_fiorini_monica.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ercoli_patrizia.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_meggiato_alessandro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bartoli_donatella_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_menini_claudia.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_giovanni_bonoretti_parma.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bissi_paola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_casadei_claudia_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_simone_tomasatti.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_predieri_cristina.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_paparella_francesco-1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_cunto_delia.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_malfatto_davide.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/barca_modulo_2_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-senofonte.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_antoniacci_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_gilli.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_ricci-_2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cintori_christian.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_puccini_aurora.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_-schipani_teresa_maria_iolanda_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ambrosini_cristina.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_buttieri_brunella.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_sormani_davide.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_alberti_patrizia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_baldoni_gianluca_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_schipani_2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_giovanni_bonoretti_piacenza.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_franceschi_giuliano.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_pellegrini_federica.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/monti.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_giovanninimarco_2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517379_tugnetti-monica.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-ambrosini.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-diolaiti.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_defazio_vincenzo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_barbagallo_venerando.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_franceschetti_valeria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_canu_elvira_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_felicori_grazia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_carbone_carla.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_marinosci_annarita.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_priori_francesca.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_raciti_monica.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_raffaelli_katia.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_borioni_marco.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_marrani_federico.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_scorri_stefania.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_rambaldi_brunella.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_ferrarini_cristian.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_iannelli_laura_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/puliatti_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-canu-elvira-pg-2023-62569.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_palazzi_francesca_rpct.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_taruffi_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_gusmani.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_fantini_katia.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cavina_irene.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cisbani_luca.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_righetti_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_de_simone_nicola.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_baldoni_gian_luca.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_del_prete_federico.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gamberini_maria.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_mari_fabio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_puliatti_gaetano.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_catia_briccolani.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_galloni_paolo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_desimone_nicola_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/17517690_bortoluzzi-lucia.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-bertacca.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-landi-alessandro-pg-2024-508340.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_lenzi_veronica.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_lugli_francesca.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/mazzola.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bartoli_simona.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tassinari_roberto_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-favero.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_rava_riccardo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_puglioli_simonetta.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cavallari_irene.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_marzano_gabriele.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_clemente_michele.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ragazzini_francesca.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ropa_federica.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_romano_giovanna_claudia_rosa.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_minelli_franca.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_iannacci_francesco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_leombroni_claudio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/menini_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/mod-9-dichiarazione-annuale-mele-rita-maria-pg-2023-630832.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_laghi_annalisa.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_scheda_alberto.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_bertozzi_gabriele.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_pinghini_roberto.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cevenini_barbara.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_casadeiclaudia_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_todeschini_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_leombroni.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_senofonte_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_testi_melania.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bergamini_francesca.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_benedetti_stefano.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gelati_luca.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_marrani_federico.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_potena_giulia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_ricci_silvia.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_daniele_almerinda.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_cinti_nicola_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_mari_fabio_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/tassinariroberto2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_rossella_marica_casagrande.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_malossi_elettra.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_malvolti_daniela.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/falanga.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_baldoni.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-badiello-lorenza-pg-2024-498294.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-tartari-daniele-pg-2024-452348.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_ambrosini.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_priori_francesca.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_corbetta_claudia.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_orsi_alessia.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_dardi_fulvia.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_assenza_cause_incompatibilita_forni_milco_2022-08-10_timbrato.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bertacca_franca.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_sangiorgi_elisa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ferrara_daniela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bergamini_francesca.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_nobili_gianguido.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dich_annuale_2025_caputo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_annovi_cristiano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_simoni_tamara.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_parmeggiani_davide.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_servidio_lorenzo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/ricci_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/prot__13-03-2024_0017065_i-allegato-ndeg-1-modulo_9_2024__mari_timbrato.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_tassinari_roberto_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_marinosci.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_polacco.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/servello.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_berti_elena.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mari_fabio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_fontana_luca.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gentili_annamaria.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_morolli_christian.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_delle_grottaglie_antonia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_falbo_luigi_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_antoniacci_loredana.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_righetti_elisa.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vincenzo_di_salvo_modena.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_palazzi_francesca.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_carullo_nicola_domenico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_manuelliclaudia_2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-argnani.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_berti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-canu-elvira-_-pg-2024-499365.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_baldoni.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_carbone_mariangela.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/ippoliti.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/prot__13-03-2024_0017065_i-allegato-ndeg-2-modulo_9_2024_de_simone_timbrato.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_daniele_almerinda.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_de_fazio_vincenzo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_poliandri_vincenza.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_di_denia_patrizio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_saponaro_alessio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_tomassetti_carla.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_galiotto_sabrina.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_berti_patrizia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_rossi_elena.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vicenzi_lanfranco.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_annovi_cristiano.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_sparaco_stefania.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tabellini_piero.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_badiello_lorenza.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/righetti_modul_2_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/lai-rita.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_bortoluzzi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_potena.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_interim_parmeggiani_davide.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_cinti.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_manghi.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_lai_rita.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/passarini_dichiarazione.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/bianchini.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bortolami_alberto.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_ghisoli_roberto.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_sormani_davide.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gheduzzi_maria_rosa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_curto_giovanna.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_senofonte_fabrizia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vincenzo_di_salvo_reggio_emilia.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_pappacena_andrea.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_berti_patrizia_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_zambonilorenza_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-bonaccurso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-cavallari-irene-pg-2024-498105.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_bergamini.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_lenzi_luca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-testi-melania.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_argnani_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_delle_grottaglie_antonia.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_faiolo_monica.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/parrucci.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_laurenti_arianna.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_di_girolamo_chiara.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vecchi_elena.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_tommasini_elisa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_longo_fabio.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_ambrosini_cristina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_cinti_nicola.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_argnani_stefano.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_patrizia_alberti.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_bortoluzzi_lucia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/gentilini_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_2024_tugnetti.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_interim_2026_borrelli_gianfranco.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tartari_dimitri.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_dallai_simone.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-gentilini.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_galloni.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_marzano.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_pace.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_nucci_giovanni.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_tosatti_federico.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_zecchi_alceste.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_galiotto_sabrina.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_buriani_alfonso.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gubiotti_ida.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_zamboni_lorenza.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_giovannini_marco.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_eleonora_taruffi.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_manghi_gianmaria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_pirazzoli_maurizio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_zamboni_lorenza_2022-1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_potenagiulia_2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_daniele_dosualdo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_pappacena.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_lai_rita_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-forni-milco-pg-2024-490163.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_bertacca.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_barca_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_diolaiti_roberto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_forni_milco.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_berni_nicola.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/brancaleoni.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_govoni_candida.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_di_mario_simona.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_angelelli_giulia.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_casadei_claudia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_diolaiti_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-amendolara-giorgio.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_falbo_luigi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_barca_monia.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_paggi_gianluca.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_fontana_luca.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_gilli_adriano_2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_renzo_armuzzi.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_borrelli_gianfranco.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tommasi_roberto.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_ferrara_daniela-1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_nuccigiovanni_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/dichiarazione_annuale_angelini_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_tassinari_roberto.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conferimento_incarico_abagnato.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tomassetti_carla.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_vannoni_sara.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_lodesani_simona.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_camplone_ilaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-menini.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione__annuale__incompatibilita_potena.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_anno_2025_tugnetti_monica.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_rositano_2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_mattei_giovanna.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_manuelli_claudia_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_giuseppe_todeschini.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_pace_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_alberto_magnani.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione-incompatibilita-pappacena.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_de_simone_nicola.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_piantini_elissa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_bartoli_donatella.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/mod-9-dichiarazione-annuale-mele-rita-maria-pg-2024-484868.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_berti.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_bonaccurso_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_interim_2026_zecchi_alceste.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/degiorgi.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_stefano_poma.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich-annuale-2023_gheduzzi.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_landi_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/modulo-2-faiolo-monica.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_landi_alessandro.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_diegoli_giuseppe.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_barbieri_denis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_2022_gheduzzi_mariarosa.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_galloni_paolo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_bonaccurso_marcello.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_barbara_attili.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_catti_luca.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_tommasini_elisa.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_govoni_cristina.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_cottafavi_gianni.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_deriu_micaela-1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_desimone_nicola.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_stefania_albertazzi.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_guidi_ortensina.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_interim_2026_vannoni_sara.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_previati_anna.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_mele_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_didiogianmarco_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-puliatti.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/modulo_incompatibilita_annuale_falbo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/rositano_dichiarazione_2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_casoni_federica.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_morgagni_catia.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mele_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_incompatibilita_passarini_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_teresa_schipani.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_polacco_eleonora.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_vittorio_elio_manduca_area_calamita.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dich_annuale_2022_pappacena_andrea.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_di_dio_gianmarco.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conferimento_incarico_2026_romio_pasquale_giovanni_francesco.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/fontana-luca-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_cinti.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_interim_2026_lugli_francesca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tugnetti_monica_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_2023_favero_valentina.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich-annuale-2023_fontana-luca.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/eleonora-taruffi.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_almerinda_daniele_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_gentilini_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_mazzoni_ruggero.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/al-dichiarazioni-2026/franceschini.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_diblasio_fabrizio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_donatini_andrea.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_bonfiglioli_valerio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_taruffi_eleonora_2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_amendolara_giorgio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gilli_adriano.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_carbone_mariangela.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_nicola_benatti.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_de-luigi_fabio.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gregorio_gianni.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_maselli_cristina.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_gelmuzzi_francesco.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/ulteriori-dichiarazioni/argnani_modulo_2_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_cavallari_irene_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_conf_inc_2024_tosatti_federico.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_bottazzi_maurizio.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_negro_antonella.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_rava_riccardo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_angelini_paola.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_draghetti_leonardo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_annuale_2026_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/annuali_mag24/gheduzzi-maria-rosa.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_pappacena_andrea_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_angelini_paola_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dichiarazione_annuale_forni_milco_2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_menini_2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conferimento_incarico_2026_interim_ferrarini_cristian.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_annuale_2026_tassinari_roberto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_capitani_daniele-1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione-annuale-2024-bartoli.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_sonja_magnani.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_gusmani_claudia.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_maini_elisabetta.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_stefano_boncompagni.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazione_tartari_daniele.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-annuali-2023/dich2023-righetti.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2024/dichiarazione_annuale_2024_iannelli_laura.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dichiarazione_conf_incarico_2026_cancemi_alessandro.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_cella_maria_teresa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_annuale_2025_manuelli_claudia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2025/dichiarazione_conf_incarico_2025_bianchedi_roberta.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_giampaolo_sarno.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/dirigenti/comunicazioni-assenza-conflitti-di-interesse/dichiarazioni-2026/dich_conf_incarico_2026_gaeta_michele_roberto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Foglio1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:XFD256"/>
+  <dimension ref="A1:XFD271"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:P252"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection sqref="A1:P267"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="17.5703125" customWidth="1"/>
     <col min="3" max="3" width="19" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" customWidth="1"/>
     <col min="6" max="6" width="35.5703125" style="42" customWidth="1"/>
     <col min="7" max="7" width="47" style="42" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" customWidth="1"/>
     <col min="11" max="11" width="33.85546875" customWidth="1"/>
     <col min="12" max="12" width="35.5703125" customWidth="1"/>
     <col min="13" max="13" width="35.140625" customWidth="1"/>
     <col min="14" max="14" width="37.5703125" customWidth="1"/>
-    <col min="15" max="15" width="30.5703125" customWidth="1"/>
-    <col min="16" max="16" width="35" customWidth="1"/>
+    <col min="15" max="15" width="33.85546875" customWidth="1"/>
+    <col min="16" max="16" width="30.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="121" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="127"/>
-[...13 lines deleted...]
-      <c r="P1" s="128"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
+      <c r="E1" s="122"/>
+      <c r="F1" s="122"/>
+      <c r="G1" s="122"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
+      <c r="J1" s="122"/>
+      <c r="K1" s="122"/>
+      <c r="L1" s="122"/>
+      <c r="M1" s="122"/>
+      <c r="N1" s="122"/>
+      <c r="O1" s="122"/>
+      <c r="P1" s="123"/>
     </row>
     <row r="2" spans="1:16" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="129" t="s">
-[...16 lines deleted...]
-      <c r="P2" s="131"/>
+      <c r="A2" s="124" t="s">
+        <v>716</v>
+      </c>
+      <c r="B2" s="125"/>
+      <c r="C2" s="125"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="125"/>
+      <c r="F2" s="125"/>
+      <c r="G2" s="125"/>
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="125"/>
+      <c r="L2" s="125"/>
+      <c r="M2" s="125"/>
+      <c r="N2" s="125"/>
+      <c r="O2" s="125"/>
+      <c r="P2" s="126"/>
     </row>
     <row r="3" spans="1:16" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="70" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="70" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="71" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="71" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="71" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="71" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="71" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="71" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="71" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="132" t="s">
+      <c r="L3" s="127" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="133"/>
-[...2 lines deleted...]
-      <c r="P3" s="134"/>
+      <c r="M3" s="128"/>
+      <c r="N3" s="128"/>
+      <c r="O3" s="128"/>
+      <c r="P3" s="129"/>
     </row>
     <row r="4" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="84"/>
-[...10 lines deleted...]
-      <c r="L4" s="89" t="s">
+      <c r="A4" s="117"/>
+      <c r="B4" s="117"/>
+      <c r="C4" s="117"/>
+      <c r="D4" s="118"/>
+      <c r="E4" s="118"/>
+      <c r="F4" s="118"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="119"/>
+      <c r="K4" s="120"/>
+      <c r="L4" s="83" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="89" t="s">
+      <c r="M4" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="N4" s="89" t="s">
+      <c r="N4" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="89" t="s">
+      <c r="O4" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="P4" s="89" t="s">
-        <v>224</v>
+      <c r="P4" s="83" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="70.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="32" t="s">
-        <v>349</v>
+        <v>276</v>
       </c>
       <c r="C5" s="32" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D5" s="32" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E5" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="52" t="s">
-        <v>705</v>
+        <v>1153</v>
       </c>
       <c r="G5" s="32" t="s">
-        <v>273</v>
+        <v>1118</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="46">
         <v>45413</v>
       </c>
-      <c r="J5" s="16">
-[...6 lines deleted...]
-        <v>1226</v>
+      <c r="J5" s="46">
+        <v>46203</v>
+      </c>
+      <c r="K5" s="95" t="s">
+        <v>590</v>
+      </c>
+      <c r="L5" s="95" t="s">
+        <v>759</v>
       </c>
       <c r="M5" s="63"/>
       <c r="N5" s="63"/>
       <c r="O5" s="63"/>
       <c r="P5" s="67"/>
     </row>
     <row r="6" spans="1:16" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="32" t="s">
-        <v>620</v>
+        <v>451</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="52" t="s">
-        <v>1118</v>
+        <v>717</v>
       </c>
       <c r="G6" s="32" t="s">
-        <v>40</v>
+        <v>871</v>
       </c>
       <c r="H6" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="46">
-        <v>44774</v>
+        <v>46082</v>
       </c>
       <c r="J6" s="16">
-        <v>46081</v>
-[...12 lines deleted...]
-      </c>
+        <v>46203</v>
+      </c>
+      <c r="K6" s="95" t="s">
+        <v>956</v>
+      </c>
+      <c r="L6" s="95"/>
+      <c r="M6" s="95"/>
+      <c r="N6" s="95"/>
       <c r="O6" s="63"/>
       <c r="P6" s="67"/>
     </row>
     <row r="7" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="32" t="s">
-        <v>556</v>
+        <v>395</v>
       </c>
       <c r="C7" s="32" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D7" s="32" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="52" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>683</v>
+      </c>
+      <c r="G7" s="32" t="s">
+        <v>871</v>
       </c>
       <c r="H7" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="46">
         <v>45748</v>
       </c>
       <c r="J7" s="16">
-        <v>46081</v>
-[...5 lines deleted...]
-      <c r="M7" s="102"/>
+        <v>46203</v>
+      </c>
+      <c r="K7" s="95" t="s">
+        <v>682</v>
+      </c>
+      <c r="L7" s="95"/>
+      <c r="M7" s="95"/>
       <c r="N7" s="63"/>
       <c r="O7" s="63"/>
       <c r="P7" s="67"/>
     </row>
-    <row r="8" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>435</v>
+        <v>331</v>
       </c>
       <c r="C8" s="32" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="E8" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E8" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="52" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>1151</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>1149</v>
       </c>
       <c r="H8" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="46">
-        <v>44927</v>
-[...15 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="J8" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K8" s="95" t="s">
+        <v>839</v>
+      </c>
+      <c r="L8" s="95"/>
+      <c r="M8" s="95"/>
+      <c r="N8" s="63"/>
       <c r="O8" s="63"/>
       <c r="P8" s="67"/>
     </row>
-    <row r="9" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="1" t="s">
+    <row r="9" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="14" t="s">
-[...3 lines deleted...]
-        <v>342</v>
+      <c r="B9" s="32" t="s">
+        <v>331</v>
+      </c>
+      <c r="C9" s="32" t="s">
+        <v>48</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>236</v>
+        <v>758</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="2" t="s">
+      <c r="F9" s="52" t="s">
+        <v>332</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>330</v>
+      </c>
+      <c r="H9" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I9" s="16">
-[...17 lines deleted...]
-      <c r="O9" s="6"/>
+      <c r="I9" s="46">
+        <v>46082</v>
+      </c>
+      <c r="J9" s="34">
+        <v>46446</v>
+      </c>
+      <c r="K9" s="95" t="s">
+        <v>1150</v>
+      </c>
+      <c r="L9" s="96"/>
+      <c r="M9" s="95"/>
+      <c r="N9" s="95"/>
+      <c r="O9" s="63"/>
       <c r="P9" s="67"/>
     </row>
     <row r="10" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>199</v>
+        <v>271</v>
       </c>
       <c r="C10" s="14" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>272</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>222</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F10" s="51" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F10" s="10" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I10" s="16">
-        <v>44652</v>
+      <c r="I10" s="46">
+        <v>46082</v>
       </c>
       <c r="J10" s="17">
-        <v>46022</v>
-[...12 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K10" s="96" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L10" s="96"/>
+      <c r="M10" s="96"/>
+      <c r="N10" s="96"/>
       <c r="O10" s="6"/>
       <c r="P10" s="67"/>
     </row>
-    <row r="11" spans="1:16" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>323</v>
+        <v>192</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>324</v>
+        <v>112</v>
       </c>
       <c r="D11" s="14" t="s">
-        <v>619</v>
+        <v>219</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="F11" s="51" t="s">
+        <v>1146</v>
+      </c>
+      <c r="G11" s="51" t="s">
+        <v>1118</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="16">
-        <v>45383</v>
-[...11 lines deleted...]
-      <c r="N11" s="6"/>
+        <v>44652</v>
+      </c>
+      <c r="J11" s="17">
+        <v>46387</v>
+      </c>
+      <c r="K11" s="96" t="s">
+        <v>226</v>
+      </c>
+      <c r="L11" s="96" t="s">
+        <v>484</v>
+      </c>
+      <c r="M11" s="96" t="s">
+        <v>574</v>
+      </c>
+      <c r="N11" s="96" t="s">
+        <v>760</v>
+      </c>
       <c r="O11" s="6"/>
       <c r="P11" s="67"/>
     </row>
-    <row r="12" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>730</v>
+        <v>254</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>157</v>
+        <v>255</v>
       </c>
       <c r="D12" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E12" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F12" s="10" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="F12" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="G12" s="32" t="s">
+        <v>871</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="16">
-        <v>45200</v>
-[...12 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="J12" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K12" s="96" t="s">
+        <v>524</v>
+      </c>
+      <c r="L12" s="96" t="s">
+        <v>718</v>
+      </c>
+      <c r="M12" s="6"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="67"/>
     </row>
     <row r="13" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>24</v>
+        <v>498</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>25</v>
+        <v>153</v>
       </c>
       <c r="D13" s="14" t="s">
-        <v>619</v>
+        <v>219</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="F13" s="10" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G13" s="51" t="s">
+        <v>26</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I13" s="16">
-        <v>44774</v>
+      <c r="I13" s="46">
+        <v>46082</v>
       </c>
       <c r="J13" s="17">
-        <v>46081</v>
-[...12 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K13" s="96" t="s">
+        <v>1075</v>
+      </c>
+      <c r="L13" s="96"/>
+      <c r="M13" s="96"/>
+      <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="67"/>
     </row>
-    <row r="14" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="B14" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>25</v>
       </c>
       <c r="D14" s="14" t="s">
-        <v>232</v>
+        <v>450</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>452</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I14" s="16">
-        <v>44652</v>
-[...14 lines deleted...]
-        <v>1120</v>
+        <v>44774</v>
+      </c>
+      <c r="J14" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K14" s="101" t="s">
+        <v>267</v>
+      </c>
+      <c r="L14" s="96" t="s">
+        <v>453</v>
+      </c>
+      <c r="M14" s="96" t="s">
+        <v>563</v>
+      </c>
+      <c r="N14" s="96" t="s">
+        <v>751</v>
       </c>
       <c r="O14" s="6"/>
       <c r="P14" s="67"/>
     </row>
-    <row r="15" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>739</v>
+        <v>27</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>740</v>
+        <v>28</v>
       </c>
       <c r="D15" s="14" t="s">
-        <v>619</v>
+        <v>875</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>1066</v>
+        <v>874</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>741</v>
+        <v>871</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I15" s="16">
-        <v>45231</v>
+      <c r="I15" s="62">
+        <v>46082</v>
       </c>
       <c r="J15" s="17">
-        <v>46022</v>
-[...8 lines deleted...]
-      <c r="N15" s="6"/>
+        <v>46387</v>
+      </c>
+      <c r="K15" s="98" t="s">
+        <v>873</v>
+      </c>
+      <c r="L15" s="98"/>
+      <c r="M15" s="98"/>
+      <c r="N15" s="96"/>
       <c r="O15" s="6"/>
       <c r="P15" s="67"/>
     </row>
-    <row r="16" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E16" s="10" t="s">
+      <c r="B16" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E16" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F16" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H16" s="10" t="s">
+      <c r="F16" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H16" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I16" s="48">
-[...17 lines deleted...]
-      <c r="O16" s="4"/>
+      <c r="I16" s="62">
+        <v>46082</v>
+      </c>
+      <c r="J16" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K16" s="96" t="s">
+        <v>872</v>
+      </c>
+      <c r="L16" s="98"/>
+      <c r="M16" s="98"/>
+      <c r="N16" s="96"/>
+      <c r="O16" s="6"/>
       <c r="P16" s="67"/>
     </row>
-    <row r="17" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="38" t="s">
+    <row r="17" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="52" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="10" t="s">
+      <c r="B17" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E17" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F17" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="52" t="s">
+      <c r="F17" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="G17" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="H17" s="10" t="s">
+      <c r="H17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I17" s="62">
-        <v>44652</v>
+      <c r="I17" s="16">
+        <v>45231</v>
       </c>
       <c r="J17" s="17">
         <v>46022</v>
       </c>
-      <c r="K17" s="102" t="s">
-[...11 lines deleted...]
-      <c r="O17" s="4"/>
+      <c r="K17" s="96" t="s">
+        <v>503</v>
+      </c>
+      <c r="L17" s="98" t="s">
+        <v>777</v>
+      </c>
+      <c r="M17" s="36"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6"/>
       <c r="P17" s="67"/>
     </row>
     <row r="18" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="38" t="s">
+      <c r="A18" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="52" t="s">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="B18" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>30</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>242</v>
+        <v>219</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F18" s="52" t="s">
-[...3 lines deleted...]
-        <v>434</v>
+      <c r="F18" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>31</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I18" s="62">
-        <v>45931</v>
+      <c r="I18" s="48">
+        <v>44652</v>
       </c>
       <c r="J18" s="17">
         <v>46022</v>
       </c>
-      <c r="K18" s="102" t="s">
-[...4 lines deleted...]
-      <c r="N18" s="104"/>
+      <c r="K18" s="97" t="s">
+        <v>32</v>
+      </c>
+      <c r="L18" s="99" t="s">
+        <v>459</v>
+      </c>
+      <c r="M18" s="99" t="s">
+        <v>637</v>
+      </c>
+      <c r="N18" s="97" t="s">
+        <v>783</v>
+      </c>
       <c r="O18" s="4"/>
       <c r="P18" s="67"/>
     </row>
     <row r="19" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="52" t="s">
-        <v>317</v>
+        <v>33</v>
       </c>
       <c r="C19" s="52" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E19" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E19" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F19" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="33" t="s">
+      <c r="F19" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="G19" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="H19" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I19" s="46">
-        <v>44927</v>
+      <c r="I19" s="62">
+        <v>46082</v>
       </c>
       <c r="J19" s="17">
-        <v>46022</v>
-[...10 lines deleted...]
-      <c r="N19" s="2"/>
+        <v>47514</v>
+      </c>
+      <c r="K19" s="95" t="s">
+        <v>841</v>
+      </c>
+      <c r="L19" s="99"/>
+      <c r="M19" s="97"/>
+      <c r="N19" s="97"/>
       <c r="O19" s="4"/>
       <c r="P19" s="67"/>
     </row>
     <row r="20" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="1" t="s">
+      <c r="A20" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E20" s="14" t="s">
+      <c r="B20" s="52" t="s">
+        <v>248</v>
+      </c>
+      <c r="C20" s="52" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E20" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F20" s="14" t="s">
-        <v>476</v>
+      <c r="F20" s="25" t="s">
+        <v>842</v>
       </c>
       <c r="G20" s="14" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H20" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="H20" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I20" s="17">
-[...16 lines deleted...]
-      <c r="P20" s="6"/>
+      <c r="I20" s="62">
+        <v>46082</v>
+      </c>
+      <c r="J20" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K20" s="95" t="s">
+        <v>843</v>
+      </c>
+      <c r="L20" s="99"/>
+      <c r="M20" s="97"/>
+      <c r="N20" s="97"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="67"/>
     </row>
-    <row r="21" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="27" t="s">
-[...3 lines deleted...]
-        <v>198</v>
+      <c r="B21" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>39</v>
       </c>
       <c r="D21" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E21" s="27" t="s">
+        <v>222</v>
+      </c>
+      <c r="E21" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F21" s="51" t="s">
-        <v>1269</v>
+      <c r="F21" s="14" t="s">
+        <v>354</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>46</v>
+        <v>871</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I21" s="17">
         <v>44958</v>
       </c>
       <c r="J21" s="16">
-        <v>46022</v>
-[...4 lines deleted...]
-      <c r="L21" s="103" t="s">
+        <v>46783</v>
+      </c>
+      <c r="K21" s="96" t="s">
+        <v>355</v>
+      </c>
+      <c r="L21" s="96" t="s">
+        <v>543</v>
+      </c>
+      <c r="M21" s="96" t="s">
         <v>719</v>
       </c>
-      <c r="M21" s="103" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="N21" s="6"/>
       <c r="O21" s="6"/>
-      <c r="P21" s="67"/>
+      <c r="P21" s="6"/>
     </row>
     <row r="22" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="27" t="s">
-        <v>1067</v>
+        <v>190</v>
       </c>
       <c r="C22" s="27" t="s">
-        <v>30</v>
+        <v>191</v>
       </c>
       <c r="D22" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E22" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="51" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>365</v>
+      </c>
+      <c r="G22" s="14" t="s">
+        <v>1118</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I22" s="17">
-        <v>45778</v>
-[...9 lines deleted...]
-      <c r="N22" s="6"/>
+        <v>44958</v>
+      </c>
+      <c r="J22" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K22" s="96" t="s">
+        <v>275</v>
+      </c>
+      <c r="L22" s="96" t="s">
+        <v>489</v>
+      </c>
+      <c r="M22" s="96" t="s">
+        <v>575</v>
+      </c>
+      <c r="N22" s="96" t="s">
+        <v>761</v>
+      </c>
       <c r="O22" s="6"/>
       <c r="P22" s="67"/>
     </row>
     <row r="23" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="27" t="s">
-        <v>1348</v>
+        <v>828</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>1349</v>
+        <v>829</v>
       </c>
       <c r="D23" s="14" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E23" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="51" t="s">
-        <v>1350</v>
+        <v>1007</v>
       </c>
       <c r="G23" s="10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I23" s="17">
-[...9 lines deleted...]
-      <c r="M23" s="103"/>
+      <c r="I23" s="62">
+        <v>46082</v>
+      </c>
+      <c r="J23" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K23" s="96" t="s">
+        <v>830</v>
+      </c>
+      <c r="L23" s="96"/>
+      <c r="M23" s="96"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="67"/>
     </row>
     <row r="24" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C24" s="14" t="s">
-        <v>397</v>
+        <v>312</v>
       </c>
       <c r="D24" s="14" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E24" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>398</v>
+        <v>1077</v>
       </c>
       <c r="G24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I24" s="17">
-        <v>44927</v>
+      <c r="I24" s="62">
+        <v>46082</v>
       </c>
       <c r="J24" s="17">
-        <v>46022</v>
-[...9 lines deleted...]
-      </c>
+        <v>46326</v>
+      </c>
+      <c r="K24" s="96" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L24" s="96"/>
+      <c r="M24" s="96"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="67"/>
     </row>
     <row r="25" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>576</v>
+        <v>413</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>577</v>
+        <v>414</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E25" s="49" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>578</v>
+        <v>415</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I25" s="50">
         <v>44927</v>
       </c>
-      <c r="J25" s="16">
-[...9 lines deleted...]
-        <v>1295</v>
+      <c r="J25" s="17">
+        <v>46022</v>
+      </c>
+      <c r="K25" s="96" t="s">
+        <v>416</v>
+      </c>
+      <c r="L25" s="96" t="s">
+        <v>638</v>
+      </c>
+      <c r="M25" s="97" t="s">
+        <v>784</v>
       </c>
       <c r="N25" s="5"/>
       <c r="O25" s="19"/>
       <c r="P25" s="67"/>
     </row>
     <row r="26" spans="1:16" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="18" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C26" s="18" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="D26" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="14" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>792</v>
+        <v>536</v>
       </c>
       <c r="J26" s="16">
-        <v>45961</v>
-[...13 lines deleted...]
-      <c r="O26" s="19"/>
+        <v>46203</v>
+      </c>
+      <c r="K26" s="96" t="s">
+        <v>250</v>
+      </c>
+      <c r="L26" s="97" t="s">
+        <v>368</v>
+      </c>
+      <c r="M26" s="97" t="s">
+        <v>537</v>
+      </c>
+      <c r="N26" s="97" t="s">
+        <v>699</v>
+      </c>
+      <c r="O26" s="97" t="s">
+        <v>1156</v>
+      </c>
       <c r="P26" s="67"/>
     </row>
     <row r="27" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="18" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="C27" s="18" t="s">
-        <v>507</v>
+        <v>370</v>
       </c>
       <c r="D27" s="32" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E27" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="14" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>1009</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I27" s="2" t="s">
-        <v>510</v>
+      <c r="I27" s="62">
+        <v>46082</v>
       </c>
       <c r="J27" s="17">
-        <v>46081</v>
-[...12 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K27" s="96" t="s">
+        <v>1008</v>
+      </c>
+      <c r="L27" s="97"/>
+      <c r="M27" s="97"/>
+      <c r="N27" s="97"/>
       <c r="O27" s="19"/>
       <c r="P27" s="67"/>
     </row>
     <row r="28" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="18" t="s">
-        <v>447</v>
+        <v>338</v>
       </c>
       <c r="C28" s="18" t="s">
-        <v>342</v>
+        <v>272</v>
       </c>
       <c r="D28" s="32" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="E28" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F28" s="14" t="s">
-        <v>448</v>
+      <c r="F28" s="25" t="s">
+        <v>844</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>35</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I28" s="2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="I28" s="62">
+        <v>46082</v>
+      </c>
+      <c r="J28" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K28" s="96" t="s">
+        <v>845</v>
+      </c>
+      <c r="L28" s="97"/>
+      <c r="M28" s="97"/>
+      <c r="N28" s="97"/>
       <c r="O28" s="19"/>
       <c r="P28" s="67"/>
     </row>
-    <row r="29" spans="1:16" ht="67.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="18" t="s">
-        <v>44</v>
+        <v>698</v>
       </c>
       <c r="C29" s="18" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D29" s="32" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="E29" s="32" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>273</v>
+        <v>21</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>690</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I29" s="16">
-[...15 lines deleted...]
-      <c r="O29" s="6"/>
+      <c r="I29" s="62">
+        <v>46082</v>
+      </c>
+      <c r="J29" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K29" s="96" t="s">
+        <v>695</v>
+      </c>
+      <c r="L29" s="97"/>
+      <c r="M29" s="97"/>
+      <c r="N29" s="97"/>
+      <c r="O29" s="19"/>
       <c r="P29" s="67"/>
     </row>
-    <row r="30" spans="1:16" s="42" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:16" ht="67.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="18" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C30" s="18" t="s">
-        <v>48</v>
-[...17 lines deleted...]
-        <v>45778</v>
+        <v>44</v>
+      </c>
+      <c r="D30" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E30" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30" s="51" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H30" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I30" s="16">
+        <v>44958</v>
       </c>
       <c r="J30" s="28">
-        <v>46173</v>
-[...8 lines deleted...]
-      <c r="P30" s="68"/>
+        <v>46387</v>
+      </c>
+      <c r="K30" s="97" t="s">
+        <v>353</v>
+      </c>
+      <c r="L30" s="96" t="s">
+        <v>576</v>
+      </c>
+      <c r="M30" s="97" t="s">
+        <v>762</v>
+      </c>
+      <c r="N30" s="8"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="67"/>
     </row>
-    <row r="31" spans="1:16" s="42" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:16" s="42" customFormat="1" ht="77.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="18" t="s">
-        <v>1007</v>
+        <v>45</v>
       </c>
       <c r="C31" s="18" t="s">
-        <v>342</v>
-[...4 lines deleted...]
-      <c r="E31" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="E31" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="14" t="s">
-        <v>1008</v>
-[...21 lines deleted...]
-      <c r="O31" s="104"/>
+        <v>752</v>
+      </c>
+      <c r="G31" s="41" t="s">
+        <v>678</v>
+      </c>
+      <c r="H31" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="I31" s="16">
+        <v>45778</v>
+      </c>
+      <c r="J31" s="28">
+        <v>46022</v>
+      </c>
+      <c r="K31" s="101" t="s">
+        <v>782</v>
+      </c>
+      <c r="L31" s="97"/>
+      <c r="M31" s="97"/>
+      <c r="N31" s="97"/>
+      <c r="O31" s="97"/>
       <c r="P31" s="68"/>
     </row>
-    <row r="32" spans="1:16" s="42" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:16" s="42" customFormat="1" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="18" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
       <c r="C32" s="18" t="s">
-        <v>212</v>
-[...4 lines deleted...]
-      <c r="E32" s="14" t="s">
+        <v>272</v>
+      </c>
+      <c r="D32" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E32" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F32" s="14" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>933</v>
+      </c>
+      <c r="G32" s="59" t="s">
+        <v>22</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I32" s="28">
-[...17 lines deleted...]
-      <c r="O32" s="6"/>
+      <c r="I32" s="48">
+        <v>46082</v>
+      </c>
+      <c r="J32" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K32" s="96" t="s">
+        <v>652</v>
+      </c>
+      <c r="L32" s="97"/>
+      <c r="M32" s="97"/>
+      <c r="N32" s="97"/>
+      <c r="O32" s="97"/>
       <c r="P32" s="68"/>
     </row>
-    <row r="33" spans="1:16" s="42" customFormat="1" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:16" s="42" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="18" t="s">
-        <v>49</v>
+        <v>273</v>
       </c>
       <c r="C33" s="18" t="s">
-        <v>165</v>
+        <v>203</v>
       </c>
       <c r="D33" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E33" s="27" t="s">
+        <v>450</v>
+      </c>
+      <c r="E33" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F33" s="14" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>486</v>
+      </c>
+      <c r="G33" s="51" t="s">
+        <v>1149</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I33" s="28">
-        <v>44927</v>
-[...4 lines deleted...]
-      <c r="K33" s="104" t="s">
+        <v>44774</v>
+      </c>
+      <c r="J33" s="29">
+        <v>46203</v>
+      </c>
+      <c r="K33" s="96" t="s">
+        <v>274</v>
+      </c>
+      <c r="L33" s="97" t="s">
         <v>485</v>
       </c>
-      <c r="L33" s="104" t="s">
-[...6 lines deleted...]
-        <v>1179</v>
+      <c r="M33" s="97" t="s">
+        <v>577</v>
+      </c>
+      <c r="N33" s="97" t="s">
+        <v>763</v>
       </c>
       <c r="O33" s="6"/>
       <c r="P33" s="68"/>
     </row>
-    <row r="34" spans="1:16" s="42" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:16" s="42" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="18" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C34" s="18" t="s">
-        <v>50</v>
+        <v>161</v>
       </c>
       <c r="D34" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E34" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E34" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="14" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="H34" s="30" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G34" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="H34" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I34" s="16">
-[...16 lines deleted...]
-      </c>
+      <c r="I34" s="48">
+        <v>46082</v>
+      </c>
+      <c r="J34" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K34" s="97" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L34" s="97"/>
+      <c r="M34" s="97"/>
+      <c r="N34" s="97"/>
       <c r="O34" s="6"/>
       <c r="P34" s="68"/>
     </row>
-    <row r="35" spans="1:16" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:16" s="42" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B35" s="64" t="s">
-[...8 lines deleted...]
-      <c r="E35" s="27" t="s">
+      <c r="B35" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E35" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F35" s="51" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F35" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="G35" s="51" t="s">
+        <v>1149</v>
       </c>
       <c r="H35" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="I35" s="28">
-[...15 lines deleted...]
-        <v>1070</v>
+      <c r="I35" s="16">
+        <v>44958</v>
+      </c>
+      <c r="J35" s="29">
+        <v>46203</v>
+      </c>
+      <c r="K35" s="96" t="s">
+        <v>284</v>
+      </c>
+      <c r="L35" s="97" t="s">
+        <v>490</v>
+      </c>
+      <c r="M35" s="97" t="s">
+        <v>564</v>
+      </c>
+      <c r="N35" s="97" t="s">
+        <v>742</v>
       </c>
       <c r="O35" s="6"/>
       <c r="P35" s="68"/>
     </row>
-    <row r="36" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="3" t="s">
+    <row r="36" spans="1:16" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="27" t="s">
-[...8 lines deleted...]
-      <c r="E36" s="14" t="s">
+      <c r="B36" s="64" t="s">
+        <v>198</v>
+      </c>
+      <c r="C36" s="64" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>222</v>
+      </c>
+      <c r="E36" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F36" s="14" t="s">
-[...21 lines deleted...]
-      <c r="P36" s="67"/>
+      <c r="F36" s="51" t="s">
+        <v>927</v>
+      </c>
+      <c r="G36" s="59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="I36" s="62">
+        <v>46082</v>
+      </c>
+      <c r="J36" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K36" s="96" t="s">
+        <v>928</v>
+      </c>
+      <c r="L36" s="97"/>
+      <c r="M36" s="97"/>
+      <c r="N36" s="97"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="68"/>
     </row>
     <row r="37" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>19</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="27" t="s">
+        <v>51</v>
       </c>
       <c r="D37" s="14" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="14" t="s">
-        <v>1356</v>
+        <v>410</v>
       </c>
       <c r="G37" s="14" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>678</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>37</v>
       </c>
       <c r="I37" s="28">
-        <v>46023</v>
+        <v>45778</v>
       </c>
       <c r="J37" s="16">
-        <v>47514</v>
-[...7 lines deleted...]
-      <c r="O37" s="103"/>
+        <v>46022</v>
+      </c>
+      <c r="K37" s="101" t="s">
+        <v>52</v>
+      </c>
+      <c r="L37" s="96"/>
+      <c r="M37" s="96"/>
+      <c r="N37" s="96"/>
+      <c r="O37" s="96"/>
       <c r="P37" s="67"/>
     </row>
     <row r="38" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E38" s="32" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>833</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E38" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F38" s="90" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F38" s="14" t="s">
+        <v>834</v>
+      </c>
+      <c r="G38" s="14" t="s">
+        <v>230</v>
       </c>
       <c r="H38" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I38" s="26">
-        <v>44986</v>
+      <c r="I38" s="17">
+        <v>46023</v>
       </c>
       <c r="J38" s="16">
-        <v>46022</v>
-[...11 lines deleted...]
-      <c r="O38" s="7"/>
+        <v>47514</v>
+      </c>
+      <c r="K38" s="96" t="s">
+        <v>976</v>
+      </c>
+      <c r="L38" s="32"/>
+      <c r="M38" s="96"/>
+      <c r="N38" s="96"/>
+      <c r="O38" s="96"/>
       <c r="P38" s="67"/>
     </row>
     <row r="39" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E39" s="10" t="s">
+      <c r="B39" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="C39" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E39" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F39" s="10" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="F39" s="84" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G39" s="59" t="s">
+        <v>1118</v>
       </c>
       <c r="H39" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I39" s="35">
-        <v>44652</v>
+      <c r="I39" s="48">
+        <v>46082</v>
       </c>
       <c r="J39" s="17">
-        <v>46081</v>
-[...13 lines deleted...]
-      <c r="O39" s="13"/>
+        <v>47177</v>
+      </c>
+      <c r="K39" s="96" t="s">
+        <v>1123</v>
+      </c>
+      <c r="L39" s="96"/>
+      <c r="M39" s="96"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="7"/>
       <c r="P39" s="67"/>
     </row>
     <row r="40" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="116" t="s">
+      <c r="A40" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="117" t="s">
-[...8 lines deleted...]
-      <c r="E40" s="118" t="s">
+      <c r="B40" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E40" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F40" s="25" t="s">
-[...5 lines deleted...]
-      <c r="H40" s="2" t="s">
+      <c r="F40" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G40" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H40" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I40" s="98">
-[...2 lines deleted...]
-      <c r="J40" s="29">
+      <c r="I40" s="35">
+        <v>44652</v>
+      </c>
+      <c r="J40" s="17">
         <v>46022</v>
       </c>
-      <c r="K40" s="115" t="s">
-[...9 lines deleted...]
-      <c r="O40" s="6"/>
+      <c r="K40" s="96" t="s">
+        <v>56</v>
+      </c>
+      <c r="L40" s="98" t="s">
+        <v>460</v>
+      </c>
+      <c r="M40" s="98" t="s">
+        <v>639</v>
+      </c>
+      <c r="N40" s="96" t="s">
+        <v>785</v>
+      </c>
+      <c r="O40" s="13"/>
       <c r="P40" s="67"/>
     </row>
     <row r="41" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="47" t="s">
+      <c r="A41" s="108" t="s">
         <v>19</v>
       </c>
-      <c r="B41" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E41" s="14" t="s">
+      <c r="B41" s="109" t="s">
+        <v>57</v>
+      </c>
+      <c r="C41" s="109" t="s">
+        <v>30</v>
+      </c>
+      <c r="D41" s="110" t="s">
+        <v>219</v>
+      </c>
+      <c r="E41" s="110" t="s">
         <v>21</v>
       </c>
-      <c r="F41" s="10" t="s">
-        <v>990</v>
+      <c r="F41" s="25" t="s">
+        <v>220</v>
       </c>
       <c r="G41" s="14" t="s">
-        <v>943</v>
+        <v>35</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I41" s="26">
-[...11 lines deleted...]
-      <c r="M41" s="8"/>
+      <c r="I41" s="28">
+        <v>46082</v>
+      </c>
+      <c r="J41" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K41" s="107" t="s">
+        <v>522</v>
+      </c>
+      <c r="L41" s="107"/>
+      <c r="M41" s="97"/>
       <c r="N41" s="4"/>
       <c r="O41" s="6"/>
       <c r="P41" s="67"/>
     </row>
     <row r="42" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="45" t="s">
+      <c r="A42" s="47" t="s">
         <v>19</v>
       </c>
       <c r="B42" s="18" t="s">
-        <v>440</v>
+        <v>58</v>
       </c>
       <c r="C42" s="18" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>59</v>
+      </c>
+      <c r="D42" s="14" t="s">
+        <v>222</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F42" s="14" t="s">
-        <v>772</v>
+      <c r="F42" s="10" t="s">
+        <v>1079</v>
       </c>
       <c r="G42" s="14" t="s">
-        <v>35</v>
+        <v>598</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I42" s="57">
-[...13 lines deleted...]
-      </c>
+      <c r="I42" s="28">
+        <v>46082</v>
+      </c>
+      <c r="J42" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K42" s="96" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L42" s="96"/>
+      <c r="M42" s="8"/>
       <c r="N42" s="4"/>
       <c r="O42" s="6"/>
       <c r="P42" s="67"/>
     </row>
     <row r="43" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="18" t="s">
-        <v>440</v>
+        <v>333</v>
       </c>
       <c r="C43" s="18" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>238</v>
+      </c>
+      <c r="D43" s="32" t="s">
+        <v>219</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F43" s="52" t="s">
-        <v>240</v>
+      <c r="F43" s="10" t="s">
+        <v>846</v>
       </c>
       <c r="G43" s="14" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="H43" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H43" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I43" s="46">
-[...11 lines deleted...]
-      <c r="M43" s="103" t="s">
+      <c r="I43" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J43" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K43" s="96" t="s">
         <v>847</v>
       </c>
-      <c r="N43" s="104" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L43" s="96"/>
+      <c r="M43" s="97"/>
+      <c r="N43" s="4"/>
       <c r="O43" s="6"/>
       <c r="P43" s="67"/>
     </row>
-    <row r="44" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="3" t="s">
+    <row r="44" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="18" t="s">
-        <v>62</v>
+        <v>333</v>
       </c>
       <c r="C44" s="18" t="s">
-        <v>63</v>
+        <v>238</v>
       </c>
       <c r="D44" s="32" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="E44" s="32" t="s">
+        <v>224</v>
+      </c>
+      <c r="E44" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F44" s="51" t="s">
-[...5 lines deleted...]
-      <c r="H44" s="2" t="s">
+      <c r="F44" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="G44" s="14" t="s">
+        <v>330</v>
+      </c>
+      <c r="H44" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I44" s="34">
-        <v>44652</v>
+      <c r="I44" s="17">
+        <v>46082</v>
       </c>
       <c r="J44" s="16">
-        <v>46022</v>
-[...13 lines deleted...]
-      <c r="O44" s="7"/>
+        <v>47514</v>
+      </c>
+      <c r="K44" s="96" t="s">
+        <v>849</v>
+      </c>
+      <c r="L44" s="96"/>
+      <c r="M44" s="96"/>
+      <c r="N44" s="97"/>
+      <c r="O44" s="6"/>
       <c r="P44" s="67"/>
     </row>
-    <row r="45" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B45" s="18" t="s">
-        <v>410</v>
+        <v>60</v>
       </c>
       <c r="C45" s="18" t="s">
-        <v>411</v>
-[...4 lines deleted...]
-      <c r="E45" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D45" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E45" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F45" s="14" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="F45" s="51" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G45" s="51" t="s">
+        <v>1118</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I45" s="34">
-[...14 lines deleted...]
-      <c r="N45" s="4"/>
+      <c r="I45" s="48">
+        <v>46082</v>
+      </c>
+      <c r="J45" s="17">
+        <v>47177</v>
+      </c>
+      <c r="K45" s="96" t="s">
+        <v>1125</v>
+      </c>
+      <c r="L45" s="96"/>
+      <c r="M45" s="97"/>
+      <c r="N45" s="97"/>
       <c r="O45" s="7"/>
       <c r="P45" s="67"/>
     </row>
     <row r="46" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B46" s="18" t="s">
-        <v>953</v>
+        <v>318</v>
       </c>
       <c r="C46" s="18" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>319</v>
+      </c>
+      <c r="D46" s="32" t="s">
+        <v>875</v>
       </c>
       <c r="E46" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F46" s="14" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="F46" s="51" t="s">
+        <v>876</v>
+      </c>
+      <c r="G46" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I46" s="34">
-[...12 lines deleted...]
-      <c r="N46" s="4"/>
+      <c r="I46" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J46" s="16">
+        <v>46387</v>
+      </c>
+      <c r="K46" s="96" t="s">
+        <v>877</v>
+      </c>
+      <c r="L46" s="96"/>
+      <c r="M46" s="97"/>
+      <c r="N46" s="97"/>
       <c r="O46" s="7"/>
       <c r="P46" s="67"/>
     </row>
     <row r="47" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="18" t="s">
-        <v>486</v>
+        <v>318</v>
       </c>
       <c r="C47" s="18" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>319</v>
+      </c>
+      <c r="D47" s="14" t="s">
+        <v>222</v>
       </c>
       <c r="E47" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F47" s="96" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="F47" s="14" t="s">
+        <v>878</v>
+      </c>
+      <c r="G47" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I47" s="34">
-[...13 lines deleted...]
-      </c>
+      <c r="I47" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J47" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K47" s="96" t="s">
+        <v>879</v>
+      </c>
+      <c r="L47" s="96"/>
+      <c r="M47" s="97"/>
       <c r="N47" s="4"/>
       <c r="O47" s="7"/>
       <c r="P47" s="67"/>
     </row>
-    <row r="48" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B48" s="18" t="s">
-        <v>1377</v>
+        <v>604</v>
       </c>
       <c r="C48" s="18" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>120</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>222</v>
       </c>
       <c r="E48" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F48" s="96" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F48" s="14" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G48" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I48" s="34">
+      <c r="I48" s="17">
         <v>46082</v>
       </c>
-      <c r="J48" s="34">
-[...6 lines deleted...]
-      <c r="M48" s="104"/>
+      <c r="J48" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K48" s="96" t="s">
+        <v>605</v>
+      </c>
+      <c r="L48" s="96"/>
+      <c r="M48" s="8"/>
       <c r="N48" s="4"/>
       <c r="O48" s="7"/>
       <c r="P48" s="67"/>
     </row>
-    <row r="49" spans="1:16" ht="97.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:16" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="18" t="s">
-        <v>64</v>
+        <v>358</v>
       </c>
       <c r="C49" s="18" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>359</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>222</v>
       </c>
       <c r="E49" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F49" s="10" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="F49" s="90" t="s">
+        <v>361</v>
+      </c>
+      <c r="G49" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I49" s="16">
+      <c r="I49" s="34">
         <v>44927</v>
       </c>
       <c r="J49" s="16">
-        <v>46081</v>
-[...12 lines deleted...]
-      <c r="P49" s="6"/>
+        <v>46142</v>
+      </c>
+      <c r="K49" s="96" t="s">
+        <v>360</v>
+      </c>
+      <c r="L49" s="96" t="s">
+        <v>456</v>
+      </c>
+      <c r="M49" s="97" t="s">
+        <v>561</v>
+      </c>
+      <c r="N49" s="4"/>
+      <c r="O49" s="7"/>
+      <c r="P49" s="67"/>
     </row>
-    <row r="50" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:16" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B50" s="14" t="s">
-[...6 lines deleted...]
-        <v>232</v>
+      <c r="B50" s="18" t="s">
+        <v>982</v>
+      </c>
+      <c r="C50" s="18" t="s">
+        <v>150</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>984</v>
       </c>
       <c r="E50" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F50" s="10" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="F50" s="90" t="s">
+        <v>985</v>
+      </c>
+      <c r="G50" s="14" t="s">
+        <v>128</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I50" s="16">
-        <v>44652</v>
+        <v>46082</v>
       </c>
       <c r="J50" s="17">
-        <v>46022</v>
-[...11 lines deleted...]
-      <c r="O50" s="21"/>
+        <v>46752</v>
+      </c>
+      <c r="K50" s="96" t="s">
+        <v>983</v>
+      </c>
+      <c r="L50" s="96"/>
+      <c r="M50" s="97"/>
+      <c r="N50" s="4"/>
+      <c r="O50" s="7"/>
       <c r="P50" s="67"/>
     </row>
-    <row r="51" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:16" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="3" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>82</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C51" s="18" t="s">
+        <v>63</v>
       </c>
       <c r="D51" s="14" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E51" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>1372</v>
+        <v>229</v>
       </c>
       <c r="G51" s="14" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="I51" s="16">
-        <v>46023</v>
-[...8 lines deleted...]
-      <c r="M51" s="8"/>
+        <v>46082</v>
+      </c>
+      <c r="J51" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K51" s="96" t="s">
+        <v>965</v>
+      </c>
+      <c r="L51" s="97"/>
+      <c r="M51" s="97"/>
       <c r="N51" s="8"/>
-      <c r="O51" s="21"/>
-      <c r="P51" s="67"/>
+      <c r="O51" s="6"/>
+      <c r="P51" s="6"/>
     </row>
     <row r="52" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B52" s="14" t="s">
-        <v>1367</v>
+        <v>64</v>
       </c>
       <c r="C52" s="14" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>1175</v>
+        <v>65</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>219</v>
       </c>
       <c r="E52" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F52" s="14" t="s">
-[...3 lines deleted...]
-        <v>1369</v>
+      <c r="F52" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="G52" s="40" t="s">
+        <v>35</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I52" s="16">
-        <v>46055</v>
+      <c r="I52" s="17">
+        <v>46082</v>
       </c>
       <c r="J52" s="16">
-        <v>46081</v>
-[...6 lines deleted...]
-      <c r="N52" s="124"/>
+        <v>47514</v>
+      </c>
+      <c r="K52" s="96" t="s">
+        <v>851</v>
+      </c>
+      <c r="L52" s="99"/>
+      <c r="M52" s="97"/>
+      <c r="N52" s="8"/>
       <c r="O52" s="21"/>
       <c r="P52" s="67"/>
     </row>
-    <row r="53" spans="1:16" ht="91.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B53" s="18" t="s">
-[...3 lines deleted...]
-        <v>87</v>
+      <c r="B53" s="14" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>1015</v>
       </c>
       <c r="D53" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F53" s="14" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="F53" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G53" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I53" s="17">
-        <v>45383</v>
+        <v>46082</v>
       </c>
       <c r="J53" s="16">
-        <v>46081</v>
-[...8 lines deleted...]
-      <c r="N53" s="79"/>
+        <v>47514</v>
+      </c>
+      <c r="K53" s="96" t="s">
+        <v>1013</v>
+      </c>
+      <c r="L53" s="105"/>
+      <c r="M53" s="97"/>
+      <c r="N53" s="8"/>
       <c r="O53" s="21"/>
       <c r="P53" s="67"/>
     </row>
-    <row r="54" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B54" s="18" t="s">
-[...3 lines deleted...]
-        <v>468</v>
+      <c r="B54" s="14" t="s">
+        <v>646</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>158</v>
       </c>
       <c r="D54" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E54" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F54" s="14" t="s">
-        <v>328</v>
+      <c r="F54" s="10" t="s">
+        <v>650</v>
       </c>
       <c r="G54" s="14" t="s">
-        <v>40</v>
+        <v>753</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>44805</v>
+        <v>37</v>
+      </c>
+      <c r="I54" s="16">
+        <v>45778</v>
       </c>
       <c r="J54" s="16">
-        <v>46081</v>
-[...13 lines deleted...]
-      <c r="O54" s="6"/>
+        <v>46022</v>
+      </c>
+      <c r="K54" s="101" t="s">
+        <v>647</v>
+      </c>
+      <c r="L54" s="113"/>
+      <c r="M54" s="8"/>
+      <c r="N54" s="8"/>
+      <c r="O54" s="21"/>
       <c r="P54" s="67"/>
     </row>
-    <row r="55" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B55" s="18" t="s">
-[...3 lines deleted...]
-        <v>98</v>
+      <c r="B55" s="14" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>1019</v>
       </c>
       <c r="D55" s="14" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E55" s="14" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>943</v>
+        <v>21</v>
+      </c>
+      <c r="F55" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="G55" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I55" s="17">
         <v>46082</v>
       </c>
       <c r="J55" s="16">
-        <v>47483</v>
-[...7 lines deleted...]
-      <c r="O55" s="6"/>
+        <v>47514</v>
+      </c>
+      <c r="K55" s="96" t="s">
+        <v>1017</v>
+      </c>
+      <c r="L55" s="114"/>
+      <c r="M55" s="115"/>
+      <c r="N55" s="115"/>
+      <c r="O55" s="21"/>
       <c r="P55" s="67"/>
     </row>
-    <row r="56" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B56" s="14" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="B56" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="C56" s="18" t="s">
+        <v>83</v>
       </c>
       <c r="D56" s="14" t="s">
-        <v>242</v>
+        <v>450</v>
       </c>
       <c r="E56" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F56" s="14" t="s">
-        <v>271</v>
+        <v>527</v>
       </c>
       <c r="G56" s="14" t="s">
-        <v>26</v>
+        <v>871</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I56" s="28">
-[...11 lines deleted...]
-      <c r="O56" s="6"/>
+      <c r="I56" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J56" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K56" s="97" t="s">
+        <v>526</v>
+      </c>
+      <c r="L56" s="99"/>
+      <c r="M56" s="78"/>
+      <c r="N56" s="78"/>
+      <c r="O56" s="21"/>
       <c r="P56" s="67"/>
     </row>
     <row r="57" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B57" s="14" t="s">
-[...3 lines deleted...]
-        <v>57</v>
+      <c r="B57" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C57" s="18" t="s">
+        <v>347</v>
       </c>
       <c r="D57" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E57" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F57" s="14" t="s">
-        <v>733</v>
+      <c r="F57" s="65" t="s">
+        <v>258</v>
       </c>
       <c r="G57" s="14" t="s">
-        <v>26</v>
+        <v>871</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I57" s="28">
-[...14 lines deleted...]
-      <c r="N57" s="36"/>
+      <c r="I57" s="17">
+        <v>44805</v>
+      </c>
+      <c r="J57" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K57" s="96" t="s">
+        <v>348</v>
+      </c>
+      <c r="L57" s="98" t="s">
+        <v>467</v>
+      </c>
+      <c r="M57" s="98" t="s">
+        <v>546</v>
+      </c>
+      <c r="N57" s="98" t="s">
+        <v>720</v>
+      </c>
       <c r="O57" s="6"/>
       <c r="P57" s="67"/>
     </row>
     <row r="58" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="3" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>1331</v>
+        <v>19</v>
+      </c>
+      <c r="B58" s="18" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C58" s="18" t="s">
+        <v>94</v>
       </c>
       <c r="D58" s="14" t="s">
-        <v>1332</v>
+        <v>219</v>
       </c>
       <c r="E58" s="14" t="s">
-        <v>1333</v>
+        <v>21</v>
       </c>
       <c r="F58" s="14" t="s">
-        <v>1334</v>
+        <v>1081</v>
       </c>
       <c r="G58" s="14" t="s">
-        <v>1335</v>
+        <v>26</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>37</v>
-[...12 lines deleted...]
-      <c r="N58" s="36"/>
+        <v>23</v>
+      </c>
+      <c r="I58" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J58" s="16">
+        <v>47483</v>
+      </c>
+      <c r="K58" s="96" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L58" s="98"/>
+      <c r="M58" s="98"/>
+      <c r="N58" s="98"/>
       <c r="O58" s="6"/>
       <c r="P58" s="67"/>
     </row>
     <row r="59" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="B59" s="14" t="s">
-        <v>497</v>
+        <v>815</v>
       </c>
       <c r="C59" s="14" t="s">
-        <v>409</v>
+        <v>816</v>
       </c>
       <c r="D59" s="14" t="s">
-        <v>619</v>
+        <v>817</v>
       </c>
       <c r="E59" s="14" t="s">
-        <v>21</v>
+        <v>818</v>
       </c>
       <c r="F59" s="14" t="s">
-        <v>974</v>
+        <v>819</v>
       </c>
       <c r="G59" s="14" t="s">
-        <v>40</v>
+        <v>820</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I59" s="28">
-        <v>45566</v>
-[...10 lines deleted...]
-      <c r="M59" s="36"/>
+        <v>45901</v>
+      </c>
+      <c r="J59" s="17">
+        <v>46996</v>
+      </c>
+      <c r="K59" s="96" t="s">
+        <v>821</v>
+      </c>
+      <c r="L59" s="98"/>
+      <c r="M59" s="98"/>
       <c r="N59" s="36"/>
       <c r="O59" s="6"/>
       <c r="P59" s="67"/>
     </row>
     <row r="60" spans="1:16" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B60" s="14" t="s">
-        <v>497</v>
+        <v>367</v>
       </c>
       <c r="C60" s="14" t="s">
-        <v>984</v>
+        <v>317</v>
       </c>
       <c r="D60" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E60" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F60" s="14" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>957</v>
+      </c>
+      <c r="G60" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I60" s="28">
         <v>45566</v>
       </c>
-      <c r="J60" s="17">
-[...6 lines deleted...]
-        <v>1297</v>
+      <c r="J60" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K60" s="96" t="s">
+        <v>622</v>
+      </c>
+      <c r="L60" s="98" t="s">
+        <v>721</v>
       </c>
       <c r="M60" s="36"/>
       <c r="N60" s="36"/>
       <c r="O60" s="6"/>
       <c r="P60" s="67"/>
     </row>
-    <row r="61" spans="1:16" ht="73.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:16" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="14" t="s">
-        <v>72</v>
+        <v>367</v>
       </c>
       <c r="C61" s="14" t="s">
-        <v>73</v>
+        <v>632</v>
       </c>
       <c r="D61" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E61" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F61" s="14" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>633</v>
+      </c>
+      <c r="G61" s="10" t="s">
+        <v>31</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I61" s="61">
-        <v>44652</v>
+      <c r="I61" s="28">
+        <v>45566</v>
       </c>
       <c r="J61" s="17">
-        <v>46081</v>
-[...13 lines deleted...]
-      <c r="O61" s="21"/>
+        <v>45961</v>
+      </c>
+      <c r="K61" s="96" t="s">
+        <v>631</v>
+      </c>
+      <c r="L61" s="98" t="s">
+        <v>786</v>
+      </c>
+      <c r="M61" s="36"/>
+      <c r="N61" s="36"/>
+      <c r="O61" s="6"/>
       <c r="P61" s="67"/>
     </row>
     <row r="62" spans="1:16" ht="73.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B62" s="14" t="s">
-        <v>373</v>
+        <v>69</v>
       </c>
       <c r="C62" s="14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D62" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F62" s="14" t="s">
-        <v>375</v>
+        <v>948</v>
       </c>
       <c r="G62" s="14" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H62" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="H62" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I62" s="61">
-[...16 lines deleted...]
-      </c>
+      <c r="I62" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J62" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K62" s="96" t="s">
+        <v>947</v>
+      </c>
+      <c r="L62" s="98"/>
+      <c r="M62" s="96"/>
+      <c r="N62" s="96"/>
       <c r="O62" s="21"/>
       <c r="P62" s="67"/>
     </row>
     <row r="63" spans="1:16" ht="73.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B63" s="18" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="B63" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>66</v>
       </c>
       <c r="D63" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E63" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F63" s="27" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="F63" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="G63" s="14" t="s">
+        <v>22</v>
       </c>
       <c r="H63" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I63" s="61">
-        <v>45261</v>
-[...14 lines deleted...]
-      <c r="O63" s="21"/>
+        <v>44866</v>
+      </c>
+      <c r="J63" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K63" s="98" t="s">
+        <v>301</v>
+      </c>
+      <c r="L63" s="98" t="s">
+        <v>336</v>
+      </c>
+      <c r="M63" s="96" t="s">
+        <v>513</v>
+      </c>
+      <c r="N63" s="96" t="s">
+        <v>705</v>
+      </c>
+      <c r="O63" s="97" t="s">
+        <v>1101</v>
+      </c>
       <c r="P63" s="67"/>
     </row>
-    <row r="64" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="1" t="s">
+    <row r="64" spans="1:16" ht="73.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="18" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>71</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>72</v>
       </c>
       <c r="D64" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E64" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E64" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F64" s="10" t="s">
-        <v>290</v>
+      <c r="F64" s="14" t="s">
+        <v>852</v>
       </c>
       <c r="G64" s="10" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H64" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H64" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I64" s="17">
-        <v>44652</v>
-[...16 lines deleted...]
-      <c r="O64" s="6"/>
+        <v>46082</v>
+      </c>
+      <c r="J64" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K64" s="98" t="s">
+        <v>853</v>
+      </c>
+      <c r="L64" s="98"/>
+      <c r="M64" s="96"/>
+      <c r="N64" s="6"/>
+      <c r="O64" s="21"/>
       <c r="P64" s="67"/>
     </row>
     <row r="65" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B65" s="18" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C65" s="18" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D65" s="14" t="s">
-        <v>1224</v>
+        <v>219</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F65" s="52" t="s">
-        <v>1366</v>
+      <c r="F65" s="10" t="s">
+        <v>1021</v>
       </c>
       <c r="G65" s="10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I65" s="17">
-        <v>46034</v>
-[...9 lines deleted...]
-      <c r="N65" s="103"/>
+        <v>46082</v>
+      </c>
+      <c r="J65" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K65" s="99" t="s">
+        <v>1020</v>
+      </c>
+      <c r="L65" s="99"/>
+      <c r="M65" s="96"/>
+      <c r="N65" s="96"/>
       <c r="O65" s="6"/>
       <c r="P65" s="67"/>
     </row>
     <row r="66" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B66" s="18" t="s">
-        <v>1221</v>
+        <v>756</v>
       </c>
       <c r="C66" s="18" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="D66" s="14" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F66" s="52" t="s">
-        <v>1060</v>
+        <v>691</v>
       </c>
       <c r="G66" s="10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="17">
-        <v>45839</v>
-[...9 lines deleted...]
-      <c r="N66" s="103"/>
+        <v>46082</v>
+      </c>
+      <c r="J66" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K66" s="99" t="s">
+        <v>757</v>
+      </c>
+      <c r="L66" s="99"/>
+      <c r="M66" s="96"/>
+      <c r="N66" s="96"/>
       <c r="O66" s="6"/>
       <c r="P66" s="67"/>
     </row>
-    <row r="67" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:16" ht="61.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="18" t="s">
-        <v>1221</v>
+        <v>308</v>
       </c>
       <c r="C67" s="18" t="s">
-        <v>221</v>
+        <v>41</v>
       </c>
       <c r="D67" s="14" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="E67" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E67" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F67" s="52" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="F67" s="32" t="s">
+        <v>880</v>
+      </c>
+      <c r="G67" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I67" s="17">
-        <v>45929</v>
-[...10 lines deleted...]
-      <c r="O67" s="6"/>
+        <v>46082</v>
+      </c>
+      <c r="J67" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K67" s="97" t="s">
+        <v>881</v>
+      </c>
+      <c r="L67" s="99"/>
+      <c r="M67" s="97"/>
+      <c r="N67" s="97"/>
+      <c r="O67" s="21"/>
       <c r="P67" s="67"/>
     </row>
     <row r="68" spans="1:16" ht="61.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="18" t="s">
-        <v>388</v>
+        <v>499</v>
       </c>
       <c r="C68" s="18" t="s">
-        <v>42</v>
+        <v>500</v>
       </c>
       <c r="D68" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E68" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F68" s="32" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>502</v>
+      </c>
+      <c r="G68" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H68" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I68" s="17">
-        <v>44896</v>
+        <v>45231</v>
       </c>
       <c r="J68" s="16">
-        <v>46081</v>
-[...12 lines deleted...]
-      </c>
+        <v>46203</v>
+      </c>
+      <c r="K68" s="97" t="s">
+        <v>501</v>
+      </c>
+      <c r="L68" s="99" t="s">
+        <v>547</v>
+      </c>
+      <c r="M68" s="97" t="s">
+        <v>722</v>
+      </c>
+      <c r="N68" s="2"/>
       <c r="O68" s="21"/>
       <c r="P68" s="67"/>
     </row>
-    <row r="69" spans="1:16" ht="61.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="1" t="s">
+    <row r="69" spans="1:16" ht="87.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="18" t="s">
-        <v>734</v>
+        <v>213</v>
       </c>
       <c r="C69" s="18" t="s">
-        <v>735</v>
+        <v>214</v>
       </c>
       <c r="D69" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E69" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F69" s="32" t="s">
-[...5 lines deleted...]
-      <c r="H69" s="33" t="s">
+      <c r="F69" s="14" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G69" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="H69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I69" s="17">
-        <v>45231</v>
+        <v>46082</v>
       </c>
       <c r="J69" s="16">
-        <v>46081</v>
-[...10 lines deleted...]
-      <c r="N69" s="2"/>
+        <v>47514</v>
+      </c>
+      <c r="K69" s="96" t="s">
+        <v>1022</v>
+      </c>
+      <c r="L69" s="97"/>
+      <c r="M69" s="97"/>
+      <c r="N69" s="97"/>
       <c r="O69" s="21"/>
       <c r="P69" s="67"/>
     </row>
-    <row r="70" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:16" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="18" t="s">
+        <v>986</v>
+      </c>
+      <c r="C70" s="18" t="s">
+        <v>500</v>
+      </c>
+      <c r="D70" s="14" t="s">
         <v>222</v>
       </c>
-      <c r="C70" s="18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" s="14" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F70" s="14" t="s">
-        <v>288</v>
+        <v>988</v>
       </c>
       <c r="G70" s="14" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I70" s="17">
-        <v>44652</v>
+        <v>46097</v>
       </c>
       <c r="J70" s="17">
-        <v>46081</v>
-[...12 lines deleted...]
-      </c>
+        <v>46752</v>
+      </c>
+      <c r="K70" s="96" t="s">
+        <v>987</v>
+      </c>
+      <c r="L70" s="97"/>
+      <c r="M70" s="97"/>
+      <c r="N70" s="97"/>
       <c r="O70" s="21"/>
       <c r="P70" s="67"/>
     </row>
     <row r="71" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B71" s="18" t="s">
-        <v>1010</v>
+        <v>653</v>
       </c>
       <c r="C71" s="18" t="s">
-        <v>1011</v>
+        <v>654</v>
       </c>
       <c r="D71" s="14" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E71" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F71" s="14" t="s">
-        <v>1012</v>
+        <v>655</v>
       </c>
       <c r="G71" s="14" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I71" s="17">
-        <v>45657</v>
-[...10 lines deleted...]
-      <c r="M71" s="104"/>
+        <v>46082</v>
+      </c>
+      <c r="J71" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K71" s="96" t="s">
+        <v>656</v>
+      </c>
+      <c r="L71" s="97"/>
+      <c r="M71" s="97"/>
       <c r="N71" s="5"/>
       <c r="O71" s="21"/>
       <c r="P71" s="67"/>
     </row>
     <row r="72" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B72" s="18" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C72" s="18" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D72" s="14" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E72" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F72" s="14" t="s">
-        <v>1383</v>
+        <v>990</v>
       </c>
       <c r="G72" s="14" t="s">
-        <v>80</v>
+        <v>991</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="17">
         <v>46082</v>
       </c>
       <c r="J72" s="16">
         <v>47514</v>
       </c>
-      <c r="K72" s="103" t="s">
-[...4 lines deleted...]
-      <c r="N72" s="104"/>
+      <c r="K72" s="96" t="s">
+        <v>989</v>
+      </c>
+      <c r="L72" s="97"/>
+      <c r="M72" s="97"/>
+      <c r="N72" s="97"/>
       <c r="O72" s="21"/>
       <c r="P72" s="67"/>
     </row>
     <row r="73" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B73" s="18" t="s">
-        <v>353</v>
+        <v>280</v>
       </c>
       <c r="C73" s="18" t="s">
-        <v>342</v>
+        <v>272</v>
       </c>
       <c r="D73" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E73" s="32" t="s">
         <v>21</v>
       </c>
       <c r="F73" s="14" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>281</v>
+      </c>
+      <c r="G73" s="51" t="s">
+        <v>1118</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I73" s="17">
         <v>45017</v>
       </c>
       <c r="J73" s="16">
-        <v>46022</v>
-[...11 lines deleted...]
-        <v>1233</v>
+        <v>46203</v>
+      </c>
+      <c r="K73" s="101" t="s">
+        <v>282</v>
+      </c>
+      <c r="L73" s="97" t="s">
+        <v>491</v>
+      </c>
+      <c r="M73" s="97" t="s">
+        <v>578</v>
+      </c>
+      <c r="N73" s="97" t="s">
+        <v>764</v>
       </c>
       <c r="O73" s="21"/>
       <c r="P73" s="67"/>
     </row>
     <row r="74" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B74" s="18" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C74" s="18" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="D74" s="14" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E74" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F74" s="14" t="s">
-        <v>203</v>
+        <v>1025</v>
       </c>
       <c r="G74" s="14" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I74" s="16">
-[...16 lines deleted...]
-      </c>
+      <c r="I74" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J74" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K74" s="96" t="s">
+        <v>1024</v>
+      </c>
+      <c r="L74" s="97"/>
+      <c r="M74" s="97"/>
+      <c r="N74" s="97"/>
       <c r="O74" s="21"/>
       <c r="P74" s="67"/>
     </row>
     <row r="75" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B75" s="18" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="C75" s="18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D75" s="14" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E75" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F75" s="65" t="s">
-        <v>379</v>
+        <v>1027</v>
       </c>
       <c r="G75" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I75" s="17">
-        <v>44835</v>
-[...15 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="J75" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K75" s="96" t="s">
+        <v>1026</v>
+      </c>
+      <c r="L75" s="97"/>
+      <c r="M75" s="97"/>
+      <c r="N75" s="97"/>
       <c r="O75" s="21"/>
       <c r="P75" s="67"/>
     </row>
-    <row r="76" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B76" s="10" t="s">
-        <v>969</v>
+      <c r="B76" s="18" t="s">
+        <v>1029</v>
       </c>
       <c r="C76" s="18" t="s">
-        <v>68</v>
+        <v>1030</v>
       </c>
       <c r="D76" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E76" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F76" s="10" t="s">
-        <v>971</v>
+      <c r="F76" s="14" t="s">
+        <v>1031</v>
       </c>
       <c r="G76" s="14" t="s">
-        <v>972</v>
+        <v>42</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I76" s="99">
-        <v>45566</v>
+      <c r="I76" s="17">
+        <v>46082</v>
       </c>
       <c r="J76" s="16">
-        <v>46081</v>
-[...9 lines deleted...]
-      <c r="O76" s="8"/>
+        <v>47514</v>
+      </c>
+      <c r="K76" s="96" t="s">
+        <v>1028</v>
+      </c>
+      <c r="L76" s="97"/>
+      <c r="M76" s="97"/>
+      <c r="N76" s="97"/>
+      <c r="O76" s="21"/>
       <c r="P76" s="67"/>
     </row>
     <row r="77" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="1" t="s">
+      <c r="A77" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B77" s="18" t="s">
-        <v>84</v>
+      <c r="B77" s="10" t="s">
+        <v>619</v>
       </c>
       <c r="C77" s="18" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="D77" s="14" t="s">
-        <v>232</v>
+        <v>450</v>
       </c>
       <c r="E77" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F77" s="10" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>621</v>
+      </c>
+      <c r="G77" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I77" s="16">
-[...17 lines deleted...]
-      <c r="O77" s="21"/>
+      <c r="I77" s="92">
+        <v>45566</v>
+      </c>
+      <c r="J77" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K77" s="96" t="s">
+        <v>620</v>
+      </c>
+      <c r="L77" s="97" t="s">
+        <v>723</v>
+      </c>
+      <c r="M77" s="8"/>
+      <c r="N77" s="8"/>
+      <c r="O77" s="8"/>
       <c r="P77" s="67"/>
     </row>
-    <row r="78" spans="1:16" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="60" t="s">
+    <row r="78" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B78" s="2" t="s">
-[...3 lines deleted...]
-        <v>552</v>
+      <c r="B78" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="C78" s="18" t="s">
+        <v>81</v>
       </c>
       <c r="D78" s="14" t="s">
-        <v>619</v>
+        <v>219</v>
       </c>
       <c r="E78" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F78" s="51" t="s">
-        <v>1133</v>
+      <c r="F78" s="10" t="s">
+        <v>1117</v>
       </c>
       <c r="G78" s="51" t="s">
-        <v>972</v>
+        <v>1118</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I78" s="16">
-        <v>45078</v>
+      <c r="I78" s="17">
+        <v>46082</v>
       </c>
       <c r="J78" s="16">
-        <v>46081</v>
-[...11 lines deleted...]
-      <c r="O78" s="8"/>
+        <v>47177</v>
+      </c>
+      <c r="K78" s="96" t="s">
+        <v>1116</v>
+      </c>
+      <c r="L78" s="97"/>
+      <c r="M78" s="97"/>
+      <c r="N78" s="97"/>
+      <c r="O78" s="21"/>
       <c r="P78" s="67"/>
     </row>
-    <row r="79" spans="1:16" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:16" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>742</v>
+        <v>391</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>138</v>
+        <v>392</v>
       </c>
       <c r="D79" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E79" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F79" s="51" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>724</v>
+      </c>
+      <c r="G79" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I79" s="16">
-[...11 lines deleted...]
-      <c r="M79" s="8"/>
+      <c r="I79" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J79" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K79" s="97" t="s">
+        <v>958</v>
+      </c>
+      <c r="L79" s="97"/>
+      <c r="M79" s="97"/>
       <c r="N79" s="6"/>
       <c r="O79" s="8"/>
       <c r="P79" s="67"/>
     </row>
-    <row r="80" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="1" t="s">
+    <row r="80" spans="1:16" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>204</v>
+        <v>506</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>205</v>
+        <v>134</v>
       </c>
       <c r="D80" s="14" t="s">
-        <v>232</v>
+        <v>450</v>
       </c>
       <c r="E80" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F80" s="14" t="s">
-[...3 lines deleted...]
-        <v>132</v>
+      <c r="F80" s="51" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G80" s="59" t="s">
+        <v>35</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I80" s="16">
-        <v>44652</v>
+        <v>45231</v>
       </c>
       <c r="J80" s="17">
-        <v>46081</v>
-[...12 lines deleted...]
-      </c>
+        <v>45961</v>
+      </c>
+      <c r="K80" s="97" t="s">
+        <v>507</v>
+      </c>
+      <c r="L80" s="97" t="s">
+        <v>778</v>
+      </c>
+      <c r="M80" s="8"/>
+      <c r="N80" s="6"/>
       <c r="O80" s="8"/>
       <c r="P80" s="67"/>
     </row>
     <row r="81" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>98</v>
+        <v>196</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>787</v>
+        <v>197</v>
       </c>
       <c r="D81" s="14" t="s">
-        <v>619</v>
+        <v>219</v>
       </c>
       <c r="E81" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F81" s="14" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="F81" s="51" t="s">
+        <v>916</v>
+      </c>
+      <c r="G81" s="10" t="s">
+        <v>128</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I81" s="16">
-        <v>45383</v>
+      <c r="I81" s="26">
+        <v>46082</v>
       </c>
       <c r="J81" s="16">
-        <v>45961</v>
-[...8 lines deleted...]
-      <c r="N81" s="6"/>
+        <v>47514</v>
+      </c>
+      <c r="K81" s="97" t="s">
+        <v>917</v>
+      </c>
+      <c r="L81" s="97"/>
+      <c r="M81" s="97"/>
+      <c r="N81" s="96"/>
       <c r="O81" s="8"/>
       <c r="P81" s="67"/>
     </row>
-    <row r="82" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>89</v>
+        <v>533</v>
       </c>
       <c r="D82" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E82" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="14" t="s">
-        <v>726</v>
-[...4 lines deleted...]
-      <c r="H82" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="G82" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H82" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I82" s="16">
-        <v>45170</v>
-[...14 lines deleted...]
-      <c r="O82" s="6"/>
+        <v>45383</v>
+      </c>
+      <c r="J82" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K82" s="97" t="s">
+        <v>534</v>
+      </c>
+      <c r="L82" s="97" t="s">
+        <v>700</v>
+      </c>
+      <c r="M82" s="97" t="s">
+        <v>1157</v>
+      </c>
+      <c r="N82" s="6"/>
+      <c r="O82" s="8"/>
       <c r="P82" s="67"/>
     </row>
-    <row r="83" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="2" t="s">
+    <row r="83" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>975</v>
+        <v>84</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>452</v>
+        <v>85</v>
       </c>
       <c r="D83" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E83" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F83" s="14" t="s">
-        <v>977</v>
+        <v>1032</v>
       </c>
       <c r="G83" s="14" t="s">
-        <v>972</v>
-[...1 lines deleted...]
-      <c r="H83" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H83" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I83" s="16">
-        <v>45572</v>
+      <c r="I83" s="17">
+        <v>46082</v>
       </c>
       <c r="J83" s="16">
-        <v>46081</v>
-[...7 lines deleted...]
-      <c r="M83" s="8"/>
+        <v>46203</v>
+      </c>
+      <c r="K83" s="96" t="s">
+        <v>495</v>
+      </c>
+      <c r="L83" s="97"/>
+      <c r="M83" s="97"/>
       <c r="N83" s="8"/>
       <c r="O83" s="6"/>
       <c r="P83" s="67"/>
     </row>
-    <row r="84" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>90</v>
+        <v>1033</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>91</v>
+        <v>1034</v>
       </c>
       <c r="D84" s="14" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="E84" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F84" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H84" s="2" t="s">
+      <c r="F84" s="14" t="s">
+        <v>1036</v>
+      </c>
+      <c r="G84" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H84" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I84" s="26">
-[...16 lines deleted...]
-      </c>
+      <c r="I84" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J84" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K84" s="96" t="s">
+        <v>1035</v>
+      </c>
+      <c r="L84" s="97"/>
+      <c r="M84" s="97"/>
+      <c r="N84" s="8"/>
       <c r="O84" s="6"/>
       <c r="P84" s="67"/>
     </row>
-    <row r="85" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="3" t="s">
+    <row r="85" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>365</v>
+        <v>623</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D85" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E85" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F85" s="14" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>625</v>
+      </c>
+      <c r="G85" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I85" s="26">
-[...17 lines deleted...]
-      <c r="O85" s="11"/>
+      <c r="I85" s="16">
+        <v>45572</v>
+      </c>
+      <c r="J85" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K85" s="96" t="s">
+        <v>624</v>
+      </c>
+      <c r="L85" s="97" t="s">
+        <v>725</v>
+      </c>
+      <c r="M85" s="8"/>
+      <c r="N85" s="8"/>
+      <c r="O85" s="6"/>
       <c r="P85" s="67"/>
     </row>
-    <row r="86" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="86" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>82</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>92</v>
+        <v>966</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>93</v>
+        <v>967</v>
       </c>
       <c r="D86" s="14" t="s">
-        <v>619</v>
+        <v>219</v>
       </c>
       <c r="E86" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F86" s="10" t="s">
-        <v>94</v>
+      <c r="F86" s="14" t="s">
+        <v>228</v>
       </c>
       <c r="G86" s="14" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I86" s="26">
-[...11 lines deleted...]
-      <c r="M86" s="11"/>
+      <c r="I86" s="16">
+        <v>46082</v>
+      </c>
+      <c r="J86" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K86" s="96" t="s">
+        <v>968</v>
+      </c>
+      <c r="L86" s="97"/>
+      <c r="M86" s="8"/>
       <c r="N86" s="8"/>
-      <c r="O86" s="11"/>
+      <c r="O86" s="6"/>
       <c r="P86" s="67"/>
     </row>
-    <row r="87" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="3" t="s">
+    <row r="87" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>1005</v>
+        <v>86</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>964</v>
+        <v>87</v>
       </c>
       <c r="D87" s="14" t="s">
-        <v>1374</v>
+        <v>222</v>
       </c>
       <c r="E87" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F87" s="10" t="s">
-        <v>1375</v>
+      <c r="F87" s="2" t="s">
+        <v>882</v>
       </c>
       <c r="G87" s="14" t="s">
-        <v>31</v>
+        <v>871</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="I87" s="26">
-        <v>46023</v>
-[...10 lines deleted...]
-      <c r="O87" s="11"/>
+        <v>46082</v>
+      </c>
+      <c r="J87" s="26">
+        <v>46234</v>
+      </c>
+      <c r="K87" s="97" t="s">
+        <v>883</v>
+      </c>
+      <c r="L87" s="97"/>
+      <c r="M87" s="97"/>
+      <c r="N87" s="97"/>
+      <c r="O87" s="6"/>
       <c r="P87" s="67"/>
     </row>
-    <row r="88" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>568</v>
+        <v>292</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>569</v>
+        <v>272</v>
       </c>
       <c r="D88" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E88" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F88" s="44" t="s">
-        <v>1108</v>
+      <c r="F88" s="14" t="s">
+        <v>259</v>
       </c>
       <c r="G88" s="10" t="s">
-        <v>549</v>
+        <v>389</v>
       </c>
       <c r="H88" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I88" s="26">
-        <v>44774</v>
-[...16 lines deleted...]
-      <c r="O88" s="11"/>
+        <v>44927</v>
+      </c>
+      <c r="J88" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K88" s="97" t="s">
+        <v>388</v>
+      </c>
+      <c r="L88" s="97" t="s">
+        <v>521</v>
+      </c>
+      <c r="M88" s="97" t="s">
+        <v>568</v>
+      </c>
+      <c r="N88" s="97" t="s">
+        <v>709</v>
+      </c>
+      <c r="O88" s="96" t="s">
+        <v>1102</v>
+      </c>
       <c r="P88" s="67"/>
     </row>
-    <row r="89" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>463</v>
+        <v>88</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>465</v>
+        <v>89</v>
       </c>
       <c r="D89" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E89" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F89" s="10" t="s">
-        <v>466</v>
+        <v>90</v>
       </c>
       <c r="G89" s="14" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="H89" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I89" s="26">
-        <v>44958</v>
-[...14 lines deleted...]
-      <c r="O89" s="67"/>
+        <v>45352</v>
+      </c>
+      <c r="J89" s="26">
+        <v>46203</v>
+      </c>
+      <c r="K89" s="97" t="s">
+        <v>538</v>
+      </c>
+      <c r="L89" s="97" t="s">
+        <v>701</v>
+      </c>
+      <c r="M89" s="96" t="s">
+        <v>1158</v>
+      </c>
+      <c r="N89" s="8"/>
+      <c r="O89" s="11"/>
       <c r="P89" s="67"/>
     </row>
-    <row r="90" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>451</v>
+        <v>648</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>452</v>
+        <v>614</v>
       </c>
       <c r="D90" s="14" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="E90" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F90" s="32" t="s">
-        <v>453</v>
+      <c r="F90" s="10" t="s">
+        <v>753</v>
       </c>
       <c r="G90" s="14" t="s">
-        <v>35</v>
+        <v>142</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I90" s="26">
-        <v>44958</v>
-[...1 lines deleted...]
-      <c r="J90" s="16">
+        <v>45778</v>
+      </c>
+      <c r="J90" s="26">
         <v>46022</v>
       </c>
-      <c r="K90" s="104" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="K90" s="101" t="s">
+        <v>649</v>
+      </c>
+      <c r="L90" s="96"/>
+      <c r="M90" s="8"/>
       <c r="N90" s="8"/>
-      <c r="O90" s="67"/>
+      <c r="O90" s="11"/>
       <c r="P90" s="67"/>
     </row>
-    <row r="91" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B91" s="27" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="B91" s="2" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>1002</v>
       </c>
       <c r="D91" s="14" t="s">
-        <v>232</v>
-[...8 lines deleted...]
-        <v>43</v>
+        <v>222</v>
+      </c>
+      <c r="E91" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F91" s="44" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G91" s="10" t="s">
+        <v>389</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I91" s="17">
-[...17 lines deleted...]
-      <c r="O91" s="21"/>
+      <c r="I91" s="26">
+        <v>46113</v>
+      </c>
+      <c r="J91" s="26">
+        <v>47118</v>
+      </c>
+      <c r="K91" s="96" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L91" s="96"/>
+      <c r="M91" s="8"/>
+      <c r="N91" s="8"/>
+      <c r="O91" s="11"/>
       <c r="P91" s="67"/>
     </row>
-    <row r="92" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="37" t="s">
+    <row r="92" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B92" s="27" t="s">
-[...3 lines deleted...]
-        <v>110</v>
+      <c r="B92" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>407</v>
       </c>
       <c r="D92" s="14" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="E92" s="27" t="s">
+        <v>450</v>
+      </c>
+      <c r="E92" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F92" s="32" t="s">
-[...3 lines deleted...]
-        <v>674</v>
+      <c r="F92" s="44" t="s">
+        <v>711</v>
+      </c>
+      <c r="G92" s="10" t="s">
+        <v>389</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I92" s="34">
-[...15 lines deleted...]
-      <c r="O92" s="21"/>
+      <c r="I92" s="26">
+        <v>44774</v>
+      </c>
+      <c r="J92" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K92" s="96" t="s">
+        <v>408</v>
+      </c>
+      <c r="L92" s="96" t="s">
+        <v>469</v>
+      </c>
+      <c r="M92" s="97" t="s">
+        <v>569</v>
+      </c>
+      <c r="N92" s="97" t="s">
+        <v>710</v>
+      </c>
+      <c r="O92" s="96" t="s">
+        <v>1103</v>
+      </c>
       <c r="P92" s="67"/>
     </row>
-    <row r="93" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:16" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B93" s="1" t="s">
-[...3 lines deleted...]
-        <v>194</v>
+      <c r="B93" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>1038</v>
       </c>
       <c r="D93" s="14" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F93" s="90" t="s">
-[...5 lines deleted...]
-      <c r="H93" s="10" t="s">
+      <c r="F93" s="44" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G93" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="H93" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I93" s="56">
-[...17 lines deleted...]
-      <c r="O93" s="21"/>
+      <c r="I93" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J93" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K93" s="96" t="s">
+        <v>1039</v>
+      </c>
+      <c r="L93" s="96"/>
+      <c r="M93" s="97"/>
+      <c r="N93" s="97"/>
+      <c r="O93" s="11"/>
       <c r="P93" s="67"/>
     </row>
-    <row r="94" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:16" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B94" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E94" s="10" t="s">
+      <c r="B94" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="D94" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E94" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F94" s="10" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>959</v>
+      </c>
+      <c r="G94" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I94" s="17">
-        <v>44652</v>
+      <c r="I94" s="26">
+        <v>46143</v>
       </c>
       <c r="J94" s="16">
-        <v>46022</v>
-[...13 lines deleted...]
-      <c r="O94" s="21"/>
+        <v>46203</v>
+      </c>
+      <c r="K94" s="96" t="s">
+        <v>1162</v>
+      </c>
+      <c r="L94" s="97"/>
+      <c r="M94" s="97"/>
+      <c r="N94" s="5"/>
+      <c r="O94" s="67"/>
       <c r="P94" s="67"/>
     </row>
-    <row r="95" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:16" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B95" s="18" t="s">
-[...3 lines deleted...]
-        <v>1309</v>
+      <c r="B95" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>370</v>
       </c>
       <c r="D95" s="14" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E95" s="14" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F95" s="10" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1043</v>
+      </c>
+      <c r="G95" s="27" t="s">
+        <v>42</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>45855</v>
+        <v>23</v>
+      </c>
+      <c r="I95" s="26">
+        <v>46082</v>
       </c>
       <c r="J95" s="16">
-        <v>46112</v>
-[...7 lines deleted...]
-      <c r="O95" s="21"/>
+        <v>47514</v>
+      </c>
+      <c r="K95" s="96" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L95" s="99"/>
+      <c r="M95" s="97"/>
+      <c r="N95" s="5"/>
+      <c r="O95" s="67"/>
       <c r="P95" s="67"/>
     </row>
-    <row r="96" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="45" t="s">
+    <row r="96" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B96" s="18" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="B96" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>340</v>
       </c>
       <c r="D96" s="14" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="E96" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F96" s="10" t="s">
-        <v>1045</v>
+        <v>854</v>
       </c>
       <c r="G96" s="14" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I96" s="17">
-[...17 lines deleted...]
-      <c r="O96" s="21"/>
+      <c r="I96" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J96" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K96" s="96" t="s">
+        <v>855</v>
+      </c>
+      <c r="L96" s="99"/>
+      <c r="M96" s="97"/>
+      <c r="N96" s="5"/>
+      <c r="O96" s="67"/>
       <c r="P96" s="67"/>
     </row>
-    <row r="97" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="45" t="s">
+    <row r="97" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B97" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="18" t="s">
+      <c r="B97" s="2" t="s">
         <v>339</v>
       </c>
+      <c r="C97" s="2" t="s">
+        <v>340</v>
+      </c>
       <c r="D97" s="14" t="s">
-        <v>619</v>
+        <v>224</v>
       </c>
       <c r="E97" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F97" s="14" t="s">
-        <v>340</v>
+      <c r="F97" s="10" t="s">
+        <v>856</v>
       </c>
       <c r="G97" s="14" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I97" s="17">
-        <v>45717</v>
+      <c r="I97" s="26">
+        <v>46082</v>
       </c>
       <c r="J97" s="16">
-        <v>46142</v>
-[...7 lines deleted...]
-      <c r="O97" s="21"/>
+        <v>46446</v>
+      </c>
+      <c r="K97" s="97" t="s">
+        <v>857</v>
+      </c>
+      <c r="L97" s="99"/>
+      <c r="M97" s="97"/>
+      <c r="N97" s="8"/>
+      <c r="O97" s="67"/>
       <c r="P97" s="67"/>
     </row>
-    <row r="98" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="45" t="s">
+    <row r="98" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B98" s="18" t="s">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="B98" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C98" s="27" t="s">
+        <v>92</v>
       </c>
       <c r="D98" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E98" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E98" s="27" t="s">
         <v>21</v>
       </c>
       <c r="F98" s="14" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>455</v>
+      </c>
+      <c r="G98" s="27" t="s">
+        <v>42</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I98" s="17">
-        <v>45383</v>
+      <c r="I98" s="26">
+        <v>46082</v>
       </c>
       <c r="J98" s="16">
-        <v>46081</v>
-[...8 lines deleted...]
-      <c r="N98" s="2"/>
+        <v>47514</v>
+      </c>
+      <c r="K98" s="102" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L98" s="99"/>
+      <c r="M98" s="97"/>
+      <c r="N98" s="101"/>
       <c r="O98" s="21"/>
       <c r="P98" s="67"/>
     </row>
     <row r="99" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="3" t="s">
-[...6 lines deleted...]
-        <v>184</v>
+      <c r="A99" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B99" s="27" t="s">
+        <v>472</v>
+      </c>
+      <c r="C99" s="27" t="s">
+        <v>106</v>
       </c>
       <c r="D99" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E99" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E99" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F99" s="65" t="s">
-[...3 lines deleted...]
-        <v>282</v>
+      <c r="F99" s="32" t="s">
+        <v>539</v>
+      </c>
+      <c r="G99" s="27" t="s">
+        <v>474</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I99" s="17">
-        <v>44743</v>
+      <c r="I99" s="34">
+        <v>45108</v>
       </c>
       <c r="J99" s="17">
-        <v>46081</v>
-[...12 lines deleted...]
-      </c>
+        <v>46934</v>
+      </c>
+      <c r="K99" s="102" t="s">
+        <v>473</v>
+      </c>
+      <c r="L99" s="99" t="s">
+        <v>540</v>
+      </c>
+      <c r="M99" s="97" t="s">
+        <v>702</v>
+      </c>
+      <c r="N99" s="4"/>
       <c r="O99" s="21"/>
       <c r="P99" s="67"/>
     </row>
-    <row r="100" spans="1:16" ht="102.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B100" s="18" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="B100" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>188</v>
       </c>
       <c r="D100" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E100" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F100" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H100" s="2" t="s">
+      <c r="F100" s="84" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G100" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H100" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I100" s="17">
-        <v>44774</v>
+      <c r="I100" s="26">
+        <v>46082</v>
       </c>
       <c r="J100" s="16">
-        <v>46022</v>
-[...12 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K100" s="102" t="s">
+        <v>1045</v>
+      </c>
+      <c r="L100" s="99"/>
+      <c r="M100" s="97"/>
+      <c r="N100" s="97"/>
       <c r="O100" s="21"/>
       <c r="P100" s="67"/>
     </row>
-    <row r="101" spans="1:16" ht="102.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B101" s="18" t="s">
-        <v>782</v>
+        <v>93</v>
       </c>
       <c r="C101" s="18" t="s">
-        <v>395</v>
-[...4 lines deleted...]
-      <c r="E101" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="D101" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E101" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F101" s="14" t="s">
-[...3 lines deleted...]
-        <v>390</v>
+      <c r="F101" s="10" t="s">
+        <v>858</v>
+      </c>
+      <c r="G101" s="51" t="s">
+        <v>35</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I101" s="17">
-        <v>45383</v>
+      <c r="I101" s="26">
+        <v>46082</v>
       </c>
       <c r="J101" s="16">
-        <v>46081</v>
-[...8 lines deleted...]
-      <c r="N101" s="2"/>
+        <v>47514</v>
+      </c>
+      <c r="K101" s="96" t="s">
+        <v>859</v>
+      </c>
+      <c r="L101" s="97"/>
+      <c r="M101" s="97"/>
+      <c r="N101" s="97"/>
       <c r="O101" s="21"/>
       <c r="P101" s="67"/>
     </row>
-    <row r="102" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B102" s="18" t="s">
-        <v>101</v>
+        <v>797</v>
       </c>
       <c r="C102" s="18" t="s">
-        <v>102</v>
+        <v>798</v>
       </c>
       <c r="D102" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E102" s="14" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F102" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F102" s="10" t="s">
+        <v>800</v>
+      </c>
+      <c r="G102" s="51" t="s">
+        <v>678</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="I102" s="17">
+        <v>45855</v>
+      </c>
+      <c r="J102" s="16">
+        <v>46022</v>
+      </c>
+      <c r="K102" s="96" t="s">
         <v>799</v>
       </c>
-      <c r="G102" s="14" t="s">
-[...20 lines deleted...]
-      <c r="N102" s="8"/>
+      <c r="L102" s="97"/>
+      <c r="M102" s="97"/>
+      <c r="N102" s="97"/>
       <c r="O102" s="21"/>
       <c r="P102" s="67"/>
     </row>
-    <row r="103" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="3" t="s">
+    <row r="103" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B103" s="14" t="s">
-[...3 lines deleted...]
-        <v>957</v>
+      <c r="B103" s="18" t="s">
+        <v>309</v>
+      </c>
+      <c r="C103" s="18" t="s">
+        <v>48</v>
       </c>
       <c r="D103" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E103" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F103" s="10" t="s">
-        <v>1062</v>
+        <v>1083</v>
       </c>
       <c r="G103" s="14" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I103" s="17">
-[...11 lines deleted...]
-      <c r="O103" s="22"/>
+      <c r="I103" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J103" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K103" s="96" t="s">
+        <v>1082</v>
+      </c>
+      <c r="L103" s="97"/>
+      <c r="M103" s="97"/>
+      <c r="N103" s="97"/>
+      <c r="O103" s="21"/>
       <c r="P103" s="67"/>
     </row>
-    <row r="104" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="3" t="s">
+    <row r="104" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B104" s="14" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="B104" s="18" t="s">
+        <v>268</v>
+      </c>
+      <c r="C104" s="18" t="s">
+        <v>269</v>
       </c>
       <c r="D104" s="14" t="s">
-        <v>232</v>
+        <v>450</v>
       </c>
       <c r="E104" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F104" s="51" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F104" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="G104" s="14" t="s">
+        <v>42</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I104" s="17">
-[...13 lines deleted...]
-      </c>
+      <c r="I104" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J104" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K104" s="96" t="s">
+        <v>692</v>
+      </c>
+      <c r="L104" s="97"/>
+      <c r="M104" s="97"/>
       <c r="N104" s="2"/>
       <c r="O104" s="21"/>
       <c r="P104" s="67"/>
     </row>
-    <row r="105" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="3" t="s">
+    <row r="105" spans="1:16" ht="74.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B105" s="14" t="s">
-[...3 lines deleted...]
-        <v>520</v>
+      <c r="B105" s="18" t="s">
+        <v>291</v>
+      </c>
+      <c r="C105" s="18" t="s">
+        <v>114</v>
       </c>
       <c r="D105" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E105" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F105" s="51" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F105" s="14" t="s">
+        <v>740</v>
+      </c>
+      <c r="G105" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I105" s="17">
-        <v>45017</v>
-[...12 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="J105" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K105" s="96" t="s">
+        <v>530</v>
+      </c>
+      <c r="L105" s="97" t="s">
+        <v>726</v>
+      </c>
+      <c r="M105" s="2"/>
       <c r="N105" s="2"/>
       <c r="O105" s="21"/>
       <c r="P105" s="67"/>
     </row>
     <row r="106" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="3" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>514</v>
+        <v>82</v>
+      </c>
+      <c r="B106" s="18" t="s">
+        <v>177</v>
+      </c>
+      <c r="C106" s="18" t="s">
+        <v>178</v>
       </c>
       <c r="D106" s="14" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="E106" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F106" s="51" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F106" s="65" t="s">
+        <v>237</v>
+      </c>
+      <c r="G106" s="14" t="s">
+        <v>230</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I106" s="17">
-        <v>45017</v>
+        <v>46083</v>
       </c>
       <c r="J106" s="17">
-        <v>46081</v>
-[...10 lines deleted...]
-      <c r="N106" s="2"/>
+        <v>46203</v>
+      </c>
+      <c r="K106" s="96" t="s">
+        <v>975</v>
+      </c>
+      <c r="L106" s="97"/>
+      <c r="M106" s="97"/>
+      <c r="N106" s="97"/>
       <c r="O106" s="21"/>
       <c r="P106" s="67"/>
     </row>
-    <row r="107" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B107" s="18" t="s">
-        <v>538</v>
+        <v>95</v>
       </c>
       <c r="C107" s="18" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="D107" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E107" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F107" s="14" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>776</v>
+      </c>
+      <c r="G107" s="51" t="s">
+        <v>1149</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I107" s="17">
-        <v>45017</v>
+        <v>44774</v>
       </c>
       <c r="J107" s="16">
-        <v>46081</v>
-[...11 lines deleted...]
-      <c r="O107" s="22"/>
+        <v>46203</v>
+      </c>
+      <c r="K107" s="97" t="s">
+        <v>283</v>
+      </c>
+      <c r="L107" s="97" t="s">
+        <v>494</v>
+      </c>
+      <c r="M107" s="97" t="s">
+        <v>579</v>
+      </c>
+      <c r="N107" s="97" t="s">
+        <v>765</v>
+      </c>
+      <c r="O107" s="21"/>
       <c r="P107" s="67"/>
     </row>
-    <row r="108" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B108" s="14" t="s">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="B108" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="C108" s="18" t="s">
+        <v>311</v>
       </c>
       <c r="D108" s="14" t="s">
-        <v>232</v>
+        <v>450</v>
       </c>
       <c r="E108" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F108" s="14" t="s">
-        <v>1030</v>
+        <v>727</v>
       </c>
       <c r="G108" s="14" t="s">
-        <v>43</v>
+        <v>871</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I108" s="16">
-[...11 lines deleted...]
-      <c r="O108" s="8"/>
+      <c r="I108" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J108" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K108" s="97" t="s">
+        <v>529</v>
+      </c>
+      <c r="L108" s="97"/>
+      <c r="M108" s="8"/>
+      <c r="N108" s="2"/>
+      <c r="O108" s="21"/>
       <c r="P108" s="67"/>
     </row>
     <row r="109" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="1" t="s">
+      <c r="A109" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B109" s="2" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="B109" s="18" t="s">
+        <v>97</v>
+      </c>
+      <c r="C109" s="18" t="s">
+        <v>98</v>
       </c>
       <c r="D109" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E109" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F109" s="10" t="s">
-[...3 lines deleted...]
-        <v>835</v>
+      <c r="F109" s="14" t="s">
+        <v>541</v>
+      </c>
+      <c r="G109" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="H109" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I109" s="16">
-[...17 lines deleted...]
-      <c r="O109" s="6"/>
+      <c r="I109" s="26">
+        <v>44927</v>
+      </c>
+      <c r="J109" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K109" s="97" t="s">
+        <v>369</v>
+      </c>
+      <c r="L109" s="97" t="s">
+        <v>542</v>
+      </c>
+      <c r="M109" s="97" t="s">
+        <v>703</v>
+      </c>
+      <c r="N109" s="97" t="s">
+        <v>1159</v>
+      </c>
+      <c r="O109" s="21"/>
       <c r="P109" s="67"/>
     </row>
     <row r="110" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="1" t="s">
+      <c r="A110" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B110" s="2" t="s">
-[...3 lines deleted...]
-        <v>178</v>
+      <c r="B110" s="14" t="s">
+        <v>606</v>
+      </c>
+      <c r="C110" s="14" t="s">
+        <v>607</v>
       </c>
       <c r="D110" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E110" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F110" s="2" t="s">
-        <v>1163</v>
+      <c r="F110" s="10" t="s">
+        <v>693</v>
       </c>
       <c r="G110" s="14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I110" s="16">
-        <v>44774</v>
+      <c r="I110" s="17">
+        <v>45717</v>
       </c>
       <c r="J110" s="16">
-        <v>46081</v>
-[...13 lines deleted...]
-      <c r="O110" s="6"/>
+        <v>46203</v>
+      </c>
+      <c r="K110" s="96" t="s">
+        <v>608</v>
+      </c>
+      <c r="L110" s="97"/>
+      <c r="M110" s="97"/>
+      <c r="N110" s="2"/>
+      <c r="O110" s="22"/>
       <c r="P110" s="67"/>
     </row>
     <row r="111" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="1" t="s">
+      <c r="A111" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B111" s="18" t="s">
-[...3 lines deleted...]
-        <v>109</v>
+      <c r="B111" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C111" s="14" t="s">
+        <v>101</v>
       </c>
       <c r="D111" s="14" t="s">
-        <v>619</v>
+        <v>219</v>
       </c>
       <c r="E111" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F111" s="14" t="s">
-        <v>334</v>
+      <c r="F111" s="51" t="s">
+        <v>884</v>
       </c>
       <c r="G111" s="14" t="s">
-        <v>43</v>
+        <v>871</v>
       </c>
       <c r="H111" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I111" s="17">
-        <v>45717</v>
+      <c r="I111" s="26">
+        <v>46143</v>
       </c>
       <c r="J111" s="16">
-        <v>46142</v>
-[...7 lines deleted...]
-      <c r="O111" s="6"/>
+        <v>47514</v>
+      </c>
+      <c r="K111" s="97" t="s">
+        <v>1161</v>
+      </c>
+      <c r="L111" s="97"/>
+      <c r="M111" s="97"/>
+      <c r="N111" s="2"/>
+      <c r="O111" s="21"/>
       <c r="P111" s="67"/>
     </row>
-    <row r="112" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="1" t="s">
+    <row r="112" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B112" s="18" t="s">
-[...3 lines deleted...]
-        <v>432</v>
+      <c r="B112" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C112" s="14" t="s">
+        <v>101</v>
       </c>
       <c r="D112" s="14" t="s">
-        <v>236</v>
+        <v>1098</v>
       </c>
       <c r="E112" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F112" s="14" t="s">
-        <v>1169</v>
+      <c r="F112" s="51" t="s">
+        <v>1130</v>
       </c>
       <c r="G112" s="14" t="s">
-        <v>40</v>
+        <v>1118</v>
       </c>
       <c r="H112" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I112" s="17">
-        <v>44927</v>
+      <c r="I112" s="26">
+        <v>46082</v>
       </c>
       <c r="J112" s="16">
-        <v>46081</v>
-[...11 lines deleted...]
-      <c r="O112" s="6"/>
+        <v>46387</v>
+      </c>
+      <c r="K112" s="97" t="s">
+        <v>1129</v>
+      </c>
+      <c r="L112" s="97"/>
+      <c r="M112" s="97"/>
+      <c r="N112" s="2"/>
+      <c r="O112" s="21"/>
       <c r="P112" s="67"/>
     </row>
-    <row r="113" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>112</v>
+    <row r="113" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B113" s="14" t="s">
+        <v>373</v>
+      </c>
+      <c r="C113" s="14" t="s">
+        <v>374</v>
       </c>
       <c r="D113" s="14" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="E113" s="14" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>939</v>
+        <v>21</v>
+      </c>
+      <c r="F113" s="51" t="s">
+        <v>886</v>
       </c>
       <c r="G113" s="14" t="s">
-        <v>940</v>
-[...1 lines deleted...]
-      <c r="H113" s="91" t="s">
+        <v>871</v>
+      </c>
+      <c r="H113" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I113" s="17">
-[...13 lines deleted...]
-      <c r="O113" s="6"/>
+      <c r="I113" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J113" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K113" s="97" t="s">
+        <v>885</v>
+      </c>
+      <c r="L113" s="97"/>
+      <c r="M113" s="97"/>
+      <c r="N113" s="2"/>
+      <c r="O113" s="21"/>
       <c r="P113" s="67"/>
     </row>
     <row r="114" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B114" s="14" t="s">
-        <v>528</v>
+        <v>373</v>
       </c>
       <c r="C114" s="14" t="s">
-        <v>530</v>
+        <v>374</v>
       </c>
       <c r="D114" s="14" t="s">
-        <v>236</v>
+        <v>1144</v>
       </c>
       <c r="E114" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F114" s="14" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F114" s="51" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G114" s="51" t="s">
+        <v>1118</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I114" s="17">
-[...15 lines deleted...]
-      <c r="O114" s="6"/>
+      <c r="I114" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J114" s="16">
+        <v>46387</v>
+      </c>
+      <c r="K114" s="97" t="s">
+        <v>1143</v>
+      </c>
+      <c r="L114" s="97"/>
+      <c r="M114" s="97"/>
+      <c r="N114" s="2"/>
+      <c r="O114" s="21"/>
       <c r="P114" s="67"/>
     </row>
-    <row r="115" spans="1:16" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B115" s="14" t="s">
-        <v>528</v>
+        <v>371</v>
       </c>
       <c r="C115" s="14" t="s">
-        <v>530</v>
+        <v>372</v>
       </c>
       <c r="D115" s="14" t="s">
-        <v>1224</v>
+        <v>875</v>
       </c>
       <c r="E115" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F115" s="14" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F115" s="51" t="s">
+        <v>938</v>
+      </c>
+      <c r="G115" s="51" t="s">
+        <v>22</v>
       </c>
       <c r="H115" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I115" s="17">
-        <v>45839</v>
+      <c r="I115" s="26">
+        <v>46082</v>
       </c>
       <c r="J115" s="17">
-        <v>46022</v>
-[...7 lines deleted...]
-      <c r="O115" s="6"/>
+        <v>46446</v>
+      </c>
+      <c r="K115" s="97" t="s">
+        <v>939</v>
+      </c>
+      <c r="L115" s="97"/>
+      <c r="M115" s="97"/>
+      <c r="N115" s="2"/>
+      <c r="O115" s="21"/>
       <c r="P115" s="67"/>
     </row>
-    <row r="116" spans="1:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B116" s="14" t="s">
-        <v>111</v>
+        <v>371</v>
       </c>
       <c r="C116" s="14" t="s">
-        <v>112</v>
+        <v>372</v>
       </c>
       <c r="D116" s="14" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E116" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F116" s="14" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F116" s="51" t="s">
+        <v>926</v>
+      </c>
+      <c r="G116" s="51" t="s">
+        <v>22</v>
       </c>
       <c r="H116" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I116" s="17">
-[...15 lines deleted...]
-      <c r="O116" s="6"/>
+      <c r="I116" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J116" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K116" s="97" t="s">
+        <v>925</v>
+      </c>
+      <c r="L116" s="97"/>
+      <c r="M116" s="97"/>
+      <c r="N116" s="2"/>
+      <c r="O116" s="21"/>
       <c r="P116" s="67"/>
     </row>
-    <row r="117" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:16" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B117" s="14" t="s">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="B117" s="18" t="s">
+        <v>384</v>
+      </c>
+      <c r="C117" s="18" t="s">
+        <v>83</v>
       </c>
       <c r="D117" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E117" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F117" s="14" t="s">
-        <v>351</v>
+        <v>888</v>
       </c>
       <c r="G117" s="14" t="s">
-        <v>273</v>
+        <v>871</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I117" s="17">
-[...17 lines deleted...]
-      <c r="O117" s="6"/>
+      <c r="I117" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J117" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K117" s="97" t="s">
+        <v>887</v>
+      </c>
+      <c r="L117" s="97"/>
+      <c r="M117" s="97"/>
+      <c r="N117" s="4"/>
+      <c r="O117" s="22"/>
       <c r="P117" s="67"/>
     </row>
-    <row r="118" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B118" s="14" t="s">
-        <v>478</v>
+        <v>666</v>
       </c>
       <c r="C118" s="14" t="s">
-        <v>479</v>
+        <v>114</v>
       </c>
       <c r="D118" s="14" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E118" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F118" s="14" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>667</v>
+      </c>
+      <c r="G118" s="14" t="s">
+        <v>42</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I118" s="17">
-[...17 lines deleted...]
-      <c r="O118" s="6"/>
+      <c r="I118" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J118" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K118" s="103" t="s">
+        <v>668</v>
+      </c>
+      <c r="L118" s="97"/>
+      <c r="M118" s="97"/>
+      <c r="N118" s="6"/>
+      <c r="O118" s="8"/>
       <c r="P118" s="67"/>
     </row>
-    <row r="119" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="3" t="s">
+    <row r="119" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B119" s="14" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="B119" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="D119" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E119" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F119" s="14" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F119" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="G119" s="14" t="s">
+        <v>553</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I119" s="17">
-        <v>45657</v>
+      <c r="I119" s="16">
+        <v>44774</v>
       </c>
       <c r="J119" s="17">
-        <v>46081</v>
-[...8 lines deleted...]
-      <c r="N119" s="6"/>
+        <v>46203</v>
+      </c>
+      <c r="K119" s="103" t="s">
+        <v>244</v>
+      </c>
+      <c r="L119" s="97" t="s">
+        <v>447</v>
+      </c>
+      <c r="M119" s="97" t="s">
+        <v>550</v>
+      </c>
+      <c r="N119" s="97" t="s">
+        <v>745</v>
+      </c>
       <c r="O119" s="6"/>
       <c r="P119" s="67"/>
     </row>
-    <row r="120" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="3" t="s">
+    <row r="120" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B120" s="14" t="s">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="B120" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>172</v>
       </c>
       <c r="D120" s="14" t="s">
-        <v>232</v>
+        <v>450</v>
       </c>
       <c r="E120" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F120" s="14" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="F120" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="G120" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I120" s="17">
-[...10 lines deleted...]
-      <c r="N120" s="6"/>
+      <c r="I120" s="16">
+        <v>44774</v>
+      </c>
+      <c r="J120" s="16">
+        <v>46356</v>
+      </c>
+      <c r="K120" s="104" t="s">
+        <v>263</v>
+      </c>
+      <c r="L120" s="97" t="s">
+        <v>449</v>
+      </c>
+      <c r="M120" s="97" t="s">
+        <v>548</v>
+      </c>
+      <c r="N120" s="97" t="s">
+        <v>728</v>
+      </c>
       <c r="O120" s="6"/>
       <c r="P120" s="67"/>
     </row>
     <row r="121" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="3" t="s">
+      <c r="A121" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B121" s="14" t="s">
-[...3 lines deleted...]
-        <v>606</v>
+      <c r="B121" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="C121" s="18" t="s">
+        <v>105</v>
       </c>
       <c r="D121" s="14" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="E121" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="E121" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F121" s="2" t="s">
-        <v>607</v>
+      <c r="F121" s="14" t="s">
+        <v>264</v>
       </c>
       <c r="G121" s="14" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I121" s="17">
-[...16 lines deleted...]
-      </c>
+      <c r="I121" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J121" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K121" s="96" t="s">
+        <v>694</v>
+      </c>
+      <c r="L121" s="96"/>
+      <c r="M121" s="97"/>
+      <c r="N121" s="4"/>
       <c r="O121" s="6"/>
       <c r="P121" s="67"/>
     </row>
-    <row r="122" spans="1:16" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="3" t="s">
+    <row r="122" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B122" s="14" t="s">
-[...3 lines deleted...]
-        <v>307</v>
+      <c r="B122" s="18" t="s">
+        <v>328</v>
+      </c>
+      <c r="C122" s="18" t="s">
+        <v>329</v>
       </c>
       <c r="D122" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E122" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F122" s="14" t="s">
-        <v>308</v>
+        <v>890</v>
       </c>
       <c r="G122" s="14" t="s">
-        <v>838</v>
+        <v>871</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I122" s="17">
-[...16 lines deleted...]
-      </c>
+      <c r="I122" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J122" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K122" s="96" t="s">
+        <v>889</v>
+      </c>
+      <c r="L122" s="96"/>
+      <c r="M122" s="97"/>
+      <c r="N122" s="4"/>
       <c r="O122" s="6"/>
       <c r="P122" s="67"/>
     </row>
-    <row r="123" spans="1:16" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>560</v>
+    <row r="123" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B123" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="C123" s="18" t="s">
+        <v>108</v>
       </c>
       <c r="D123" s="14" t="s">
-        <v>1052</v>
+        <v>223</v>
       </c>
       <c r="E123" s="14" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>561</v>
+        <v>594</v>
+      </c>
+      <c r="F123" s="14" t="s">
+        <v>595</v>
       </c>
       <c r="G123" s="14" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H123" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="H123" s="85" t="s">
         <v>23</v>
       </c>
       <c r="I123" s="17">
-        <v>45748</v>
-[...9 lines deleted...]
-      <c r="N123" s="6"/>
+        <v>46082</v>
+      </c>
+      <c r="J123" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K123" s="96" t="s">
+        <v>969</v>
+      </c>
+      <c r="L123" s="96"/>
+      <c r="M123" s="4"/>
+      <c r="N123" s="4"/>
       <c r="O123" s="6"/>
       <c r="P123" s="67"/>
     </row>
-    <row r="124" spans="1:16" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B124" s="14" t="s">
-        <v>494</v>
+        <v>378</v>
       </c>
       <c r="C124" s="14" t="s">
-        <v>110</v>
+        <v>379</v>
       </c>
       <c r="D124" s="14" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="E124" s="14" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="F124" s="14" t="s">
-        <v>644</v>
+        <v>1132</v>
       </c>
       <c r="G124" s="14" t="s">
-        <v>40</v>
+        <v>1149</v>
       </c>
       <c r="H124" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I124" s="33" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="I124" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J124" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K124" s="104" t="s">
+        <v>1148</v>
+      </c>
+      <c r="L124" s="96"/>
+      <c r="M124" s="6"/>
+      <c r="N124" s="6"/>
       <c r="O124" s="6"/>
       <c r="P124" s="67"/>
     </row>
-    <row r="125" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:16" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B125" s="18" t="s">
-[...3 lines deleted...]
-        <v>492</v>
+      <c r="B125" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C125" s="14" t="s">
+        <v>108</v>
       </c>
       <c r="D125" s="14" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="E125" s="14" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F125" s="14" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>1132</v>
+      </c>
+      <c r="G125" s="14" t="s">
+        <v>1118</v>
       </c>
       <c r="H125" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I125" s="119">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="I125" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J125" s="17">
+        <v>46387</v>
       </c>
       <c r="K125" s="104" t="s">
-        <v>490</v>
-[...7 lines deleted...]
-      <c r="N125" s="4"/>
+        <v>1131</v>
+      </c>
+      <c r="L125" s="96"/>
+      <c r="M125" s="6"/>
+      <c r="N125" s="6"/>
       <c r="O125" s="6"/>
       <c r="P125" s="67"/>
     </row>
-    <row r="126" spans="1:16" ht="68.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B126" s="18" t="s">
-[...3 lines deleted...]
-        <v>63</v>
+      <c r="B126" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="C126" s="14" t="s">
+        <v>108</v>
       </c>
       <c r="D126" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E126" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F126" s="10" t="s">
-[...3 lines deleted...]
-        <v>309</v>
+      <c r="F126" s="14" t="s">
+        <v>978</v>
+      </c>
+      <c r="G126" s="14" t="s">
+        <v>553</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I126" s="16">
-[...14 lines deleted...]
-      <c r="N126" s="4"/>
+      <c r="I126" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J126" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K126" s="104" t="s">
+        <v>979</v>
+      </c>
+      <c r="L126" s="96"/>
+      <c r="M126" s="96"/>
+      <c r="N126" s="6"/>
       <c r="O126" s="6"/>
       <c r="P126" s="67"/>
     </row>
-    <row r="127" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B127" s="14" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>277</v>
+      </c>
+      <c r="C127" s="14" t="s">
+        <v>159</v>
       </c>
       <c r="D127" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E127" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F127" s="14" t="s">
-        <v>1114</v>
+        <v>278</v>
       </c>
       <c r="G127" s="14" t="s">
-        <v>80</v>
+        <v>1118</v>
       </c>
       <c r="H127" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I127" s="17">
-        <v>46082</v>
-[...9 lines deleted...]
-      <c r="N127" s="104"/>
+        <v>44958</v>
+      </c>
+      <c r="J127" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K127" s="104" t="s">
+        <v>279</v>
+      </c>
+      <c r="L127" s="96" t="s">
+        <v>492</v>
+      </c>
+      <c r="M127" s="96" t="s">
+        <v>580</v>
+      </c>
+      <c r="N127" s="96" t="s">
+        <v>766</v>
+      </c>
       <c r="O127" s="6"/>
       <c r="P127" s="67"/>
     </row>
-    <row r="128" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B128" s="14" t="s">
-        <v>115</v>
+        <v>356</v>
       </c>
       <c r="C128" s="14" t="s">
-        <v>116</v>
+        <v>357</v>
       </c>
       <c r="D128" s="14" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E128" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F128" s="14" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1048</v>
+      </c>
+      <c r="G128" s="32" t="s">
+        <v>42</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I128" s="17">
-[...3 lines deleted...]
-        <v>46022</v>
+      <c r="I128" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J128" s="16">
+        <v>46203</v>
       </c>
       <c r="K128" s="104" t="s">
-        <v>753</v>
-[...7 lines deleted...]
-      <c r="N128" s="4"/>
+        <v>1047</v>
+      </c>
+      <c r="L128" s="96"/>
+      <c r="M128" s="96"/>
+      <c r="N128" s="96"/>
       <c r="O128" s="6"/>
       <c r="P128" s="67"/>
     </row>
-    <row r="129" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B129" s="14" t="s">
-        <v>200</v>
+        <v>1049</v>
       </c>
       <c r="C129" s="14" t="s">
-        <v>85</v>
+        <v>41</v>
       </c>
       <c r="D129" s="14" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="E129" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F129" s="27" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="F129" s="14" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G129" s="32" t="s">
+        <v>42</v>
       </c>
       <c r="H129" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I129" s="17">
-[...16 lines deleted...]
-      </c>
+      <c r="I129" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J129" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K129" s="104" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L129" s="96"/>
+      <c r="M129" s="96"/>
+      <c r="N129" s="96"/>
       <c r="O129" s="6"/>
       <c r="P129" s="67"/>
     </row>
-    <row r="130" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B130" s="14" t="s">
-        <v>380</v>
+        <v>657</v>
       </c>
       <c r="C130" s="14" t="s">
-        <v>381</v>
+        <v>68</v>
       </c>
       <c r="D130" s="14" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="E130" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F130" s="27" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="F130" s="14" t="s">
+        <v>921</v>
+      </c>
+      <c r="G130" s="51" t="s">
+        <v>22</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I130" s="17">
-[...16 lines deleted...]
-      </c>
+      <c r="I130" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J130" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K130" s="104" t="s">
+        <v>658</v>
+      </c>
+      <c r="L130" s="96"/>
+      <c r="M130" s="96"/>
+      <c r="N130" s="6"/>
       <c r="O130" s="6"/>
       <c r="P130" s="67"/>
     </row>
-    <row r="131" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="1" t="s">
+    <row r="131" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B131" s="18" t="s">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="B131" s="14" t="s">
+        <v>810</v>
+      </c>
+      <c r="C131" s="14" t="s">
+        <v>46</v>
       </c>
       <c r="D131" s="14" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="E131" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F131" s="14" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1040</v>
+      </c>
+      <c r="G131" s="32" t="s">
+        <v>42</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I131" s="28">
-[...16 lines deleted...]
-      </c>
+      <c r="I131" s="26">
+        <v>46082</v>
+      </c>
+      <c r="J131" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K131" s="104" t="s">
+        <v>809</v>
+      </c>
+      <c r="L131" s="96"/>
+      <c r="M131" s="96"/>
+      <c r="N131" s="6"/>
       <c r="O131" s="6"/>
       <c r="P131" s="67"/>
     </row>
     <row r="132" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="1" t="s">
+      <c r="A132" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B132" s="18" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="B132" s="14" t="s">
+        <v>441</v>
+      </c>
+      <c r="C132" s="14" t="s">
+        <v>442</v>
       </c>
       <c r="D132" s="14" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="E132" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="E132" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F132" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H132" s="30" t="s">
+      <c r="F132" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="G132" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H132" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I132" s="17">
-        <v>44652</v>
-[...16 lines deleted...]
-      <c r="O132" s="21"/>
+        <v>44774</v>
+      </c>
+      <c r="J132" s="26">
+        <v>45961</v>
+      </c>
+      <c r="K132" s="104" t="s">
+        <v>444</v>
+      </c>
+      <c r="L132" s="96" t="s">
+        <v>461</v>
+      </c>
+      <c r="M132" s="96" t="s">
+        <v>640</v>
+      </c>
+      <c r="N132" s="96" t="s">
+        <v>787</v>
+      </c>
+      <c r="O132" s="6"/>
       <c r="P132" s="67"/>
     </row>
-    <row r="133" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:16" ht="71.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B133" s="18" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="B133" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="C133" s="14" t="s">
+        <v>240</v>
       </c>
       <c r="D133" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E133" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F133" s="51" t="s">
-[...5 lines deleted...]
-      <c r="H133" s="10" t="s">
+      <c r="F133" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="G133" s="14" t="s">
+        <v>553</v>
+      </c>
+      <c r="H133" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I133" s="17">
-        <v>44958</v>
+        <v>44774</v>
       </c>
       <c r="J133" s="17">
-        <v>46022</v>
-[...11 lines deleted...]
-      <c r="O133" s="21"/>
+        <v>46203</v>
+      </c>
+      <c r="K133" s="104" t="s">
+        <v>245</v>
+      </c>
+      <c r="L133" s="96" t="s">
+        <v>446</v>
+      </c>
+      <c r="M133" s="96" t="s">
+        <v>551</v>
+      </c>
+      <c r="N133" s="96" t="s">
+        <v>746</v>
+      </c>
+      <c r="O133" s="6"/>
       <c r="P133" s="67"/>
     </row>
-    <row r="134" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:16" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B134" s="64" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="B134" s="14" t="s">
+        <v>398</v>
+      </c>
+      <c r="C134" s="14" t="s">
+        <v>399</v>
       </c>
       <c r="D134" s="14" t="s">
-        <v>619</v>
+        <v>684</v>
       </c>
       <c r="E134" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F134" s="51" t="s">
-        <v>1323</v>
+      <c r="F134" s="2" t="s">
+        <v>400</v>
       </c>
       <c r="G134" s="14" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H134" s="10" t="s">
+        <v>871</v>
+      </c>
+      <c r="H134" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I134" s="28">
-        <v>45901</v>
+      <c r="I134" s="17">
+        <v>45748</v>
       </c>
       <c r="J134" s="16">
-        <v>46081</v>
-[...7 lines deleted...]
-      <c r="O134" s="21"/>
+        <v>46203</v>
+      </c>
+      <c r="K134" s="104" t="s">
+        <v>685</v>
+      </c>
+      <c r="L134" s="95"/>
+      <c r="M134" s="6"/>
+      <c r="N134" s="6"/>
+      <c r="O134" s="6"/>
       <c r="P134" s="67"/>
     </row>
-    <row r="135" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:16" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="3" t="s">
-        <v>86</v>
-[...19 lines deleted...]
-      <c r="H135" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B135" s="14" t="s">
+        <v>366</v>
+      </c>
+      <c r="C135" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="D135" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E135" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="F135" s="14" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G135" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H135" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I135" s="94">
-[...17 lines deleted...]
-      <c r="O135" s="21"/>
+      <c r="I135" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J135" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K135" s="96" t="s">
+        <v>1052</v>
+      </c>
+      <c r="L135" s="95"/>
+      <c r="M135" s="96"/>
+      <c r="N135" s="96"/>
+      <c r="O135" s="6"/>
       <c r="P135" s="67"/>
     </row>
-    <row r="136" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B136" s="18" t="s">
-        <v>470</v>
+        <v>363</v>
       </c>
       <c r="C136" s="18" t="s">
-        <v>227</v>
+        <v>364</v>
       </c>
       <c r="D136" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E136" s="14" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="H136" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F136" s="14" t="s">
+        <v>1147</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H136" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I136" s="77">
-[...15 lines deleted...]
-      <c r="O136" s="21"/>
+      <c r="I136" s="111">
+        <v>44966</v>
+      </c>
+      <c r="J136" s="34">
+        <v>46234</v>
+      </c>
+      <c r="K136" s="97" t="s">
+        <v>362</v>
+      </c>
+      <c r="L136" s="95" t="s">
+        <v>581</v>
+      </c>
+      <c r="M136" s="97" t="s">
+        <v>767</v>
+      </c>
+      <c r="N136" s="4"/>
+      <c r="O136" s="6"/>
       <c r="P136" s="67"/>
     </row>
-    <row r="137" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:16" ht="68.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="3" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="B137" s="18" t="s">
-        <v>415</v>
+        <v>110</v>
       </c>
       <c r="C137" s="18" t="s">
-        <v>416</v>
+        <v>61</v>
       </c>
       <c r="D137" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E137" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F137" s="10" t="s">
-        <v>417</v>
-[...4 lines deleted...]
-      <c r="H137" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="G137" s="14" t="s">
+        <v>553</v>
+      </c>
+      <c r="H137" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I137" s="77">
-[...15 lines deleted...]
-      <c r="O137" s="21"/>
+      <c r="I137" s="16">
+        <v>45017</v>
+      </c>
+      <c r="J137" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K137" s="96" t="s">
+        <v>448</v>
+      </c>
+      <c r="L137" s="97" t="s">
+        <v>552</v>
+      </c>
+      <c r="M137" s="97" t="s">
+        <v>747</v>
+      </c>
+      <c r="N137" s="4"/>
+      <c r="O137" s="6"/>
       <c r="P137" s="67"/>
     </row>
-    <row r="138" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B138" s="14" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>111</v>
+      </c>
+      <c r="C138" s="18" t="s">
+        <v>216</v>
       </c>
       <c r="D138" s="14" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="E138" s="14" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F138" s="14" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>715</v>
+      </c>
+      <c r="G138" s="14" t="s">
+        <v>991</v>
       </c>
       <c r="H138" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I138" s="17">
-        <v>44927</v>
+        <v>46082</v>
       </c>
       <c r="J138" s="16">
-        <v>46022</v>
-[...10 lines deleted...]
-      <c r="N138" s="6"/>
+        <v>47514</v>
+      </c>
+      <c r="K138" s="96" t="s">
+        <v>995</v>
+      </c>
+      <c r="L138" s="97"/>
+      <c r="M138" s="97"/>
+      <c r="N138" s="97"/>
       <c r="O138" s="6"/>
       <c r="P138" s="67"/>
     </row>
-    <row r="139" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B139" s="14" t="s">
-        <v>562</v>
+        <v>111</v>
       </c>
       <c r="C139" s="14" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D139" s="14" t="s">
-        <v>619</v>
+        <v>219</v>
       </c>
       <c r="E139" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F139" s="14" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>1085</v>
+      </c>
+      <c r="G139" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I139" s="17">
-        <v>44774</v>
-[...15 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="J139" s="17">
+        <v>47476</v>
+      </c>
+      <c r="K139" s="97" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L139" s="97"/>
+      <c r="M139" s="97"/>
+      <c r="N139" s="4"/>
       <c r="O139" s="6"/>
       <c r="P139" s="67"/>
     </row>
-    <row r="140" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B140" s="14" t="s">
-        <v>675</v>
+        <v>193</v>
       </c>
       <c r="C140" s="14" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D140" s="14" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="E140" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F140" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H140" s="33" t="s">
+      <c r="F140" s="27" t="s">
+        <v>225</v>
+      </c>
+      <c r="G140" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="H140" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I140" s="17">
-        <v>45108</v>
-[...13 lines deleted...]
-      <c r="N140" s="6"/>
+        <v>46082</v>
+      </c>
+      <c r="J140" s="17">
+        <v>47177</v>
+      </c>
+      <c r="K140" s="96" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L140" s="96"/>
+      <c r="M140" s="96"/>
+      <c r="N140" s="96"/>
       <c r="O140" s="6"/>
       <c r="P140" s="67"/>
     </row>
-    <row r="141" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B141" s="14" t="s">
-        <v>764</v>
+        <v>304</v>
       </c>
       <c r="C141" s="14" t="s">
-        <v>765</v>
+        <v>305</v>
       </c>
       <c r="D141" s="14" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="E141" s="14" t="s">
-        <v>36</v>
-[...7 lines deleted...]
-      <c r="H141" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="F141" s="27" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G141" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H141" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I141" s="17">
         <v>46082</v>
       </c>
       <c r="J141" s="16">
         <v>47514</v>
       </c>
-      <c r="K141" s="105" t="s">
-[...4 lines deleted...]
-      <c r="N141" s="6"/>
+      <c r="K141" s="96" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L141" s="96"/>
+      <c r="M141" s="96"/>
+      <c r="N141" s="96"/>
       <c r="O141" s="6"/>
       <c r="P141" s="67"/>
     </row>
-    <row r="142" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="3" t="s">
+    <row r="142" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B142" s="14" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="B142" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="C142" s="18" t="s">
+        <v>114</v>
       </c>
       <c r="D142" s="14" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="E142" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F142" s="14" t="s">
-        <v>1343</v>
-[...4 lines deleted...]
-      <c r="H142" s="33" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G142" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="H142" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I142" s="17">
-        <v>45962</v>
+        <v>46082</v>
       </c>
       <c r="J142" s="17">
-        <v>46081</v>
-[...6 lines deleted...]
-      <c r="N142" s="6"/>
+        <v>47177</v>
+      </c>
+      <c r="K142" s="96" t="s">
+        <v>1087</v>
+      </c>
+      <c r="L142" s="101"/>
+      <c r="M142" s="97"/>
+      <c r="N142" s="97"/>
       <c r="O142" s="6"/>
       <c r="P142" s="67"/>
     </row>
-    <row r="143" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="3" t="s">
+    <row r="143" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B143" s="14" t="s">
-[...3 lines deleted...]
-        <v>460</v>
+      <c r="B143" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="C143" s="18" t="s">
+        <v>116</v>
       </c>
       <c r="D143" s="14" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="E143" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F143" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H143" s="33" t="s">
+      <c r="F143" s="10" t="s">
+        <v>920</v>
+      </c>
+      <c r="G143" s="75" t="s">
+        <v>128</v>
+      </c>
+      <c r="H143" s="30" t="s">
         <v>23</v>
       </c>
       <c r="I143" s="17">
-        <v>44958</v>
+        <v>46082</v>
       </c>
       <c r="J143" s="16">
-        <v>46081</v>
-[...11 lines deleted...]
-      <c r="O143" s="6"/>
+        <v>47514</v>
+      </c>
+      <c r="K143" s="101" t="s">
+        <v>919</v>
+      </c>
+      <c r="L143" s="97"/>
+      <c r="M143" s="97"/>
+      <c r="N143" s="97"/>
+      <c r="O143" s="21"/>
       <c r="P143" s="67"/>
     </row>
-    <row r="144" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="45" t="s">
+    <row r="144" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B144" s="32" t="s">
-[...17 lines deleted...]
-      <c r="H144" s="33" t="s">
+      <c r="B144" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="C144" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D144" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E144" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F144" s="51" t="s">
+        <v>381</v>
+      </c>
+      <c r="G144" s="51" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H144" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I144" s="34">
+      <c r="I144" s="17">
         <v>44958</v>
       </c>
-      <c r="J144" s="46">
-[...12 lines deleted...]
-      <c r="O144" s="63"/>
+      <c r="J144" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K144" s="99" t="s">
+        <v>380</v>
+      </c>
+      <c r="L144" s="97" t="s">
+        <v>582</v>
+      </c>
+      <c r="M144" s="112" t="s">
+        <v>768</v>
+      </c>
+      <c r="N144" s="8"/>
+      <c r="O144" s="21"/>
       <c r="P144" s="67"/>
     </row>
-    <row r="145" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="45" t="s">
+    <row r="145" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B145" s="32" t="s">
-[...6 lines deleted...]
-        <v>773</v>
+      <c r="B145" s="64" t="s">
+        <v>806</v>
+      </c>
+      <c r="C145" s="64" t="s">
+        <v>68</v>
+      </c>
+      <c r="D145" s="14" t="s">
+        <v>450</v>
       </c>
       <c r="E145" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F145" s="92" t="s">
-[...5 lines deleted...]
-      <c r="H145" s="73" t="s">
+      <c r="F145" s="51" t="s">
+        <v>808</v>
+      </c>
+      <c r="G145" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H145" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I145" s="34">
-[...11 lines deleted...]
-      <c r="O145" s="63"/>
+      <c r="I145" s="28">
+        <v>45901</v>
+      </c>
+      <c r="J145" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K145" s="105" t="s">
+        <v>807</v>
+      </c>
+      <c r="L145" s="106"/>
+      <c r="M145" s="8"/>
+      <c r="N145" s="8"/>
+      <c r="O145" s="21"/>
       <c r="P145" s="67"/>
     </row>
-    <row r="146" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E146" s="14" t="s">
+    <row r="146" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B146" s="64" t="s">
+        <v>227</v>
+      </c>
+      <c r="C146" s="64" t="s">
+        <v>488</v>
+      </c>
+      <c r="D146" s="87" t="s">
+        <v>222</v>
+      </c>
+      <c r="E146" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F146" s="90" t="s">
-[...5 lines deleted...]
-      <c r="H146" s="73" t="s">
+      <c r="F146" s="87" t="s">
+        <v>970</v>
+      </c>
+      <c r="G146" s="65" t="s">
+        <v>228</v>
+      </c>
+      <c r="H146" s="44" t="s">
         <v>23</v>
       </c>
-      <c r="I146" s="34">
-[...15 lines deleted...]
-      <c r="O146" s="63"/>
+      <c r="I146" s="88">
+        <v>46082</v>
+      </c>
+      <c r="J146" s="89">
+        <v>47514</v>
+      </c>
+      <c r="K146" s="96" t="s">
+        <v>971</v>
+      </c>
+      <c r="L146" s="106"/>
+      <c r="M146" s="97"/>
+      <c r="N146" s="96"/>
+      <c r="O146" s="21"/>
       <c r="P146" s="67"/>
     </row>
-    <row r="147" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B147" s="32" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="B147" s="18" t="s">
+        <v>349</v>
+      </c>
+      <c r="C147" s="18" t="s">
+        <v>217</v>
       </c>
       <c r="D147" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E147" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F147" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H147" s="2" t="s">
+      <c r="F147" s="87" t="s">
+        <v>836</v>
+      </c>
+      <c r="G147" s="75" t="s">
+        <v>128</v>
+      </c>
+      <c r="H147" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I147" s="17">
-        <v>44986</v>
+      <c r="I147" s="76">
+        <v>45017</v>
       </c>
       <c r="J147" s="16">
-        <v>46022</v>
-[...11 lines deleted...]
-      <c r="O147" s="6"/>
+        <v>46203</v>
+      </c>
+      <c r="K147" s="97" t="s">
+        <v>350</v>
+      </c>
+      <c r="L147" s="97" t="s">
+        <v>570</v>
+      </c>
+      <c r="M147" s="97" t="s">
+        <v>712</v>
+      </c>
+      <c r="N147" s="97" t="s">
+        <v>1104</v>
+      </c>
+      <c r="O147" s="21"/>
       <c r="P147" s="67"/>
     </row>
-    <row r="148" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>45</v>
+    <row r="148" spans="1:16" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B148" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="C148" s="18" t="s">
+        <v>321</v>
       </c>
       <c r="D148" s="14" t="s">
-        <v>773</v>
+        <v>450</v>
       </c>
       <c r="E148" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F148" s="14" t="s">
-        <v>1312</v>
+      <c r="F148" s="10" t="s">
+        <v>963</v>
       </c>
       <c r="G148" s="10" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H148" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="H148" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I148" s="34">
-[...11 lines deleted...]
-      <c r="O148" s="6"/>
+      <c r="I148" s="76">
+        <v>46083</v>
+      </c>
+      <c r="J148" s="77">
+        <v>46203</v>
+      </c>
+      <c r="K148" s="99" t="s">
+        <v>962</v>
+      </c>
+      <c r="L148" s="97"/>
+      <c r="M148" s="97"/>
+      <c r="N148" s="8"/>
+      <c r="O148" s="21"/>
       <c r="P148" s="67"/>
     </row>
-    <row r="149" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="45" t="s">
+    <row r="149" spans="1:16" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B149" s="32" t="s">
-[...3 lines deleted...]
-        <v>45</v>
+      <c r="B149" s="14" t="s">
+        <v>326</v>
+      </c>
+      <c r="C149" s="14" t="s">
+        <v>327</v>
       </c>
       <c r="D149" s="14" t="s">
-        <v>428</v>
+        <v>219</v>
       </c>
       <c r="E149" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F149" s="14" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F149" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="G149" s="39" t="s">
+        <v>151</v>
       </c>
       <c r="H149" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I149" s="34">
-[...11 lines deleted...]
-      <c r="M149" s="6"/>
+      <c r="I149" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J149" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K149" s="98" t="s">
+        <v>868</v>
+      </c>
+      <c r="L149" s="96"/>
+      <c r="M149" s="96"/>
       <c r="N149" s="6"/>
       <c r="O149" s="6"/>
       <c r="P149" s="67"/>
     </row>
-    <row r="150" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="45" t="s">
+    <row r="150" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B150" s="32" t="s">
-[...6 lines deleted...]
-        <v>232</v>
+      <c r="B150" s="14" t="s">
+        <v>401</v>
+      </c>
+      <c r="C150" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="D150" s="14" t="s">
+        <v>450</v>
       </c>
       <c r="E150" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F150" s="32" t="s">
-        <v>1028</v>
+      <c r="F150" s="14" t="s">
+        <v>402</v>
       </c>
       <c r="G150" s="10" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I150" s="34">
-        <v>45658</v>
+      <c r="I150" s="17">
+        <v>44774</v>
       </c>
       <c r="J150" s="16">
-        <v>46022</v>
-[...9 lines deleted...]
-      <c r="O150" s="6"/>
+        <v>46203</v>
+      </c>
+      <c r="K150" s="98" t="s">
+        <v>445</v>
+      </c>
+      <c r="L150" s="96" t="s">
+        <v>470</v>
+      </c>
+      <c r="M150" s="96" t="s">
+        <v>571</v>
+      </c>
+      <c r="N150" s="96" t="s">
+        <v>706</v>
+      </c>
+      <c r="O150" s="96" t="s">
+        <v>1105</v>
+      </c>
       <c r="P150" s="67"/>
     </row>
-    <row r="151" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="31" t="s">
+    <row r="151" spans="1:16" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B151" s="31" t="s">
-[...3 lines deleted...]
-        <v>557</v>
+      <c r="B151" s="14" t="s">
+        <v>475</v>
+      </c>
+      <c r="C151" s="14" t="s">
+        <v>83</v>
       </c>
       <c r="D151" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E151" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E151" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F151" s="32" t="s">
-[...3 lines deleted...]
-        <v>1056</v>
+      <c r="F151" s="14" t="s">
+        <v>891</v>
+      </c>
+      <c r="G151" s="10" t="s">
+        <v>871</v>
       </c>
       <c r="H151" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I151" s="46">
-        <v>45748</v>
+      <c r="I151" s="17">
+        <v>45108</v>
       </c>
       <c r="J151" s="16">
-        <v>46081</v>
-[...6 lines deleted...]
-      <c r="N151" s="5"/>
+        <v>46934</v>
+      </c>
+      <c r="K151" s="98" t="s">
+        <v>476</v>
+      </c>
+      <c r="L151" s="96" t="s">
+        <v>544</v>
+      </c>
+      <c r="M151" s="96" t="s">
+        <v>729</v>
+      </c>
+      <c r="N151" s="6"/>
       <c r="O151" s="6"/>
       <c r="P151" s="67"/>
     </row>
-    <row r="152" spans="1:16" ht="64.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="38" t="s">
+    <row r="152" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B152" s="31" t="s">
-[...3 lines deleted...]
-        <v>127</v>
+      <c r="B152" s="14" t="s">
+        <v>516</v>
+      </c>
+      <c r="C152" s="14" t="s">
+        <v>517</v>
       </c>
       <c r="D152" s="14" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="E152" s="14" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F152" s="14" t="s">
-        <v>1262</v>
-[...4 lines deleted...]
-      <c r="H152" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="G152" s="10" t="s">
+        <v>991</v>
+      </c>
+      <c r="H152" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I152" s="16">
-        <v>44927</v>
+      <c r="I152" s="17">
+        <v>46082</v>
       </c>
       <c r="J152" s="16">
-        <v>46022</v>
-[...10 lines deleted...]
-      <c r="N152" s="54"/>
+        <v>47514</v>
+      </c>
+      <c r="K152" s="98" t="s">
+        <v>518</v>
+      </c>
+      <c r="L152" s="96"/>
+      <c r="M152" s="6"/>
+      <c r="N152" s="6"/>
       <c r="O152" s="6"/>
       <c r="P152" s="67"/>
     </row>
-    <row r="153" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="1" t="s">
+    <row r="153" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B153" s="14" t="s">
-        <v>785</v>
+        <v>342</v>
       </c>
       <c r="C153" s="14" t="s">
-        <v>176</v>
+        <v>41</v>
       </c>
       <c r="D153" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E153" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F153" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G153" s="14" t="s">
+      <c r="F153" s="14" t="s">
+        <v>932</v>
+      </c>
+      <c r="G153" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="H153" s="2" t="s">
+      <c r="H153" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I153" s="16">
-[...10 lines deleted...]
-      </c>
+      <c r="I153" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J153" s="16">
+        <v>46752</v>
+      </c>
+      <c r="K153" s="98" t="s">
+        <v>826</v>
+      </c>
+      <c r="L153" s="96"/>
       <c r="M153" s="6"/>
-      <c r="N153" s="55"/>
+      <c r="N153" s="6"/>
       <c r="O153" s="6"/>
       <c r="P153" s="67"/>
     </row>
-    <row r="154" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B154" s="14" t="s">
-        <v>188</v>
+        <v>342</v>
       </c>
       <c r="C154" s="14" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>343</v>
+      </c>
+      <c r="D154" s="14" t="s">
+        <v>222</v>
       </c>
       <c r="E154" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F154" s="14" t="s">
-        <v>769</v>
+        <v>893</v>
       </c>
       <c r="G154" s="14" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H154" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="H154" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I154" s="16">
-[...16 lines deleted...]
-      </c>
+      <c r="I154" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J154" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K154" s="96" t="s">
+        <v>892</v>
+      </c>
+      <c r="L154" s="96"/>
+      <c r="M154" s="96"/>
+      <c r="N154" s="6"/>
       <c r="O154" s="6"/>
       <c r="P154" s="67"/>
     </row>
     <row r="155" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="3" t="s">
+      <c r="A155" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B155" s="14" t="s">
-[...17 lines deleted...]
-      <c r="H155" s="2" t="s">
+      <c r="B155" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="C155" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="D155" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E155" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F155" s="86" t="s">
+        <v>351</v>
+      </c>
+      <c r="G155" s="59" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H155" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I155" s="17">
-[...17 lines deleted...]
-      <c r="O155" s="6"/>
+      <c r="I155" s="34">
+        <v>44958</v>
+      </c>
+      <c r="J155" s="46">
+        <v>46538</v>
+      </c>
+      <c r="K155" s="95" t="s">
+        <v>352</v>
+      </c>
+      <c r="L155" s="100" t="s">
+        <v>583</v>
+      </c>
+      <c r="M155" s="95" t="s">
+        <v>769</v>
+      </c>
+      <c r="N155" s="63"/>
+      <c r="O155" s="63"/>
       <c r="P155" s="67"/>
     </row>
     <row r="156" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="3" t="s">
+      <c r="A156" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B156" s="27" t="s">
-[...6 lines deleted...]
-        <v>232</v>
+      <c r="B156" s="32" t="s">
+        <v>477</v>
+      </c>
+      <c r="C156" s="32" t="s">
+        <v>370</v>
+      </c>
+      <c r="D156" s="32" t="s">
+        <v>219</v>
       </c>
       <c r="E156" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F156" s="51" t="s">
-[...5 lines deleted...]
-      <c r="H156" s="30" t="s">
+      <c r="F156" s="84" t="s">
+        <v>980</v>
+      </c>
+      <c r="G156" s="91" t="s">
+        <v>206</v>
+      </c>
+      <c r="H156" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="I156" s="28">
-        <v>44652</v>
+      <c r="I156" s="17">
+        <v>46082</v>
       </c>
       <c r="J156" s="16">
-        <v>45961</v>
-[...13 lines deleted...]
-      <c r="O156" s="6"/>
+        <v>47514</v>
+      </c>
+      <c r="K156" s="95" t="s">
+        <v>478</v>
+      </c>
+      <c r="L156" s="100"/>
+      <c r="M156" s="95"/>
+      <c r="N156" s="63"/>
+      <c r="O156" s="63"/>
       <c r="P156" s="67"/>
     </row>
-    <row r="157" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="37" t="s">
+    <row r="157" spans="1:16" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B157" s="27" t="s">
-[...6 lines deleted...]
-        <v>1040</v>
+      <c r="B157" s="32" t="s">
+        <v>383</v>
+      </c>
+      <c r="C157" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="D157" s="14" t="s">
+        <v>222</v>
       </c>
       <c r="E157" s="14" t="s">
-        <v>36</v>
-[...23 lines deleted...]
-      <c r="N157" s="5"/>
+        <v>21</v>
+      </c>
+      <c r="F157" s="14" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G157" s="14" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H157" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I157" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J157" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K157" s="96" t="s">
+        <v>1133</v>
+      </c>
+      <c r="L157" s="96"/>
+      <c r="M157" s="96"/>
+      <c r="N157" s="6"/>
       <c r="O157" s="6"/>
       <c r="P157" s="67"/>
     </row>
-    <row r="158" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="37" t="s">
+    <row r="158" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B158" s="27" t="s">
-[...3 lines deleted...]
-        <v>68</v>
+      <c r="B158" s="32" t="s">
+        <v>659</v>
+      </c>
+      <c r="C158" s="32" t="s">
+        <v>44</v>
       </c>
       <c r="D158" s="14" t="s">
-        <v>619</v>
+        <v>875</v>
       </c>
       <c r="E158" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F158" s="14" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="G158" s="14" t="s">
+        <v>937</v>
+      </c>
+      <c r="G158" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="H158" s="14" t="s">
+      <c r="H158" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I158" s="28">
-        <v>44774</v>
+      <c r="I158" s="17">
+        <v>46082</v>
       </c>
       <c r="J158" s="17">
-        <v>46081</v>
-[...12 lines deleted...]
-      </c>
+        <v>46446</v>
+      </c>
+      <c r="K158" s="96" t="s">
+        <v>936</v>
+      </c>
+      <c r="L158" s="98"/>
+      <c r="M158" s="96"/>
+      <c r="N158" s="6"/>
       <c r="O158" s="6"/>
       <c r="P158" s="67"/>
     </row>
-    <row r="159" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="37" t="s">
+    <row r="159" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="45" t="s">
         <v>19</v>
       </c>
-      <c r="B159" s="27" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="B159" s="32" t="s">
+        <v>659</v>
+      </c>
+      <c r="C159" s="32" t="s">
+        <v>44</v>
       </c>
       <c r="D159" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E159" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F159" s="65" t="s">
-        <v>366</v>
+      <c r="F159" s="14" t="s">
+        <v>944</v>
       </c>
       <c r="G159" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I159" s="26">
-[...14 lines deleted...]
-      <c r="N159" s="5"/>
+      <c r="I159" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J159" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K159" s="96" t="s">
+        <v>660</v>
+      </c>
+      <c r="L159" s="98"/>
+      <c r="M159" s="6"/>
+      <c r="N159" s="6"/>
       <c r="O159" s="6"/>
       <c r="P159" s="67"/>
     </row>
-    <row r="160" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E160" s="10" t="s">
+    <row r="160" spans="1:16" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B160" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="C160" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="D160" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E160" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F160" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H160" s="14" t="s">
+      <c r="F160" s="14" t="s">
+        <v>860</v>
+      </c>
+      <c r="G160" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="H160" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I160" s="17">
-[...16 lines deleted...]
-      </c>
+      <c r="I160" s="34">
+        <v>46082</v>
+      </c>
+      <c r="J160" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K160" s="96" t="s">
+        <v>665</v>
+      </c>
+      <c r="L160" s="98"/>
+      <c r="M160" s="6"/>
+      <c r="N160" s="6"/>
       <c r="O160" s="6"/>
       <c r="P160" s="67"/>
     </row>
-    <row r="161" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="53" t="s">
+    <row r="161" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B161" s="14" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="B161" s="31" t="s">
+        <v>121</v>
+      </c>
+      <c r="C161" s="31" t="s">
+        <v>396</v>
       </c>
       <c r="D161" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E161" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E161" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F161" s="14" t="s">
-        <v>1261</v>
+      <c r="F161" s="32" t="s">
+        <v>687</v>
       </c>
       <c r="G161" s="14" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="H161" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="H161" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I161" s="46">
-        <v>44958</v>
+        <v>45748</v>
       </c>
       <c r="J161" s="16">
-        <v>46022</v>
-[...9 lines deleted...]
-      </c>
+        <v>46203</v>
+      </c>
+      <c r="K161" s="96" t="s">
+        <v>686</v>
+      </c>
+      <c r="L161" s="99"/>
+      <c r="M161" s="97"/>
       <c r="N161" s="5"/>
       <c r="O161" s="6"/>
       <c r="P161" s="67"/>
     </row>
-    <row r="162" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="101" t="s">
+    <row r="162" spans="1:16" ht="64.7" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B162" s="32" t="s">
-[...6 lines deleted...]
-        <v>619</v>
+      <c r="B162" s="31" t="s">
+        <v>122</v>
+      </c>
+      <c r="C162" s="31" t="s">
+        <v>123</v>
+      </c>
+      <c r="D162" s="32" t="s">
+        <v>219</v>
       </c>
       <c r="E162" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F162" s="14" t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1122</v>
+      </c>
+      <c r="G162" s="25" t="s">
+        <v>1118</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I162" s="46">
-[...10 lines deleted...]
-      <c r="N162" s="5"/>
+      <c r="I162" s="34">
+        <v>46082</v>
+      </c>
+      <c r="J162" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K162" s="96" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L162" s="99"/>
+      <c r="M162" s="96"/>
+      <c r="N162" s="54"/>
       <c r="O162" s="6"/>
       <c r="P162" s="67"/>
     </row>
-    <row r="163" spans="1:16" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="101" t="s">
+    <row r="163" spans="1:16" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B163" s="32" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="B163" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="C163" s="14" t="s">
+        <v>170</v>
       </c>
       <c r="D163" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E163" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F163" s="14" t="s">
-        <v>922</v>
+      <c r="F163" s="2" t="s">
+        <v>838</v>
       </c>
       <c r="G163" s="14" t="s">
-        <v>273</v>
+        <v>22</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I163" s="46">
-[...10 lines deleted...]
-      </c>
+      <c r="I163" s="34">
+        <v>46082</v>
+      </c>
+      <c r="J163" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K163" s="96" t="s">
+        <v>532</v>
+      </c>
+      <c r="L163" s="97"/>
       <c r="M163" s="6"/>
-      <c r="N163" s="5"/>
+      <c r="N163" s="55"/>
       <c r="O163" s="6"/>
       <c r="P163" s="67"/>
     </row>
-    <row r="164" spans="1:16" s="58" customFormat="1" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="37" t="s">
+    <row r="164" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B164" s="52" t="s">
-[...8 lines deleted...]
-      <c r="E164" s="10" t="s">
+      <c r="B164" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C164" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E164" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F164" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H164" s="10" t="s">
+      <c r="F164" s="14" t="s">
+        <v>945</v>
+      </c>
+      <c r="G164" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H164" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I164" s="56">
-        <v>44958</v>
+      <c r="I164" s="34">
+        <v>46082</v>
       </c>
       <c r="J164" s="16">
-        <v>46022</v>
-[...10 lines deleted...]
-      <c r="N164" s="5"/>
+        <v>47514</v>
+      </c>
+      <c r="K164" s="96" t="s">
+        <v>946</v>
+      </c>
+      <c r="L164" s="97"/>
+      <c r="M164" s="96"/>
+      <c r="N164" s="96"/>
       <c r="O164" s="6"/>
-      <c r="P164" s="69"/>
+      <c r="P164" s="67"/>
     </row>
     <row r="165" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="47" t="s">
+      <c r="A165" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B165" s="52" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="B165" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="C165" s="14" t="s">
+        <v>125</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E165" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E165" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F165" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H165" s="10" t="s">
+      <c r="F165" s="51" t="s">
+        <v>895</v>
+      </c>
+      <c r="G165" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H165" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I165" s="56">
-[...16 lines deleted...]
-      </c>
+      <c r="I165" s="34">
+        <v>46082</v>
+      </c>
+      <c r="J165" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K165" s="96" t="s">
+        <v>894</v>
+      </c>
+      <c r="L165" s="98"/>
+      <c r="M165" s="97"/>
+      <c r="N165" s="97"/>
       <c r="O165" s="6"/>
       <c r="P165" s="67"/>
     </row>
     <row r="166" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="47" t="s">
+      <c r="A166" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B166" s="52" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="B166" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="C166" s="27" t="s">
+        <v>127</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E166" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="E166" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F166" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H166" s="10" t="s">
+      <c r="F166" s="51" t="s">
+        <v>861</v>
+      </c>
+      <c r="G166" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="H166" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="I166" s="56">
-[...12 lines deleted...]
-      <c r="N166" s="8"/>
+      <c r="I166" s="34">
+        <v>46082</v>
+      </c>
+      <c r="J166" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K166" s="96" t="s">
+        <v>862</v>
+      </c>
+      <c r="L166" s="98"/>
+      <c r="M166" s="97"/>
+      <c r="N166" s="97"/>
       <c r="O166" s="6"/>
       <c r="P166" s="67"/>
     </row>
-    <row r="167" spans="1:16" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E167" s="10" t="s">
+    <row r="167" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B167" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="C167" s="27" t="s">
+        <v>127</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="E167" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F167" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H167" s="10" t="s">
+      <c r="F167" s="51" t="s">
+        <v>863</v>
+      </c>
+      <c r="G167" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="H167" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="I167" s="35">
-[...12 lines deleted...]
-      <c r="N167" s="5"/>
+      <c r="I167" s="34">
+        <v>46082</v>
+      </c>
+      <c r="J167" s="16">
+        <v>46387</v>
+      </c>
+      <c r="K167" s="96" t="s">
+        <v>864</v>
+      </c>
+      <c r="L167" s="98"/>
+      <c r="M167" s="97"/>
+      <c r="N167" s="97"/>
       <c r="O167" s="6"/>
       <c r="P167" s="67"/>
     </row>
-    <row r="168" spans="1:16" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="47" t="s">
+    <row r="168" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B168" s="52" t="s">
-[...32 lines deleted...]
-      <c r="M168" s="104"/>
+      <c r="B168" s="27" t="s">
+        <v>201</v>
+      </c>
+      <c r="C168" s="27" t="s">
+        <v>674</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="E168" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="G168" s="44" t="s">
+        <v>677</v>
+      </c>
+      <c r="H168" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="I168" s="28">
+        <v>45657</v>
+      </c>
+      <c r="J168" s="34">
+        <v>47542</v>
+      </c>
+      <c r="K168" s="96" t="s">
+        <v>675</v>
+      </c>
+      <c r="L168" s="98" t="s">
+        <v>794</v>
+      </c>
+      <c r="M168" s="97"/>
       <c r="N168" s="5"/>
       <c r="O168" s="6"/>
       <c r="P168" s="67"/>
     </row>
-    <row r="169" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="47" t="s">
+    <row r="169" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B169" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E169" s="10" t="s">
+      <c r="B169" s="27" t="s">
+        <v>288</v>
+      </c>
+      <c r="C169" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="D169" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E169" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F169" s="25" t="s">
-[...5 lines deleted...]
-      <c r="H169" s="2" t="s">
+      <c r="F169" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="G169" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H169" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="I169" s="35">
-[...17 lines deleted...]
-      <c r="O169" s="6"/>
+      <c r="I169" s="28">
+        <v>44774</v>
+      </c>
+      <c r="J169" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K169" s="101" t="s">
+        <v>290</v>
+      </c>
+      <c r="L169" s="97" t="s">
+        <v>393</v>
+      </c>
+      <c r="M169" s="97" t="s">
+        <v>591</v>
+      </c>
+      <c r="N169" s="97" t="s">
+        <v>707</v>
+      </c>
+      <c r="O169" s="96" t="s">
+        <v>1106</v>
+      </c>
       <c r="P169" s="67"/>
     </row>
-    <row r="170" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="47" t="s">
+    <row r="170" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B170" s="14" t="s">
-[...3 lines deleted...]
-        <v>371</v>
+      <c r="B170" s="27" t="s">
+        <v>294</v>
+      </c>
+      <c r="C170" s="27" t="s">
+        <v>87</v>
       </c>
       <c r="D170" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E170" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="E170" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F170" s="14" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="F170" s="65" t="s">
+        <v>293</v>
+      </c>
+      <c r="G170" s="10" t="s">
+        <v>22</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I170" s="35">
-        <v>44866</v>
+      <c r="I170" s="26">
+        <v>44927</v>
       </c>
       <c r="J170" s="16">
-        <v>46081</v>
-[...11 lines deleted...]
-        <v>1146</v>
+        <v>46203</v>
+      </c>
+      <c r="K170" s="96" t="s">
+        <v>390</v>
+      </c>
+      <c r="L170" s="97" t="s">
+        <v>520</v>
+      </c>
+      <c r="M170" s="97" t="s">
+        <v>736</v>
+      </c>
+      <c r="N170" s="97" t="s">
+        <v>1107</v>
       </c>
       <c r="O170" s="6"/>
       <c r="P170" s="67"/>
     </row>
-    <row r="171" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="171" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="37" t="s">
+        <v>82</v>
       </c>
       <c r="B171" s="14" t="s">
-        <v>592</v>
+        <v>129</v>
       </c>
       <c r="C171" s="14" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
       <c r="D171" s="14" t="s">
-        <v>589</v>
+        <v>219</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>594</v>
-[...4 lines deleted...]
-      <c r="H171" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="H171" s="14" t="s">
         <v>23</v>
       </c>
       <c r="I171" s="17">
-        <v>44774</v>
-[...15 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="J171" s="17">
+        <v>47177</v>
+      </c>
+      <c r="K171" s="96" t="s">
+        <v>972</v>
+      </c>
+      <c r="L171" s="96"/>
+      <c r="M171" s="97"/>
+      <c r="N171" s="97"/>
       <c r="O171" s="6"/>
       <c r="P171" s="67"/>
     </row>
-    <row r="172" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="1" t="s">
+    <row r="172" spans="1:16" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B172" s="14" t="s">
-        <v>211</v>
+        <v>131</v>
       </c>
       <c r="C172" s="14" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>132</v>
+      </c>
+      <c r="D172" s="14" t="s">
+        <v>450</v>
       </c>
       <c r="E172" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F172" s="14" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>775</v>
+      </c>
+      <c r="G172" s="51" t="s">
+        <v>1149</v>
       </c>
       <c r="H172" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>45778</v>
+        <v>23</v>
+      </c>
+      <c r="I172" s="46">
+        <v>44958</v>
       </c>
       <c r="J172" s="16">
         <v>46203</v>
       </c>
-      <c r="K172" s="103" t="s">
-[...5 lines deleted...]
-      <c r="O172" s="103"/>
+      <c r="K172" s="96" t="s">
+        <v>382</v>
+      </c>
+      <c r="L172" s="98" t="s">
+        <v>584</v>
+      </c>
+      <c r="M172" s="96" t="s">
+        <v>770</v>
+      </c>
+      <c r="N172" s="5"/>
+      <c r="O172" s="6"/>
       <c r="P172" s="67"/>
     </row>
-    <row r="173" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <v>241</v>
+    <row r="173" spans="1:16" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="94" t="s">
+        <v>19</v>
+      </c>
+      <c r="B173" s="32" t="s">
+        <v>803</v>
+      </c>
+      <c r="C173" s="32" t="s">
+        <v>614</v>
+      </c>
+      <c r="D173" s="14" t="s">
+        <v>450</v>
       </c>
       <c r="E173" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F173" s="10" t="s">
-        <v>421</v>
+      <c r="F173" s="14" t="s">
+        <v>805</v>
       </c>
       <c r="G173" s="10" t="s">
-        <v>422</v>
+        <v>22</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I173" s="16">
-        <v>44958</v>
+      <c r="I173" s="46">
+        <v>45901</v>
       </c>
       <c r="J173" s="16">
-        <v>46081</v>
-[...11 lines deleted...]
-      <c r="O173" s="21"/>
+        <v>46203</v>
+      </c>
+      <c r="K173" s="96" t="s">
+        <v>804</v>
+      </c>
+      <c r="L173" s="98" t="s">
+        <v>1108</v>
+      </c>
+      <c r="M173" s="96"/>
+      <c r="N173" s="5"/>
+      <c r="O173" s="6"/>
       <c r="P173" s="67"/>
     </row>
-    <row r="174" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="3" t="s">
+    <row r="174" spans="1:16" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="94" t="s">
         <v>19</v>
       </c>
-      <c r="B174" s="18" t="s">
-[...6 lines deleted...]
-        <v>236</v>
+      <c r="B174" s="32" t="s">
+        <v>587</v>
+      </c>
+      <c r="C174" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D174" s="14" t="s">
+        <v>450</v>
       </c>
       <c r="E174" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F174" s="14" t="s">
-        <v>1364</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>588</v>
+      </c>
+      <c r="G174" s="14" t="s">
+        <v>1118</v>
       </c>
       <c r="H174" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I174" s="16">
-[...15 lines deleted...]
-      <c r="O174" s="21"/>
+      <c r="I174" s="46">
+        <v>45383</v>
+      </c>
+      <c r="J174" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K174" s="96" t="s">
+        <v>589</v>
+      </c>
+      <c r="L174" s="98" t="s">
+        <v>771</v>
+      </c>
+      <c r="M174" s="6"/>
+      <c r="N174" s="5"/>
+      <c r="O174" s="6"/>
       <c r="P174" s="67"/>
     </row>
-    <row r="175" spans="1:16" ht="59.85" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="3" t="s">
+    <row r="175" spans="1:16" s="58" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B175" s="18" t="s">
-[...3 lines deleted...]
-        <v>202</v>
+      <c r="B175" s="52" t="s">
+        <v>377</v>
+      </c>
+      <c r="C175" s="52" t="s">
+        <v>112</v>
       </c>
       <c r="D175" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E175" s="44" t="s">
+        <v>219</v>
+      </c>
+      <c r="E175" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F175" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H175" s="2" t="s">
+      <c r="F175" s="52" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G175" s="10" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H175" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I175" s="16">
-[...9 lines deleted...]
-      <c r="M175" s="5"/>
+      <c r="I175" s="34">
+        <v>46082</v>
+      </c>
+      <c r="J175" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K175" s="96" t="s">
+        <v>1119</v>
+      </c>
+      <c r="L175" s="98"/>
+      <c r="M175" s="97"/>
       <c r="N175" s="5"/>
-      <c r="O175" s="21"/>
-      <c r="P175" s="67"/>
+      <c r="O175" s="6"/>
+      <c r="P175" s="69"/>
     </row>
-    <row r="176" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="37" t="s">
+    <row r="176" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B176" s="64" t="s">
-[...8 lines deleted...]
-      <c r="E176" s="14" t="s">
+      <c r="B176" s="52" t="s">
+        <v>133</v>
+      </c>
+      <c r="C176" s="52" t="s">
+        <v>134</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E176" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F176" s="14" t="s">
-        <v>1341</v>
+      <c r="F176" s="52" t="s">
+        <v>1057</v>
       </c>
       <c r="G176" s="10" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="H176" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="H176" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I176" s="16">
-[...11 lines deleted...]
-      <c r="O176" s="14"/>
+      <c r="I176" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J176" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K176" s="97" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L176" s="98"/>
+      <c r="M176" s="97"/>
+      <c r="N176" s="97"/>
+      <c r="O176" s="6"/>
       <c r="P176" s="67"/>
     </row>
-    <row r="177" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="37" t="s">
+    <row r="177" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B177" s="64" t="s">
-[...12 lines deleted...]
-        <v>582</v>
+      <c r="B177" s="52" t="s">
+        <v>287</v>
+      </c>
+      <c r="C177" s="52" t="s">
+        <v>78</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E177" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F177" s="52" t="s">
+        <v>922</v>
       </c>
       <c r="G177" s="10" t="s">
-        <v>31</v>
-[...16 lines deleted...]
-      <c r="O177" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="H177" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="I177" s="34">
+        <v>46082</v>
+      </c>
+      <c r="J177" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K177" s="97" t="s">
+        <v>661</v>
+      </c>
+      <c r="L177" s="98"/>
+      <c r="M177" s="97"/>
+      <c r="N177" s="8"/>
+      <c r="O177" s="6"/>
       <c r="P177" s="67"/>
     </row>
-    <row r="178" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>305</v>
+    <row r="178" spans="1:16" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="47" t="s">
+        <v>82</v>
+      </c>
+      <c r="B178" s="52" t="s">
+        <v>593</v>
+      </c>
+      <c r="C178" s="52" t="s">
+        <v>61</v>
       </c>
       <c r="D178" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E178" s="44" t="s">
+        <v>450</v>
+      </c>
+      <c r="E178" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F178" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H178" s="2" t="s">
+      <c r="F178" s="52" t="s">
+        <v>597</v>
+      </c>
+      <c r="G178" s="52" t="s">
+        <v>230</v>
+      </c>
+      <c r="H178" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I178" s="16">
-        <v>44774</v>
+      <c r="I178" s="35">
+        <v>46083</v>
       </c>
       <c r="J178" s="17">
-        <v>46081</v>
-[...13 lines deleted...]
-      <c r="O178" s="14"/>
+        <v>46203</v>
+      </c>
+      <c r="K178" s="96" t="s">
+        <v>974</v>
+      </c>
+      <c r="L178" s="96"/>
+      <c r="M178" s="97"/>
+      <c r="N178" s="5"/>
+      <c r="O178" s="6"/>
       <c r="P178" s="67"/>
     </row>
-    <row r="179" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="43" t="s">
+    <row r="179" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B179" s="44" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="B179" s="52" t="s">
+        <v>600</v>
+      </c>
+      <c r="C179" s="52" t="s">
+        <v>601</v>
       </c>
       <c r="D179" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E179" s="44" t="s">
+        <v>450</v>
+      </c>
+      <c r="E179" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F179" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H179" s="2" t="s">
+      <c r="F179" s="52" t="s">
+        <v>602</v>
+      </c>
+      <c r="G179" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="H179" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I179" s="17">
-        <v>45748</v>
+      <c r="I179" s="35">
+        <v>45566</v>
       </c>
       <c r="J179" s="16">
-        <v>46081</v>
-[...7 lines deleted...]
-      <c r="O179" s="14"/>
+        <v>46203</v>
+      </c>
+      <c r="K179" s="96" t="s">
+        <v>603</v>
+      </c>
+      <c r="L179" s="96" t="s">
+        <v>704</v>
+      </c>
+      <c r="M179" s="97" t="s">
+        <v>1160</v>
+      </c>
+      <c r="N179" s="5"/>
+      <c r="O179" s="6"/>
       <c r="P179" s="67"/>
     </row>
-    <row r="180" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="43" t="s">
+    <row r="180" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B180" s="10" t="s">
-[...6 lines deleted...]
-        <v>232</v>
+      <c r="B180" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="C180" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="D180" s="14" t="s">
+        <v>219</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F180" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H180" s="10" t="s">
+      <c r="F180" s="52" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G180" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="H180" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I180" s="56">
+      <c r="I180" s="16">
         <v>46082</v>
       </c>
-      <c r="J180" s="16">
-[...7 lines deleted...]
-      <c r="N180" s="103"/>
+      <c r="J180" s="17">
+        <v>47177</v>
+      </c>
+      <c r="K180" s="97" t="s">
+        <v>1089</v>
+      </c>
+      <c r="L180" s="96"/>
+      <c r="M180" s="96"/>
+      <c r="N180" s="97"/>
       <c r="O180" s="6"/>
       <c r="P180" s="67"/>
     </row>
-    <row r="181" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="43" t="s">
+    <row r="181" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B181" s="10" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="B181" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="C181" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="D181" s="14" t="s">
+        <v>450</v>
       </c>
       <c r="E181" s="10" t="s">
-        <v>36</v>
-[...23 lines deleted...]
-      <c r="N181" s="9"/>
+        <v>21</v>
+      </c>
+      <c r="F181" s="14" t="s">
+        <v>737</v>
+      </c>
+      <c r="G181" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H181" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I181" s="35">
+        <v>44866</v>
+      </c>
+      <c r="J181" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K181" s="97" t="s">
+        <v>299</v>
+      </c>
+      <c r="L181" s="96" t="s">
+        <v>468</v>
+      </c>
+      <c r="M181" s="97" t="s">
+        <v>549</v>
+      </c>
+      <c r="N181" s="97" t="s">
+        <v>730</v>
+      </c>
       <c r="O181" s="6"/>
       <c r="P181" s="67"/>
     </row>
-    <row r="182" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="1" t="s">
+    <row r="182" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B182" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E182" s="14" t="s">
+      <c r="B182" s="14" t="s">
+        <v>428</v>
+      </c>
+      <c r="C182" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D182" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="E182" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F182" s="14" t="s">
-        <v>1170</v>
+      <c r="F182" s="2" t="s">
+        <v>430</v>
       </c>
       <c r="G182" s="14" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="H182" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I182" s="17">
-        <v>45292</v>
-[...12 lines deleted...]
-      <c r="O182" s="21"/>
+        <v>44774</v>
+      </c>
+      <c r="J182" s="26">
+        <v>45961</v>
+      </c>
+      <c r="K182" s="97" t="s">
+        <v>429</v>
+      </c>
+      <c r="L182" s="98" t="s">
+        <v>462</v>
+      </c>
+      <c r="M182" s="98" t="s">
+        <v>641</v>
+      </c>
+      <c r="N182" s="97" t="s">
+        <v>788</v>
+      </c>
+      <c r="O182" s="6"/>
       <c r="P182" s="67"/>
     </row>
-    <row r="183" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:16" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A183" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B183" s="18" t="s">
-[...6 lines deleted...]
-        <v>749</v>
+      <c r="B183" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="C183" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>222</v>
       </c>
       <c r="E183" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F183" s="14" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>754</v>
+      </c>
+      <c r="G183" s="25" t="s">
+        <v>142</v>
       </c>
       <c r="H183" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I183" s="17">
-        <v>45261</v>
-[...9 lines deleted...]
-      <c r="O183" s="21"/>
+        <v>45778</v>
+      </c>
+      <c r="J183" s="16">
+        <v>46022</v>
+      </c>
+      <c r="K183" s="96" t="s">
+        <v>204</v>
+      </c>
+      <c r="L183" s="96"/>
+      <c r="M183" s="96"/>
+      <c r="N183" s="96"/>
+      <c r="O183" s="96"/>
       <c r="P183" s="67"/>
     </row>
-    <row r="184" spans="1:16" ht="119.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="184" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="47" t="s">
+        <v>82</v>
       </c>
       <c r="B184" s="18" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>773</v>
+        <v>137</v>
+      </c>
+      <c r="C184" s="14" t="s">
+        <v>323</v>
+      </c>
+      <c r="D184" s="27" t="s">
+        <v>223</v>
       </c>
       <c r="E184" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F184" s="25" t="s">
-        <v>574</v>
+      <c r="F184" s="10" t="s">
+        <v>324</v>
       </c>
       <c r="G184" s="10" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>45778</v>
+        <v>325</v>
+      </c>
+      <c r="H184" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I184" s="16">
+        <v>46082</v>
       </c>
       <c r="J184" s="16">
-        <v>46081</v>
-[...6 lines deleted...]
-      <c r="N184" s="4"/>
+        <v>47514</v>
+      </c>
+      <c r="K184" s="96" t="s">
+        <v>973</v>
+      </c>
+      <c r="L184" s="96"/>
+      <c r="M184" s="97"/>
+      <c r="N184" s="2"/>
       <c r="O184" s="21"/>
       <c r="P184" s="67"/>
     </row>
-    <row r="185" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="1" t="s">
+    <row r="185" spans="1:16" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B185" s="18" t="s">
-        <v>1326</v>
+        <v>496</v>
       </c>
       <c r="C185" s="18" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>65</v>
+      </c>
+      <c r="D185" s="44" t="s">
+        <v>222</v>
       </c>
       <c r="E185" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F185" s="14" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1058</v>
+      </c>
+      <c r="G185" s="10" t="s">
+        <v>135</v>
       </c>
       <c r="H185" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I185" s="121">
-[...10 lines deleted...]
-      <c r="N185" s="4"/>
+      <c r="I185" s="16">
+        <v>46082</v>
+      </c>
+      <c r="J185" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K185" s="96" t="s">
+        <v>497</v>
+      </c>
+      <c r="L185" s="97"/>
+      <c r="M185" s="97"/>
+      <c r="N185" s="2"/>
       <c r="O185" s="21"/>
       <c r="P185" s="67"/>
     </row>
-    <row r="186" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A186" s="1" t="s">
+    <row r="186" spans="1:16" ht="59.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B186" s="18" t="s">
-        <v>935</v>
+        <v>262</v>
       </c>
       <c r="C186" s="18" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="E186" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="D186" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E186" s="44" t="s">
         <v>21</v>
       </c>
       <c r="F186" s="14" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>519</v>
+      </c>
+      <c r="G186" s="51" t="s">
+        <v>128</v>
       </c>
       <c r="H186" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I186" s="28">
-        <v>45565</v>
+      <c r="I186" s="16">
+        <v>45870</v>
       </c>
       <c r="J186" s="16">
-        <v>46081</v>
-[...8 lines deleted...]
-      <c r="N186" s="4"/>
+        <v>46203</v>
+      </c>
+      <c r="K186" s="96" t="s">
+        <v>337</v>
+      </c>
+      <c r="L186" s="97" t="s">
+        <v>1109</v>
+      </c>
+      <c r="M186" s="5"/>
+      <c r="N186" s="5"/>
       <c r="O186" s="21"/>
       <c r="P186" s="67"/>
     </row>
-    <row r="187" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="1" t="s">
+    <row r="187" spans="1:16" ht="59.85" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B187" s="27" t="s">
-[...8 lines deleted...]
-      <c r="E187" s="14" t="s">
+      <c r="B187" s="64" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C187" s="64" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D187" s="44" t="s">
+        <v>222</v>
+      </c>
+      <c r="E187" s="44" t="s">
         <v>21</v>
       </c>
       <c r="F187" s="14" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>1062</v>
+      </c>
+      <c r="G187" s="10" t="s">
+        <v>135</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I187" s="28">
-[...19 lines deleted...]
-      </c>
+      <c r="I187" s="16">
+        <v>46082</v>
+      </c>
+      <c r="J187" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K187" s="96" t="s">
+        <v>1061</v>
+      </c>
+      <c r="L187" s="97"/>
+      <c r="M187" s="5"/>
+      <c r="N187" s="5"/>
+      <c r="O187" s="21"/>
       <c r="P187" s="67"/>
     </row>
-    <row r="188" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="1" t="s">
+    <row r="188" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B188" s="14" t="s">
-[...6 lines deleted...]
-        <v>1175</v>
+      <c r="B188" s="64" t="s">
+        <v>823</v>
+      </c>
+      <c r="C188" s="64" t="s">
+        <v>188</v>
+      </c>
+      <c r="D188" s="10" t="s">
+        <v>222</v>
       </c>
       <c r="E188" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F188" s="14" t="s">
-        <v>1174</v>
-[...2 lines deleted...]
-        <v>1369</v>
+        <v>825</v>
+      </c>
+      <c r="G188" s="10" t="s">
+        <v>135</v>
       </c>
       <c r="H188" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I188" s="17">
-[...11 lines deleted...]
-      <c r="O188" s="6"/>
+      <c r="I188" s="16">
+        <v>46082</v>
+      </c>
+      <c r="J188" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K188" s="97" t="s">
+        <v>824</v>
+      </c>
+      <c r="L188" s="97"/>
+      <c r="M188" s="97"/>
+      <c r="N188" s="2"/>
+      <c r="O188" s="14"/>
       <c r="P188" s="67"/>
     </row>
-    <row r="189" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A189" s="1" t="s">
+    <row r="189" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B189" s="14" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="B189" s="64" t="s">
+        <v>417</v>
+      </c>
+      <c r="C189" s="64" t="s">
+        <v>418</v>
+      </c>
+      <c r="D189" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="E189" s="44" t="s">
+        <v>36</v>
       </c>
       <c r="F189" s="14" t="s">
-        <v>755</v>
+        <v>419</v>
       </c>
       <c r="G189" s="14" t="s">
-        <v>1369</v>
+        <v>678</v>
       </c>
       <c r="H189" s="2" t="s">
-        <v>23</v>
-[...17 lines deleted...]
-      <c r="O189" s="6"/>
+        <v>37</v>
+      </c>
+      <c r="I189" s="16">
+        <v>45778</v>
+      </c>
+      <c r="J189" s="16">
+        <v>46022</v>
+      </c>
+      <c r="K189" s="101" t="s">
+        <v>420</v>
+      </c>
+      <c r="L189" s="96"/>
+      <c r="M189" s="97"/>
+      <c r="N189" s="2"/>
+      <c r="O189" s="14"/>
       <c r="P189" s="67"/>
     </row>
-    <row r="190" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="1" t="s">
+    <row r="190" spans="1:16" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B190" s="27" t="s">
-[...8 lines deleted...]
-      <c r="E190" s="14" t="s">
+      <c r="B190" s="64" t="s">
+        <v>403</v>
+      </c>
+      <c r="C190" s="64" t="s">
+        <v>238</v>
+      </c>
+      <c r="D190" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E190" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="F190" s="27" t="s">
-        <v>261</v>
+      <c r="F190" s="14" t="s">
+        <v>405</v>
       </c>
       <c r="G190" s="14" t="s">
         <v>22</v>
       </c>
       <c r="H190" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I190" s="28">
-[...16 lines deleted...]
-      </c>
+      <c r="I190" s="16">
+        <v>44774</v>
+      </c>
+      <c r="J190" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K190" s="96" t="s">
+        <v>404</v>
+      </c>
+      <c r="L190" s="97" t="s">
+        <v>471</v>
+      </c>
+      <c r="M190" s="97" t="s">
+        <v>572</v>
+      </c>
+      <c r="N190" s="97" t="s">
+        <v>713</v>
+      </c>
+      <c r="O190" s="14"/>
       <c r="P190" s="67"/>
     </row>
-    <row r="191" spans="1:16" ht="99" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>181</v>
+    <row r="191" spans="1:16" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B191" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="C191" s="44" t="s">
+        <v>30</v>
       </c>
       <c r="D191" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E191" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E191" s="44" t="s">
         <v>21</v>
       </c>
       <c r="F191" s="14" t="s">
-        <v>300</v>
+        <v>689</v>
       </c>
       <c r="G191" s="14" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="H191" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H191" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I191" s="17">
-        <v>44743</v>
-[...16 lines deleted...]
-      <c r="O191" s="21"/>
+        <v>45748</v>
+      </c>
+      <c r="J191" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K191" s="96" t="s">
+        <v>688</v>
+      </c>
+      <c r="L191" s="96"/>
+      <c r="M191" s="97"/>
+      <c r="N191" s="2"/>
+      <c r="O191" s="14"/>
       <c r="P191" s="67"/>
     </row>
-    <row r="192" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <v>232</v>
+    <row r="192" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="C192" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="D192" s="10" t="s">
+        <v>219</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F192" s="2" t="s">
-[...5 lines deleted...]
-      <c r="H192" s="14" t="s">
+      <c r="F192" s="10" t="s">
+        <v>993</v>
+      </c>
+      <c r="G192" s="10" t="s">
+        <v>991</v>
+      </c>
+      <c r="H192" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I192" s="26">
-[...13 lines deleted...]
-      <c r="O192" s="21"/>
+      <c r="I192" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J192" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K192" s="96" t="s">
+        <v>992</v>
+      </c>
+      <c r="L192" s="96"/>
+      <c r="M192" s="96"/>
+      <c r="N192" s="96"/>
+      <c r="O192" s="6"/>
       <c r="P192" s="67"/>
     </row>
-    <row r="193" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="37" t="s">
+    <row r="193" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B193" s="31" t="s">
-[...38 lines deleted...]
-      <c r="O193" s="21"/>
+      <c r="B193" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C193" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D193" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F193" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="G193" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H193" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="I193" s="56">
+        <v>45657</v>
+      </c>
+      <c r="J193" s="16">
+        <v>46022</v>
+      </c>
+      <c r="K193" s="96" t="s">
+        <v>679</v>
+      </c>
+      <c r="L193" s="96" t="s">
+        <v>795</v>
+      </c>
+      <c r="M193" s="96"/>
+      <c r="N193" s="9"/>
+      <c r="O193" s="6"/>
       <c r="P193" s="67"/>
     </row>
-    <row r="194" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="37" t="s">
+    <row r="194" spans="1:16" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B194" s="31" t="s">
-[...8 lines deleted...]
-      <c r="E194" s="32" t="s">
+      <c r="B194" s="10" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C194" s="10" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E194" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F194" s="52" t="s">
-        <v>689</v>
+      <c r="F194" s="10" t="s">
+        <v>1114</v>
       </c>
       <c r="G194" s="14" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H194" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H194" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I194" s="57">
-        <v>45017</v>
+      <c r="I194" s="56">
+        <v>46160</v>
       </c>
       <c r="J194" s="16">
-        <v>46022</v>
-[...13 lines deleted...]
-      <c r="O194" s="21"/>
+        <v>47514</v>
+      </c>
+      <c r="K194" s="96" t="s">
+        <v>1115</v>
+      </c>
+      <c r="L194" s="96"/>
+      <c r="M194" s="96"/>
+      <c r="N194" s="9"/>
+      <c r="O194" s="6"/>
       <c r="P194" s="67"/>
     </row>
-    <row r="195" spans="1:16384" customFormat="1" ht="68.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A195" s="43" t="s">
+    <row r="195" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B195" s="18" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="C195" s="18" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>44</v>
+      </c>
+      <c r="D195" s="10" t="s">
+        <v>219</v>
       </c>
       <c r="E195" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F195" s="52" t="s">
-        <v>697</v>
+      <c r="F195" s="14" t="s">
+        <v>896</v>
       </c>
       <c r="G195" s="14" t="s">
-        <v>35</v>
+        <v>871</v>
       </c>
       <c r="H195" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I195" s="57">
-        <v>44774</v>
+      <c r="I195" s="17">
+        <v>46082</v>
       </c>
       <c r="J195" s="16">
-        <v>46022</v>
-[...12 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K195" s="97" t="s">
+        <v>412</v>
+      </c>
+      <c r="L195" s="97"/>
+      <c r="M195" s="4"/>
+      <c r="N195" s="4"/>
       <c r="O195" s="21"/>
       <c r="P195" s="67"/>
     </row>
-    <row r="196" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B196" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E196" s="52" t="s">
+      <c r="B196" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="C196" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D196" s="14" t="s">
+        <v>509</v>
+      </c>
+      <c r="E196" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F196" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H196" s="10" t="s">
+      <c r="F196" s="14" t="s">
+        <v>509</v>
+      </c>
+      <c r="G196" s="14" t="s">
+        <v>508</v>
+      </c>
+      <c r="H196" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I196" s="56">
-[...13 lines deleted...]
-      <c r="O196" s="6"/>
+      <c r="I196" s="17">
+        <v>45261</v>
+      </c>
+      <c r="J196" s="17">
+        <v>46356</v>
+      </c>
+      <c r="K196" s="97" t="s">
+        <v>510</v>
+      </c>
+      <c r="M196" s="4"/>
+      <c r="N196" s="4"/>
+      <c r="O196" s="21"/>
       <c r="P196" s="67"/>
     </row>
-    <row r="197" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B197" s="10" t="s">
-[...12 lines deleted...]
-        <v>1036</v>
+      <c r="B197" s="18" t="s">
+        <v>811</v>
+      </c>
+      <c r="C197" s="18" t="s">
+        <v>812</v>
+      </c>
+      <c r="D197" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E197" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F197" s="14" t="s">
+        <v>814</v>
       </c>
       <c r="G197" s="14" t="s">
-        <v>1037</v>
-[...18 lines deleted...]
-      <c r="O197" s="6"/>
+        <v>22</v>
+      </c>
+      <c r="H197" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I197" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J197" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K197" s="97" t="s">
+        <v>813</v>
+      </c>
+      <c r="L197" s="97"/>
+      <c r="M197" s="97"/>
+      <c r="N197" s="4"/>
+      <c r="O197" s="21"/>
       <c r="P197" s="67"/>
     </row>
-    <row r="198" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B198" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E198" s="52" t="s">
+      <c r="B198" s="18" t="s">
+        <v>592</v>
+      </c>
+      <c r="C198" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="D198" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="E198" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F198" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H198" s="10" t="s">
+      <c r="F198" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="G198" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H198" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I198" s="56">
+      <c r="I198" s="17">
         <v>46082</v>
       </c>
       <c r="J198" s="16">
         <v>47514</v>
       </c>
-      <c r="K198" s="102" t="s">
-[...5 lines deleted...]
-      <c r="O198" s="6"/>
+      <c r="K198" s="106" t="s">
+        <v>923</v>
+      </c>
+      <c r="L198" s="97"/>
+      <c r="M198" s="97"/>
+      <c r="N198" s="4"/>
+      <c r="O198" s="21"/>
       <c r="P198" s="67"/>
     </row>
-    <row r="199" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:16" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A199" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B199" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E199" s="24" t="s">
+      <c r="B199" s="18" t="s">
+        <v>592</v>
+      </c>
+      <c r="C199" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="E199" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F199" s="52" t="s">
-        <v>947</v>
+      <c r="F199" s="14" t="s">
+        <v>897</v>
       </c>
       <c r="G199" s="14" t="s">
-        <v>434</v>
+        <v>871</v>
       </c>
       <c r="H199" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I199" s="56">
-        <v>45565</v>
+      <c r="I199" s="17">
+        <v>46082</v>
       </c>
       <c r="J199" s="16">
-        <v>46022</v>
-[...9 lines deleted...]
-      <c r="O199" s="6"/>
+        <v>46387</v>
+      </c>
+      <c r="K199" s="106" t="s">
+        <v>898</v>
+      </c>
+      <c r="L199" s="96"/>
+      <c r="M199" s="97"/>
+      <c r="N199" s="4"/>
+      <c r="O199" s="21"/>
       <c r="P199" s="67"/>
     </row>
-    <row r="200" spans="1:16384" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="3" t="s">
+    <row r="200" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B200" s="18" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="B200" s="27" t="s">
+        <v>187</v>
+      </c>
+      <c r="C200" s="27" t="s">
+        <v>188</v>
       </c>
       <c r="D200" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E200" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F200" s="10" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F200" s="14" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G200" s="25" t="s">
+        <v>1118</v>
       </c>
       <c r="H200" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I200" s="56">
-[...17 lines deleted...]
-      <c r="O200" s="6"/>
+      <c r="I200" s="28">
+        <v>44378</v>
+      </c>
+      <c r="J200" s="56">
+        <v>46203</v>
+      </c>
+      <c r="K200" s="107" t="s">
+        <v>210</v>
+      </c>
+      <c r="L200" s="96" t="s">
+        <v>295</v>
+      </c>
+      <c r="M200" s="96" t="s">
+        <v>487</v>
+      </c>
+      <c r="N200" s="96" t="s">
+        <v>585</v>
+      </c>
+      <c r="O200" s="96" t="s">
+        <v>772</v>
+      </c>
       <c r="P200" s="67"/>
     </row>
-    <row r="201" spans="1:16384" customFormat="1" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="3" t="s">
+    <row r="201" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B201" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E201" s="10" t="s">
+      <c r="B201" s="27" t="s">
+        <v>205</v>
+      </c>
+      <c r="C201" s="27" t="s">
+        <v>170</v>
+      </c>
+      <c r="D201" s="32" t="s">
+        <v>875</v>
+      </c>
+      <c r="E201" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F201" s="2" t="s">
-        <v>482</v>
+      <c r="F201" s="27" t="s">
+        <v>950</v>
       </c>
       <c r="G201" s="14" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H201" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I201" s="17">
-        <v>44927</v>
-[...15 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="J201" s="34">
+        <v>46446</v>
+      </c>
+      <c r="K201" s="107" t="s">
+        <v>949</v>
+      </c>
+      <c r="L201" s="96"/>
+      <c r="M201" s="96"/>
+      <c r="N201" s="6"/>
       <c r="O201" s="6"/>
       <c r="P201" s="67"/>
     </row>
-    <row r="202" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:16" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B202" s="23" t="s">
-[...8 lines deleted...]
-      <c r="E202" s="24" t="s">
+      <c r="B202" s="27" t="s">
+        <v>205</v>
+      </c>
+      <c r="C202" s="27" t="s">
+        <v>170</v>
+      </c>
+      <c r="D202" s="27" t="s">
+        <v>219</v>
+      </c>
+      <c r="E202" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F202" s="24" t="s">
-        <v>369</v>
+      <c r="F202" s="27" t="s">
+        <v>929</v>
       </c>
       <c r="G202" s="14" t="s">
-        <v>215</v>
+        <v>22</v>
       </c>
       <c r="H202" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I202" s="17">
-        <v>44835</v>
-[...16 lines deleted...]
-      <c r="O202" s="21"/>
+        <v>46082</v>
+      </c>
+      <c r="J202" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K202" s="107" t="s">
+        <v>930</v>
+      </c>
+      <c r="L202" s="96"/>
+      <c r="M202" s="96"/>
+      <c r="N202" s="96"/>
+      <c r="O202" s="67"/>
       <c r="P202" s="67"/>
     </row>
-    <row r="203" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:16" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="1" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>82</v>
+      </c>
+      <c r="B203" s="18" t="s">
+        <v>174</v>
+      </c>
+      <c r="C203" s="18" t="s">
+        <v>175</v>
       </c>
       <c r="D203" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E203" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F203" s="14" t="s">
         <v>236</v>
       </c>
-      <c r="E203" s="24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G203" s="14" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H203" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="H203" s="14" t="s">
         <v>23</v>
       </c>
       <c r="I203" s="17">
-        <v>45551</v>
-[...11 lines deleted...]
-      <c r="N203" s="2"/>
+        <v>46083</v>
+      </c>
+      <c r="J203" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K203" s="97" t="s">
+        <v>964</v>
+      </c>
+      <c r="L203" s="96"/>
+      <c r="M203" s="97"/>
+      <c r="N203" s="97"/>
       <c r="O203" s="21"/>
       <c r="P203" s="67"/>
     </row>
-    <row r="204" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>960</v>
+    <row r="204" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="37" t="s">
+        <v>82</v>
+      </c>
+      <c r="B204" s="31" t="s">
+        <v>146</v>
+      </c>
+      <c r="C204" s="31" t="s">
+        <v>147</v>
       </c>
       <c r="D204" s="14" t="s">
-        <v>619</v>
+        <v>219</v>
       </c>
       <c r="E204" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>962</v>
-[...4 lines deleted...]
-      <c r="H204" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="G204" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="H204" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="I204" s="17">
-[...2 lines deleted...]
-      <c r="J204" s="17">
+      <c r="I204" s="26">
+        <v>45658</v>
+      </c>
+      <c r="J204" s="34">
         <v>46081</v>
       </c>
-      <c r="K204" s="104" t="s">
-[...4 lines deleted...]
-      <c r="N204" s="2"/>
+      <c r="K204" s="97" t="s">
+        <v>741</v>
+      </c>
+      <c r="L204" s="98" t="s">
+        <v>750</v>
+      </c>
+      <c r="M204" s="101"/>
+      <c r="N204" s="8"/>
       <c r="O204" s="21"/>
       <c r="P204" s="67"/>
     </row>
-    <row r="205" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="1" t="s">
+    <row r="205" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B205" s="23" t="s">
-[...8 lines deleted...]
-      <c r="E205" s="10" t="s">
+      <c r="B205" s="31" t="s">
+        <v>211</v>
+      </c>
+      <c r="C205" s="31" t="s">
+        <v>212</v>
+      </c>
+      <c r="D205" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E205" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F205" s="2" t="s">
-        <v>590</v>
+      <c r="F205" s="52" t="s">
+        <v>943</v>
       </c>
       <c r="G205" s="14" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H205" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I205" s="17">
-        <v>44774</v>
+        <v>46082</v>
       </c>
       <c r="J205" s="16">
-        <v>46081</v>
-[...12 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K205" s="96" t="s">
+        <v>942</v>
+      </c>
+      <c r="L205" s="99"/>
+      <c r="M205" s="97"/>
+      <c r="N205" s="97"/>
       <c r="O205" s="21"/>
       <c r="P205" s="67"/>
     </row>
-    <row r="206" spans="1:16384" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="1" t="s">
+    <row r="206" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="B206" s="23" t="s">
-[...8 lines deleted...]
-      <c r="E206" s="10" t="s">
+      <c r="B206" s="31" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C206" s="31" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D206" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E206" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F206" s="65" t="s">
-        <v>1354</v>
+      <c r="F206" s="52" t="s">
+        <v>1140</v>
       </c>
       <c r="G206" s="14" t="s">
-        <v>43</v>
+        <v>1118</v>
       </c>
       <c r="H206" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I206" s="122">
-[...16380 lines deleted...]
-      <c r="XFD206" s="1"/>
+      <c r="I206" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J206" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K206" s="96" t="s">
+        <v>1139</v>
+      </c>
+      <c r="L206" s="99"/>
+      <c r="M206" s="97"/>
+      <c r="N206" s="97"/>
+      <c r="O206" s="21"/>
+      <c r="P206" s="67"/>
     </row>
-    <row r="207" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="3" t="s">
+    <row r="207" spans="1:16" ht="68.849999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B207" s="18" t="s">
-        <v>394</v>
+        <v>148</v>
       </c>
       <c r="C207" s="18" t="s">
-        <v>395</v>
+        <v>106</v>
       </c>
       <c r="D207" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E207" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F207" s="15" t="s">
-        <v>807</v>
+      <c r="F207" s="52" t="s">
+        <v>960</v>
       </c>
       <c r="G207" s="14" t="s">
-        <v>26</v>
+        <v>871</v>
       </c>
       <c r="H207" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I207" s="17">
-        <v>44896</v>
-[...16 lines deleted...]
-      <c r="O207" s="6"/>
+        <v>46082</v>
+      </c>
+      <c r="J207" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K207" s="96" t="s">
+        <v>961</v>
+      </c>
+      <c r="L207" s="98"/>
+      <c r="M207" s="97"/>
+      <c r="N207" s="97"/>
+      <c r="O207" s="21"/>
       <c r="P207" s="67"/>
     </row>
-    <row r="208" spans="1:16384" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="3" t="s">
+    <row r="208" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B208" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E208" s="14" t="s">
+      <c r="B208" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="C208" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="D208" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E208" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="F208" s="15" t="s">
-[...5 lines deleted...]
-      <c r="H208" s="2" t="s">
+      <c r="F208" s="52" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G208" s="52" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H208" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I208" s="17">
-        <v>46006</v>
-[...9 lines deleted...]
-      <c r="N208" s="104"/>
+        <v>46082</v>
+      </c>
+      <c r="J208" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K208" s="96" t="s">
+        <v>1135</v>
+      </c>
+      <c r="L208" s="96"/>
+      <c r="M208" s="9"/>
+      <c r="N208" s="9"/>
       <c r="O208" s="6"/>
       <c r="P208" s="67"/>
     </row>
-    <row r="209" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="3" t="s">
+    <row r="209" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B209" s="18" t="s">
-[...12 lines deleted...]
-        <v>1257</v>
+      <c r="B209" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="C209" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="D209" s="32" t="s">
+        <v>671</v>
+      </c>
+      <c r="E209" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="F209" s="52" t="s">
+        <v>672</v>
       </c>
       <c r="G209" s="14" t="s">
-        <v>46</v>
-[...19 lines deleted...]
-      <c r="N209" s="4"/>
+        <v>673</v>
+      </c>
+      <c r="H209" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="I209" s="56">
+        <v>45657</v>
+      </c>
+      <c r="J209" s="57">
+        <v>47542</v>
+      </c>
+      <c r="K209" s="95" t="s">
+        <v>670</v>
+      </c>
+      <c r="L209" s="96" t="s">
+        <v>796</v>
+      </c>
+      <c r="M209" s="9"/>
+      <c r="N209" s="9"/>
       <c r="O209" s="6"/>
       <c r="P209" s="67"/>
     </row>
-    <row r="210" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="3" t="s">
+    <row r="210" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B210" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E210" s="14" t="s">
+      <c r="B210" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="C210" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="D210" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E210" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="F210" s="14" t="s">
-        <v>269</v>
+      <c r="F210" s="52" t="s">
+        <v>714</v>
       </c>
       <c r="G210" s="14" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H210" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="H210" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I210" s="17">
-        <v>44652</v>
+        <v>46082</v>
       </c>
       <c r="J210" s="17">
-        <v>46022</v>
-[...12 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K210" s="95" t="s">
+        <v>567</v>
+      </c>
+      <c r="L210" s="96"/>
+      <c r="M210" s="9"/>
+      <c r="N210" s="9"/>
       <c r="O210" s="6"/>
       <c r="P210" s="67"/>
     </row>
-    <row r="211" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B211" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E211" s="14" t="s">
+      <c r="B211" s="10" t="s">
+        <v>997</v>
+      </c>
+      <c r="C211" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D211" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E211" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="F211" s="14" t="s">
-        <v>979</v>
+      <c r="F211" s="52" t="s">
+        <v>999</v>
       </c>
       <c r="G211" s="14" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H211" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H211" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I211" s="16">
-[...13 lines deleted...]
-      <c r="O211" s="21"/>
+      <c r="I211" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J211" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K211" s="95" t="s">
+        <v>998</v>
+      </c>
+      <c r="L211" s="96"/>
+      <c r="M211" s="9"/>
+      <c r="N211" s="9"/>
+      <c r="O211" s="6"/>
       <c r="P211" s="67"/>
     </row>
-    <row r="212" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="1" t="s">
+    <row r="212" spans="1:16384" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B212" s="14" t="s">
-[...3 lines deleted...]
-        <v>416</v>
+      <c r="B212" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="C212" s="18" t="s">
+        <v>153</v>
       </c>
       <c r="D212" s="14" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="E212" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="E212" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F212" s="2" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="F212" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="G212" s="52" t="s">
+        <v>1118</v>
       </c>
       <c r="H212" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I212" s="17">
-        <v>44774</v>
+      <c r="I212" s="56">
+        <v>44927</v>
       </c>
       <c r="J212" s="16">
-        <v>46081</v>
-[...13 lines deleted...]
-      <c r="O212" s="21"/>
+        <v>46203</v>
+      </c>
+      <c r="K212" s="102" t="s">
+        <v>397</v>
+      </c>
+      <c r="L212" s="96" t="s">
+        <v>493</v>
+      </c>
+      <c r="M212" s="96" t="s">
+        <v>586</v>
+      </c>
+      <c r="N212" s="96" t="s">
+        <v>773</v>
+      </c>
+      <c r="O212" s="6"/>
       <c r="P212" s="67"/>
     </row>
-    <row r="213" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="1" t="s">
+    <row r="213" spans="1:16384" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B213" s="14" t="s">
-[...3 lines deleted...]
-        <v>385</v>
+      <c r="B213" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="C213" s="18" t="s">
+        <v>112</v>
       </c>
       <c r="D213" s="14" t="s">
-        <v>589</v>
+        <v>222</v>
       </c>
       <c r="E213" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>604</v>
+        <v>900</v>
       </c>
       <c r="G213" s="14" t="s">
-        <v>31</v>
+        <v>871</v>
       </c>
       <c r="H213" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I213" s="17">
-        <v>44805</v>
-[...16 lines deleted...]
-      <c r="O213" s="21"/>
+        <v>46082</v>
+      </c>
+      <c r="J213" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K213" s="97" t="s">
+        <v>899</v>
+      </c>
+      <c r="L213" s="96"/>
+      <c r="M213" s="96"/>
+      <c r="N213" s="96"/>
+      <c r="O213" s="6"/>
       <c r="P213" s="67"/>
     </row>
-    <row r="214" spans="1:16" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A214" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B214" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E214" s="14" t="s">
+      <c r="B214" s="23" t="s">
+        <v>155</v>
+      </c>
+      <c r="C214" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D214" s="65" t="s">
+        <v>219</v>
+      </c>
+      <c r="E214" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="F214" s="14" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F214" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="G214" s="14" t="s">
+        <v>206</v>
       </c>
       <c r="H214" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I214" s="16">
-[...15 lines deleted...]
-      <c r="O214" s="7"/>
+      <c r="I214" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J214" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K214" s="97" t="s">
+        <v>981</v>
+      </c>
+      <c r="L214" s="97"/>
+      <c r="M214" s="97"/>
+      <c r="N214" s="97"/>
+      <c r="O214" s="21"/>
       <c r="P214" s="67"/>
     </row>
-    <row r="215" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A215" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B215" s="18" t="s">
-[...3 lines deleted...]
-        <v>761</v>
+      <c r="B215" s="23" t="s">
+        <v>346</v>
+      </c>
+      <c r="C215" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="D215" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E215" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E215" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="F215" s="14" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="F215" s="24" t="s">
+        <v>629</v>
+      </c>
+      <c r="G215" s="14" t="s">
+        <v>31</v>
       </c>
       <c r="H215" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I215" s="16">
-[...2 lines deleted...]
-      <c r="J215" s="34">
+      <c r="I215" s="17">
+        <v>45551</v>
+      </c>
+      <c r="J215" s="17">
         <v>46022</v>
       </c>
-      <c r="K215" s="103" t="s">
-[...7 lines deleted...]
-      <c r="O215" s="7"/>
+      <c r="K215" s="97" t="s">
+        <v>630</v>
+      </c>
+      <c r="L215" s="97" t="s">
+        <v>789</v>
+      </c>
+      <c r="M215" s="97"/>
+      <c r="N215" s="2"/>
+      <c r="O215" s="21"/>
       <c r="P215" s="67"/>
     </row>
-    <row r="216" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B216" s="18" t="s">
-[...3 lines deleted...]
-        <v>221</v>
+      <c r="B216" s="23" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C216" s="23" t="s">
+        <v>1064</v>
       </c>
       <c r="D216" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E216" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E216" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="F216" s="10" t="s">
-        <v>403</v>
+      <c r="F216" s="24" t="s">
+        <v>1066</v>
       </c>
       <c r="G216" s="14" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="H216" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I216" s="16">
-        <v>44927</v>
+      <c r="I216" s="17">
+        <v>46082</v>
       </c>
       <c r="J216" s="17">
-        <v>46022</v>
-[...11 lines deleted...]
-      <c r="O216" s="7"/>
+        <v>47514</v>
+      </c>
+      <c r="K216" s="97" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L216" s="97"/>
+      <c r="M216" s="97"/>
+      <c r="N216" s="2"/>
+      <c r="O216" s="21"/>
       <c r="P216" s="67"/>
     </row>
-    <row r="217" spans="1:16" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>103</v>
+    <row r="217" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B217" s="23" t="s">
+        <v>609</v>
+      </c>
+      <c r="C217" s="23" t="s">
+        <v>610</v>
       </c>
       <c r="D217" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E217" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E217" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F217" s="14" t="s">
-        <v>858</v>
+      <c r="F217" s="2" t="s">
+        <v>612</v>
       </c>
       <c r="G217" s="14" t="s">
-        <v>279</v>
+        <v>42</v>
       </c>
       <c r="H217" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I217" s="17">
-        <v>45444</v>
-[...12 lines deleted...]
-      <c r="O217" s="7"/>
+        <v>45717</v>
+      </c>
+      <c r="J217" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K217" s="97" t="s">
+        <v>611</v>
+      </c>
+      <c r="L217" s="97"/>
+      <c r="M217" s="2"/>
+      <c r="N217" s="2"/>
+      <c r="O217" s="21"/>
       <c r="P217" s="67"/>
     </row>
-    <row r="218" spans="1:16" ht="84" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="3" t="s">
+    <row r="218" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B218" s="18" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="B218" s="23" t="s">
+        <v>423</v>
+      </c>
+      <c r="C218" s="23" t="s">
+        <v>424</v>
       </c>
       <c r="D218" s="14" t="s">
-        <v>149</v>
-[...25 lines deleted...]
-      <c r="O218" s="104"/>
+        <v>425</v>
+      </c>
+      <c r="E218" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="G218" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="H218" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I218" s="17">
+        <v>44774</v>
+      </c>
+      <c r="J218" s="46">
+        <v>45961</v>
+      </c>
+      <c r="K218" s="97" t="s">
+        <v>427</v>
+      </c>
+      <c r="L218" s="97" t="s">
+        <v>463</v>
+      </c>
+      <c r="M218" s="97" t="s">
+        <v>642</v>
+      </c>
+      <c r="N218" s="97" t="s">
+        <v>790</v>
+      </c>
+      <c r="O218" s="21"/>
       <c r="P218" s="67"/>
     </row>
-    <row r="219" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="3" t="s">
+    <row r="219" spans="1:16384" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B219" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E219" s="14" t="s">
+      <c r="B219" s="23" t="s">
+        <v>831</v>
+      </c>
+      <c r="C219" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="D219" s="65" t="s">
+        <v>219</v>
+      </c>
+      <c r="E219" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F219" s="14" t="s">
-        <v>386</v>
+      <c r="F219" s="2" t="s">
+        <v>1067</v>
       </c>
       <c r="G219" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H219" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I219" s="17">
-        <v>44851</v>
+        <v>46082</v>
       </c>
       <c r="J219" s="17">
-        <v>46081</v>
-[...14 lines deleted...]
-      <c r="P219" s="67"/>
+        <v>47177</v>
+      </c>
+      <c r="K219" s="96" t="s">
+        <v>832</v>
+      </c>
+      <c r="L219" s="23"/>
+      <c r="M219" s="1"/>
+      <c r="N219" s="23"/>
+      <c r="O219" s="23"/>
+      <c r="P219" s="1"/>
+      <c r="BF219" s="1"/>
+      <c r="BG219" s="23"/>
+      <c r="BH219" s="23"/>
+      <c r="BI219" s="1"/>
+      <c r="BJ219" s="23"/>
+      <c r="BK219" s="23"/>
+      <c r="BL219" s="1"/>
+      <c r="BM219" s="23"/>
+      <c r="BN219" s="23"/>
+      <c r="BO219" s="1"/>
+      <c r="BP219" s="23"/>
+      <c r="BQ219" s="23"/>
+      <c r="BR219" s="1"/>
+      <c r="BS219" s="23"/>
+      <c r="BT219" s="23"/>
+      <c r="BU219" s="1"/>
+      <c r="BV219" s="23"/>
+      <c r="BW219" s="23"/>
+      <c r="BX219" s="1"/>
+      <c r="BY219" s="23"/>
+      <c r="BZ219" s="23"/>
+      <c r="CA219" s="1"/>
+      <c r="CB219" s="23"/>
+      <c r="CC219" s="23"/>
+      <c r="CD219" s="1"/>
+      <c r="CE219" s="23"/>
+      <c r="CF219" s="23"/>
+      <c r="CG219" s="1"/>
+      <c r="CH219" s="23"/>
+      <c r="CI219" s="23"/>
+      <c r="CJ219" s="1"/>
+      <c r="CK219" s="23"/>
+      <c r="CL219" s="23"/>
+      <c r="CM219" s="1"/>
+      <c r="CN219" s="23"/>
+      <c r="CO219" s="23"/>
+      <c r="CP219" s="1"/>
+      <c r="CQ219" s="23"/>
+      <c r="CR219" s="23"/>
+      <c r="CS219" s="1"/>
+      <c r="CT219" s="23"/>
+      <c r="CU219" s="23"/>
+      <c r="CV219" s="1"/>
+      <c r="CW219" s="23"/>
+      <c r="CX219" s="23"/>
+      <c r="CY219" s="1"/>
+      <c r="CZ219" s="23"/>
+      <c r="DA219" s="23"/>
+      <c r="DB219" s="1"/>
+      <c r="DC219" s="23"/>
+      <c r="DD219" s="23"/>
+      <c r="DE219" s="1"/>
+      <c r="DF219" s="23"/>
+      <c r="DG219" s="23"/>
+      <c r="DH219" s="1"/>
+      <c r="DI219" s="23"/>
+      <c r="DJ219" s="23"/>
+      <c r="DK219" s="1"/>
+      <c r="DL219" s="23"/>
+      <c r="DM219" s="23"/>
+      <c r="DN219" s="1"/>
+      <c r="DO219" s="23"/>
+      <c r="DP219" s="23"/>
+      <c r="DQ219" s="1"/>
+      <c r="DR219" s="23"/>
+      <c r="DS219" s="23"/>
+      <c r="DT219" s="1"/>
+      <c r="DU219" s="23"/>
+      <c r="DV219" s="23"/>
+      <c r="DW219" s="1"/>
+      <c r="DX219" s="23"/>
+      <c r="DY219" s="23"/>
+      <c r="DZ219" s="1"/>
+      <c r="EA219" s="23"/>
+      <c r="EB219" s="23"/>
+      <c r="EC219" s="1"/>
+      <c r="ED219" s="23"/>
+      <c r="EE219" s="23"/>
+      <c r="EF219" s="1"/>
+      <c r="EG219" s="23"/>
+      <c r="EH219" s="23"/>
+      <c r="EI219" s="1"/>
+      <c r="EJ219" s="23"/>
+      <c r="EK219" s="23"/>
+      <c r="EL219" s="1"/>
+      <c r="EM219" s="23"/>
+      <c r="EN219" s="23"/>
+      <c r="EO219" s="1"/>
+      <c r="EP219" s="23"/>
+      <c r="EQ219" s="23"/>
+      <c r="ER219" s="1"/>
+      <c r="ES219" s="23"/>
+      <c r="ET219" s="23"/>
+      <c r="EU219" s="1"/>
+      <c r="EV219" s="23"/>
+      <c r="EW219" s="23"/>
+      <c r="EX219" s="1"/>
+      <c r="EY219" s="23"/>
+      <c r="EZ219" s="23"/>
+      <c r="FA219" s="1"/>
+      <c r="FB219" s="23"/>
+      <c r="FC219" s="23"/>
+      <c r="FD219" s="1"/>
+      <c r="FE219" s="23"/>
+      <c r="FF219" s="23"/>
+      <c r="FG219" s="1"/>
+      <c r="FH219" s="23"/>
+      <c r="FI219" s="23"/>
+      <c r="FJ219" s="1"/>
+      <c r="FK219" s="23"/>
+      <c r="FL219" s="23"/>
+      <c r="FM219" s="1"/>
+      <c r="FN219" s="23"/>
+      <c r="FO219" s="23"/>
+      <c r="FP219" s="1"/>
+      <c r="FQ219" s="23"/>
+      <c r="FR219" s="23"/>
+      <c r="FS219" s="1"/>
+      <c r="FT219" s="23"/>
+      <c r="FU219" s="23"/>
+      <c r="FV219" s="1"/>
+      <c r="FW219" s="23"/>
+      <c r="FX219" s="23"/>
+      <c r="FY219" s="1"/>
+      <c r="FZ219" s="23"/>
+      <c r="GA219" s="23"/>
+      <c r="GB219" s="1"/>
+      <c r="GC219" s="23"/>
+      <c r="GD219" s="23"/>
+      <c r="GE219" s="1"/>
+      <c r="GF219" s="23"/>
+      <c r="GG219" s="23"/>
+      <c r="GH219" s="1"/>
+      <c r="GI219" s="23"/>
+      <c r="GJ219" s="23"/>
+      <c r="GK219" s="1"/>
+      <c r="GL219" s="23"/>
+      <c r="GM219" s="23"/>
+      <c r="GN219" s="1"/>
+      <c r="GO219" s="23"/>
+      <c r="GP219" s="23"/>
+      <c r="GQ219" s="1"/>
+      <c r="GR219" s="23"/>
+      <c r="GS219" s="23"/>
+      <c r="GT219" s="1"/>
+      <c r="GU219" s="23"/>
+      <c r="GV219" s="23"/>
+      <c r="GW219" s="1"/>
+      <c r="GX219" s="23"/>
+      <c r="GY219" s="23"/>
+      <c r="GZ219" s="1"/>
+      <c r="HA219" s="23"/>
+      <c r="HB219" s="23"/>
+      <c r="HC219" s="1"/>
+      <c r="HD219" s="23"/>
+      <c r="HE219" s="23"/>
+      <c r="HF219" s="1"/>
+      <c r="HG219" s="23"/>
+      <c r="HH219" s="23"/>
+      <c r="HI219" s="1"/>
+      <c r="HJ219" s="23"/>
+      <c r="HK219" s="23"/>
+      <c r="HL219" s="1"/>
+      <c r="HM219" s="23"/>
+      <c r="HN219" s="23"/>
+      <c r="HO219" s="1"/>
+      <c r="HP219" s="23"/>
+      <c r="HQ219" s="23"/>
+      <c r="HR219" s="1"/>
+      <c r="HS219" s="23"/>
+      <c r="HT219" s="23"/>
+      <c r="HU219" s="1"/>
+      <c r="HV219" s="23"/>
+      <c r="HW219" s="23"/>
+      <c r="HX219" s="1"/>
+      <c r="HY219" s="23"/>
+      <c r="HZ219" s="23"/>
+      <c r="IA219" s="1"/>
+      <c r="IB219" s="23"/>
+      <c r="IC219" s="23"/>
+      <c r="ID219" s="1"/>
+      <c r="IE219" s="23"/>
+      <c r="IF219" s="23"/>
+      <c r="IG219" s="1"/>
+      <c r="IH219" s="23"/>
+      <c r="II219" s="23"/>
+      <c r="IJ219" s="1"/>
+      <c r="IK219" s="23"/>
+      <c r="IL219" s="23"/>
+      <c r="IM219" s="1"/>
+      <c r="IN219" s="23"/>
+      <c r="IO219" s="23"/>
+      <c r="IP219" s="1"/>
+      <c r="IQ219" s="23"/>
+      <c r="IR219" s="23"/>
+      <c r="IS219" s="1"/>
+      <c r="IT219" s="23"/>
+      <c r="IU219" s="23"/>
+      <c r="IV219" s="1"/>
+      <c r="IW219" s="23"/>
+      <c r="IX219" s="23"/>
+      <c r="IY219" s="1"/>
+      <c r="IZ219" s="23"/>
+      <c r="JA219" s="23"/>
+      <c r="JB219" s="1"/>
+      <c r="JC219" s="23"/>
+      <c r="JD219" s="23"/>
+      <c r="JE219" s="1"/>
+      <c r="JF219" s="23"/>
+      <c r="JG219" s="23"/>
+      <c r="JH219" s="1"/>
+      <c r="JI219" s="23"/>
+      <c r="JJ219" s="23"/>
+      <c r="JK219" s="1"/>
+      <c r="JL219" s="23"/>
+      <c r="JM219" s="23"/>
+      <c r="JN219" s="1"/>
+      <c r="JO219" s="23"/>
+      <c r="JP219" s="23"/>
+      <c r="JQ219" s="1"/>
+      <c r="JR219" s="23"/>
+      <c r="JS219" s="23"/>
+      <c r="JT219" s="1"/>
+      <c r="JU219" s="23"/>
+      <c r="JV219" s="23"/>
+      <c r="JW219" s="1"/>
+      <c r="JX219" s="23"/>
+      <c r="JY219" s="23"/>
+      <c r="JZ219" s="1"/>
+      <c r="KA219" s="23"/>
+      <c r="KB219" s="23"/>
+      <c r="KC219" s="1"/>
+      <c r="KD219" s="23"/>
+      <c r="KE219" s="23"/>
+      <c r="KF219" s="1"/>
+      <c r="KG219" s="23"/>
+      <c r="KH219" s="23"/>
+      <c r="KI219" s="1"/>
+      <c r="KJ219" s="23"/>
+      <c r="KK219" s="23"/>
+      <c r="KL219" s="1"/>
+      <c r="KM219" s="23"/>
+      <c r="KN219" s="23"/>
+      <c r="KO219" s="1"/>
+      <c r="KP219" s="23"/>
+      <c r="KQ219" s="23"/>
+      <c r="KR219" s="1"/>
+      <c r="KS219" s="23"/>
+      <c r="KT219" s="23"/>
+      <c r="KU219" s="1"/>
+      <c r="KV219" s="23"/>
+      <c r="KW219" s="23"/>
+      <c r="KX219" s="1"/>
+      <c r="KY219" s="23"/>
+      <c r="KZ219" s="23"/>
+      <c r="LA219" s="1"/>
+      <c r="LB219" s="23"/>
+      <c r="LC219" s="23"/>
+      <c r="LD219" s="1"/>
+      <c r="LE219" s="23"/>
+      <c r="LF219" s="23"/>
+      <c r="LG219" s="1"/>
+      <c r="LH219" s="23"/>
+      <c r="LI219" s="23"/>
+      <c r="LJ219" s="1"/>
+      <c r="LK219" s="23"/>
+      <c r="LL219" s="23"/>
+      <c r="LM219" s="1"/>
+      <c r="LN219" s="23"/>
+      <c r="LO219" s="23"/>
+      <c r="LP219" s="1"/>
+      <c r="LQ219" s="23"/>
+      <c r="LR219" s="23"/>
+      <c r="LS219" s="1"/>
+      <c r="LT219" s="23"/>
+      <c r="LU219" s="23"/>
+      <c r="LV219" s="1"/>
+      <c r="LW219" s="23"/>
+      <c r="LX219" s="23"/>
+      <c r="LY219" s="1"/>
+      <c r="LZ219" s="23"/>
+      <c r="MA219" s="23"/>
+      <c r="MB219" s="1"/>
+      <c r="MC219" s="23"/>
+      <c r="MD219" s="23"/>
+      <c r="ME219" s="1"/>
+      <c r="MF219" s="23"/>
+      <c r="MG219" s="23"/>
+      <c r="MH219" s="1"/>
+      <c r="MI219" s="23"/>
+      <c r="MJ219" s="23"/>
+      <c r="MK219" s="1"/>
+      <c r="ML219" s="23"/>
+      <c r="MM219" s="23"/>
+      <c r="MN219" s="1"/>
+      <c r="MO219" s="23"/>
+      <c r="MP219" s="23"/>
+      <c r="MQ219" s="1"/>
+      <c r="MR219" s="23"/>
+      <c r="MS219" s="23"/>
+      <c r="MT219" s="1"/>
+      <c r="MU219" s="23"/>
+      <c r="MV219" s="23"/>
+      <c r="MW219" s="1"/>
+      <c r="MX219" s="23"/>
+      <c r="MY219" s="23"/>
+      <c r="MZ219" s="1"/>
+      <c r="NA219" s="23"/>
+      <c r="NB219" s="23"/>
+      <c r="NC219" s="1"/>
+      <c r="ND219" s="23"/>
+      <c r="NE219" s="23"/>
+      <c r="NF219" s="1"/>
+      <c r="NG219" s="23"/>
+      <c r="NH219" s="23"/>
+      <c r="NI219" s="1"/>
+      <c r="NJ219" s="23"/>
+      <c r="NK219" s="23"/>
+      <c r="NL219" s="1"/>
+      <c r="NM219" s="23"/>
+      <c r="NN219" s="23"/>
+      <c r="NO219" s="1"/>
+      <c r="NP219" s="23"/>
+      <c r="NQ219" s="23"/>
+      <c r="NR219" s="1"/>
+      <c r="NS219" s="23"/>
+      <c r="NT219" s="23"/>
+      <c r="NU219" s="1"/>
+      <c r="NV219" s="23"/>
+      <c r="NW219" s="23"/>
+      <c r="NX219" s="1"/>
+      <c r="NY219" s="23"/>
+      <c r="NZ219" s="23"/>
+      <c r="OA219" s="1"/>
+      <c r="OB219" s="23"/>
+      <c r="OC219" s="23"/>
+      <c r="OD219" s="1"/>
+      <c r="OE219" s="23"/>
+      <c r="OF219" s="23"/>
+      <c r="OG219" s="1"/>
+      <c r="OH219" s="23"/>
+      <c r="OI219" s="23"/>
+      <c r="OJ219" s="1"/>
+      <c r="OK219" s="23"/>
+      <c r="OL219" s="23"/>
+      <c r="OM219" s="1"/>
+      <c r="ON219" s="23"/>
+      <c r="OO219" s="23"/>
+      <c r="OP219" s="1"/>
+      <c r="OQ219" s="23"/>
+      <c r="OR219" s="23"/>
+      <c r="OS219" s="1"/>
+      <c r="OT219" s="23"/>
+      <c r="OU219" s="23"/>
+      <c r="OV219" s="1"/>
+      <c r="OW219" s="23"/>
+      <c r="OX219" s="23"/>
+      <c r="OY219" s="1"/>
+      <c r="OZ219" s="23"/>
+      <c r="PA219" s="23"/>
+      <c r="PB219" s="1"/>
+      <c r="PC219" s="23"/>
+      <c r="PD219" s="23"/>
+      <c r="PE219" s="1"/>
+      <c r="PF219" s="23"/>
+      <c r="PG219" s="23"/>
+      <c r="PH219" s="1"/>
+      <c r="PI219" s="23"/>
+      <c r="PJ219" s="23"/>
+      <c r="PK219" s="1"/>
+      <c r="PL219" s="23"/>
+      <c r="PM219" s="23"/>
+      <c r="PN219" s="1"/>
+      <c r="PO219" s="23"/>
+      <c r="PP219" s="23"/>
+      <c r="PQ219" s="1"/>
+      <c r="PR219" s="23"/>
+      <c r="PS219" s="23"/>
+      <c r="PT219" s="1"/>
+      <c r="PU219" s="23"/>
+      <c r="PV219" s="23"/>
+      <c r="PW219" s="1"/>
+      <c r="PX219" s="23"/>
+      <c r="PY219" s="23"/>
+      <c r="PZ219" s="1"/>
+      <c r="QA219" s="23"/>
+      <c r="QB219" s="23"/>
+      <c r="QC219" s="1"/>
+      <c r="QD219" s="23"/>
+      <c r="QE219" s="23"/>
+      <c r="QF219" s="1"/>
+      <c r="QG219" s="23"/>
+      <c r="QH219" s="23"/>
+      <c r="QI219" s="1"/>
+      <c r="QJ219" s="23"/>
+      <c r="QK219" s="23"/>
+      <c r="QL219" s="1"/>
+      <c r="QM219" s="23"/>
+      <c r="QN219" s="23"/>
+      <c r="QO219" s="1"/>
+      <c r="QP219" s="23"/>
+      <c r="QQ219" s="23"/>
+      <c r="QR219" s="1"/>
+      <c r="QS219" s="23"/>
+      <c r="QT219" s="23"/>
+      <c r="QU219" s="1"/>
+      <c r="QV219" s="23"/>
+      <c r="QW219" s="23"/>
+      <c r="QX219" s="1"/>
+      <c r="QY219" s="23"/>
+      <c r="QZ219" s="23"/>
+      <c r="RA219" s="1"/>
+      <c r="RB219" s="23"/>
+      <c r="RC219" s="23"/>
+      <c r="RD219" s="1"/>
+      <c r="RE219" s="23"/>
+      <c r="RF219" s="23"/>
+      <c r="RG219" s="1"/>
+      <c r="RH219" s="23"/>
+      <c r="RI219" s="23"/>
+      <c r="RJ219" s="1"/>
+      <c r="RK219" s="23"/>
+      <c r="RL219" s="23"/>
+      <c r="RM219" s="1"/>
+      <c r="RN219" s="23"/>
+      <c r="RO219" s="23"/>
+      <c r="RP219" s="1"/>
+      <c r="RQ219" s="23"/>
+      <c r="RR219" s="23"/>
+      <c r="RS219" s="1"/>
+      <c r="RT219" s="23"/>
+      <c r="RU219" s="23"/>
+      <c r="RV219" s="1"/>
+      <c r="RW219" s="23"/>
+      <c r="RX219" s="23"/>
+      <c r="RY219" s="1"/>
+      <c r="RZ219" s="23"/>
+      <c r="SA219" s="23"/>
+      <c r="SB219" s="1"/>
+      <c r="SC219" s="23"/>
+      <c r="SD219" s="23"/>
+      <c r="SE219" s="1"/>
+      <c r="SF219" s="23"/>
+      <c r="SG219" s="23"/>
+      <c r="SH219" s="1"/>
+      <c r="SI219" s="23"/>
+      <c r="SJ219" s="23"/>
+      <c r="SK219" s="1"/>
+      <c r="SL219" s="23"/>
+      <c r="SM219" s="23"/>
+      <c r="SN219" s="1"/>
+      <c r="SO219" s="23"/>
+      <c r="SP219" s="23"/>
+      <c r="SQ219" s="1"/>
+      <c r="SR219" s="23"/>
+      <c r="SS219" s="23"/>
+      <c r="ST219" s="1"/>
+      <c r="SU219" s="23"/>
+      <c r="SV219" s="23"/>
+      <c r="SW219" s="1"/>
+      <c r="SX219" s="23"/>
+      <c r="SY219" s="23"/>
+      <c r="SZ219" s="1"/>
+      <c r="TA219" s="23"/>
+      <c r="TB219" s="23"/>
+      <c r="TC219" s="1"/>
+      <c r="TD219" s="23"/>
+      <c r="TE219" s="23"/>
+      <c r="TF219" s="1"/>
+      <c r="TG219" s="23"/>
+      <c r="TH219" s="23"/>
+      <c r="TI219" s="1"/>
+      <c r="TJ219" s="23"/>
+      <c r="TK219" s="23"/>
+      <c r="TL219" s="1"/>
+      <c r="TM219" s="23"/>
+      <c r="TN219" s="23"/>
+      <c r="TO219" s="1"/>
+      <c r="TP219" s="23"/>
+      <c r="TQ219" s="23"/>
+      <c r="TR219" s="1"/>
+      <c r="TS219" s="23"/>
+      <c r="TT219" s="23"/>
+      <c r="TU219" s="1"/>
+      <c r="TV219" s="23"/>
+      <c r="TW219" s="23"/>
+      <c r="TX219" s="1"/>
+      <c r="TY219" s="23"/>
+      <c r="TZ219" s="23"/>
+      <c r="UA219" s="1"/>
+      <c r="UB219" s="23"/>
+      <c r="UC219" s="23"/>
+      <c r="UD219" s="1"/>
+      <c r="UE219" s="23"/>
+      <c r="UF219" s="23"/>
+      <c r="UG219" s="1"/>
+      <c r="UH219" s="23"/>
+      <c r="UI219" s="23"/>
+      <c r="UJ219" s="1"/>
+      <c r="UK219" s="23"/>
+      <c r="UL219" s="23"/>
+      <c r="UM219" s="1"/>
+      <c r="UN219" s="23"/>
+      <c r="UO219" s="23"/>
+      <c r="UP219" s="1"/>
+      <c r="UQ219" s="23"/>
+      <c r="UR219" s="23"/>
+      <c r="US219" s="1"/>
+      <c r="UT219" s="23"/>
+      <c r="UU219" s="23"/>
+      <c r="UV219" s="1"/>
+      <c r="UW219" s="23"/>
+      <c r="UX219" s="23"/>
+      <c r="UY219" s="1"/>
+      <c r="UZ219" s="23"/>
+      <c r="VA219" s="23"/>
+      <c r="VB219" s="1"/>
+      <c r="VC219" s="23"/>
+      <c r="VD219" s="23"/>
+      <c r="VE219" s="1"/>
+      <c r="VF219" s="23"/>
+      <c r="VG219" s="23"/>
+      <c r="VH219" s="1"/>
+      <c r="VI219" s="23"/>
+      <c r="VJ219" s="23"/>
+      <c r="VK219" s="1"/>
+      <c r="VL219" s="23"/>
+      <c r="VM219" s="23"/>
+      <c r="VN219" s="1"/>
+      <c r="VO219" s="23"/>
+      <c r="VP219" s="23"/>
+      <c r="VQ219" s="1"/>
+      <c r="VR219" s="23"/>
+      <c r="VS219" s="23"/>
+      <c r="VT219" s="1"/>
+      <c r="VU219" s="23"/>
+      <c r="VV219" s="23"/>
+      <c r="VW219" s="1"/>
+      <c r="VX219" s="23"/>
+      <c r="VY219" s="23"/>
+      <c r="VZ219" s="1"/>
+      <c r="WA219" s="23"/>
+      <c r="WB219" s="23"/>
+      <c r="WC219" s="1"/>
+      <c r="WD219" s="23"/>
+      <c r="WE219" s="23"/>
+      <c r="WF219" s="1"/>
+      <c r="WG219" s="23"/>
+      <c r="WH219" s="23"/>
+      <c r="WI219" s="1"/>
+      <c r="WJ219" s="23"/>
+      <c r="WK219" s="23"/>
+      <c r="WL219" s="1"/>
+      <c r="WM219" s="23"/>
+      <c r="WN219" s="23"/>
+      <c r="WO219" s="1"/>
+      <c r="WP219" s="23"/>
+      <c r="WQ219" s="23"/>
+      <c r="WR219" s="1"/>
+      <c r="WS219" s="23"/>
+      <c r="WT219" s="23"/>
+      <c r="WU219" s="1"/>
+      <c r="WV219" s="23"/>
+      <c r="WW219" s="23"/>
+      <c r="WX219" s="1"/>
+      <c r="WY219" s="23"/>
+      <c r="WZ219" s="23"/>
+      <c r="XA219" s="1"/>
+      <c r="XB219" s="23"/>
+      <c r="XC219" s="23"/>
+      <c r="XD219" s="1"/>
+      <c r="XE219" s="23"/>
+      <c r="XF219" s="23"/>
+      <c r="XG219" s="1"/>
+      <c r="XH219" s="23"/>
+      <c r="XI219" s="23"/>
+      <c r="XJ219" s="1"/>
+      <c r="XK219" s="23"/>
+      <c r="XL219" s="23"/>
+      <c r="XM219" s="1"/>
+      <c r="XN219" s="23"/>
+      <c r="XO219" s="23"/>
+      <c r="XP219" s="1"/>
+      <c r="XQ219" s="23"/>
+      <c r="XR219" s="23"/>
+      <c r="XS219" s="1"/>
+      <c r="XT219" s="23"/>
+      <c r="XU219" s="23"/>
+      <c r="XV219" s="1"/>
+      <c r="XW219" s="23"/>
+      <c r="XX219" s="23"/>
+      <c r="XY219" s="1"/>
+      <c r="XZ219" s="23"/>
+      <c r="YA219" s="23"/>
+      <c r="YB219" s="1"/>
+      <c r="YC219" s="23"/>
+      <c r="YD219" s="23"/>
+      <c r="YE219" s="1"/>
+      <c r="YF219" s="23"/>
+      <c r="YG219" s="23"/>
+      <c r="YH219" s="1"/>
+      <c r="YI219" s="23"/>
+      <c r="YJ219" s="23"/>
+      <c r="YK219" s="1"/>
+      <c r="YL219" s="23"/>
+      <c r="YM219" s="23"/>
+      <c r="YN219" s="1"/>
+      <c r="YO219" s="23"/>
+      <c r="YP219" s="23"/>
+      <c r="YQ219" s="1"/>
+      <c r="YR219" s="23"/>
+      <c r="YS219" s="23"/>
+      <c r="YT219" s="1"/>
+      <c r="YU219" s="23"/>
+      <c r="YV219" s="23"/>
+      <c r="YW219" s="1"/>
+      <c r="YX219" s="23"/>
+      <c r="YY219" s="23"/>
+      <c r="YZ219" s="1"/>
+      <c r="ZA219" s="23"/>
+      <c r="ZB219" s="23"/>
+      <c r="ZC219" s="1"/>
+      <c r="ZD219" s="23"/>
+      <c r="ZE219" s="23"/>
+      <c r="ZF219" s="1"/>
+      <c r="ZG219" s="23"/>
+      <c r="ZH219" s="23"/>
+      <c r="ZI219" s="1"/>
+      <c r="ZJ219" s="23"/>
+      <c r="ZK219" s="23"/>
+      <c r="ZL219" s="1"/>
+      <c r="ZM219" s="23"/>
+      <c r="ZN219" s="23"/>
+      <c r="ZO219" s="1"/>
+      <c r="ZP219" s="23"/>
+      <c r="ZQ219" s="23"/>
+      <c r="ZR219" s="1"/>
+      <c r="ZS219" s="23"/>
+      <c r="ZT219" s="23"/>
+      <c r="ZU219" s="1"/>
+      <c r="ZV219" s="23"/>
+      <c r="ZW219" s="23"/>
+      <c r="ZX219" s="1"/>
+      <c r="ZY219" s="23"/>
+      <c r="ZZ219" s="23"/>
+      <c r="AAA219" s="1"/>
+      <c r="AAB219" s="23"/>
+      <c r="AAC219" s="23"/>
+      <c r="AAD219" s="1"/>
+      <c r="AAE219" s="23"/>
+      <c r="AAF219" s="23"/>
+      <c r="AAG219" s="1"/>
+      <c r="AAH219" s="23"/>
+      <c r="AAI219" s="23"/>
+      <c r="AAJ219" s="1"/>
+      <c r="AAK219" s="23"/>
+      <c r="AAL219" s="23"/>
+      <c r="AAM219" s="1"/>
+      <c r="AAN219" s="23"/>
+      <c r="AAO219" s="23"/>
+      <c r="AAP219" s="1"/>
+      <c r="AAQ219" s="23"/>
+      <c r="AAR219" s="23"/>
+      <c r="AAS219" s="1"/>
+      <c r="AAT219" s="23"/>
+      <c r="AAU219" s="23"/>
+      <c r="AAV219" s="1"/>
+      <c r="AAW219" s="23"/>
+      <c r="AAX219" s="23"/>
+      <c r="AAY219" s="1"/>
+      <c r="AAZ219" s="23"/>
+      <c r="ABA219" s="23"/>
+      <c r="ABB219" s="1"/>
+      <c r="ABC219" s="23"/>
+      <c r="ABD219" s="23"/>
+      <c r="ABE219" s="1"/>
+      <c r="ABF219" s="23"/>
+      <c r="ABG219" s="23"/>
+      <c r="ABH219" s="1"/>
+      <c r="ABI219" s="23"/>
+      <c r="ABJ219" s="23"/>
+      <c r="ABK219" s="1"/>
+      <c r="ABL219" s="23"/>
+      <c r="ABM219" s="23"/>
+      <c r="ABN219" s="1"/>
+      <c r="ABO219" s="23"/>
+      <c r="ABP219" s="23"/>
+      <c r="ABQ219" s="1"/>
+      <c r="ABR219" s="23"/>
+      <c r="ABS219" s="23"/>
+      <c r="ABT219" s="1"/>
+      <c r="ABU219" s="23"/>
+      <c r="ABV219" s="23"/>
+      <c r="ABW219" s="1"/>
+      <c r="ABX219" s="23"/>
+      <c r="ABY219" s="23"/>
+      <c r="ABZ219" s="1"/>
+      <c r="ACA219" s="23"/>
+      <c r="ACB219" s="23"/>
+      <c r="ACC219" s="1"/>
+      <c r="ACD219" s="23"/>
+      <c r="ACE219" s="23"/>
+      <c r="ACF219" s="1"/>
+      <c r="ACG219" s="23"/>
+      <c r="ACH219" s="23"/>
+      <c r="ACI219" s="1"/>
+      <c r="ACJ219" s="23"/>
+      <c r="ACK219" s="23"/>
+      <c r="ACL219" s="1"/>
+      <c r="ACM219" s="23"/>
+      <c r="ACN219" s="23"/>
+      <c r="ACO219" s="1"/>
+      <c r="ACP219" s="23"/>
+      <c r="ACQ219" s="23"/>
+      <c r="ACR219" s="1"/>
+      <c r="ACS219" s="23"/>
+      <c r="ACT219" s="23"/>
+      <c r="ACU219" s="1"/>
+      <c r="ACV219" s="23"/>
+      <c r="ACW219" s="23"/>
+      <c r="ACX219" s="1"/>
+      <c r="ACY219" s="23"/>
+      <c r="ACZ219" s="23"/>
+      <c r="ADA219" s="1"/>
+      <c r="ADB219" s="23"/>
+      <c r="ADC219" s="23"/>
+      <c r="ADD219" s="1"/>
+      <c r="ADE219" s="23"/>
+      <c r="ADF219" s="23"/>
+      <c r="ADG219" s="1"/>
+      <c r="ADH219" s="23"/>
+      <c r="ADI219" s="23"/>
+      <c r="ADJ219" s="1"/>
+      <c r="ADK219" s="23"/>
+      <c r="ADL219" s="23"/>
+      <c r="ADM219" s="1"/>
+      <c r="ADN219" s="23"/>
+      <c r="ADO219" s="23"/>
+      <c r="ADP219" s="1"/>
+      <c r="ADQ219" s="23"/>
+      <c r="ADR219" s="23"/>
+      <c r="ADS219" s="1"/>
+      <c r="ADT219" s="23"/>
+      <c r="ADU219" s="23"/>
+      <c r="ADV219" s="1"/>
+      <c r="ADW219" s="23"/>
+      <c r="ADX219" s="23"/>
+      <c r="ADY219" s="1"/>
+      <c r="ADZ219" s="23"/>
+      <c r="AEA219" s="23"/>
+      <c r="AEB219" s="1"/>
+      <c r="AEC219" s="23"/>
+      <c r="AED219" s="23"/>
+      <c r="AEE219" s="1"/>
+      <c r="AEF219" s="23"/>
+      <c r="AEG219" s="23"/>
+      <c r="AEH219" s="1"/>
+      <c r="AEI219" s="23"/>
+      <c r="AEJ219" s="23"/>
+      <c r="AEK219" s="1"/>
+      <c r="AEL219" s="23"/>
+      <c r="AEM219" s="23"/>
+      <c r="AEN219" s="1"/>
+      <c r="AEO219" s="23"/>
+      <c r="AEP219" s="23"/>
+      <c r="AEQ219" s="1"/>
+      <c r="AER219" s="23"/>
+      <c r="AES219" s="23"/>
+      <c r="AET219" s="1"/>
+      <c r="AEU219" s="23"/>
+      <c r="AEV219" s="23"/>
+      <c r="AEW219" s="1"/>
+      <c r="AEX219" s="23"/>
+      <c r="AEY219" s="23"/>
+      <c r="AEZ219" s="1"/>
+      <c r="AFA219" s="23"/>
+      <c r="AFB219" s="23"/>
+      <c r="AFC219" s="1"/>
+      <c r="AFD219" s="23"/>
+      <c r="AFE219" s="23"/>
+      <c r="AFF219" s="1"/>
+      <c r="AFG219" s="23"/>
+      <c r="AFH219" s="23"/>
+      <c r="AFI219" s="1"/>
+      <c r="AFJ219" s="23"/>
+      <c r="AFK219" s="23"/>
+      <c r="AFL219" s="1"/>
+      <c r="AFM219" s="23"/>
+      <c r="AFN219" s="23"/>
+      <c r="AFO219" s="1"/>
+      <c r="AFP219" s="23"/>
+      <c r="AFQ219" s="23"/>
+      <c r="AFR219" s="1"/>
+      <c r="AFS219" s="23"/>
+      <c r="AFT219" s="23"/>
+      <c r="AFU219" s="1"/>
+      <c r="AFV219" s="23"/>
+      <c r="AFW219" s="23"/>
+      <c r="AFX219" s="1"/>
+      <c r="AFY219" s="23"/>
+      <c r="AFZ219" s="23"/>
+      <c r="AGA219" s="1"/>
+      <c r="AGB219" s="23"/>
+      <c r="AGC219" s="23"/>
+      <c r="AGD219" s="1"/>
+      <c r="AGE219" s="23"/>
+      <c r="AGF219" s="23"/>
+      <c r="AGG219" s="1"/>
+      <c r="AGH219" s="23"/>
+      <c r="AGI219" s="23"/>
+      <c r="AGJ219" s="1"/>
+      <c r="AGK219" s="23"/>
+      <c r="AGL219" s="23"/>
+      <c r="AGM219" s="1"/>
+      <c r="AGN219" s="23"/>
+      <c r="AGO219" s="23"/>
+      <c r="AGP219" s="1"/>
+      <c r="AGQ219" s="23"/>
+      <c r="AGR219" s="23"/>
+      <c r="AGS219" s="1"/>
+      <c r="AGT219" s="23"/>
+      <c r="AGU219" s="23"/>
+      <c r="AGV219" s="1"/>
+      <c r="AGW219" s="23"/>
+      <c r="AGX219" s="23"/>
+      <c r="AGY219" s="1"/>
+      <c r="AGZ219" s="23"/>
+      <c r="AHA219" s="23"/>
+      <c r="AHB219" s="1"/>
+      <c r="AHC219" s="23"/>
+      <c r="AHD219" s="23"/>
+      <c r="AHE219" s="1"/>
+      <c r="AHF219" s="23"/>
+      <c r="AHG219" s="23"/>
+      <c r="AHH219" s="1"/>
+      <c r="AHI219" s="23"/>
+      <c r="AHJ219" s="23"/>
+      <c r="AHK219" s="1"/>
+      <c r="AHL219" s="23"/>
+      <c r="AHM219" s="23"/>
+      <c r="AHN219" s="1"/>
+      <c r="AHO219" s="23"/>
+      <c r="AHP219" s="23"/>
+      <c r="AHQ219" s="1"/>
+      <c r="AHR219" s="23"/>
+      <c r="AHS219" s="23"/>
+      <c r="AHT219" s="1"/>
+      <c r="AHU219" s="23"/>
+      <c r="AHV219" s="23"/>
+      <c r="AHW219" s="1"/>
+      <c r="AHX219" s="23"/>
+      <c r="AHY219" s="23"/>
+      <c r="AHZ219" s="1"/>
+      <c r="AIA219" s="23"/>
+      <c r="AIB219" s="23"/>
+      <c r="AIC219" s="1"/>
+      <c r="AID219" s="23"/>
+      <c r="AIE219" s="23"/>
+      <c r="AIF219" s="1"/>
+      <c r="AIG219" s="23"/>
+      <c r="AIH219" s="23"/>
+      <c r="AII219" s="1"/>
+      <c r="AIJ219" s="23"/>
+      <c r="AIK219" s="23"/>
+      <c r="AIL219" s="1"/>
+      <c r="AIM219" s="23"/>
+      <c r="AIN219" s="23"/>
+      <c r="AIO219" s="1"/>
+      <c r="AIP219" s="23"/>
+      <c r="AIQ219" s="23"/>
+      <c r="AIR219" s="1"/>
+      <c r="AIS219" s="23"/>
+      <c r="AIT219" s="23"/>
+      <c r="AIU219" s="1"/>
+      <c r="AIV219" s="23"/>
+      <c r="AIW219" s="23"/>
+      <c r="AIX219" s="1"/>
+      <c r="AIY219" s="23"/>
+      <c r="AIZ219" s="23"/>
+      <c r="AJA219" s="1"/>
+      <c r="AJB219" s="23"/>
+      <c r="AJC219" s="23"/>
+      <c r="AJD219" s="1"/>
+      <c r="AJE219" s="23"/>
+      <c r="AJF219" s="23"/>
+      <c r="AJG219" s="1"/>
+      <c r="AJH219" s="23"/>
+      <c r="AJI219" s="23"/>
+      <c r="AJJ219" s="1"/>
+      <c r="AJK219" s="23"/>
+      <c r="AJL219" s="23"/>
+      <c r="AJM219" s="1"/>
+      <c r="AJN219" s="23"/>
+      <c r="AJO219" s="23"/>
+      <c r="AJP219" s="1"/>
+      <c r="AJQ219" s="23"/>
+      <c r="AJR219" s="23"/>
+      <c r="AJS219" s="1"/>
+      <c r="AJT219" s="23"/>
+      <c r="AJU219" s="23"/>
+      <c r="AJV219" s="1"/>
+      <c r="AJW219" s="23"/>
+      <c r="AJX219" s="23"/>
+      <c r="AJY219" s="1"/>
+      <c r="AJZ219" s="23"/>
+      <c r="AKA219" s="23"/>
+      <c r="AKB219" s="1"/>
+      <c r="AKC219" s="23"/>
+      <c r="AKD219" s="23"/>
+      <c r="AKE219" s="1"/>
+      <c r="AKF219" s="23"/>
+      <c r="AKG219" s="23"/>
+      <c r="AKH219" s="1"/>
+      <c r="AKI219" s="23"/>
+      <c r="AKJ219" s="23"/>
+      <c r="AKK219" s="1"/>
+      <c r="AKL219" s="23"/>
+      <c r="AKM219" s="23"/>
+      <c r="AKN219" s="1"/>
+      <c r="AKO219" s="23"/>
+      <c r="AKP219" s="23"/>
+      <c r="AKQ219" s="1"/>
+      <c r="AKR219" s="23"/>
+      <c r="AKS219" s="23"/>
+      <c r="AKT219" s="1"/>
+      <c r="AKU219" s="23"/>
+      <c r="AKV219" s="23"/>
+      <c r="AKW219" s="1"/>
+      <c r="AKX219" s="23"/>
+      <c r="AKY219" s="23"/>
+      <c r="AKZ219" s="1"/>
+      <c r="ALA219" s="23"/>
+      <c r="ALB219" s="23"/>
+      <c r="ALC219" s="1"/>
+      <c r="ALD219" s="23"/>
+      <c r="ALE219" s="23"/>
+      <c r="ALF219" s="1"/>
+      <c r="ALG219" s="23"/>
+      <c r="ALH219" s="23"/>
+      <c r="ALI219" s="1"/>
+      <c r="ALJ219" s="23"/>
+      <c r="ALK219" s="23"/>
+      <c r="ALL219" s="1"/>
+      <c r="ALM219" s="23"/>
+      <c r="ALN219" s="23"/>
+      <c r="ALO219" s="1"/>
+      <c r="ALP219" s="23"/>
+      <c r="ALQ219" s="23"/>
+      <c r="ALR219" s="1"/>
+      <c r="ALS219" s="23"/>
+      <c r="ALT219" s="23"/>
+      <c r="ALU219" s="1"/>
+      <c r="ALV219" s="23"/>
+      <c r="ALW219" s="23"/>
+      <c r="ALX219" s="1"/>
+      <c r="ALY219" s="23"/>
+      <c r="ALZ219" s="23"/>
+      <c r="AMA219" s="1"/>
+      <c r="AMB219" s="23"/>
+      <c r="AMC219" s="23"/>
+      <c r="AMD219" s="1"/>
+      <c r="AME219" s="23"/>
+      <c r="AMF219" s="23"/>
+      <c r="AMG219" s="1"/>
+      <c r="AMH219" s="23"/>
+      <c r="AMI219" s="23"/>
+      <c r="AMJ219" s="1"/>
+      <c r="AMK219" s="23"/>
+      <c r="AML219" s="23"/>
+      <c r="AMM219" s="1"/>
+      <c r="AMN219" s="23"/>
+      <c r="AMO219" s="23"/>
+      <c r="AMP219" s="1"/>
+      <c r="AMQ219" s="23"/>
+      <c r="AMR219" s="23"/>
+      <c r="AMS219" s="1"/>
+      <c r="AMT219" s="23"/>
+      <c r="AMU219" s="23"/>
+      <c r="AMV219" s="1"/>
+      <c r="AMW219" s="23"/>
+      <c r="AMX219" s="23"/>
+      <c r="AMY219" s="1"/>
+      <c r="AMZ219" s="23"/>
+      <c r="ANA219" s="23"/>
+      <c r="ANB219" s="1"/>
+      <c r="ANC219" s="23"/>
+      <c r="AND219" s="23"/>
+      <c r="ANE219" s="1"/>
+      <c r="ANF219" s="23"/>
+      <c r="ANG219" s="23"/>
+      <c r="ANH219" s="1"/>
+      <c r="ANI219" s="23"/>
+      <c r="ANJ219" s="23"/>
+      <c r="ANK219" s="1"/>
+      <c r="ANL219" s="23"/>
+      <c r="ANM219" s="23"/>
+      <c r="ANN219" s="1"/>
+      <c r="ANO219" s="23"/>
+      <c r="ANP219" s="23"/>
+      <c r="ANQ219" s="1"/>
+      <c r="ANR219" s="23"/>
+      <c r="ANS219" s="23"/>
+      <c r="ANT219" s="1"/>
+      <c r="ANU219" s="23"/>
+      <c r="ANV219" s="23"/>
+      <c r="ANW219" s="1"/>
+      <c r="ANX219" s="23"/>
+      <c r="ANY219" s="23"/>
+      <c r="ANZ219" s="1"/>
+      <c r="AOA219" s="23"/>
+      <c r="AOB219" s="23"/>
+      <c r="AOC219" s="1"/>
+      <c r="AOD219" s="23"/>
+      <c r="AOE219" s="23"/>
+      <c r="AOF219" s="1"/>
+      <c r="AOG219" s="23"/>
+      <c r="AOH219" s="23"/>
+      <c r="AOI219" s="1"/>
+      <c r="AOJ219" s="23"/>
+      <c r="AOK219" s="23"/>
+      <c r="AOL219" s="1"/>
+      <c r="AOM219" s="23"/>
+      <c r="AON219" s="23"/>
+      <c r="AOO219" s="1"/>
+      <c r="AOP219" s="23"/>
+      <c r="AOQ219" s="23"/>
+      <c r="AOR219" s="1"/>
+      <c r="AOS219" s="23"/>
+      <c r="AOT219" s="23"/>
+      <c r="AOU219" s="1"/>
+      <c r="AOV219" s="23"/>
+      <c r="AOW219" s="23"/>
+      <c r="AOX219" s="1"/>
+      <c r="AOY219" s="23"/>
+      <c r="AOZ219" s="23"/>
+      <c r="APA219" s="1"/>
+      <c r="APB219" s="23"/>
+      <c r="APC219" s="23"/>
+      <c r="APD219" s="1"/>
+      <c r="APE219" s="23"/>
+      <c r="APF219" s="23"/>
+      <c r="APG219" s="1"/>
+      <c r="APH219" s="23"/>
+      <c r="API219" s="23"/>
+      <c r="APJ219" s="1"/>
+      <c r="APK219" s="23"/>
+      <c r="APL219" s="23"/>
+      <c r="APM219" s="1"/>
+      <c r="APN219" s="23"/>
+      <c r="APO219" s="23"/>
+      <c r="APP219" s="1"/>
+      <c r="APQ219" s="23"/>
+      <c r="APR219" s="23"/>
+      <c r="APS219" s="1"/>
+      <c r="APT219" s="23"/>
+      <c r="APU219" s="23"/>
+      <c r="APV219" s="1"/>
+      <c r="APW219" s="23"/>
+      <c r="APX219" s="23"/>
+      <c r="APY219" s="1"/>
+      <c r="APZ219" s="23"/>
+      <c r="AQA219" s="23"/>
+      <c r="AQB219" s="1"/>
+      <c r="AQC219" s="23"/>
+      <c r="AQD219" s="23"/>
+      <c r="AQE219" s="1"/>
+      <c r="AQF219" s="23"/>
+      <c r="AQG219" s="23"/>
+      <c r="AQH219" s="1"/>
+      <c r="AQI219" s="23"/>
+      <c r="AQJ219" s="23"/>
+      <c r="AQK219" s="1"/>
+      <c r="AQL219" s="23"/>
+      <c r="AQM219" s="23"/>
+      <c r="AQN219" s="1"/>
+      <c r="AQO219" s="23"/>
+      <c r="AQP219" s="23"/>
+      <c r="AQQ219" s="1"/>
+      <c r="AQR219" s="23"/>
+      <c r="AQS219" s="23"/>
+      <c r="AQT219" s="1"/>
+      <c r="AQU219" s="23"/>
+      <c r="AQV219" s="23"/>
+      <c r="AQW219" s="1"/>
+      <c r="AQX219" s="23"/>
+      <c r="AQY219" s="23"/>
+      <c r="AQZ219" s="1"/>
+      <c r="ARA219" s="23"/>
+      <c r="ARB219" s="23"/>
+      <c r="ARC219" s="1"/>
+      <c r="ARD219" s="23"/>
+      <c r="ARE219" s="23"/>
+      <c r="ARF219" s="1"/>
+      <c r="ARG219" s="23"/>
+      <c r="ARH219" s="23"/>
+      <c r="ARI219" s="1"/>
+      <c r="ARJ219" s="23"/>
+      <c r="ARK219" s="23"/>
+      <c r="ARL219" s="1"/>
+      <c r="ARM219" s="23"/>
+      <c r="ARN219" s="23"/>
+      <c r="ARO219" s="1"/>
+      <c r="ARP219" s="23"/>
+      <c r="ARQ219" s="23"/>
+      <c r="ARR219" s="1"/>
+      <c r="ARS219" s="23"/>
+      <c r="ART219" s="23"/>
+      <c r="ARU219" s="1"/>
+      <c r="ARV219" s="23"/>
+      <c r="ARW219" s="23"/>
+      <c r="ARX219" s="1"/>
+      <c r="ARY219" s="23"/>
+      <c r="ARZ219" s="23"/>
+      <c r="ASA219" s="1"/>
+      <c r="ASB219" s="23"/>
+      <c r="ASC219" s="23"/>
+      <c r="ASD219" s="1"/>
+      <c r="ASE219" s="23"/>
+      <c r="ASF219" s="23"/>
+      <c r="ASG219" s="1"/>
+      <c r="ASH219" s="23"/>
+      <c r="ASI219" s="23"/>
+      <c r="ASJ219" s="1"/>
+      <c r="ASK219" s="23"/>
+      <c r="ASL219" s="23"/>
+      <c r="ASM219" s="1"/>
+      <c r="ASN219" s="23"/>
+      <c r="ASO219" s="23"/>
+      <c r="ASP219" s="1"/>
+      <c r="ASQ219" s="23"/>
+      <c r="ASR219" s="23"/>
+      <c r="ASS219" s="1"/>
+      <c r="AST219" s="23"/>
+      <c r="ASU219" s="23"/>
+      <c r="ASV219" s="1"/>
+      <c r="ASW219" s="23"/>
+      <c r="ASX219" s="23"/>
+      <c r="ASY219" s="1"/>
+      <c r="ASZ219" s="23"/>
+      <c r="ATA219" s="23"/>
+      <c r="ATB219" s="1"/>
+      <c r="ATC219" s="23"/>
+      <c r="ATD219" s="23"/>
+      <c r="ATE219" s="1"/>
+      <c r="ATF219" s="23"/>
+      <c r="ATG219" s="23"/>
+      <c r="ATH219" s="1"/>
+      <c r="ATI219" s="23"/>
+      <c r="ATJ219" s="23"/>
+      <c r="ATK219" s="1"/>
+      <c r="ATL219" s="23"/>
+      <c r="ATM219" s="23"/>
+      <c r="ATN219" s="1"/>
+      <c r="ATO219" s="23"/>
+      <c r="ATP219" s="23"/>
+      <c r="ATQ219" s="1"/>
+      <c r="ATR219" s="23"/>
+      <c r="ATS219" s="23"/>
+      <c r="ATT219" s="1"/>
+      <c r="ATU219" s="23"/>
+      <c r="ATV219" s="23"/>
+      <c r="ATW219" s="1"/>
+      <c r="ATX219" s="23"/>
+      <c r="ATY219" s="23"/>
+      <c r="ATZ219" s="1"/>
+      <c r="AUA219" s="23"/>
+      <c r="AUB219" s="23"/>
+      <c r="AUC219" s="1"/>
+      <c r="AUD219" s="23"/>
+      <c r="AUE219" s="23"/>
+      <c r="AUF219" s="1"/>
+      <c r="AUG219" s="23"/>
+      <c r="AUH219" s="23"/>
+      <c r="AUI219" s="1"/>
+      <c r="AUJ219" s="23"/>
+      <c r="AUK219" s="23"/>
+      <c r="AUL219" s="1"/>
+      <c r="AUM219" s="23"/>
+      <c r="AUN219" s="23"/>
+      <c r="AUO219" s="1"/>
+      <c r="AUP219" s="23"/>
+      <c r="AUQ219" s="23"/>
+      <c r="AUR219" s="1"/>
+      <c r="AUS219" s="23"/>
+      <c r="AUT219" s="23"/>
+      <c r="AUU219" s="1"/>
+      <c r="AUV219" s="23"/>
+      <c r="AUW219" s="23"/>
+      <c r="AUX219" s="1"/>
+      <c r="AUY219" s="23"/>
+      <c r="AUZ219" s="23"/>
+      <c r="AVA219" s="1"/>
+      <c r="AVB219" s="23"/>
+      <c r="AVC219" s="23"/>
+      <c r="AVD219" s="1"/>
+      <c r="AVE219" s="23"/>
+      <c r="AVF219" s="23"/>
+      <c r="AVG219" s="1"/>
+      <c r="AVH219" s="23"/>
+      <c r="AVI219" s="23"/>
+      <c r="AVJ219" s="1"/>
+      <c r="AVK219" s="23"/>
+      <c r="AVL219" s="23"/>
+      <c r="AVM219" s="1"/>
+      <c r="AVN219" s="23"/>
+      <c r="AVO219" s="23"/>
+      <c r="AVP219" s="1"/>
+      <c r="AVQ219" s="23"/>
+      <c r="AVR219" s="23"/>
+      <c r="AVS219" s="1"/>
+      <c r="AVT219" s="23"/>
+      <c r="AVU219" s="23"/>
+      <c r="AVV219" s="1"/>
+      <c r="AVW219" s="23"/>
+      <c r="AVX219" s="23"/>
+      <c r="AVY219" s="1"/>
+      <c r="AVZ219" s="23"/>
+      <c r="AWA219" s="23"/>
+      <c r="AWB219" s="1"/>
+      <c r="AWC219" s="23"/>
+      <c r="AWD219" s="23"/>
+      <c r="AWE219" s="1"/>
+      <c r="AWF219" s="23"/>
+      <c r="AWG219" s="23"/>
+      <c r="AWH219" s="1"/>
+      <c r="AWI219" s="23"/>
+      <c r="AWJ219" s="23"/>
+      <c r="AWK219" s="1"/>
+      <c r="AWL219" s="23"/>
+      <c r="AWM219" s="23"/>
+      <c r="AWN219" s="1"/>
+      <c r="AWO219" s="23"/>
+      <c r="AWP219" s="23"/>
+      <c r="AWQ219" s="1"/>
+      <c r="AWR219" s="23"/>
+      <c r="AWS219" s="23"/>
+      <c r="AWT219" s="1"/>
+      <c r="AWU219" s="23"/>
+      <c r="AWV219" s="23"/>
+      <c r="AWW219" s="1"/>
+      <c r="AWX219" s="23"/>
+      <c r="AWY219" s="23"/>
+      <c r="AWZ219" s="1"/>
+      <c r="AXA219" s="23"/>
+      <c r="AXB219" s="23"/>
+      <c r="AXC219" s="1"/>
+      <c r="AXD219" s="23"/>
+      <c r="AXE219" s="23"/>
+      <c r="AXF219" s="1"/>
+      <c r="AXG219" s="23"/>
+      <c r="AXH219" s="23"/>
+      <c r="AXI219" s="1"/>
+      <c r="AXJ219" s="23"/>
+      <c r="AXK219" s="23"/>
+      <c r="AXL219" s="1"/>
+      <c r="AXM219" s="23"/>
+      <c r="AXN219" s="23"/>
+      <c r="AXO219" s="1"/>
+      <c r="AXP219" s="23"/>
+      <c r="AXQ219" s="23"/>
+      <c r="AXR219" s="1"/>
+      <c r="AXS219" s="23"/>
+      <c r="AXT219" s="23"/>
+      <c r="AXU219" s="1"/>
+      <c r="AXV219" s="23"/>
+      <c r="AXW219" s="23"/>
+      <c r="AXX219" s="1"/>
+      <c r="AXY219" s="23"/>
+      <c r="AXZ219" s="23"/>
+      <c r="AYA219" s="1"/>
+      <c r="AYB219" s="23"/>
+      <c r="AYC219" s="23"/>
+      <c r="AYD219" s="1"/>
+      <c r="AYE219" s="23"/>
+      <c r="AYF219" s="23"/>
+      <c r="AYG219" s="1"/>
+      <c r="AYH219" s="23"/>
+      <c r="AYI219" s="23"/>
+      <c r="AYJ219" s="1"/>
+      <c r="AYK219" s="23"/>
+      <c r="AYL219" s="23"/>
+      <c r="AYM219" s="1"/>
+      <c r="AYN219" s="23"/>
+      <c r="AYO219" s="23"/>
+      <c r="AYP219" s="1"/>
+      <c r="AYQ219" s="23"/>
+      <c r="AYR219" s="23"/>
+      <c r="AYS219" s="1"/>
+      <c r="AYT219" s="23"/>
+      <c r="AYU219" s="23"/>
+      <c r="AYV219" s="1"/>
+      <c r="AYW219" s="23"/>
+      <c r="AYX219" s="23"/>
+      <c r="AYY219" s="1"/>
+      <c r="AYZ219" s="23"/>
+      <c r="AZA219" s="23"/>
+      <c r="AZB219" s="1"/>
+      <c r="AZC219" s="23"/>
+      <c r="AZD219" s="23"/>
+      <c r="AZE219" s="1"/>
+      <c r="AZF219" s="23"/>
+      <c r="AZG219" s="23"/>
+      <c r="AZH219" s="1"/>
+      <c r="AZI219" s="23"/>
+      <c r="AZJ219" s="23"/>
+      <c r="AZK219" s="1"/>
+      <c r="AZL219" s="23"/>
+      <c r="AZM219" s="23"/>
+      <c r="AZN219" s="1"/>
+      <c r="AZO219" s="23"/>
+      <c r="AZP219" s="23"/>
+      <c r="AZQ219" s="1"/>
+      <c r="AZR219" s="23"/>
+      <c r="AZS219" s="23"/>
+      <c r="AZT219" s="1"/>
+      <c r="AZU219" s="23"/>
+      <c r="AZV219" s="23"/>
+      <c r="AZW219" s="1"/>
+      <c r="AZX219" s="23"/>
+      <c r="AZY219" s="23"/>
+      <c r="AZZ219" s="1"/>
+      <c r="BAA219" s="23"/>
+      <c r="BAB219" s="23"/>
+      <c r="BAC219" s="1"/>
+      <c r="BAD219" s="23"/>
+      <c r="BAE219" s="23"/>
+      <c r="BAF219" s="1"/>
+      <c r="BAG219" s="23"/>
+      <c r="BAH219" s="23"/>
+      <c r="BAI219" s="1"/>
+      <c r="BAJ219" s="23"/>
+      <c r="BAK219" s="23"/>
+      <c r="BAL219" s="1"/>
+      <c r="BAM219" s="23"/>
+      <c r="BAN219" s="23"/>
+      <c r="BAO219" s="1"/>
+      <c r="BAP219" s="23"/>
+      <c r="BAQ219" s="23"/>
+      <c r="BAR219" s="1"/>
+      <c r="BAS219" s="23"/>
+      <c r="BAT219" s="23"/>
+      <c r="BAU219" s="1"/>
+      <c r="BAV219" s="23"/>
+      <c r="BAW219" s="23"/>
+      <c r="BAX219" s="1"/>
+      <c r="BAY219" s="23"/>
+      <c r="BAZ219" s="23"/>
+      <c r="BBA219" s="1"/>
+      <c r="BBB219" s="23"/>
+      <c r="BBC219" s="23"/>
+      <c r="BBD219" s="1"/>
+      <c r="BBE219" s="23"/>
+      <c r="BBF219" s="23"/>
+      <c r="BBG219" s="1"/>
+      <c r="BBH219" s="23"/>
+      <c r="BBI219" s="23"/>
+      <c r="BBJ219" s="1"/>
+      <c r="BBK219" s="23"/>
+      <c r="BBL219" s="23"/>
+      <c r="BBM219" s="1"/>
+      <c r="BBN219" s="23"/>
+      <c r="BBO219" s="23"/>
+      <c r="BBP219" s="1"/>
+      <c r="BBQ219" s="23"/>
+      <c r="BBR219" s="23"/>
+      <c r="BBS219" s="1"/>
+      <c r="BBT219" s="23"/>
+      <c r="BBU219" s="23"/>
+      <c r="BBV219" s="1"/>
+      <c r="BBW219" s="23"/>
+      <c r="BBX219" s="23"/>
+      <c r="BBY219" s="1"/>
+      <c r="BBZ219" s="23"/>
+      <c r="BCA219" s="23"/>
+      <c r="BCB219" s="1"/>
+      <c r="BCC219" s="23"/>
+      <c r="BCD219" s="23"/>
+      <c r="BCE219" s="1"/>
+      <c r="BCF219" s="23"/>
+      <c r="BCG219" s="23"/>
+      <c r="BCH219" s="1"/>
+      <c r="BCI219" s="23"/>
+      <c r="BCJ219" s="23"/>
+      <c r="BCK219" s="1"/>
+      <c r="BCL219" s="23"/>
+      <c r="BCM219" s="23"/>
+      <c r="BCN219" s="1"/>
+      <c r="BCO219" s="23"/>
+      <c r="BCP219" s="23"/>
+      <c r="BCQ219" s="1"/>
+      <c r="BCR219" s="23"/>
+      <c r="BCS219" s="23"/>
+      <c r="BCT219" s="1"/>
+      <c r="BCU219" s="23"/>
+      <c r="BCV219" s="23"/>
+      <c r="BCW219" s="1"/>
+      <c r="BCX219" s="23"/>
+      <c r="BCY219" s="23"/>
+      <c r="BCZ219" s="1"/>
+      <c r="BDA219" s="23"/>
+      <c r="BDB219" s="23"/>
+      <c r="BDC219" s="1"/>
+      <c r="BDD219" s="23"/>
+      <c r="BDE219" s="23"/>
+      <c r="BDF219" s="1"/>
+      <c r="BDG219" s="23"/>
+      <c r="BDH219" s="23"/>
+      <c r="BDI219" s="1"/>
+      <c r="BDJ219" s="23"/>
+      <c r="BDK219" s="23"/>
+      <c r="BDL219" s="1"/>
+      <c r="BDM219" s="23"/>
+      <c r="BDN219" s="23"/>
+      <c r="BDO219" s="1"/>
+      <c r="BDP219" s="23"/>
+      <c r="BDQ219" s="23"/>
+      <c r="BDR219" s="1"/>
+      <c r="BDS219" s="23"/>
+      <c r="BDT219" s="23"/>
+      <c r="BDU219" s="1"/>
+      <c r="BDV219" s="23"/>
+      <c r="BDW219" s="23"/>
+      <c r="BDX219" s="1"/>
+      <c r="BDY219" s="23"/>
+      <c r="BDZ219" s="23"/>
+      <c r="BEA219" s="1"/>
+      <c r="BEB219" s="23"/>
+      <c r="BEC219" s="23"/>
+      <c r="BED219" s="1"/>
+      <c r="BEE219" s="23"/>
+      <c r="BEF219" s="23"/>
+      <c r="BEG219" s="1"/>
+      <c r="BEH219" s="23"/>
+      <c r="BEI219" s="23"/>
+      <c r="BEJ219" s="1"/>
+      <c r="BEK219" s="23"/>
+      <c r="BEL219" s="23"/>
+      <c r="BEM219" s="1"/>
+      <c r="BEN219" s="23"/>
+      <c r="BEO219" s="23"/>
+      <c r="BEP219" s="1"/>
+      <c r="BEQ219" s="23"/>
+      <c r="BER219" s="23"/>
+      <c r="BES219" s="1"/>
+      <c r="BET219" s="23"/>
+      <c r="BEU219" s="23"/>
+      <c r="BEV219" s="1"/>
+      <c r="BEW219" s="23"/>
+      <c r="BEX219" s="23"/>
+      <c r="BEY219" s="1"/>
+      <c r="BEZ219" s="23"/>
+      <c r="BFA219" s="23"/>
+      <c r="BFB219" s="1"/>
+      <c r="BFC219" s="23"/>
+      <c r="BFD219" s="23"/>
+      <c r="BFE219" s="1"/>
+      <c r="BFF219" s="23"/>
+      <c r="BFG219" s="23"/>
+      <c r="BFH219" s="1"/>
+      <c r="BFI219" s="23"/>
+      <c r="BFJ219" s="23"/>
+      <c r="BFK219" s="1"/>
+      <c r="BFL219" s="23"/>
+      <c r="BFM219" s="23"/>
+      <c r="BFN219" s="1"/>
+      <c r="BFO219" s="23"/>
+      <c r="BFP219" s="23"/>
+      <c r="BFQ219" s="1"/>
+      <c r="BFR219" s="23"/>
+      <c r="BFS219" s="23"/>
+      <c r="BFT219" s="1"/>
+      <c r="BFU219" s="23"/>
+      <c r="BFV219" s="23"/>
+      <c r="BFW219" s="1"/>
+      <c r="BFX219" s="23"/>
+      <c r="BFY219" s="23"/>
+      <c r="BFZ219" s="1"/>
+      <c r="BGA219" s="23"/>
+      <c r="BGB219" s="23"/>
+      <c r="BGC219" s="1"/>
+      <c r="BGD219" s="23"/>
+      <c r="BGE219" s="23"/>
+      <c r="BGF219" s="1"/>
+      <c r="BGG219" s="23"/>
+      <c r="BGH219" s="23"/>
+      <c r="BGI219" s="1"/>
+      <c r="BGJ219" s="23"/>
+      <c r="BGK219" s="23"/>
+      <c r="BGL219" s="1"/>
+      <c r="BGM219" s="23"/>
+      <c r="BGN219" s="23"/>
+      <c r="BGO219" s="1"/>
+      <c r="BGP219" s="23"/>
+      <c r="BGQ219" s="23"/>
+      <c r="BGR219" s="1"/>
+      <c r="BGS219" s="23"/>
+      <c r="BGT219" s="23"/>
+      <c r="BGU219" s="1"/>
+      <c r="BGV219" s="23"/>
+      <c r="BGW219" s="23"/>
+      <c r="BGX219" s="1"/>
+      <c r="BGY219" s="23"/>
+      <c r="BGZ219" s="23"/>
+      <c r="BHA219" s="1"/>
+      <c r="BHB219" s="23"/>
+      <c r="BHC219" s="23"/>
+      <c r="BHD219" s="1"/>
+      <c r="BHE219" s="23"/>
+      <c r="BHF219" s="23"/>
+      <c r="BHG219" s="1"/>
+      <c r="BHH219" s="23"/>
+      <c r="BHI219" s="23"/>
+      <c r="BHJ219" s="1"/>
+      <c r="BHK219" s="23"/>
+      <c r="BHL219" s="23"/>
+      <c r="BHM219" s="1"/>
+      <c r="BHN219" s="23"/>
+      <c r="BHO219" s="23"/>
+      <c r="BHP219" s="1"/>
+      <c r="BHQ219" s="23"/>
+      <c r="BHR219" s="23"/>
+      <c r="BHS219" s="1"/>
+      <c r="BHT219" s="23"/>
+      <c r="BHU219" s="23"/>
+      <c r="BHV219" s="1"/>
+      <c r="BHW219" s="23"/>
+      <c r="BHX219" s="23"/>
+      <c r="BHY219" s="1"/>
+      <c r="BHZ219" s="23"/>
+      <c r="BIA219" s="23"/>
+      <c r="BIB219" s="1"/>
+      <c r="BIC219" s="23"/>
+      <c r="BID219" s="23"/>
+      <c r="BIE219" s="1"/>
+      <c r="BIF219" s="23"/>
+      <c r="BIG219" s="23"/>
+      <c r="BIH219" s="1"/>
+      <c r="BII219" s="23"/>
+      <c r="BIJ219" s="23"/>
+      <c r="BIK219" s="1"/>
+      <c r="BIL219" s="23"/>
+      <c r="BIM219" s="23"/>
+      <c r="BIN219" s="1"/>
+      <c r="BIO219" s="23"/>
+      <c r="BIP219" s="23"/>
+      <c r="BIQ219" s="1"/>
+      <c r="BIR219" s="23"/>
+      <c r="BIS219" s="23"/>
+      <c r="BIT219" s="1"/>
+      <c r="BIU219" s="23"/>
+      <c r="BIV219" s="23"/>
+      <c r="BIW219" s="1"/>
+      <c r="BIX219" s="23"/>
+      <c r="BIY219" s="23"/>
+      <c r="BIZ219" s="1"/>
+      <c r="BJA219" s="23"/>
+      <c r="BJB219" s="23"/>
+      <c r="BJC219" s="1"/>
+      <c r="BJD219" s="23"/>
+      <c r="BJE219" s="23"/>
+      <c r="BJF219" s="1"/>
+      <c r="BJG219" s="23"/>
+      <c r="BJH219" s="23"/>
+      <c r="BJI219" s="1"/>
+      <c r="BJJ219" s="23"/>
+      <c r="BJK219" s="23"/>
+      <c r="BJL219" s="1"/>
+      <c r="BJM219" s="23"/>
+      <c r="BJN219" s="23"/>
+      <c r="BJO219" s="1"/>
+      <c r="BJP219" s="23"/>
+      <c r="BJQ219" s="23"/>
+      <c r="BJR219" s="1"/>
+      <c r="BJS219" s="23"/>
+      <c r="BJT219" s="23"/>
+      <c r="BJU219" s="1"/>
+      <c r="BJV219" s="23"/>
+      <c r="BJW219" s="23"/>
+      <c r="BJX219" s="1"/>
+      <c r="BJY219" s="23"/>
+      <c r="BJZ219" s="23"/>
+      <c r="BKA219" s="1"/>
+      <c r="BKB219" s="23"/>
+      <c r="BKC219" s="23"/>
+      <c r="BKD219" s="1"/>
+      <c r="BKE219" s="23"/>
+      <c r="BKF219" s="23"/>
+      <c r="BKG219" s="1"/>
+      <c r="BKH219" s="23"/>
+      <c r="BKI219" s="23"/>
+      <c r="BKJ219" s="1"/>
+      <c r="BKK219" s="23"/>
+      <c r="BKL219" s="23"/>
+      <c r="BKM219" s="1"/>
+      <c r="BKN219" s="23"/>
+      <c r="BKO219" s="23"/>
+      <c r="BKP219" s="1"/>
+      <c r="BKQ219" s="23"/>
+      <c r="BKR219" s="23"/>
+      <c r="BKS219" s="1"/>
+      <c r="BKT219" s="23"/>
+      <c r="BKU219" s="23"/>
+      <c r="BKV219" s="1"/>
+      <c r="BKW219" s="23"/>
+      <c r="BKX219" s="23"/>
+      <c r="BKY219" s="1"/>
+      <c r="BKZ219" s="23"/>
+      <c r="BLA219" s="23"/>
+      <c r="BLB219" s="1"/>
+      <c r="BLC219" s="23"/>
+      <c r="BLD219" s="23"/>
+      <c r="BLE219" s="1"/>
+      <c r="BLF219" s="23"/>
+      <c r="BLG219" s="23"/>
+      <c r="BLH219" s="1"/>
+      <c r="BLI219" s="23"/>
+      <c r="BLJ219" s="23"/>
+      <c r="BLK219" s="1"/>
+      <c r="BLL219" s="23"/>
+      <c r="BLM219" s="23"/>
+      <c r="BLN219" s="1"/>
+      <c r="BLO219" s="23"/>
+      <c r="BLP219" s="23"/>
+      <c r="BLQ219" s="1"/>
+      <c r="BLR219" s="23"/>
+      <c r="BLS219" s="23"/>
+      <c r="BLT219" s="1"/>
+      <c r="BLU219" s="23"/>
+      <c r="BLV219" s="23"/>
+      <c r="BLW219" s="1"/>
+      <c r="BLX219" s="23"/>
+      <c r="BLY219" s="23"/>
+      <c r="BLZ219" s="1"/>
+      <c r="BMA219" s="23"/>
+      <c r="BMB219" s="23"/>
+      <c r="BMC219" s="1"/>
+      <c r="BMD219" s="23"/>
+      <c r="BME219" s="23"/>
+      <c r="BMF219" s="1"/>
+      <c r="BMG219" s="23"/>
+      <c r="BMH219" s="23"/>
+      <c r="BMI219" s="1"/>
+      <c r="BMJ219" s="23"/>
+      <c r="BMK219" s="23"/>
+      <c r="BML219" s="1"/>
+      <c r="BMM219" s="23"/>
+      <c r="BMN219" s="23"/>
+      <c r="BMO219" s="1"/>
+      <c r="BMP219" s="23"/>
+      <c r="BMQ219" s="23"/>
+      <c r="BMR219" s="1"/>
+      <c r="BMS219" s="23"/>
+      <c r="BMT219" s="23"/>
+      <c r="BMU219" s="1"/>
+      <c r="BMV219" s="23"/>
+      <c r="BMW219" s="23"/>
+      <c r="BMX219" s="1"/>
+      <c r="BMY219" s="23"/>
+      <c r="BMZ219" s="23"/>
+      <c r="BNA219" s="1"/>
+      <c r="BNB219" s="23"/>
+      <c r="BNC219" s="23"/>
+      <c r="BND219" s="1"/>
+      <c r="BNE219" s="23"/>
+      <c r="BNF219" s="23"/>
+      <c r="BNG219" s="1"/>
+      <c r="BNH219" s="23"/>
+      <c r="BNI219" s="23"/>
+      <c r="BNJ219" s="1"/>
+      <c r="BNK219" s="23"/>
+      <c r="BNL219" s="23"/>
+      <c r="BNM219" s="1"/>
+      <c r="BNN219" s="23"/>
+      <c r="BNO219" s="23"/>
+      <c r="BNP219" s="1"/>
+      <c r="BNQ219" s="23"/>
+      <c r="BNR219" s="23"/>
+      <c r="BNS219" s="1"/>
+      <c r="BNT219" s="23"/>
+      <c r="BNU219" s="23"/>
+      <c r="BNV219" s="1"/>
+      <c r="BNW219" s="23"/>
+      <c r="BNX219" s="23"/>
+      <c r="BNY219" s="1"/>
+      <c r="BNZ219" s="23"/>
+      <c r="BOA219" s="23"/>
+      <c r="BOB219" s="1"/>
+      <c r="BOC219" s="23"/>
+      <c r="BOD219" s="23"/>
+      <c r="BOE219" s="1"/>
+      <c r="BOF219" s="23"/>
+      <c r="BOG219" s="23"/>
+      <c r="BOH219" s="1"/>
+      <c r="BOI219" s="23"/>
+      <c r="BOJ219" s="23"/>
+      <c r="BOK219" s="1"/>
+      <c r="BOL219" s="23"/>
+      <c r="BOM219" s="23"/>
+      <c r="BON219" s="1"/>
+      <c r="BOO219" s="23"/>
+      <c r="BOP219" s="23"/>
+      <c r="BOQ219" s="1"/>
+      <c r="BOR219" s="23"/>
+      <c r="BOS219" s="23"/>
+      <c r="BOT219" s="1"/>
+      <c r="BOU219" s="23"/>
+      <c r="BOV219" s="23"/>
+      <c r="BOW219" s="1"/>
+      <c r="BOX219" s="23"/>
+      <c r="BOY219" s="23"/>
+      <c r="BOZ219" s="1"/>
+      <c r="BPA219" s="23"/>
+      <c r="BPB219" s="23"/>
+      <c r="BPC219" s="1"/>
+      <c r="BPD219" s="23"/>
+      <c r="BPE219" s="23"/>
+      <c r="BPF219" s="1"/>
+      <c r="BPG219" s="23"/>
+      <c r="BPH219" s="23"/>
+      <c r="BPI219" s="1"/>
+      <c r="BPJ219" s="23"/>
+      <c r="BPK219" s="23"/>
+      <c r="BPL219" s="1"/>
+      <c r="BPM219" s="23"/>
+      <c r="BPN219" s="23"/>
+      <c r="BPO219" s="1"/>
+      <c r="BPP219" s="23"/>
+      <c r="BPQ219" s="23"/>
+      <c r="BPR219" s="1"/>
+      <c r="BPS219" s="23"/>
+      <c r="BPT219" s="23"/>
+      <c r="BPU219" s="1"/>
+      <c r="BPV219" s="23"/>
+      <c r="BPW219" s="23"/>
+      <c r="BPX219" s="1"/>
+      <c r="BPY219" s="23"/>
+      <c r="BPZ219" s="23"/>
+      <c r="BQA219" s="1"/>
+      <c r="BQB219" s="23"/>
+      <c r="BQC219" s="23"/>
+      <c r="BQD219" s="1"/>
+      <c r="BQE219" s="23"/>
+      <c r="BQF219" s="23"/>
+      <c r="BQG219" s="1"/>
+      <c r="BQH219" s="23"/>
+      <c r="BQI219" s="23"/>
+      <c r="BQJ219" s="1"/>
+      <c r="BQK219" s="23"/>
+      <c r="BQL219" s="23"/>
+      <c r="BQM219" s="1"/>
+      <c r="BQN219" s="23"/>
+      <c r="BQO219" s="23"/>
+      <c r="BQP219" s="1"/>
+      <c r="BQQ219" s="23"/>
+      <c r="BQR219" s="23"/>
+      <c r="BQS219" s="1"/>
+      <c r="BQT219" s="23"/>
+      <c r="BQU219" s="23"/>
+      <c r="BQV219" s="1"/>
+      <c r="BQW219" s="23"/>
+      <c r="BQX219" s="23"/>
+      <c r="BQY219" s="1"/>
+      <c r="BQZ219" s="23"/>
+      <c r="BRA219" s="23"/>
+      <c r="BRB219" s="1"/>
+      <c r="BRC219" s="23"/>
+      <c r="BRD219" s="23"/>
+      <c r="BRE219" s="1"/>
+      <c r="BRF219" s="23"/>
+      <c r="BRG219" s="23"/>
+      <c r="BRH219" s="1"/>
+      <c r="BRI219" s="23"/>
+      <c r="BRJ219" s="23"/>
+      <c r="BRK219" s="1"/>
+      <c r="BRL219" s="23"/>
+      <c r="BRM219" s="23"/>
+      <c r="BRN219" s="1"/>
+      <c r="BRO219" s="23"/>
+      <c r="BRP219" s="23"/>
+      <c r="BRQ219" s="1"/>
+      <c r="BRR219" s="23"/>
+      <c r="BRS219" s="23"/>
+      <c r="BRT219" s="1"/>
+      <c r="BRU219" s="23"/>
+      <c r="BRV219" s="23"/>
+      <c r="BRW219" s="1"/>
+      <c r="BRX219" s="23"/>
+      <c r="BRY219" s="23"/>
+      <c r="BRZ219" s="1"/>
+      <c r="BSA219" s="23"/>
+      <c r="BSB219" s="23"/>
+      <c r="BSC219" s="1"/>
+      <c r="BSD219" s="23"/>
+      <c r="BSE219" s="23"/>
+      <c r="BSF219" s="1"/>
+      <c r="BSG219" s="23"/>
+      <c r="BSH219" s="23"/>
+      <c r="BSI219" s="1"/>
+      <c r="BSJ219" s="23"/>
+      <c r="BSK219" s="23"/>
+      <c r="BSL219" s="1"/>
+      <c r="BSM219" s="23"/>
+      <c r="BSN219" s="23"/>
+      <c r="BSO219" s="1"/>
+      <c r="BSP219" s="23"/>
+      <c r="BSQ219" s="23"/>
+      <c r="BSR219" s="1"/>
+      <c r="BSS219" s="23"/>
+      <c r="BST219" s="23"/>
+      <c r="BSU219" s="1"/>
+      <c r="BSV219" s="23"/>
+      <c r="BSW219" s="23"/>
+      <c r="BSX219" s="1"/>
+      <c r="BSY219" s="23"/>
+      <c r="BSZ219" s="23"/>
+      <c r="BTA219" s="1"/>
+      <c r="BTB219" s="23"/>
+      <c r="BTC219" s="23"/>
+      <c r="BTD219" s="1"/>
+      <c r="BTE219" s="23"/>
+      <c r="BTF219" s="23"/>
+      <c r="BTG219" s="1"/>
+      <c r="BTH219" s="23"/>
+      <c r="BTI219" s="23"/>
+      <c r="BTJ219" s="1"/>
+      <c r="BTK219" s="23"/>
+      <c r="BTL219" s="23"/>
+      <c r="BTM219" s="1"/>
+      <c r="BTN219" s="23"/>
+      <c r="BTO219" s="23"/>
+      <c r="BTP219" s="1"/>
+      <c r="BTQ219" s="23"/>
+      <c r="BTR219" s="23"/>
+      <c r="BTS219" s="1"/>
+      <c r="BTT219" s="23"/>
+      <c r="BTU219" s="23"/>
+      <c r="BTV219" s="1"/>
+      <c r="BTW219" s="23"/>
+      <c r="BTX219" s="23"/>
+      <c r="BTY219" s="1"/>
+      <c r="BTZ219" s="23"/>
+      <c r="BUA219" s="23"/>
+      <c r="BUB219" s="1"/>
+      <c r="BUC219" s="23"/>
+      <c r="BUD219" s="23"/>
+      <c r="BUE219" s="1"/>
+      <c r="BUF219" s="23"/>
+      <c r="BUG219" s="23"/>
+      <c r="BUH219" s="1"/>
+      <c r="BUI219" s="23"/>
+      <c r="BUJ219" s="23"/>
+      <c r="BUK219" s="1"/>
+      <c r="BUL219" s="23"/>
+      <c r="BUM219" s="23"/>
+      <c r="BUN219" s="1"/>
+      <c r="BUO219" s="23"/>
+      <c r="BUP219" s="23"/>
+      <c r="BUQ219" s="1"/>
+      <c r="BUR219" s="23"/>
+      <c r="BUS219" s="23"/>
+      <c r="BUT219" s="1"/>
+      <c r="BUU219" s="23"/>
+      <c r="BUV219" s="23"/>
+      <c r="BUW219" s="1"/>
+      <c r="BUX219" s="23"/>
+      <c r="BUY219" s="23"/>
+      <c r="BUZ219" s="1"/>
+      <c r="BVA219" s="23"/>
+      <c r="BVB219" s="23"/>
+      <c r="BVC219" s="1"/>
+      <c r="BVD219" s="23"/>
+      <c r="BVE219" s="23"/>
+      <c r="BVF219" s="1"/>
+      <c r="BVG219" s="23"/>
+      <c r="BVH219" s="23"/>
+      <c r="BVI219" s="1"/>
+      <c r="BVJ219" s="23"/>
+      <c r="BVK219" s="23"/>
+      <c r="BVL219" s="1"/>
+      <c r="BVM219" s="23"/>
+      <c r="BVN219" s="23"/>
+      <c r="BVO219" s="1"/>
+      <c r="BVP219" s="23"/>
+      <c r="BVQ219" s="23"/>
+      <c r="BVR219" s="1"/>
+      <c r="BVS219" s="23"/>
+      <c r="BVT219" s="23"/>
+      <c r="BVU219" s="1"/>
+      <c r="BVV219" s="23"/>
+      <c r="BVW219" s="23"/>
+      <c r="BVX219" s="1"/>
+      <c r="BVY219" s="23"/>
+      <c r="BVZ219" s="23"/>
+      <c r="BWA219" s="1"/>
+      <c r="BWB219" s="23"/>
+      <c r="BWC219" s="23"/>
+      <c r="BWD219" s="1"/>
+      <c r="BWE219" s="23"/>
+      <c r="BWF219" s="23"/>
+      <c r="BWG219" s="1"/>
+      <c r="BWH219" s="23"/>
+      <c r="BWI219" s="23"/>
+      <c r="BWJ219" s="1"/>
+      <c r="BWK219" s="23"/>
+      <c r="BWL219" s="23"/>
+      <c r="BWM219" s="1"/>
+      <c r="BWN219" s="23"/>
+      <c r="BWO219" s="23"/>
+      <c r="BWP219" s="1"/>
+      <c r="BWQ219" s="23"/>
+      <c r="BWR219" s="23"/>
+      <c r="BWS219" s="1"/>
+      <c r="BWT219" s="23"/>
+      <c r="BWU219" s="23"/>
+      <c r="BWV219" s="1"/>
+      <c r="BWW219" s="23"/>
+      <c r="BWX219" s="23"/>
+      <c r="BWY219" s="1"/>
+      <c r="BWZ219" s="23"/>
+      <c r="BXA219" s="23"/>
+      <c r="BXB219" s="1"/>
+      <c r="BXC219" s="23"/>
+      <c r="BXD219" s="23"/>
+      <c r="BXE219" s="1"/>
+      <c r="BXF219" s="23"/>
+      <c r="BXG219" s="23"/>
+      <c r="BXH219" s="1"/>
+      <c r="BXI219" s="23"/>
+      <c r="BXJ219" s="23"/>
+      <c r="BXK219" s="1"/>
+      <c r="BXL219" s="23"/>
+      <c r="BXM219" s="23"/>
+      <c r="BXN219" s="1"/>
+      <c r="BXO219" s="23"/>
+      <c r="BXP219" s="23"/>
+      <c r="BXQ219" s="1"/>
+      <c r="BXR219" s="23"/>
+      <c r="BXS219" s="23"/>
+      <c r="BXT219" s="1"/>
+      <c r="BXU219" s="23"/>
+      <c r="BXV219" s="23"/>
+      <c r="BXW219" s="1"/>
+      <c r="BXX219" s="23"/>
+      <c r="BXY219" s="23"/>
+      <c r="BXZ219" s="1"/>
+      <c r="BYA219" s="23"/>
+      <c r="BYB219" s="23"/>
+      <c r="BYC219" s="1"/>
+      <c r="BYD219" s="23"/>
+      <c r="BYE219" s="23"/>
+      <c r="BYF219" s="1"/>
+      <c r="BYG219" s="23"/>
+      <c r="BYH219" s="23"/>
+      <c r="BYI219" s="1"/>
+      <c r="BYJ219" s="23"/>
+      <c r="BYK219" s="23"/>
+      <c r="BYL219" s="1"/>
+      <c r="BYM219" s="23"/>
+      <c r="BYN219" s="23"/>
+      <c r="BYO219" s="1"/>
+      <c r="BYP219" s="23"/>
+      <c r="BYQ219" s="23"/>
+      <c r="BYR219" s="1"/>
+      <c r="BYS219" s="23"/>
+      <c r="BYT219" s="23"/>
+      <c r="BYU219" s="1"/>
+      <c r="BYV219" s="23"/>
+      <c r="BYW219" s="23"/>
+      <c r="BYX219" s="1"/>
+      <c r="BYY219" s="23"/>
+      <c r="BYZ219" s="23"/>
+      <c r="BZA219" s="1"/>
+      <c r="BZB219" s="23"/>
+      <c r="BZC219" s="23"/>
+      <c r="BZD219" s="1"/>
+      <c r="BZE219" s="23"/>
+      <c r="BZF219" s="23"/>
+      <c r="BZG219" s="1"/>
+      <c r="BZH219" s="23"/>
+      <c r="BZI219" s="23"/>
+      <c r="BZJ219" s="1"/>
+      <c r="BZK219" s="23"/>
+      <c r="BZL219" s="23"/>
+      <c r="BZM219" s="1"/>
+      <c r="BZN219" s="23"/>
+      <c r="BZO219" s="23"/>
+      <c r="BZP219" s="1"/>
+      <c r="BZQ219" s="23"/>
+      <c r="BZR219" s="23"/>
+      <c r="BZS219" s="1"/>
+      <c r="BZT219" s="23"/>
+      <c r="BZU219" s="23"/>
+      <c r="BZV219" s="1"/>
+      <c r="BZW219" s="23"/>
+      <c r="BZX219" s="23"/>
+      <c r="BZY219" s="1"/>
+      <c r="BZZ219" s="23"/>
+      <c r="CAA219" s="23"/>
+      <c r="CAB219" s="1"/>
+      <c r="CAC219" s="23"/>
+      <c r="CAD219" s="23"/>
+      <c r="CAE219" s="1"/>
+      <c r="CAF219" s="23"/>
+      <c r="CAG219" s="23"/>
+      <c r="CAH219" s="1"/>
+      <c r="CAI219" s="23"/>
+      <c r="CAJ219" s="23"/>
+      <c r="CAK219" s="1"/>
+      <c r="CAL219" s="23"/>
+      <c r="CAM219" s="23"/>
+      <c r="CAN219" s="1"/>
+      <c r="CAO219" s="23"/>
+      <c r="CAP219" s="23"/>
+      <c r="CAQ219" s="1"/>
+      <c r="CAR219" s="23"/>
+      <c r="CAS219" s="23"/>
+      <c r="CAT219" s="1"/>
+      <c r="CAU219" s="23"/>
+      <c r="CAV219" s="23"/>
+      <c r="CAW219" s="1"/>
+      <c r="CAX219" s="23"/>
+      <c r="CAY219" s="23"/>
+      <c r="CAZ219" s="1"/>
+      <c r="CBA219" s="23"/>
+      <c r="CBB219" s="23"/>
+      <c r="CBC219" s="1"/>
+      <c r="CBD219" s="23"/>
+      <c r="CBE219" s="23"/>
+      <c r="CBF219" s="1"/>
+      <c r="CBG219" s="23"/>
+      <c r="CBH219" s="23"/>
+      <c r="CBI219" s="1"/>
+      <c r="CBJ219" s="23"/>
+      <c r="CBK219" s="23"/>
+      <c r="CBL219" s="1"/>
+      <c r="CBM219" s="23"/>
+      <c r="CBN219" s="23"/>
+      <c r="CBO219" s="1"/>
+      <c r="CBP219" s="23"/>
+      <c r="CBQ219" s="23"/>
+      <c r="CBR219" s="1"/>
+      <c r="CBS219" s="23"/>
+      <c r="CBT219" s="23"/>
+      <c r="CBU219" s="1"/>
+      <c r="CBV219" s="23"/>
+      <c r="CBW219" s="23"/>
+      <c r="CBX219" s="1"/>
+      <c r="CBY219" s="23"/>
+      <c r="CBZ219" s="23"/>
+      <c r="CCA219" s="1"/>
+      <c r="CCB219" s="23"/>
+      <c r="CCC219" s="23"/>
+      <c r="CCD219" s="1"/>
+      <c r="CCE219" s="23"/>
+      <c r="CCF219" s="23"/>
+      <c r="CCG219" s="1"/>
+      <c r="CCH219" s="23"/>
+      <c r="CCI219" s="23"/>
+      <c r="CCJ219" s="1"/>
+      <c r="CCK219" s="23"/>
+      <c r="CCL219" s="23"/>
+      <c r="CCM219" s="1"/>
+      <c r="CCN219" s="23"/>
+      <c r="CCO219" s="23"/>
+      <c r="CCP219" s="1"/>
+      <c r="CCQ219" s="23"/>
+      <c r="CCR219" s="23"/>
+      <c r="CCS219" s="1"/>
+      <c r="CCT219" s="23"/>
+      <c r="CCU219" s="23"/>
+      <c r="CCV219" s="1"/>
+      <c r="CCW219" s="23"/>
+      <c r="CCX219" s="23"/>
+      <c r="CCY219" s="1"/>
+      <c r="CCZ219" s="23"/>
+      <c r="CDA219" s="23"/>
+      <c r="CDB219" s="1"/>
+      <c r="CDC219" s="23"/>
+      <c r="CDD219" s="23"/>
+      <c r="CDE219" s="1"/>
+      <c r="CDF219" s="23"/>
+      <c r="CDG219" s="23"/>
+      <c r="CDH219" s="1"/>
+      <c r="CDI219" s="23"/>
+      <c r="CDJ219" s="23"/>
+      <c r="CDK219" s="1"/>
+      <c r="CDL219" s="23"/>
+      <c r="CDM219" s="23"/>
+      <c r="CDN219" s="1"/>
+      <c r="CDO219" s="23"/>
+      <c r="CDP219" s="23"/>
+      <c r="CDQ219" s="1"/>
+      <c r="CDR219" s="23"/>
+      <c r="CDS219" s="23"/>
+      <c r="CDT219" s="1"/>
+      <c r="CDU219" s="23"/>
+      <c r="CDV219" s="23"/>
+      <c r="CDW219" s="1"/>
+      <c r="CDX219" s="23"/>
+      <c r="CDY219" s="23"/>
+      <c r="CDZ219" s="1"/>
+      <c r="CEA219" s="23"/>
+      <c r="CEB219" s="23"/>
+      <c r="CEC219" s="1"/>
+      <c r="CED219" s="23"/>
+      <c r="CEE219" s="23"/>
+      <c r="CEF219" s="1"/>
+      <c r="CEG219" s="23"/>
+      <c r="CEH219" s="23"/>
+      <c r="CEI219" s="1"/>
+      <c r="CEJ219" s="23"/>
+      <c r="CEK219" s="23"/>
+      <c r="CEL219" s="1"/>
+      <c r="CEM219" s="23"/>
+      <c r="CEN219" s="23"/>
+      <c r="CEO219" s="1"/>
+      <c r="CEP219" s="23"/>
+      <c r="CEQ219" s="23"/>
+      <c r="CER219" s="1"/>
+      <c r="CES219" s="23"/>
+      <c r="CET219" s="23"/>
+      <c r="CEU219" s="1"/>
+      <c r="CEV219" s="23"/>
+      <c r="CEW219" s="23"/>
+      <c r="CEX219" s="1"/>
+      <c r="CEY219" s="23"/>
+      <c r="CEZ219" s="23"/>
+      <c r="CFA219" s="1"/>
+      <c r="CFB219" s="23"/>
+      <c r="CFC219" s="23"/>
+      <c r="CFD219" s="1"/>
+      <c r="CFE219" s="23"/>
+      <c r="CFF219" s="23"/>
+      <c r="CFG219" s="1"/>
+      <c r="CFH219" s="23"/>
+      <c r="CFI219" s="23"/>
+      <c r="CFJ219" s="1"/>
+      <c r="CFK219" s="23"/>
+      <c r="CFL219" s="23"/>
+      <c r="CFM219" s="1"/>
+      <c r="CFN219" s="23"/>
+      <c r="CFO219" s="23"/>
+      <c r="CFP219" s="1"/>
+      <c r="CFQ219" s="23"/>
+      <c r="CFR219" s="23"/>
+      <c r="CFS219" s="1"/>
+      <c r="CFT219" s="23"/>
+      <c r="CFU219" s="23"/>
+      <c r="CFV219" s="1"/>
+      <c r="CFW219" s="23"/>
+      <c r="CFX219" s="23"/>
+      <c r="CFY219" s="1"/>
+      <c r="CFZ219" s="23"/>
+      <c r="CGA219" s="23"/>
+      <c r="CGB219" s="1"/>
+      <c r="CGC219" s="23"/>
+      <c r="CGD219" s="23"/>
+      <c r="CGE219" s="1"/>
+      <c r="CGF219" s="23"/>
+      <c r="CGG219" s="23"/>
+      <c r="CGH219" s="1"/>
+      <c r="CGI219" s="23"/>
+      <c r="CGJ219" s="23"/>
+      <c r="CGK219" s="1"/>
+      <c r="CGL219" s="23"/>
+      <c r="CGM219" s="23"/>
+      <c r="CGN219" s="1"/>
+      <c r="CGO219" s="23"/>
+      <c r="CGP219" s="23"/>
+      <c r="CGQ219" s="1"/>
+      <c r="CGR219" s="23"/>
+      <c r="CGS219" s="23"/>
+      <c r="CGT219" s="1"/>
+      <c r="CGU219" s="23"/>
+      <c r="CGV219" s="23"/>
+      <c r="CGW219" s="1"/>
+      <c r="CGX219" s="23"/>
+      <c r="CGY219" s="23"/>
+      <c r="CGZ219" s="1"/>
+      <c r="CHA219" s="23"/>
+      <c r="CHB219" s="23"/>
+      <c r="CHC219" s="1"/>
+      <c r="CHD219" s="23"/>
+      <c r="CHE219" s="23"/>
+      <c r="CHF219" s="1"/>
+      <c r="CHG219" s="23"/>
+      <c r="CHH219" s="23"/>
+      <c r="CHI219" s="1"/>
+      <c r="CHJ219" s="23"/>
+      <c r="CHK219" s="23"/>
+      <c r="CHL219" s="1"/>
+      <c r="CHM219" s="23"/>
+      <c r="CHN219" s="23"/>
+      <c r="CHO219" s="1"/>
+      <c r="CHP219" s="23"/>
+      <c r="CHQ219" s="23"/>
+      <c r="CHR219" s="1"/>
+      <c r="CHS219" s="23"/>
+      <c r="CHT219" s="23"/>
+      <c r="CHU219" s="1"/>
+      <c r="CHV219" s="23"/>
+      <c r="CHW219" s="23"/>
+      <c r="CHX219" s="1"/>
+      <c r="CHY219" s="23"/>
+      <c r="CHZ219" s="23"/>
+      <c r="CIA219" s="1"/>
+      <c r="CIB219" s="23"/>
+      <c r="CIC219" s="23"/>
+      <c r="CID219" s="1"/>
+      <c r="CIE219" s="23"/>
+      <c r="CIF219" s="23"/>
+      <c r="CIG219" s="1"/>
+      <c r="CIH219" s="23"/>
+      <c r="CII219" s="23"/>
+      <c r="CIJ219" s="1"/>
+      <c r="CIK219" s="23"/>
+      <c r="CIL219" s="23"/>
+      <c r="CIM219" s="1"/>
+      <c r="CIN219" s="23"/>
+      <c r="CIO219" s="23"/>
+      <c r="CIP219" s="1"/>
+      <c r="CIQ219" s="23"/>
+      <c r="CIR219" s="23"/>
+      <c r="CIS219" s="1"/>
+      <c r="CIT219" s="23"/>
+      <c r="CIU219" s="23"/>
+      <c r="CIV219" s="1"/>
+      <c r="CIW219" s="23"/>
+      <c r="CIX219" s="23"/>
+      <c r="CIY219" s="1"/>
+      <c r="CIZ219" s="23"/>
+      <c r="CJA219" s="23"/>
+      <c r="CJB219" s="1"/>
+      <c r="CJC219" s="23"/>
+      <c r="CJD219" s="23"/>
+      <c r="CJE219" s="1"/>
+      <c r="CJF219" s="23"/>
+      <c r="CJG219" s="23"/>
+      <c r="CJH219" s="1"/>
+      <c r="CJI219" s="23"/>
+      <c r="CJJ219" s="23"/>
+      <c r="CJK219" s="1"/>
+      <c r="CJL219" s="23"/>
+      <c r="CJM219" s="23"/>
+      <c r="CJN219" s="1"/>
+      <c r="CJO219" s="23"/>
+      <c r="CJP219" s="23"/>
+      <c r="CJQ219" s="1"/>
+      <c r="CJR219" s="23"/>
+      <c r="CJS219" s="23"/>
+      <c r="CJT219" s="1"/>
+      <c r="CJU219" s="23"/>
+      <c r="CJV219" s="23"/>
+      <c r="CJW219" s="1"/>
+      <c r="CJX219" s="23"/>
+      <c r="CJY219" s="23"/>
+      <c r="CJZ219" s="1"/>
+      <c r="CKA219" s="23"/>
+      <c r="CKB219" s="23"/>
+      <c r="CKC219" s="1"/>
+      <c r="CKD219" s="23"/>
+      <c r="CKE219" s="23"/>
+      <c r="CKF219" s="1"/>
+      <c r="CKG219" s="23"/>
+      <c r="CKH219" s="23"/>
+      <c r="CKI219" s="1"/>
+      <c r="CKJ219" s="23"/>
+      <c r="CKK219" s="23"/>
+      <c r="CKL219" s="1"/>
+      <c r="CKM219" s="23"/>
+      <c r="CKN219" s="23"/>
+      <c r="CKO219" s="1"/>
+      <c r="CKP219" s="23"/>
+      <c r="CKQ219" s="23"/>
+      <c r="CKR219" s="1"/>
+      <c r="CKS219" s="23"/>
+      <c r="CKT219" s="23"/>
+      <c r="CKU219" s="1"/>
+      <c r="CKV219" s="23"/>
+      <c r="CKW219" s="23"/>
+      <c r="CKX219" s="1"/>
+      <c r="CKY219" s="23"/>
+      <c r="CKZ219" s="23"/>
+      <c r="CLA219" s="1"/>
+      <c r="CLB219" s="23"/>
+      <c r="CLC219" s="23"/>
+      <c r="CLD219" s="1"/>
+      <c r="CLE219" s="23"/>
+      <c r="CLF219" s="23"/>
+      <c r="CLG219" s="1"/>
+      <c r="CLH219" s="23"/>
+      <c r="CLI219" s="23"/>
+      <c r="CLJ219" s="1"/>
+      <c r="CLK219" s="23"/>
+      <c r="CLL219" s="23"/>
+      <c r="CLM219" s="1"/>
+      <c r="CLN219" s="23"/>
+      <c r="CLO219" s="23"/>
+      <c r="CLP219" s="1"/>
+      <c r="CLQ219" s="23"/>
+      <c r="CLR219" s="23"/>
+      <c r="CLS219" s="1"/>
+      <c r="CLT219" s="23"/>
+      <c r="CLU219" s="23"/>
+      <c r="CLV219" s="1"/>
+      <c r="CLW219" s="23"/>
+      <c r="CLX219" s="23"/>
+      <c r="CLY219" s="1"/>
+      <c r="CLZ219" s="23"/>
+      <c r="CMA219" s="23"/>
+      <c r="CMB219" s="1"/>
+      <c r="CMC219" s="23"/>
+      <c r="CMD219" s="23"/>
+      <c r="CME219" s="1"/>
+      <c r="CMF219" s="23"/>
+      <c r="CMG219" s="23"/>
+      <c r="CMH219" s="1"/>
+      <c r="CMI219" s="23"/>
+      <c r="CMJ219" s="23"/>
+      <c r="CMK219" s="1"/>
+      <c r="CML219" s="23"/>
+      <c r="CMM219" s="23"/>
+      <c r="CMN219" s="1"/>
+      <c r="CMO219" s="23"/>
+      <c r="CMP219" s="23"/>
+      <c r="CMQ219" s="1"/>
+      <c r="CMR219" s="23"/>
+      <c r="CMS219" s="23"/>
+      <c r="CMT219" s="1"/>
+      <c r="CMU219" s="23"/>
+      <c r="CMV219" s="23"/>
+      <c r="CMW219" s="1"/>
+      <c r="CMX219" s="23"/>
+      <c r="CMY219" s="23"/>
+      <c r="CMZ219" s="1"/>
+      <c r="CNA219" s="23"/>
+      <c r="CNB219" s="23"/>
+      <c r="CNC219" s="1"/>
+      <c r="CND219" s="23"/>
+      <c r="CNE219" s="23"/>
+      <c r="CNF219" s="1"/>
+      <c r="CNG219" s="23"/>
+      <c r="CNH219" s="23"/>
+      <c r="CNI219" s="1"/>
+      <c r="CNJ219" s="23"/>
+      <c r="CNK219" s="23"/>
+      <c r="CNL219" s="1"/>
+      <c r="CNM219" s="23"/>
+      <c r="CNN219" s="23"/>
+      <c r="CNO219" s="1"/>
+      <c r="CNP219" s="23"/>
+      <c r="CNQ219" s="23"/>
+      <c r="CNR219" s="1"/>
+      <c r="CNS219" s="23"/>
+      <c r="CNT219" s="23"/>
+      <c r="CNU219" s="1"/>
+      <c r="CNV219" s="23"/>
+      <c r="CNW219" s="23"/>
+      <c r="CNX219" s="1"/>
+      <c r="CNY219" s="23"/>
+      <c r="CNZ219" s="23"/>
+      <c r="COA219" s="1"/>
+      <c r="COB219" s="23"/>
+      <c r="COC219" s="23"/>
+      <c r="COD219" s="1"/>
+      <c r="COE219" s="23"/>
+      <c r="COF219" s="23"/>
+      <c r="COG219" s="1"/>
+      <c r="COH219" s="23"/>
+      <c r="COI219" s="23"/>
+      <c r="COJ219" s="1"/>
+      <c r="COK219" s="23"/>
+      <c r="COL219" s="23"/>
+      <c r="COM219" s="1"/>
+      <c r="CON219" s="23"/>
+      <c r="COO219" s="23"/>
+      <c r="COP219" s="1"/>
+      <c r="COQ219" s="23"/>
+      <c r="COR219" s="23"/>
+      <c r="COS219" s="1"/>
+      <c r="COT219" s="23"/>
+      <c r="COU219" s="23"/>
+      <c r="COV219" s="1"/>
+      <c r="COW219" s="23"/>
+      <c r="COX219" s="23"/>
+      <c r="COY219" s="1"/>
+      <c r="COZ219" s="23"/>
+      <c r="CPA219" s="23"/>
+      <c r="CPB219" s="1"/>
+      <c r="CPC219" s="23"/>
+      <c r="CPD219" s="23"/>
+      <c r="CPE219" s="1"/>
+      <c r="CPF219" s="23"/>
+      <c r="CPG219" s="23"/>
+      <c r="CPH219" s="1"/>
+      <c r="CPI219" s="23"/>
+      <c r="CPJ219" s="23"/>
+      <c r="CPK219" s="1"/>
+      <c r="CPL219" s="23"/>
+      <c r="CPM219" s="23"/>
+      <c r="CPN219" s="1"/>
+      <c r="CPO219" s="23"/>
+      <c r="CPP219" s="23"/>
+      <c r="CPQ219" s="1"/>
+      <c r="CPR219" s="23"/>
+      <c r="CPS219" s="23"/>
+      <c r="CPT219" s="1"/>
+      <c r="CPU219" s="23"/>
+      <c r="CPV219" s="23"/>
+      <c r="CPW219" s="1"/>
+      <c r="CPX219" s="23"/>
+      <c r="CPY219" s="23"/>
+      <c r="CPZ219" s="1"/>
+      <c r="CQA219" s="23"/>
+      <c r="CQB219" s="23"/>
+      <c r="CQC219" s="1"/>
+      <c r="CQD219" s="23"/>
+      <c r="CQE219" s="23"/>
+      <c r="CQF219" s="1"/>
+      <c r="CQG219" s="23"/>
+      <c r="CQH219" s="23"/>
+      <c r="CQI219" s="1"/>
+      <c r="CQJ219" s="23"/>
+      <c r="CQK219" s="23"/>
+      <c r="CQL219" s="1"/>
+      <c r="CQM219" s="23"/>
+      <c r="CQN219" s="23"/>
+      <c r="CQO219" s="1"/>
+      <c r="CQP219" s="23"/>
+      <c r="CQQ219" s="23"/>
+      <c r="CQR219" s="1"/>
+      <c r="CQS219" s="23"/>
+      <c r="CQT219" s="23"/>
+      <c r="CQU219" s="1"/>
+      <c r="CQV219" s="23"/>
+      <c r="CQW219" s="23"/>
+      <c r="CQX219" s="1"/>
+      <c r="CQY219" s="23"/>
+      <c r="CQZ219" s="23"/>
+      <c r="CRA219" s="1"/>
+      <c r="CRB219" s="23"/>
+      <c r="CRC219" s="23"/>
+      <c r="CRD219" s="1"/>
+      <c r="CRE219" s="23"/>
+      <c r="CRF219" s="23"/>
+      <c r="CRG219" s="1"/>
+      <c r="CRH219" s="23"/>
+      <c r="CRI219" s="23"/>
+      <c r="CRJ219" s="1"/>
+      <c r="CRK219" s="23"/>
+      <c r="CRL219" s="23"/>
+      <c r="CRM219" s="1"/>
+      <c r="CRN219" s="23"/>
+      <c r="CRO219" s="23"/>
+      <c r="CRP219" s="1"/>
+      <c r="CRQ219" s="23"/>
+      <c r="CRR219" s="23"/>
+      <c r="CRS219" s="1"/>
+      <c r="CRT219" s="23"/>
+      <c r="CRU219" s="23"/>
+      <c r="CRV219" s="1"/>
+      <c r="CRW219" s="23"/>
+      <c r="CRX219" s="23"/>
+      <c r="CRY219" s="1"/>
+      <c r="CRZ219" s="23"/>
+      <c r="CSA219" s="23"/>
+      <c r="CSB219" s="1"/>
+      <c r="CSC219" s="23"/>
+      <c r="CSD219" s="23"/>
+      <c r="CSE219" s="1"/>
+      <c r="CSF219" s="23"/>
+      <c r="CSG219" s="23"/>
+      <c r="CSH219" s="1"/>
+      <c r="CSI219" s="23"/>
+      <c r="CSJ219" s="23"/>
+      <c r="CSK219" s="1"/>
+      <c r="CSL219" s="23"/>
+      <c r="CSM219" s="23"/>
+      <c r="CSN219" s="1"/>
+      <c r="CSO219" s="23"/>
+      <c r="CSP219" s="23"/>
+      <c r="CSQ219" s="1"/>
+      <c r="CSR219" s="23"/>
+      <c r="CSS219" s="23"/>
+      <c r="CST219" s="1"/>
+      <c r="CSU219" s="23"/>
+      <c r="CSV219" s="23"/>
+      <c r="CSW219" s="1"/>
+      <c r="CSX219" s="23"/>
+      <c r="CSY219" s="23"/>
+      <c r="CSZ219" s="1"/>
+      <c r="CTA219" s="23"/>
+      <c r="CTB219" s="23"/>
+      <c r="CTC219" s="1"/>
+      <c r="CTD219" s="23"/>
+      <c r="CTE219" s="23"/>
+      <c r="CTF219" s="1"/>
+      <c r="CTG219" s="23"/>
+      <c r="CTH219" s="23"/>
+      <c r="CTI219" s="1"/>
+      <c r="CTJ219" s="23"/>
+      <c r="CTK219" s="23"/>
+      <c r="CTL219" s="1"/>
+      <c r="CTM219" s="23"/>
+      <c r="CTN219" s="23"/>
+      <c r="CTO219" s="1"/>
+      <c r="CTP219" s="23"/>
+      <c r="CTQ219" s="23"/>
+      <c r="CTR219" s="1"/>
+      <c r="CTS219" s="23"/>
+      <c r="CTT219" s="23"/>
+      <c r="CTU219" s="1"/>
+      <c r="CTV219" s="23"/>
+      <c r="CTW219" s="23"/>
+      <c r="CTX219" s="1"/>
+      <c r="CTY219" s="23"/>
+      <c r="CTZ219" s="23"/>
+      <c r="CUA219" s="1"/>
+      <c r="CUB219" s="23"/>
+      <c r="CUC219" s="23"/>
+      <c r="CUD219" s="1"/>
+      <c r="CUE219" s="23"/>
+      <c r="CUF219" s="23"/>
+      <c r="CUG219" s="1"/>
+      <c r="CUH219" s="23"/>
+      <c r="CUI219" s="23"/>
+      <c r="CUJ219" s="1"/>
+      <c r="CUK219" s="23"/>
+      <c r="CUL219" s="23"/>
+      <c r="CUM219" s="1"/>
+      <c r="CUN219" s="23"/>
+      <c r="CUO219" s="23"/>
+      <c r="CUP219" s="1"/>
+      <c r="CUQ219" s="23"/>
+      <c r="CUR219" s="23"/>
+      <c r="CUS219" s="1"/>
+      <c r="CUT219" s="23"/>
+      <c r="CUU219" s="23"/>
+      <c r="CUV219" s="1"/>
+      <c r="CUW219" s="23"/>
+      <c r="CUX219" s="23"/>
+      <c r="CUY219" s="1"/>
+      <c r="CUZ219" s="23"/>
+      <c r="CVA219" s="23"/>
+      <c r="CVB219" s="1"/>
+      <c r="CVC219" s="23"/>
+      <c r="CVD219" s="23"/>
+      <c r="CVE219" s="1"/>
+      <c r="CVF219" s="23"/>
+      <c r="CVG219" s="23"/>
+      <c r="CVH219" s="1"/>
+      <c r="CVI219" s="23"/>
+      <c r="CVJ219" s="23"/>
+      <c r="CVK219" s="1"/>
+      <c r="CVL219" s="23"/>
+      <c r="CVM219" s="23"/>
+      <c r="CVN219" s="1"/>
+      <c r="CVO219" s="23"/>
+      <c r="CVP219" s="23"/>
+      <c r="CVQ219" s="1"/>
+      <c r="CVR219" s="23"/>
+      <c r="CVS219" s="23"/>
+      <c r="CVT219" s="1"/>
+      <c r="CVU219" s="23"/>
+      <c r="CVV219" s="23"/>
+      <c r="CVW219" s="1"/>
+      <c r="CVX219" s="23"/>
+      <c r="CVY219" s="23"/>
+      <c r="CVZ219" s="1"/>
+      <c r="CWA219" s="23"/>
+      <c r="CWB219" s="23"/>
+      <c r="CWC219" s="1"/>
+      <c r="CWD219" s="23"/>
+      <c r="CWE219" s="23"/>
+      <c r="CWF219" s="1"/>
+      <c r="CWG219" s="23"/>
+      <c r="CWH219" s="23"/>
+      <c r="CWI219" s="1"/>
+      <c r="CWJ219" s="23"/>
+      <c r="CWK219" s="23"/>
+      <c r="CWL219" s="1"/>
+      <c r="CWM219" s="23"/>
+      <c r="CWN219" s="23"/>
+      <c r="CWO219" s="1"/>
+      <c r="CWP219" s="23"/>
+      <c r="CWQ219" s="23"/>
+      <c r="CWR219" s="1"/>
+      <c r="CWS219" s="23"/>
+      <c r="CWT219" s="23"/>
+      <c r="CWU219" s="1"/>
+      <c r="CWV219" s="23"/>
+      <c r="CWW219" s="23"/>
+      <c r="CWX219" s="1"/>
+      <c r="CWY219" s="23"/>
+      <c r="CWZ219" s="23"/>
+      <c r="CXA219" s="1"/>
+      <c r="CXB219" s="23"/>
+      <c r="CXC219" s="23"/>
+      <c r="CXD219" s="1"/>
+      <c r="CXE219" s="23"/>
+      <c r="CXF219" s="23"/>
+      <c r="CXG219" s="1"/>
+      <c r="CXH219" s="23"/>
+      <c r="CXI219" s="23"/>
+      <c r="CXJ219" s="1"/>
+      <c r="CXK219" s="23"/>
+      <c r="CXL219" s="23"/>
+      <c r="CXM219" s="1"/>
+      <c r="CXN219" s="23"/>
+      <c r="CXO219" s="23"/>
+      <c r="CXP219" s="1"/>
+      <c r="CXQ219" s="23"/>
+      <c r="CXR219" s="23"/>
+      <c r="CXS219" s="1"/>
+      <c r="CXT219" s="23"/>
+      <c r="CXU219" s="23"/>
+      <c r="CXV219" s="1"/>
+      <c r="CXW219" s="23"/>
+      <c r="CXX219" s="23"/>
+      <c r="CXY219" s="1"/>
+      <c r="CXZ219" s="23"/>
+      <c r="CYA219" s="23"/>
+      <c r="CYB219" s="1"/>
+      <c r="CYC219" s="23"/>
+      <c r="CYD219" s="23"/>
+      <c r="CYE219" s="1"/>
+      <c r="CYF219" s="23"/>
+      <c r="CYG219" s="23"/>
+      <c r="CYH219" s="1"/>
+      <c r="CYI219" s="23"/>
+      <c r="CYJ219" s="23"/>
+      <c r="CYK219" s="1"/>
+      <c r="CYL219" s="23"/>
+      <c r="CYM219" s="23"/>
+      <c r="CYN219" s="1"/>
+      <c r="CYO219" s="23"/>
+      <c r="CYP219" s="23"/>
+      <c r="CYQ219" s="1"/>
+      <c r="CYR219" s="23"/>
+      <c r="CYS219" s="23"/>
+      <c r="CYT219" s="1"/>
+      <c r="CYU219" s="23"/>
+      <c r="CYV219" s="23"/>
+      <c r="CYW219" s="1"/>
+      <c r="CYX219" s="23"/>
+      <c r="CYY219" s="23"/>
+      <c r="CYZ219" s="1"/>
+      <c r="CZA219" s="23"/>
+      <c r="CZB219" s="23"/>
+      <c r="CZC219" s="1"/>
+      <c r="CZD219" s="23"/>
+      <c r="CZE219" s="23"/>
+      <c r="CZF219" s="1"/>
+      <c r="CZG219" s="23"/>
+      <c r="CZH219" s="23"/>
+      <c r="CZI219" s="1"/>
+      <c r="CZJ219" s="23"/>
+      <c r="CZK219" s="23"/>
+      <c r="CZL219" s="1"/>
+      <c r="CZM219" s="23"/>
+      <c r="CZN219" s="23"/>
+      <c r="CZO219" s="1"/>
+      <c r="CZP219" s="23"/>
+      <c r="CZQ219" s="23"/>
+      <c r="CZR219" s="1"/>
+      <c r="CZS219" s="23"/>
+      <c r="CZT219" s="23"/>
+      <c r="CZU219" s="1"/>
+      <c r="CZV219" s="23"/>
+      <c r="CZW219" s="23"/>
+      <c r="CZX219" s="1"/>
+      <c r="CZY219" s="23"/>
+      <c r="CZZ219" s="23"/>
+      <c r="DAA219" s="1"/>
+      <c r="DAB219" s="23"/>
+      <c r="DAC219" s="23"/>
+      <c r="DAD219" s="1"/>
+      <c r="DAE219" s="23"/>
+      <c r="DAF219" s="23"/>
+      <c r="DAG219" s="1"/>
+      <c r="DAH219" s="23"/>
+      <c r="DAI219" s="23"/>
+      <c r="DAJ219" s="1"/>
+      <c r="DAK219" s="23"/>
+      <c r="DAL219" s="23"/>
+      <c r="DAM219" s="1"/>
+      <c r="DAN219" s="23"/>
+      <c r="DAO219" s="23"/>
+      <c r="DAP219" s="1"/>
+      <c r="DAQ219" s="23"/>
+      <c r="DAR219" s="23"/>
+      <c r="DAS219" s="1"/>
+      <c r="DAT219" s="23"/>
+      <c r="DAU219" s="23"/>
+      <c r="DAV219" s="1"/>
+      <c r="DAW219" s="23"/>
+      <c r="DAX219" s="23"/>
+      <c r="DAY219" s="1"/>
+      <c r="DAZ219" s="23"/>
+      <c r="DBA219" s="23"/>
+      <c r="DBB219" s="1"/>
+      <c r="DBC219" s="23"/>
+      <c r="DBD219" s="23"/>
+      <c r="DBE219" s="1"/>
+      <c r="DBF219" s="23"/>
+      <c r="DBG219" s="23"/>
+      <c r="DBH219" s="1"/>
+      <c r="DBI219" s="23"/>
+      <c r="DBJ219" s="23"/>
+      <c r="DBK219" s="1"/>
+      <c r="DBL219" s="23"/>
+      <c r="DBM219" s="23"/>
+      <c r="DBN219" s="1"/>
+      <c r="DBO219" s="23"/>
+      <c r="DBP219" s="23"/>
+      <c r="DBQ219" s="1"/>
+      <c r="DBR219" s="23"/>
+      <c r="DBS219" s="23"/>
+      <c r="DBT219" s="1"/>
+      <c r="DBU219" s="23"/>
+      <c r="DBV219" s="23"/>
+      <c r="DBW219" s="1"/>
+      <c r="DBX219" s="23"/>
+      <c r="DBY219" s="23"/>
+      <c r="DBZ219" s="1"/>
+      <c r="DCA219" s="23"/>
+      <c r="DCB219" s="23"/>
+      <c r="DCC219" s="1"/>
+      <c r="DCD219" s="23"/>
+      <c r="DCE219" s="23"/>
+      <c r="DCF219" s="1"/>
+      <c r="DCG219" s="23"/>
+      <c r="DCH219" s="23"/>
+      <c r="DCI219" s="1"/>
+      <c r="DCJ219" s="23"/>
+      <c r="DCK219" s="23"/>
+      <c r="DCL219" s="1"/>
+      <c r="DCM219" s="23"/>
+      <c r="DCN219" s="23"/>
+      <c r="DCO219" s="1"/>
+      <c r="DCP219" s="23"/>
+      <c r="DCQ219" s="23"/>
+      <c r="DCR219" s="1"/>
+      <c r="DCS219" s="23"/>
+      <c r="DCT219" s="23"/>
+      <c r="DCU219" s="1"/>
+      <c r="DCV219" s="23"/>
+      <c r="DCW219" s="23"/>
+      <c r="DCX219" s="1"/>
+      <c r="DCY219" s="23"/>
+      <c r="DCZ219" s="23"/>
+      <c r="DDA219" s="1"/>
+      <c r="DDB219" s="23"/>
+      <c r="DDC219" s="23"/>
+      <c r="DDD219" s="1"/>
+      <c r="DDE219" s="23"/>
+      <c r="DDF219" s="23"/>
+      <c r="DDG219" s="1"/>
+      <c r="DDH219" s="23"/>
+      <c r="DDI219" s="23"/>
+      <c r="DDJ219" s="1"/>
+      <c r="DDK219" s="23"/>
+      <c r="DDL219" s="23"/>
+      <c r="DDM219" s="1"/>
+      <c r="DDN219" s="23"/>
+      <c r="DDO219" s="23"/>
+      <c r="DDP219" s="1"/>
+      <c r="DDQ219" s="23"/>
+      <c r="DDR219" s="23"/>
+      <c r="DDS219" s="1"/>
+      <c r="DDT219" s="23"/>
+      <c r="DDU219" s="23"/>
+      <c r="DDV219" s="1"/>
+      <c r="DDW219" s="23"/>
+      <c r="DDX219" s="23"/>
+      <c r="DDY219" s="1"/>
+      <c r="DDZ219" s="23"/>
+      <c r="DEA219" s="23"/>
+      <c r="DEB219" s="1"/>
+      <c r="DEC219" s="23"/>
+      <c r="DED219" s="23"/>
+      <c r="DEE219" s="1"/>
+      <c r="DEF219" s="23"/>
+      <c r="DEG219" s="23"/>
+      <c r="DEH219" s="1"/>
+      <c r="DEI219" s="23"/>
+      <c r="DEJ219" s="23"/>
+      <c r="DEK219" s="1"/>
+      <c r="DEL219" s="23"/>
+      <c r="DEM219" s="23"/>
+      <c r="DEN219" s="1"/>
+      <c r="DEO219" s="23"/>
+      <c r="DEP219" s="23"/>
+      <c r="DEQ219" s="1"/>
+      <c r="DER219" s="23"/>
+      <c r="DES219" s="23"/>
+      <c r="DET219" s="1"/>
+      <c r="DEU219" s="23"/>
+      <c r="DEV219" s="23"/>
+      <c r="DEW219" s="1"/>
+      <c r="DEX219" s="23"/>
+      <c r="DEY219" s="23"/>
+      <c r="DEZ219" s="1"/>
+      <c r="DFA219" s="23"/>
+      <c r="DFB219" s="23"/>
+      <c r="DFC219" s="1"/>
+      <c r="DFD219" s="23"/>
+      <c r="DFE219" s="23"/>
+      <c r="DFF219" s="1"/>
+      <c r="DFG219" s="23"/>
+      <c r="DFH219" s="23"/>
+      <c r="DFI219" s="1"/>
+      <c r="DFJ219" s="23"/>
+      <c r="DFK219" s="23"/>
+      <c r="DFL219" s="1"/>
+      <c r="DFM219" s="23"/>
+      <c r="DFN219" s="23"/>
+      <c r="DFO219" s="1"/>
+      <c r="DFP219" s="23"/>
+      <c r="DFQ219" s="23"/>
+      <c r="DFR219" s="1"/>
+      <c r="DFS219" s="23"/>
+      <c r="DFT219" s="23"/>
+      <c r="DFU219" s="1"/>
+      <c r="DFV219" s="23"/>
+      <c r="DFW219" s="23"/>
+      <c r="DFX219" s="1"/>
+      <c r="DFY219" s="23"/>
+      <c r="DFZ219" s="23"/>
+      <c r="DGA219" s="1"/>
+      <c r="DGB219" s="23"/>
+      <c r="DGC219" s="23"/>
+      <c r="DGD219" s="1"/>
+      <c r="DGE219" s="23"/>
+      <c r="DGF219" s="23"/>
+      <c r="DGG219" s="1"/>
+      <c r="DGH219" s="23"/>
+      <c r="DGI219" s="23"/>
+      <c r="DGJ219" s="1"/>
+      <c r="DGK219" s="23"/>
+      <c r="DGL219" s="23"/>
+      <c r="DGM219" s="1"/>
+      <c r="DGN219" s="23"/>
+      <c r="DGO219" s="23"/>
+      <c r="DGP219" s="1"/>
+      <c r="DGQ219" s="23"/>
+      <c r="DGR219" s="23"/>
+      <c r="DGS219" s="1"/>
+      <c r="DGT219" s="23"/>
+      <c r="DGU219" s="23"/>
+      <c r="DGV219" s="1"/>
+      <c r="DGW219" s="23"/>
+      <c r="DGX219" s="23"/>
+      <c r="DGY219" s="1"/>
+      <c r="DGZ219" s="23"/>
+      <c r="DHA219" s="23"/>
+      <c r="DHB219" s="1"/>
+      <c r="DHC219" s="23"/>
+      <c r="DHD219" s="23"/>
+      <c r="DHE219" s="1"/>
+      <c r="DHF219" s="23"/>
+      <c r="DHG219" s="23"/>
+      <c r="DHH219" s="1"/>
+      <c r="DHI219" s="23"/>
+      <c r="DHJ219" s="23"/>
+      <c r="DHK219" s="1"/>
+      <c r="DHL219" s="23"/>
+      <c r="DHM219" s="23"/>
+      <c r="DHN219" s="1"/>
+      <c r="DHO219" s="23"/>
+      <c r="DHP219" s="23"/>
+      <c r="DHQ219" s="1"/>
+      <c r="DHR219" s="23"/>
+      <c r="DHS219" s="23"/>
+      <c r="DHT219" s="1"/>
+      <c r="DHU219" s="23"/>
+      <c r="DHV219" s="23"/>
+      <c r="DHW219" s="1"/>
+      <c r="DHX219" s="23"/>
+      <c r="DHY219" s="23"/>
+      <c r="DHZ219" s="1"/>
+      <c r="DIA219" s="23"/>
+      <c r="DIB219" s="23"/>
+      <c r="DIC219" s="1"/>
+      <c r="DID219" s="23"/>
+      <c r="DIE219" s="23"/>
+      <c r="DIF219" s="1"/>
+      <c r="DIG219" s="23"/>
+      <c r="DIH219" s="23"/>
+      <c r="DII219" s="1"/>
+      <c r="DIJ219" s="23"/>
+      <c r="DIK219" s="23"/>
+      <c r="DIL219" s="1"/>
+      <c r="DIM219" s="23"/>
+      <c r="DIN219" s="23"/>
+      <c r="DIO219" s="1"/>
+      <c r="DIP219" s="23"/>
+      <c r="DIQ219" s="23"/>
+      <c r="DIR219" s="1"/>
+      <c r="DIS219" s="23"/>
+      <c r="DIT219" s="23"/>
+      <c r="DIU219" s="1"/>
+      <c r="DIV219" s="23"/>
+      <c r="DIW219" s="23"/>
+      <c r="DIX219" s="1"/>
+      <c r="DIY219" s="23"/>
+      <c r="DIZ219" s="23"/>
+      <c r="DJA219" s="1"/>
+      <c r="DJB219" s="23"/>
+      <c r="DJC219" s="23"/>
+      <c r="DJD219" s="1"/>
+      <c r="DJE219" s="23"/>
+      <c r="DJF219" s="23"/>
+      <c r="DJG219" s="1"/>
+      <c r="DJH219" s="23"/>
+      <c r="DJI219" s="23"/>
+      <c r="DJJ219" s="1"/>
+      <c r="DJK219" s="23"/>
+      <c r="DJL219" s="23"/>
+      <c r="DJM219" s="1"/>
+      <c r="DJN219" s="23"/>
+      <c r="DJO219" s="23"/>
+      <c r="DJP219" s="1"/>
+      <c r="DJQ219" s="23"/>
+      <c r="DJR219" s="23"/>
+      <c r="DJS219" s="1"/>
+      <c r="DJT219" s="23"/>
+      <c r="DJU219" s="23"/>
+      <c r="DJV219" s="1"/>
+      <c r="DJW219" s="23"/>
+      <c r="DJX219" s="23"/>
+      <c r="DJY219" s="1"/>
+      <c r="DJZ219" s="23"/>
+      <c r="DKA219" s="23"/>
+      <c r="DKB219" s="1"/>
+      <c r="DKC219" s="23"/>
+      <c r="DKD219" s="23"/>
+      <c r="DKE219" s="1"/>
+      <c r="DKF219" s="23"/>
+      <c r="DKG219" s="23"/>
+      <c r="DKH219" s="1"/>
+      <c r="DKI219" s="23"/>
+      <c r="DKJ219" s="23"/>
+      <c r="DKK219" s="1"/>
+      <c r="DKL219" s="23"/>
+      <c r="DKM219" s="23"/>
+      <c r="DKN219" s="1"/>
+      <c r="DKO219" s="23"/>
+      <c r="DKP219" s="23"/>
+      <c r="DKQ219" s="1"/>
+      <c r="DKR219" s="23"/>
+      <c r="DKS219" s="23"/>
+      <c r="DKT219" s="1"/>
+      <c r="DKU219" s="23"/>
+      <c r="DKV219" s="23"/>
+      <c r="DKW219" s="1"/>
+      <c r="DKX219" s="23"/>
+      <c r="DKY219" s="23"/>
+      <c r="DKZ219" s="1"/>
+      <c r="DLA219" s="23"/>
+      <c r="DLB219" s="23"/>
+      <c r="DLC219" s="1"/>
+      <c r="DLD219" s="23"/>
+      <c r="DLE219" s="23"/>
+      <c r="DLF219" s="1"/>
+      <c r="DLG219" s="23"/>
+      <c r="DLH219" s="23"/>
+      <c r="DLI219" s="1"/>
+      <c r="DLJ219" s="23"/>
+      <c r="DLK219" s="23"/>
+      <c r="DLL219" s="1"/>
+      <c r="DLM219" s="23"/>
+      <c r="DLN219" s="23"/>
+      <c r="DLO219" s="1"/>
+      <c r="DLP219" s="23"/>
+      <c r="DLQ219" s="23"/>
+      <c r="DLR219" s="1"/>
+      <c r="DLS219" s="23"/>
+      <c r="DLT219" s="23"/>
+      <c r="DLU219" s="1"/>
+      <c r="DLV219" s="23"/>
+      <c r="DLW219" s="23"/>
+      <c r="DLX219" s="1"/>
+      <c r="DLY219" s="23"/>
+      <c r="DLZ219" s="23"/>
+      <c r="DMA219" s="1"/>
+      <c r="DMB219" s="23"/>
+      <c r="DMC219" s="23"/>
+      <c r="DMD219" s="1"/>
+      <c r="DME219" s="23"/>
+      <c r="DMF219" s="23"/>
+      <c r="DMG219" s="1"/>
+      <c r="DMH219" s="23"/>
+      <c r="DMI219" s="23"/>
+      <c r="DMJ219" s="1"/>
+      <c r="DMK219" s="23"/>
+      <c r="DML219" s="23"/>
+      <c r="DMM219" s="1"/>
+      <c r="DMN219" s="23"/>
+      <c r="DMO219" s="23"/>
+      <c r="DMP219" s="1"/>
+      <c r="DMQ219" s="23"/>
+      <c r="DMR219" s="23"/>
+      <c r="DMS219" s="1"/>
+      <c r="DMT219" s="23"/>
+      <c r="DMU219" s="23"/>
+      <c r="DMV219" s="1"/>
+      <c r="DMW219" s="23"/>
+      <c r="DMX219" s="23"/>
+      <c r="DMY219" s="1"/>
+      <c r="DMZ219" s="23"/>
+      <c r="DNA219" s="23"/>
+      <c r="DNB219" s="1"/>
+      <c r="DNC219" s="23"/>
+      <c r="DND219" s="23"/>
+      <c r="DNE219" s="1"/>
+      <c r="DNF219" s="23"/>
+      <c r="DNG219" s="23"/>
+      <c r="DNH219" s="1"/>
+      <c r="DNI219" s="23"/>
+      <c r="DNJ219" s="23"/>
+      <c r="DNK219" s="1"/>
+      <c r="DNL219" s="23"/>
+      <c r="DNM219" s="23"/>
+      <c r="DNN219" s="1"/>
+      <c r="DNO219" s="23"/>
+      <c r="DNP219" s="23"/>
+      <c r="DNQ219" s="1"/>
+      <c r="DNR219" s="23"/>
+      <c r="DNS219" s="23"/>
+      <c r="DNT219" s="1"/>
+      <c r="DNU219" s="23"/>
+      <c r="DNV219" s="23"/>
+      <c r="DNW219" s="1"/>
+      <c r="DNX219" s="23"/>
+      <c r="DNY219" s="23"/>
+      <c r="DNZ219" s="1"/>
+      <c r="DOA219" s="23"/>
+      <c r="DOB219" s="23"/>
+      <c r="DOC219" s="1"/>
+      <c r="DOD219" s="23"/>
+      <c r="DOE219" s="23"/>
+      <c r="DOF219" s="1"/>
+      <c r="DOG219" s="23"/>
+      <c r="DOH219" s="23"/>
+      <c r="DOI219" s="1"/>
+      <c r="DOJ219" s="23"/>
+      <c r="DOK219" s="23"/>
+      <c r="DOL219" s="1"/>
+      <c r="DOM219" s="23"/>
+      <c r="DON219" s="23"/>
+      <c r="DOO219" s="1"/>
+      <c r="DOP219" s="23"/>
+      <c r="DOQ219" s="23"/>
+      <c r="DOR219" s="1"/>
+      <c r="DOS219" s="23"/>
+      <c r="DOT219" s="23"/>
+      <c r="DOU219" s="1"/>
+      <c r="DOV219" s="23"/>
+      <c r="DOW219" s="23"/>
+      <c r="DOX219" s="1"/>
+      <c r="DOY219" s="23"/>
+      <c r="DOZ219" s="23"/>
+      <c r="DPA219" s="1"/>
+      <c r="DPB219" s="23"/>
+      <c r="DPC219" s="23"/>
+      <c r="DPD219" s="1"/>
+      <c r="DPE219" s="23"/>
+      <c r="DPF219" s="23"/>
+      <c r="DPG219" s="1"/>
+      <c r="DPH219" s="23"/>
+      <c r="DPI219" s="23"/>
+      <c r="DPJ219" s="1"/>
+      <c r="DPK219" s="23"/>
+      <c r="DPL219" s="23"/>
+      <c r="DPM219" s="1"/>
+      <c r="DPN219" s="23"/>
+      <c r="DPO219" s="23"/>
+      <c r="DPP219" s="1"/>
+      <c r="DPQ219" s="23"/>
+      <c r="DPR219" s="23"/>
+      <c r="DPS219" s="1"/>
+      <c r="DPT219" s="23"/>
+      <c r="DPU219" s="23"/>
+      <c r="DPV219" s="1"/>
+      <c r="DPW219" s="23"/>
+      <c r="DPX219" s="23"/>
+      <c r="DPY219" s="1"/>
+      <c r="DPZ219" s="23"/>
+      <c r="DQA219" s="23"/>
+      <c r="DQB219" s="1"/>
+      <c r="DQC219" s="23"/>
+      <c r="DQD219" s="23"/>
+      <c r="DQE219" s="1"/>
+      <c r="DQF219" s="23"/>
+      <c r="DQG219" s="23"/>
+      <c r="DQH219" s="1"/>
+      <c r="DQI219" s="23"/>
+      <c r="DQJ219" s="23"/>
+      <c r="DQK219" s="1"/>
+      <c r="DQL219" s="23"/>
+      <c r="DQM219" s="23"/>
+      <c r="DQN219" s="1"/>
+      <c r="DQO219" s="23"/>
+      <c r="DQP219" s="23"/>
+      <c r="DQQ219" s="1"/>
+      <c r="DQR219" s="23"/>
+      <c r="DQS219" s="23"/>
+      <c r="DQT219" s="1"/>
+      <c r="DQU219" s="23"/>
+      <c r="DQV219" s="23"/>
+      <c r="DQW219" s="1"/>
+      <c r="DQX219" s="23"/>
+      <c r="DQY219" s="23"/>
+      <c r="DQZ219" s="1"/>
+      <c r="DRA219" s="23"/>
+      <c r="DRB219" s="23"/>
+      <c r="DRC219" s="1"/>
+      <c r="DRD219" s="23"/>
+      <c r="DRE219" s="23"/>
+      <c r="DRF219" s="1"/>
+      <c r="DRG219" s="23"/>
+      <c r="DRH219" s="23"/>
+      <c r="DRI219" s="1"/>
+      <c r="DRJ219" s="23"/>
+      <c r="DRK219" s="23"/>
+      <c r="DRL219" s="1"/>
+      <c r="DRM219" s="23"/>
+      <c r="DRN219" s="23"/>
+      <c r="DRO219" s="1"/>
+      <c r="DRP219" s="23"/>
+      <c r="DRQ219" s="23"/>
+      <c r="DRR219" s="1"/>
+      <c r="DRS219" s="23"/>
+      <c r="DRT219" s="23"/>
+      <c r="DRU219" s="1"/>
+      <c r="DRV219" s="23"/>
+      <c r="DRW219" s="23"/>
+      <c r="DRX219" s="1"/>
+      <c r="DRY219" s="23"/>
+      <c r="DRZ219" s="23"/>
+      <c r="DSA219" s="1"/>
+      <c r="DSB219" s="23"/>
+      <c r="DSC219" s="23"/>
+      <c r="DSD219" s="1"/>
+      <c r="DSE219" s="23"/>
+      <c r="DSF219" s="23"/>
+      <c r="DSG219" s="1"/>
+      <c r="DSH219" s="23"/>
+      <c r="DSI219" s="23"/>
+      <c r="DSJ219" s="1"/>
+      <c r="DSK219" s="23"/>
+      <c r="DSL219" s="23"/>
+      <c r="DSM219" s="1"/>
+      <c r="DSN219" s="23"/>
+      <c r="DSO219" s="23"/>
+      <c r="DSP219" s="1"/>
+      <c r="DSQ219" s="23"/>
+      <c r="DSR219" s="23"/>
+      <c r="DSS219" s="1"/>
+      <c r="DST219" s="23"/>
+      <c r="DSU219" s="23"/>
+      <c r="DSV219" s="1"/>
+      <c r="DSW219" s="23"/>
+      <c r="DSX219" s="23"/>
+      <c r="DSY219" s="1"/>
+      <c r="DSZ219" s="23"/>
+      <c r="DTA219" s="23"/>
+      <c r="DTB219" s="1"/>
+      <c r="DTC219" s="23"/>
+      <c r="DTD219" s="23"/>
+      <c r="DTE219" s="1"/>
+      <c r="DTF219" s="23"/>
+      <c r="DTG219" s="23"/>
+      <c r="DTH219" s="1"/>
+      <c r="DTI219" s="23"/>
+      <c r="DTJ219" s="23"/>
+      <c r="DTK219" s="1"/>
+      <c r="DTL219" s="23"/>
+      <c r="DTM219" s="23"/>
+      <c r="DTN219" s="1"/>
+      <c r="DTO219" s="23"/>
+      <c r="DTP219" s="23"/>
+      <c r="DTQ219" s="1"/>
+      <c r="DTR219" s="23"/>
+      <c r="DTS219" s="23"/>
+      <c r="DTT219" s="1"/>
+      <c r="DTU219" s="23"/>
+      <c r="DTV219" s="23"/>
+      <c r="DTW219" s="1"/>
+      <c r="DTX219" s="23"/>
+      <c r="DTY219" s="23"/>
+      <c r="DTZ219" s="1"/>
+      <c r="DUA219" s="23"/>
+      <c r="DUB219" s="23"/>
+      <c r="DUC219" s="1"/>
+      <c r="DUD219" s="23"/>
+      <c r="DUE219" s="23"/>
+      <c r="DUF219" s="1"/>
+      <c r="DUG219" s="23"/>
+      <c r="DUH219" s="23"/>
+      <c r="DUI219" s="1"/>
+      <c r="DUJ219" s="23"/>
+      <c r="DUK219" s="23"/>
+      <c r="DUL219" s="1"/>
+      <c r="DUM219" s="23"/>
+      <c r="DUN219" s="23"/>
+      <c r="DUO219" s="1"/>
+      <c r="DUP219" s="23"/>
+      <c r="DUQ219" s="23"/>
+      <c r="DUR219" s="1"/>
+      <c r="DUS219" s="23"/>
+      <c r="DUT219" s="23"/>
+      <c r="DUU219" s="1"/>
+      <c r="DUV219" s="23"/>
+      <c r="DUW219" s="23"/>
+      <c r="DUX219" s="1"/>
+      <c r="DUY219" s="23"/>
+      <c r="DUZ219" s="23"/>
+      <c r="DVA219" s="1"/>
+      <c r="DVB219" s="23"/>
+      <c r="DVC219" s="23"/>
+      <c r="DVD219" s="1"/>
+      <c r="DVE219" s="23"/>
+      <c r="DVF219" s="23"/>
+      <c r="DVG219" s="1"/>
+      <c r="DVH219" s="23"/>
+      <c r="DVI219" s="23"/>
+      <c r="DVJ219" s="1"/>
+      <c r="DVK219" s="23"/>
+      <c r="DVL219" s="23"/>
+      <c r="DVM219" s="1"/>
+      <c r="DVN219" s="23"/>
+      <c r="DVO219" s="23"/>
+      <c r="DVP219" s="1"/>
+      <c r="DVQ219" s="23"/>
+      <c r="DVR219" s="23"/>
+      <c r="DVS219" s="1"/>
+      <c r="DVT219" s="23"/>
+      <c r="DVU219" s="23"/>
+      <c r="DVV219" s="1"/>
+      <c r="DVW219" s="23"/>
+      <c r="DVX219" s="23"/>
+      <c r="DVY219" s="1"/>
+      <c r="DVZ219" s="23"/>
+      <c r="DWA219" s="23"/>
+      <c r="DWB219" s="1"/>
+      <c r="DWC219" s="23"/>
+      <c r="DWD219" s="23"/>
+      <c r="DWE219" s="1"/>
+      <c r="DWF219" s="23"/>
+      <c r="DWG219" s="23"/>
+      <c r="DWH219" s="1"/>
+      <c r="DWI219" s="23"/>
+      <c r="DWJ219" s="23"/>
+      <c r="DWK219" s="1"/>
+      <c r="DWL219" s="23"/>
+      <c r="DWM219" s="23"/>
+      <c r="DWN219" s="1"/>
+      <c r="DWO219" s="23"/>
+      <c r="DWP219" s="23"/>
+      <c r="DWQ219" s="1"/>
+      <c r="DWR219" s="23"/>
+      <c r="DWS219" s="23"/>
+      <c r="DWT219" s="1"/>
+      <c r="DWU219" s="23"/>
+      <c r="DWV219" s="23"/>
+      <c r="DWW219" s="1"/>
+      <c r="DWX219" s="23"/>
+      <c r="DWY219" s="23"/>
+      <c r="DWZ219" s="1"/>
+      <c r="DXA219" s="23"/>
+      <c r="DXB219" s="23"/>
+      <c r="DXC219" s="1"/>
+      <c r="DXD219" s="23"/>
+      <c r="DXE219" s="23"/>
+      <c r="DXF219" s="1"/>
+      <c r="DXG219" s="23"/>
+      <c r="DXH219" s="23"/>
+      <c r="DXI219" s="1"/>
+      <c r="DXJ219" s="23"/>
+      <c r="DXK219" s="23"/>
+      <c r="DXL219" s="1"/>
+      <c r="DXM219" s="23"/>
+      <c r="DXN219" s="23"/>
+      <c r="DXO219" s="1"/>
+      <c r="DXP219" s="23"/>
+      <c r="DXQ219" s="23"/>
+      <c r="DXR219" s="1"/>
+      <c r="DXS219" s="23"/>
+      <c r="DXT219" s="23"/>
+      <c r="DXU219" s="1"/>
+      <c r="DXV219" s="23"/>
+      <c r="DXW219" s="23"/>
+      <c r="DXX219" s="1"/>
+      <c r="DXY219" s="23"/>
+      <c r="DXZ219" s="23"/>
+      <c r="DYA219" s="1"/>
+      <c r="DYB219" s="23"/>
+      <c r="DYC219" s="23"/>
+      <c r="DYD219" s="1"/>
+      <c r="DYE219" s="23"/>
+      <c r="DYF219" s="23"/>
+      <c r="DYG219" s="1"/>
+      <c r="DYH219" s="23"/>
+      <c r="DYI219" s="23"/>
+      <c r="DYJ219" s="1"/>
+      <c r="DYK219" s="23"/>
+      <c r="DYL219" s="23"/>
+      <c r="DYM219" s="1"/>
+      <c r="DYN219" s="23"/>
+      <c r="DYO219" s="23"/>
+      <c r="DYP219" s="1"/>
+      <c r="DYQ219" s="23"/>
+      <c r="DYR219" s="23"/>
+      <c r="DYS219" s="1"/>
+      <c r="DYT219" s="23"/>
+      <c r="DYU219" s="23"/>
+      <c r="DYV219" s="1"/>
+      <c r="DYW219" s="23"/>
+      <c r="DYX219" s="23"/>
+      <c r="DYY219" s="1"/>
+      <c r="DYZ219" s="23"/>
+      <c r="DZA219" s="23"/>
+      <c r="DZB219" s="1"/>
+      <c r="DZC219" s="23"/>
+      <c r="DZD219" s="23"/>
+      <c r="DZE219" s="1"/>
+      <c r="DZF219" s="23"/>
+      <c r="DZG219" s="23"/>
+      <c r="DZH219" s="1"/>
+      <c r="DZI219" s="23"/>
+      <c r="DZJ219" s="23"/>
+      <c r="DZK219" s="1"/>
+      <c r="DZL219" s="23"/>
+      <c r="DZM219" s="23"/>
+      <c r="DZN219" s="1"/>
+      <c r="DZO219" s="23"/>
+      <c r="DZP219" s="23"/>
+      <c r="DZQ219" s="1"/>
+      <c r="DZR219" s="23"/>
+      <c r="DZS219" s="23"/>
+      <c r="DZT219" s="1"/>
+      <c r="DZU219" s="23"/>
+      <c r="DZV219" s="23"/>
+      <c r="DZW219" s="1"/>
+      <c r="DZX219" s="23"/>
+      <c r="DZY219" s="23"/>
+      <c r="DZZ219" s="1"/>
+      <c r="EAA219" s="23"/>
+      <c r="EAB219" s="23"/>
+      <c r="EAC219" s="1"/>
+      <c r="EAD219" s="23"/>
+      <c r="EAE219" s="23"/>
+      <c r="EAF219" s="1"/>
+      <c r="EAG219" s="23"/>
+      <c r="EAH219" s="23"/>
+      <c r="EAI219" s="1"/>
+      <c r="EAJ219" s="23"/>
+      <c r="EAK219" s="23"/>
+      <c r="EAL219" s="1"/>
+      <c r="EAM219" s="23"/>
+      <c r="EAN219" s="23"/>
+      <c r="EAO219" s="1"/>
+      <c r="EAP219" s="23"/>
+      <c r="EAQ219" s="23"/>
+      <c r="EAR219" s="1"/>
+      <c r="EAS219" s="23"/>
+      <c r="EAT219" s="23"/>
+      <c r="EAU219" s="1"/>
+      <c r="EAV219" s="23"/>
+      <c r="EAW219" s="23"/>
+      <c r="EAX219" s="1"/>
+      <c r="EAY219" s="23"/>
+      <c r="EAZ219" s="23"/>
+      <c r="EBA219" s="1"/>
+      <c r="EBB219" s="23"/>
+      <c r="EBC219" s="23"/>
+      <c r="EBD219" s="1"/>
+      <c r="EBE219" s="23"/>
+      <c r="EBF219" s="23"/>
+      <c r="EBG219" s="1"/>
+      <c r="EBH219" s="23"/>
+      <c r="EBI219" s="23"/>
+      <c r="EBJ219" s="1"/>
+      <c r="EBK219" s="23"/>
+      <c r="EBL219" s="23"/>
+      <c r="EBM219" s="1"/>
+      <c r="EBN219" s="23"/>
+      <c r="EBO219" s="23"/>
+      <c r="EBP219" s="1"/>
+      <c r="EBQ219" s="23"/>
+      <c r="EBR219" s="23"/>
+      <c r="EBS219" s="1"/>
+      <c r="EBT219" s="23"/>
+      <c r="EBU219" s="23"/>
+      <c r="EBV219" s="1"/>
+      <c r="EBW219" s="23"/>
+      <c r="EBX219" s="23"/>
+      <c r="EBY219" s="1"/>
+      <c r="EBZ219" s="23"/>
+      <c r="ECA219" s="23"/>
+      <c r="ECB219" s="1"/>
+      <c r="ECC219" s="23"/>
+      <c r="ECD219" s="23"/>
+      <c r="ECE219" s="1"/>
+      <c r="ECF219" s="23"/>
+      <c r="ECG219" s="23"/>
+      <c r="ECH219" s="1"/>
+      <c r="ECI219" s="23"/>
+      <c r="ECJ219" s="23"/>
+      <c r="ECK219" s="1"/>
+      <c r="ECL219" s="23"/>
+      <c r="ECM219" s="23"/>
+      <c r="ECN219" s="1"/>
+      <c r="ECO219" s="23"/>
+      <c r="ECP219" s="23"/>
+      <c r="ECQ219" s="1"/>
+      <c r="ECR219" s="23"/>
+      <c r="ECS219" s="23"/>
+      <c r="ECT219" s="1"/>
+      <c r="ECU219" s="23"/>
+      <c r="ECV219" s="23"/>
+      <c r="ECW219" s="1"/>
+      <c r="ECX219" s="23"/>
+      <c r="ECY219" s="23"/>
+      <c r="ECZ219" s="1"/>
+      <c r="EDA219" s="23"/>
+      <c r="EDB219" s="23"/>
+      <c r="EDC219" s="1"/>
+      <c r="EDD219" s="23"/>
+      <c r="EDE219" s="23"/>
+      <c r="EDF219" s="1"/>
+      <c r="EDG219" s="23"/>
+      <c r="EDH219" s="23"/>
+      <c r="EDI219" s="1"/>
+      <c r="EDJ219" s="23"/>
+      <c r="EDK219" s="23"/>
+      <c r="EDL219" s="1"/>
+      <c r="EDM219" s="23"/>
+      <c r="EDN219" s="23"/>
+      <c r="EDO219" s="1"/>
+      <c r="EDP219" s="23"/>
+      <c r="EDQ219" s="23"/>
+      <c r="EDR219" s="1"/>
+      <c r="EDS219" s="23"/>
+      <c r="EDT219" s="23"/>
+      <c r="EDU219" s="1"/>
+      <c r="EDV219" s="23"/>
+      <c r="EDW219" s="23"/>
+      <c r="EDX219" s="1"/>
+      <c r="EDY219" s="23"/>
+      <c r="EDZ219" s="23"/>
+      <c r="EEA219" s="1"/>
+      <c r="EEB219" s="23"/>
+      <c r="EEC219" s="23"/>
+      <c r="EED219" s="1"/>
+      <c r="EEE219" s="23"/>
+      <c r="EEF219" s="23"/>
+      <c r="EEG219" s="1"/>
+      <c r="EEH219" s="23"/>
+      <c r="EEI219" s="23"/>
+      <c r="EEJ219" s="1"/>
+      <c r="EEK219" s="23"/>
+      <c r="EEL219" s="23"/>
+      <c r="EEM219" s="1"/>
+      <c r="EEN219" s="23"/>
+      <c r="EEO219" s="23"/>
+      <c r="EEP219" s="1"/>
+      <c r="EEQ219" s="23"/>
+      <c r="EER219" s="23"/>
+      <c r="EES219" s="1"/>
+      <c r="EET219" s="23"/>
+      <c r="EEU219" s="23"/>
+      <c r="EEV219" s="1"/>
+      <c r="EEW219" s="23"/>
+      <c r="EEX219" s="23"/>
+      <c r="EEY219" s="1"/>
+      <c r="EEZ219" s="23"/>
+      <c r="EFA219" s="23"/>
+      <c r="EFB219" s="1"/>
+      <c r="EFC219" s="23"/>
+      <c r="EFD219" s="23"/>
+      <c r="EFE219" s="1"/>
+      <c r="EFF219" s="23"/>
+      <c r="EFG219" s="23"/>
+      <c r="EFH219" s="1"/>
+      <c r="EFI219" s="23"/>
+      <c r="EFJ219" s="23"/>
+      <c r="EFK219" s="1"/>
+      <c r="EFL219" s="23"/>
+      <c r="EFM219" s="23"/>
+      <c r="EFN219" s="1"/>
+      <c r="EFO219" s="23"/>
+      <c r="EFP219" s="23"/>
+      <c r="EFQ219" s="1"/>
+      <c r="EFR219" s="23"/>
+      <c r="EFS219" s="23"/>
+      <c r="EFT219" s="1"/>
+      <c r="EFU219" s="23"/>
+      <c r="EFV219" s="23"/>
+      <c r="EFW219" s="1"/>
+      <c r="EFX219" s="23"/>
+      <c r="EFY219" s="23"/>
+      <c r="EFZ219" s="1"/>
+      <c r="EGA219" s="23"/>
+      <c r="EGB219" s="23"/>
+      <c r="EGC219" s="1"/>
+      <c r="EGD219" s="23"/>
+      <c r="EGE219" s="23"/>
+      <c r="EGF219" s="1"/>
+      <c r="EGG219" s="23"/>
+      <c r="EGH219" s="23"/>
+      <c r="EGI219" s="1"/>
+      <c r="EGJ219" s="23"/>
+      <c r="EGK219" s="23"/>
+      <c r="EGL219" s="1"/>
+      <c r="EGM219" s="23"/>
+      <c r="EGN219" s="23"/>
+      <c r="EGO219" s="1"/>
+      <c r="EGP219" s="23"/>
+      <c r="EGQ219" s="23"/>
+      <c r="EGR219" s="1"/>
+      <c r="EGS219" s="23"/>
+      <c r="EGT219" s="23"/>
+      <c r="EGU219" s="1"/>
+      <c r="EGV219" s="23"/>
+      <c r="EGW219" s="23"/>
+      <c r="EGX219" s="1"/>
+      <c r="EGY219" s="23"/>
+      <c r="EGZ219" s="23"/>
+      <c r="EHA219" s="1"/>
+      <c r="EHB219" s="23"/>
+      <c r="EHC219" s="23"/>
+      <c r="EHD219" s="1"/>
+      <c r="EHE219" s="23"/>
+      <c r="EHF219" s="23"/>
+      <c r="EHG219" s="1"/>
+      <c r="EHH219" s="23"/>
+      <c r="EHI219" s="23"/>
+      <c r="EHJ219" s="1"/>
+      <c r="EHK219" s="23"/>
+      <c r="EHL219" s="23"/>
+      <c r="EHM219" s="1"/>
+      <c r="EHN219" s="23"/>
+      <c r="EHO219" s="23"/>
+      <c r="EHP219" s="1"/>
+      <c r="EHQ219" s="23"/>
+      <c r="EHR219" s="23"/>
+      <c r="EHS219" s="1"/>
+      <c r="EHT219" s="23"/>
+      <c r="EHU219" s="23"/>
+      <c r="EHV219" s="1"/>
+      <c r="EHW219" s="23"/>
+      <c r="EHX219" s="23"/>
+      <c r="EHY219" s="1"/>
+      <c r="EHZ219" s="23"/>
+      <c r="EIA219" s="23"/>
+      <c r="EIB219" s="1"/>
+      <c r="EIC219" s="23"/>
+      <c r="EID219" s="23"/>
+      <c r="EIE219" s="1"/>
+      <c r="EIF219" s="23"/>
+      <c r="EIG219" s="23"/>
+      <c r="EIH219" s="1"/>
+      <c r="EII219" s="23"/>
+      <c r="EIJ219" s="23"/>
+      <c r="EIK219" s="1"/>
+      <c r="EIL219" s="23"/>
+      <c r="EIM219" s="23"/>
+      <c r="EIN219" s="1"/>
+      <c r="EIO219" s="23"/>
+      <c r="EIP219" s="23"/>
+      <c r="EIQ219" s="1"/>
+      <c r="EIR219" s="23"/>
+      <c r="EIS219" s="23"/>
+      <c r="EIT219" s="1"/>
+      <c r="EIU219" s="23"/>
+      <c r="EIV219" s="23"/>
+      <c r="EIW219" s="1"/>
+      <c r="EIX219" s="23"/>
+      <c r="EIY219" s="23"/>
+      <c r="EIZ219" s="1"/>
+      <c r="EJA219" s="23"/>
+      <c r="EJB219" s="23"/>
+      <c r="EJC219" s="1"/>
+      <c r="EJD219" s="23"/>
+      <c r="EJE219" s="23"/>
+      <c r="EJF219" s="1"/>
+      <c r="EJG219" s="23"/>
+      <c r="EJH219" s="23"/>
+      <c r="EJI219" s="1"/>
+      <c r="EJJ219" s="23"/>
+      <c r="EJK219" s="23"/>
+      <c r="EJL219" s="1"/>
+      <c r="EJM219" s="23"/>
+      <c r="EJN219" s="23"/>
+      <c r="EJO219" s="1"/>
+      <c r="EJP219" s="23"/>
+      <c r="EJQ219" s="23"/>
+      <c r="EJR219" s="1"/>
+      <c r="EJS219" s="23"/>
+      <c r="EJT219" s="23"/>
+      <c r="EJU219" s="1"/>
+      <c r="EJV219" s="23"/>
+      <c r="EJW219" s="23"/>
+      <c r="EJX219" s="1"/>
+      <c r="EJY219" s="23"/>
+      <c r="EJZ219" s="23"/>
+      <c r="EKA219" s="1"/>
+      <c r="EKB219" s="23"/>
+      <c r="EKC219" s="23"/>
+      <c r="EKD219" s="1"/>
+      <c r="EKE219" s="23"/>
+      <c r="EKF219" s="23"/>
+      <c r="EKG219" s="1"/>
+      <c r="EKH219" s="23"/>
+      <c r="EKI219" s="23"/>
+      <c r="EKJ219" s="1"/>
+      <c r="EKK219" s="23"/>
+      <c r="EKL219" s="23"/>
+      <c r="EKM219" s="1"/>
+      <c r="EKN219" s="23"/>
+      <c r="EKO219" s="23"/>
+      <c r="EKP219" s="1"/>
+      <c r="EKQ219" s="23"/>
+      <c r="EKR219" s="23"/>
+      <c r="EKS219" s="1"/>
+      <c r="EKT219" s="23"/>
+      <c r="EKU219" s="23"/>
+      <c r="EKV219" s="1"/>
+      <c r="EKW219" s="23"/>
+      <c r="EKX219" s="23"/>
+      <c r="EKY219" s="1"/>
+      <c r="EKZ219" s="23"/>
+      <c r="ELA219" s="23"/>
+      <c r="ELB219" s="1"/>
+      <c r="ELC219" s="23"/>
+      <c r="ELD219" s="23"/>
+      <c r="ELE219" s="1"/>
+      <c r="ELF219" s="23"/>
+      <c r="ELG219" s="23"/>
+      <c r="ELH219" s="1"/>
+      <c r="ELI219" s="23"/>
+      <c r="ELJ219" s="23"/>
+      <c r="ELK219" s="1"/>
+      <c r="ELL219" s="23"/>
+      <c r="ELM219" s="23"/>
+      <c r="ELN219" s="1"/>
+      <c r="ELO219" s="23"/>
+      <c r="ELP219" s="23"/>
+      <c r="ELQ219" s="1"/>
+      <c r="ELR219" s="23"/>
+      <c r="ELS219" s="23"/>
+      <c r="ELT219" s="1"/>
+      <c r="ELU219" s="23"/>
+      <c r="ELV219" s="23"/>
+      <c r="ELW219" s="1"/>
+      <c r="ELX219" s="23"/>
+      <c r="ELY219" s="23"/>
+      <c r="ELZ219" s="1"/>
+      <c r="EMA219" s="23"/>
+      <c r="EMB219" s="23"/>
+      <c r="EMC219" s="1"/>
+      <c r="EMD219" s="23"/>
+      <c r="EME219" s="23"/>
+      <c r="EMF219" s="1"/>
+      <c r="EMG219" s="23"/>
+      <c r="EMH219" s="23"/>
+      <c r="EMI219" s="1"/>
+      <c r="EMJ219" s="23"/>
+      <c r="EMK219" s="23"/>
+      <c r="EML219" s="1"/>
+      <c r="EMM219" s="23"/>
+      <c r="EMN219" s="23"/>
+      <c r="EMO219" s="1"/>
+      <c r="EMP219" s="23"/>
+      <c r="EMQ219" s="23"/>
+      <c r="EMR219" s="1"/>
+      <c r="EMS219" s="23"/>
+      <c r="EMT219" s="23"/>
+      <c r="EMU219" s="1"/>
+      <c r="EMV219" s="23"/>
+      <c r="EMW219" s="23"/>
+      <c r="EMX219" s="1"/>
+      <c r="EMY219" s="23"/>
+      <c r="EMZ219" s="23"/>
+      <c r="ENA219" s="1"/>
+      <c r="ENB219" s="23"/>
+      <c r="ENC219" s="23"/>
+      <c r="END219" s="1"/>
+      <c r="ENE219" s="23"/>
+      <c r="ENF219" s="23"/>
+      <c r="ENG219" s="1"/>
+      <c r="ENH219" s="23"/>
+      <c r="ENI219" s="23"/>
+      <c r="ENJ219" s="1"/>
+      <c r="ENK219" s="23"/>
+      <c r="ENL219" s="23"/>
+      <c r="ENM219" s="1"/>
+      <c r="ENN219" s="23"/>
+      <c r="ENO219" s="23"/>
+      <c r="ENP219" s="1"/>
+      <c r="ENQ219" s="23"/>
+      <c r="ENR219" s="23"/>
+      <c r="ENS219" s="1"/>
+      <c r="ENT219" s="23"/>
+      <c r="ENU219" s="23"/>
+      <c r="ENV219" s="1"/>
+      <c r="ENW219" s="23"/>
+      <c r="ENX219" s="23"/>
+      <c r="ENY219" s="1"/>
+      <c r="ENZ219" s="23"/>
+      <c r="EOA219" s="23"/>
+      <c r="EOB219" s="1"/>
+      <c r="EOC219" s="23"/>
+      <c r="EOD219" s="23"/>
+      <c r="EOE219" s="1"/>
+      <c r="EOF219" s="23"/>
+      <c r="EOG219" s="23"/>
+      <c r="EOH219" s="1"/>
+      <c r="EOI219" s="23"/>
+      <c r="EOJ219" s="23"/>
+      <c r="EOK219" s="1"/>
+      <c r="EOL219" s="23"/>
+      <c r="EOM219" s="23"/>
+      <c r="EON219" s="1"/>
+      <c r="EOO219" s="23"/>
+      <c r="EOP219" s="23"/>
+      <c r="EOQ219" s="1"/>
+      <c r="EOR219" s="23"/>
+      <c r="EOS219" s="23"/>
+      <c r="EOT219" s="1"/>
+      <c r="EOU219" s="23"/>
+      <c r="EOV219" s="23"/>
+      <c r="EOW219" s="1"/>
+      <c r="EOX219" s="23"/>
+      <c r="EOY219" s="23"/>
+      <c r="EOZ219" s="1"/>
+      <c r="EPA219" s="23"/>
+      <c r="EPB219" s="23"/>
+      <c r="EPC219" s="1"/>
+      <c r="EPD219" s="23"/>
+      <c r="EPE219" s="23"/>
+      <c r="EPF219" s="1"/>
+      <c r="EPG219" s="23"/>
+      <c r="EPH219" s="23"/>
+      <c r="EPI219" s="1"/>
+      <c r="EPJ219" s="23"/>
+      <c r="EPK219" s="23"/>
+      <c r="EPL219" s="1"/>
+      <c r="EPM219" s="23"/>
+      <c r="EPN219" s="23"/>
+      <c r="EPO219" s="1"/>
+      <c r="EPP219" s="23"/>
+      <c r="EPQ219" s="23"/>
+      <c r="EPR219" s="1"/>
+      <c r="EPS219" s="23"/>
+      <c r="EPT219" s="23"/>
+      <c r="EPU219" s="1"/>
+      <c r="EPV219" s="23"/>
+      <c r="EPW219" s="23"/>
+      <c r="EPX219" s="1"/>
+      <c r="EPY219" s="23"/>
+      <c r="EPZ219" s="23"/>
+      <c r="EQA219" s="1"/>
+      <c r="EQB219" s="23"/>
+      <c r="EQC219" s="23"/>
+      <c r="EQD219" s="1"/>
+      <c r="EQE219" s="23"/>
+      <c r="EQF219" s="23"/>
+      <c r="EQG219" s="1"/>
+      <c r="EQH219" s="23"/>
+      <c r="EQI219" s="23"/>
+      <c r="EQJ219" s="1"/>
+      <c r="EQK219" s="23"/>
+      <c r="EQL219" s="23"/>
+      <c r="EQM219" s="1"/>
+      <c r="EQN219" s="23"/>
+      <c r="EQO219" s="23"/>
+      <c r="EQP219" s="1"/>
+      <c r="EQQ219" s="23"/>
+      <c r="EQR219" s="23"/>
+      <c r="EQS219" s="1"/>
+      <c r="EQT219" s="23"/>
+      <c r="EQU219" s="23"/>
+      <c r="EQV219" s="1"/>
+      <c r="EQW219" s="23"/>
+      <c r="EQX219" s="23"/>
+      <c r="EQY219" s="1"/>
+      <c r="EQZ219" s="23"/>
+      <c r="ERA219" s="23"/>
+      <c r="ERB219" s="1"/>
+      <c r="ERC219" s="23"/>
+      <c r="ERD219" s="23"/>
+      <c r="ERE219" s="1"/>
+      <c r="ERF219" s="23"/>
+      <c r="ERG219" s="23"/>
+      <c r="ERH219" s="1"/>
+      <c r="ERI219" s="23"/>
+      <c r="ERJ219" s="23"/>
+      <c r="ERK219" s="1"/>
+      <c r="ERL219" s="23"/>
+      <c r="ERM219" s="23"/>
+      <c r="ERN219" s="1"/>
+      <c r="ERO219" s="23"/>
+      <c r="ERP219" s="23"/>
+      <c r="ERQ219" s="1"/>
+      <c r="ERR219" s="23"/>
+      <c r="ERS219" s="23"/>
+      <c r="ERT219" s="1"/>
+      <c r="ERU219" s="23"/>
+      <c r="ERV219" s="23"/>
+      <c r="ERW219" s="1"/>
+      <c r="ERX219" s="23"/>
+      <c r="ERY219" s="23"/>
+      <c r="ERZ219" s="1"/>
+      <c r="ESA219" s="23"/>
+      <c r="ESB219" s="23"/>
+      <c r="ESC219" s="1"/>
+      <c r="ESD219" s="23"/>
+      <c r="ESE219" s="23"/>
+      <c r="ESF219" s="1"/>
+      <c r="ESG219" s="23"/>
+      <c r="ESH219" s="23"/>
+      <c r="ESI219" s="1"/>
+      <c r="ESJ219" s="23"/>
+      <c r="ESK219" s="23"/>
+      <c r="ESL219" s="1"/>
+      <c r="ESM219" s="23"/>
+      <c r="ESN219" s="23"/>
+      <c r="ESO219" s="1"/>
+      <c r="ESP219" s="23"/>
+      <c r="ESQ219" s="23"/>
+      <c r="ESR219" s="1"/>
+      <c r="ESS219" s="23"/>
+      <c r="EST219" s="23"/>
+      <c r="ESU219" s="1"/>
+      <c r="ESV219" s="23"/>
+      <c r="ESW219" s="23"/>
+      <c r="ESX219" s="1"/>
+      <c r="ESY219" s="23"/>
+      <c r="ESZ219" s="23"/>
+      <c r="ETA219" s="1"/>
+      <c r="ETB219" s="23"/>
+      <c r="ETC219" s="23"/>
+      <c r="ETD219" s="1"/>
+      <c r="ETE219" s="23"/>
+      <c r="ETF219" s="23"/>
+      <c r="ETG219" s="1"/>
+      <c r="ETH219" s="23"/>
+      <c r="ETI219" s="23"/>
+      <c r="ETJ219" s="1"/>
+      <c r="ETK219" s="23"/>
+      <c r="ETL219" s="23"/>
+      <c r="ETM219" s="1"/>
+      <c r="ETN219" s="23"/>
+      <c r="ETO219" s="23"/>
+      <c r="ETP219" s="1"/>
+      <c r="ETQ219" s="23"/>
+      <c r="ETR219" s="23"/>
+      <c r="ETS219" s="1"/>
+      <c r="ETT219" s="23"/>
+      <c r="ETU219" s="23"/>
+      <c r="ETV219" s="1"/>
+      <c r="ETW219" s="23"/>
+      <c r="ETX219" s="23"/>
+      <c r="ETY219" s="1"/>
+      <c r="ETZ219" s="23"/>
+      <c r="EUA219" s="23"/>
+      <c r="EUB219" s="1"/>
+      <c r="EUC219" s="23"/>
+      <c r="EUD219" s="23"/>
+      <c r="EUE219" s="1"/>
+      <c r="EUF219" s="23"/>
+      <c r="EUG219" s="23"/>
+      <c r="EUH219" s="1"/>
+      <c r="EUI219" s="23"/>
+      <c r="EUJ219" s="23"/>
+      <c r="EUK219" s="1"/>
+      <c r="EUL219" s="23"/>
+      <c r="EUM219" s="23"/>
+      <c r="EUN219" s="1"/>
+      <c r="EUO219" s="23"/>
+      <c r="EUP219" s="23"/>
+      <c r="EUQ219" s="1"/>
+      <c r="EUR219" s="23"/>
+      <c r="EUS219" s="23"/>
+      <c r="EUT219" s="1"/>
+      <c r="EUU219" s="23"/>
+      <c r="EUV219" s="23"/>
+      <c r="EUW219" s="1"/>
+      <c r="EUX219" s="23"/>
+      <c r="EUY219" s="23"/>
+      <c r="EUZ219" s="1"/>
+      <c r="EVA219" s="23"/>
+      <c r="EVB219" s="23"/>
+      <c r="EVC219" s="1"/>
+      <c r="EVD219" s="23"/>
+      <c r="EVE219" s="23"/>
+      <c r="EVF219" s="1"/>
+      <c r="EVG219" s="23"/>
+      <c r="EVH219" s="23"/>
+      <c r="EVI219" s="1"/>
+      <c r="EVJ219" s="23"/>
+      <c r="EVK219" s="23"/>
+      <c r="EVL219" s="1"/>
+      <c r="EVM219" s="23"/>
+      <c r="EVN219" s="23"/>
+      <c r="EVO219" s="1"/>
+      <c r="EVP219" s="23"/>
+      <c r="EVQ219" s="23"/>
+      <c r="EVR219" s="1"/>
+      <c r="EVS219" s="23"/>
+      <c r="EVT219" s="23"/>
+      <c r="EVU219" s="1"/>
+      <c r="EVV219" s="23"/>
+      <c r="EVW219" s="23"/>
+      <c r="EVX219" s="1"/>
+      <c r="EVY219" s="23"/>
+      <c r="EVZ219" s="23"/>
+      <c r="EWA219" s="1"/>
+      <c r="EWB219" s="23"/>
+      <c r="EWC219" s="23"/>
+      <c r="EWD219" s="1"/>
+      <c r="EWE219" s="23"/>
+      <c r="EWF219" s="23"/>
+      <c r="EWG219" s="1"/>
+      <c r="EWH219" s="23"/>
+      <c r="EWI219" s="23"/>
+      <c r="EWJ219" s="1"/>
+      <c r="EWK219" s="23"/>
+      <c r="EWL219" s="23"/>
+      <c r="EWM219" s="1"/>
+      <c r="EWN219" s="23"/>
+      <c r="EWO219" s="23"/>
+      <c r="EWP219" s="1"/>
+      <c r="EWQ219" s="23"/>
+      <c r="EWR219" s="23"/>
+      <c r="EWS219" s="1"/>
+      <c r="EWT219" s="23"/>
+      <c r="EWU219" s="23"/>
+      <c r="EWV219" s="1"/>
+      <c r="EWW219" s="23"/>
+      <c r="EWX219" s="23"/>
+      <c r="EWY219" s="1"/>
+      <c r="EWZ219" s="23"/>
+      <c r="EXA219" s="23"/>
+      <c r="EXB219" s="1"/>
+      <c r="EXC219" s="23"/>
+      <c r="EXD219" s="23"/>
+      <c r="EXE219" s="1"/>
+      <c r="EXF219" s="23"/>
+      <c r="EXG219" s="23"/>
+      <c r="EXH219" s="1"/>
+      <c r="EXI219" s="23"/>
+      <c r="EXJ219" s="23"/>
+      <c r="EXK219" s="1"/>
+      <c r="EXL219" s="23"/>
+      <c r="EXM219" s="23"/>
+      <c r="EXN219" s="1"/>
+      <c r="EXO219" s="23"/>
+      <c r="EXP219" s="23"/>
+      <c r="EXQ219" s="1"/>
+      <c r="EXR219" s="23"/>
+      <c r="EXS219" s="23"/>
+      <c r="EXT219" s="1"/>
+      <c r="EXU219" s="23"/>
+      <c r="EXV219" s="23"/>
+      <c r="EXW219" s="1"/>
+      <c r="EXX219" s="23"/>
+      <c r="EXY219" s="23"/>
+      <c r="EXZ219" s="1"/>
+      <c r="EYA219" s="23"/>
+      <c r="EYB219" s="23"/>
+      <c r="EYC219" s="1"/>
+      <c r="EYD219" s="23"/>
+      <c r="EYE219" s="23"/>
+      <c r="EYF219" s="1"/>
+      <c r="EYG219" s="23"/>
+      <c r="EYH219" s="23"/>
+      <c r="EYI219" s="1"/>
+      <c r="EYJ219" s="23"/>
+      <c r="EYK219" s="23"/>
+      <c r="EYL219" s="1"/>
+      <c r="EYM219" s="23"/>
+      <c r="EYN219" s="23"/>
+      <c r="EYO219" s="1"/>
+      <c r="EYP219" s="23"/>
+      <c r="EYQ219" s="23"/>
+      <c r="EYR219" s="1"/>
+      <c r="EYS219" s="23"/>
+      <c r="EYT219" s="23"/>
+      <c r="EYU219" s="1"/>
+      <c r="EYV219" s="23"/>
+      <c r="EYW219" s="23"/>
+      <c r="EYX219" s="1"/>
+      <c r="EYY219" s="23"/>
+      <c r="EYZ219" s="23"/>
+      <c r="EZA219" s="1"/>
+      <c r="EZB219" s="23"/>
+      <c r="EZC219" s="23"/>
+      <c r="EZD219" s="1"/>
+      <c r="EZE219" s="23"/>
+      <c r="EZF219" s="23"/>
+      <c r="EZG219" s="1"/>
+      <c r="EZH219" s="23"/>
+      <c r="EZI219" s="23"/>
+      <c r="EZJ219" s="1"/>
+      <c r="EZK219" s="23"/>
+      <c r="EZL219" s="23"/>
+      <c r="EZM219" s="1"/>
+      <c r="EZN219" s="23"/>
+      <c r="EZO219" s="23"/>
+      <c r="EZP219" s="1"/>
+      <c r="EZQ219" s="23"/>
+      <c r="EZR219" s="23"/>
+      <c r="EZS219" s="1"/>
+      <c r="EZT219" s="23"/>
+      <c r="EZU219" s="23"/>
+      <c r="EZV219" s="1"/>
+      <c r="EZW219" s="23"/>
+      <c r="EZX219" s="23"/>
+      <c r="EZY219" s="1"/>
+      <c r="EZZ219" s="23"/>
+      <c r="FAA219" s="23"/>
+      <c r="FAB219" s="1"/>
+      <c r="FAC219" s="23"/>
+      <c r="FAD219" s="23"/>
+      <c r="FAE219" s="1"/>
+      <c r="FAF219" s="23"/>
+      <c r="FAG219" s="23"/>
+      <c r="FAH219" s="1"/>
+      <c r="FAI219" s="23"/>
+      <c r="FAJ219" s="23"/>
+      <c r="FAK219" s="1"/>
+      <c r="FAL219" s="23"/>
+      <c r="FAM219" s="23"/>
+      <c r="FAN219" s="1"/>
+      <c r="FAO219" s="23"/>
+      <c r="FAP219" s="23"/>
+      <c r="FAQ219" s="1"/>
+      <c r="FAR219" s="23"/>
+      <c r="FAS219" s="23"/>
+      <c r="FAT219" s="1"/>
+      <c r="FAU219" s="23"/>
+      <c r="FAV219" s="23"/>
+      <c r="FAW219" s="1"/>
+      <c r="FAX219" s="23"/>
+      <c r="FAY219" s="23"/>
+      <c r="FAZ219" s="1"/>
+      <c r="FBA219" s="23"/>
+      <c r="FBB219" s="23"/>
+      <c r="FBC219" s="1"/>
+      <c r="FBD219" s="23"/>
+      <c r="FBE219" s="23"/>
+      <c r="FBF219" s="1"/>
+      <c r="FBG219" s="23"/>
+      <c r="FBH219" s="23"/>
+      <c r="FBI219" s="1"/>
+      <c r="FBJ219" s="23"/>
+      <c r="FBK219" s="23"/>
+      <c r="FBL219" s="1"/>
+      <c r="FBM219" s="23"/>
+      <c r="FBN219" s="23"/>
+      <c r="FBO219" s="1"/>
+      <c r="FBP219" s="23"/>
+      <c r="FBQ219" s="23"/>
+      <c r="FBR219" s="1"/>
+      <c r="FBS219" s="23"/>
+      <c r="FBT219" s="23"/>
+      <c r="FBU219" s="1"/>
+      <c r="FBV219" s="23"/>
+      <c r="FBW219" s="23"/>
+      <c r="FBX219" s="1"/>
+      <c r="FBY219" s="23"/>
+      <c r="FBZ219" s="23"/>
+      <c r="FCA219" s="1"/>
+      <c r="FCB219" s="23"/>
+      <c r="FCC219" s="23"/>
+      <c r="FCD219" s="1"/>
+      <c r="FCE219" s="23"/>
+      <c r="FCF219" s="23"/>
+      <c r="FCG219" s="1"/>
+      <c r="FCH219" s="23"/>
+      <c r="FCI219" s="23"/>
+      <c r="FCJ219" s="1"/>
+      <c r="FCK219" s="23"/>
+      <c r="FCL219" s="23"/>
+      <c r="FCM219" s="1"/>
+      <c r="FCN219" s="23"/>
+      <c r="FCO219" s="23"/>
+      <c r="FCP219" s="1"/>
+      <c r="FCQ219" s="23"/>
+      <c r="FCR219" s="23"/>
+      <c r="FCS219" s="1"/>
+      <c r="FCT219" s="23"/>
+      <c r="FCU219" s="23"/>
+      <c r="FCV219" s="1"/>
+      <c r="FCW219" s="23"/>
+      <c r="FCX219" s="23"/>
+      <c r="FCY219" s="1"/>
+      <c r="FCZ219" s="23"/>
+      <c r="FDA219" s="23"/>
+      <c r="FDB219" s="1"/>
+      <c r="FDC219" s="23"/>
+      <c r="FDD219" s="23"/>
+      <c r="FDE219" s="1"/>
+      <c r="FDF219" s="23"/>
+      <c r="FDG219" s="23"/>
+      <c r="FDH219" s="1"/>
+      <c r="FDI219" s="23"/>
+      <c r="FDJ219" s="23"/>
+      <c r="FDK219" s="1"/>
+      <c r="FDL219" s="23"/>
+      <c r="FDM219" s="23"/>
+      <c r="FDN219" s="1"/>
+      <c r="FDO219" s="23"/>
+      <c r="FDP219" s="23"/>
+      <c r="FDQ219" s="1"/>
+      <c r="FDR219" s="23"/>
+      <c r="FDS219" s="23"/>
+      <c r="FDT219" s="1"/>
+      <c r="FDU219" s="23"/>
+      <c r="FDV219" s="23"/>
+      <c r="FDW219" s="1"/>
+      <c r="FDX219" s="23"/>
+      <c r="FDY219" s="23"/>
+      <c r="FDZ219" s="1"/>
+      <c r="FEA219" s="23"/>
+      <c r="FEB219" s="23"/>
+      <c r="FEC219" s="1"/>
+      <c r="FED219" s="23"/>
+      <c r="FEE219" s="23"/>
+      <c r="FEF219" s="1"/>
+      <c r="FEG219" s="23"/>
+      <c r="FEH219" s="23"/>
+      <c r="FEI219" s="1"/>
+      <c r="FEJ219" s="23"/>
+      <c r="FEK219" s="23"/>
+      <c r="FEL219" s="1"/>
+      <c r="FEM219" s="23"/>
+      <c r="FEN219" s="23"/>
+      <c r="FEO219" s="1"/>
+      <c r="FEP219" s="23"/>
+      <c r="FEQ219" s="23"/>
+      <c r="FER219" s="1"/>
+      <c r="FES219" s="23"/>
+      <c r="FET219" s="23"/>
+      <c r="FEU219" s="1"/>
+      <c r="FEV219" s="23"/>
+      <c r="FEW219" s="23"/>
+      <c r="FEX219" s="1"/>
+      <c r="FEY219" s="23"/>
+      <c r="FEZ219" s="23"/>
+      <c r="FFA219" s="1"/>
+      <c r="FFB219" s="23"/>
+      <c r="FFC219" s="23"/>
+      <c r="FFD219" s="1"/>
+      <c r="FFE219" s="23"/>
+      <c r="FFF219" s="23"/>
+      <c r="FFG219" s="1"/>
+      <c r="FFH219" s="23"/>
+      <c r="FFI219" s="23"/>
+      <c r="FFJ219" s="1"/>
+      <c r="FFK219" s="23"/>
+      <c r="FFL219" s="23"/>
+      <c r="FFM219" s="1"/>
+      <c r="FFN219" s="23"/>
+      <c r="FFO219" s="23"/>
+      <c r="FFP219" s="1"/>
+      <c r="FFQ219" s="23"/>
+      <c r="FFR219" s="23"/>
+      <c r="FFS219" s="1"/>
+      <c r="FFT219" s="23"/>
+      <c r="FFU219" s="23"/>
+      <c r="FFV219" s="1"/>
+      <c r="FFW219" s="23"/>
+      <c r="FFX219" s="23"/>
+      <c r="FFY219" s="1"/>
+      <c r="FFZ219" s="23"/>
+      <c r="FGA219" s="23"/>
+      <c r="FGB219" s="1"/>
+      <c r="FGC219" s="23"/>
+      <c r="FGD219" s="23"/>
+      <c r="FGE219" s="1"/>
+      <c r="FGF219" s="23"/>
+      <c r="FGG219" s="23"/>
+      <c r="FGH219" s="1"/>
+      <c r="FGI219" s="23"/>
+      <c r="FGJ219" s="23"/>
+      <c r="FGK219" s="1"/>
+      <c r="FGL219" s="23"/>
+      <c r="FGM219" s="23"/>
+      <c r="FGN219" s="1"/>
+      <c r="FGO219" s="23"/>
+      <c r="FGP219" s="23"/>
+      <c r="FGQ219" s="1"/>
+      <c r="FGR219" s="23"/>
+      <c r="FGS219" s="23"/>
+      <c r="FGT219" s="1"/>
+      <c r="FGU219" s="23"/>
+      <c r="FGV219" s="23"/>
+      <c r="FGW219" s="1"/>
+      <c r="FGX219" s="23"/>
+      <c r="FGY219" s="23"/>
+      <c r="FGZ219" s="1"/>
+      <c r="FHA219" s="23"/>
+      <c r="FHB219" s="23"/>
+      <c r="FHC219" s="1"/>
+      <c r="FHD219" s="23"/>
+      <c r="FHE219" s="23"/>
+      <c r="FHF219" s="1"/>
+      <c r="FHG219" s="23"/>
+      <c r="FHH219" s="23"/>
+      <c r="FHI219" s="1"/>
+      <c r="FHJ219" s="23"/>
+      <c r="FHK219" s="23"/>
+      <c r="FHL219" s="1"/>
+      <c r="FHM219" s="23"/>
+      <c r="FHN219" s="23"/>
+      <c r="FHO219" s="1"/>
+      <c r="FHP219" s="23"/>
+      <c r="FHQ219" s="23"/>
+      <c r="FHR219" s="1"/>
+      <c r="FHS219" s="23"/>
+      <c r="FHT219" s="23"/>
+      <c r="FHU219" s="1"/>
+      <c r="FHV219" s="23"/>
+      <c r="FHW219" s="23"/>
+      <c r="FHX219" s="1"/>
+      <c r="FHY219" s="23"/>
+      <c r="FHZ219" s="23"/>
+      <c r="FIA219" s="1"/>
+      <c r="FIB219" s="23"/>
+      <c r="FIC219" s="23"/>
+      <c r="FID219" s="1"/>
+      <c r="FIE219" s="23"/>
+      <c r="FIF219" s="23"/>
+      <c r="FIG219" s="1"/>
+      <c r="FIH219" s="23"/>
+      <c r="FII219" s="23"/>
+      <c r="FIJ219" s="1"/>
+      <c r="FIK219" s="23"/>
+      <c r="FIL219" s="23"/>
+      <c r="FIM219" s="1"/>
+      <c r="FIN219" s="23"/>
+      <c r="FIO219" s="23"/>
+      <c r="FIP219" s="1"/>
+      <c r="FIQ219" s="23"/>
+      <c r="FIR219" s="23"/>
+      <c r="FIS219" s="1"/>
+      <c r="FIT219" s="23"/>
+      <c r="FIU219" s="23"/>
+      <c r="FIV219" s="1"/>
+      <c r="FIW219" s="23"/>
+      <c r="FIX219" s="23"/>
+      <c r="FIY219" s="1"/>
+      <c r="FIZ219" s="23"/>
+      <c r="FJA219" s="23"/>
+      <c r="FJB219" s="1"/>
+      <c r="FJC219" s="23"/>
+      <c r="FJD219" s="23"/>
+      <c r="FJE219" s="1"/>
+      <c r="FJF219" s="23"/>
+      <c r="FJG219" s="23"/>
+      <c r="FJH219" s="1"/>
+      <c r="FJI219" s="23"/>
+      <c r="FJJ219" s="23"/>
+      <c r="FJK219" s="1"/>
+      <c r="FJL219" s="23"/>
+      <c r="FJM219" s="23"/>
+      <c r="FJN219" s="1"/>
+      <c r="FJO219" s="23"/>
+      <c r="FJP219" s="23"/>
+      <c r="FJQ219" s="1"/>
+      <c r="FJR219" s="23"/>
+      <c r="FJS219" s="23"/>
+      <c r="FJT219" s="1"/>
+      <c r="FJU219" s="23"/>
+      <c r="FJV219" s="23"/>
+      <c r="FJW219" s="1"/>
+      <c r="FJX219" s="23"/>
+      <c r="FJY219" s="23"/>
+      <c r="FJZ219" s="1"/>
+      <c r="FKA219" s="23"/>
+      <c r="FKB219" s="23"/>
+      <c r="FKC219" s="1"/>
+      <c r="FKD219" s="23"/>
+      <c r="FKE219" s="23"/>
+      <c r="FKF219" s="1"/>
+      <c r="FKG219" s="23"/>
+      <c r="FKH219" s="23"/>
+      <c r="FKI219" s="1"/>
+      <c r="FKJ219" s="23"/>
+      <c r="FKK219" s="23"/>
+      <c r="FKL219" s="1"/>
+      <c r="FKM219" s="23"/>
+      <c r="FKN219" s="23"/>
+      <c r="FKO219" s="1"/>
+      <c r="FKP219" s="23"/>
+      <c r="FKQ219" s="23"/>
+      <c r="FKR219" s="1"/>
+      <c r="FKS219" s="23"/>
+      <c r="FKT219" s="23"/>
+      <c r="FKU219" s="1"/>
+      <c r="FKV219" s="23"/>
+      <c r="FKW219" s="23"/>
+      <c r="FKX219" s="1"/>
+      <c r="FKY219" s="23"/>
+      <c r="FKZ219" s="23"/>
+      <c r="FLA219" s="1"/>
+      <c r="FLB219" s="23"/>
+      <c r="FLC219" s="23"/>
+      <c r="FLD219" s="1"/>
+      <c r="FLE219" s="23"/>
+      <c r="FLF219" s="23"/>
+      <c r="FLG219" s="1"/>
+      <c r="FLH219" s="23"/>
+      <c r="FLI219" s="23"/>
+      <c r="FLJ219" s="1"/>
+      <c r="FLK219" s="23"/>
+      <c r="FLL219" s="23"/>
+      <c r="FLM219" s="1"/>
+      <c r="FLN219" s="23"/>
+      <c r="FLO219" s="23"/>
+      <c r="FLP219" s="1"/>
+      <c r="FLQ219" s="23"/>
+      <c r="FLR219" s="23"/>
+      <c r="FLS219" s="1"/>
+      <c r="FLT219" s="23"/>
+      <c r="FLU219" s="23"/>
+      <c r="FLV219" s="1"/>
+      <c r="FLW219" s="23"/>
+      <c r="FLX219" s="23"/>
+      <c r="FLY219" s="1"/>
+      <c r="FLZ219" s="23"/>
+      <c r="FMA219" s="23"/>
+      <c r="FMB219" s="1"/>
+      <c r="FMC219" s="23"/>
+      <c r="FMD219" s="23"/>
+      <c r="FME219" s="1"/>
+      <c r="FMF219" s="23"/>
+      <c r="FMG219" s="23"/>
+      <c r="FMH219" s="1"/>
+      <c r="FMI219" s="23"/>
+      <c r="FMJ219" s="23"/>
+      <c r="FMK219" s="1"/>
+      <c r="FML219" s="23"/>
+      <c r="FMM219" s="23"/>
+      <c r="FMN219" s="1"/>
+      <c r="FMO219" s="23"/>
+      <c r="FMP219" s="23"/>
+      <c r="FMQ219" s="1"/>
+      <c r="FMR219" s="23"/>
+      <c r="FMS219" s="23"/>
+      <c r="FMT219" s="1"/>
+      <c r="FMU219" s="23"/>
+      <c r="FMV219" s="23"/>
+      <c r="FMW219" s="1"/>
+      <c r="FMX219" s="23"/>
+      <c r="FMY219" s="23"/>
+      <c r="FMZ219" s="1"/>
+      <c r="FNA219" s="23"/>
+      <c r="FNB219" s="23"/>
+      <c r="FNC219" s="1"/>
+      <c r="FND219" s="23"/>
+      <c r="FNE219" s="23"/>
+      <c r="FNF219" s="1"/>
+      <c r="FNG219" s="23"/>
+      <c r="FNH219" s="23"/>
+      <c r="FNI219" s="1"/>
+      <c r="FNJ219" s="23"/>
+      <c r="FNK219" s="23"/>
+      <c r="FNL219" s="1"/>
+      <c r="FNM219" s="23"/>
+      <c r="FNN219" s="23"/>
+      <c r="FNO219" s="1"/>
+      <c r="FNP219" s="23"/>
+      <c r="FNQ219" s="23"/>
+      <c r="FNR219" s="1"/>
+      <c r="FNS219" s="23"/>
+      <c r="FNT219" s="23"/>
+      <c r="FNU219" s="1"/>
+      <c r="FNV219" s="23"/>
+      <c r="FNW219" s="23"/>
+      <c r="FNX219" s="1"/>
+      <c r="FNY219" s="23"/>
+      <c r="FNZ219" s="23"/>
+      <c r="FOA219" s="1"/>
+      <c r="FOB219" s="23"/>
+      <c r="FOC219" s="23"/>
+      <c r="FOD219" s="1"/>
+      <c r="FOE219" s="23"/>
+      <c r="FOF219" s="23"/>
+      <c r="FOG219" s="1"/>
+      <c r="FOH219" s="23"/>
+      <c r="FOI219" s="23"/>
+      <c r="FOJ219" s="1"/>
+      <c r="FOK219" s="23"/>
+      <c r="FOL219" s="23"/>
+      <c r="FOM219" s="1"/>
+      <c r="FON219" s="23"/>
+      <c r="FOO219" s="23"/>
+      <c r="FOP219" s="1"/>
+      <c r="FOQ219" s="23"/>
+      <c r="FOR219" s="23"/>
+      <c r="FOS219" s="1"/>
+      <c r="FOT219" s="23"/>
+      <c r="FOU219" s="23"/>
+      <c r="FOV219" s="1"/>
+      <c r="FOW219" s="23"/>
+      <c r="FOX219" s="23"/>
+      <c r="FOY219" s="1"/>
+      <c r="FOZ219" s="23"/>
+      <c r="FPA219" s="23"/>
+      <c r="FPB219" s="1"/>
+      <c r="FPC219" s="23"/>
+      <c r="FPD219" s="23"/>
+      <c r="FPE219" s="1"/>
+      <c r="FPF219" s="23"/>
+      <c r="FPG219" s="23"/>
+      <c r="FPH219" s="1"/>
+      <c r="FPI219" s="23"/>
+      <c r="FPJ219" s="23"/>
+      <c r="FPK219" s="1"/>
+      <c r="FPL219" s="23"/>
+      <c r="FPM219" s="23"/>
+      <c r="FPN219" s="1"/>
+      <c r="FPO219" s="23"/>
+      <c r="FPP219" s="23"/>
+      <c r="FPQ219" s="1"/>
+      <c r="FPR219" s="23"/>
+      <c r="FPS219" s="23"/>
+      <c r="FPT219" s="1"/>
+      <c r="FPU219" s="23"/>
+      <c r="FPV219" s="23"/>
+      <c r="FPW219" s="1"/>
+      <c r="FPX219" s="23"/>
+      <c r="FPY219" s="23"/>
+      <c r="FPZ219" s="1"/>
+      <c r="FQA219" s="23"/>
+      <c r="FQB219" s="23"/>
+      <c r="FQC219" s="1"/>
+      <c r="FQD219" s="23"/>
+      <c r="FQE219" s="23"/>
+      <c r="FQF219" s="1"/>
+      <c r="FQG219" s="23"/>
+      <c r="FQH219" s="23"/>
+      <c r="FQI219" s="1"/>
+      <c r="FQJ219" s="23"/>
+      <c r="FQK219" s="23"/>
+      <c r="FQL219" s="1"/>
+      <c r="FQM219" s="23"/>
+      <c r="FQN219" s="23"/>
+      <c r="FQO219" s="1"/>
+      <c r="FQP219" s="23"/>
+      <c r="FQQ219" s="23"/>
+      <c r="FQR219" s="1"/>
+      <c r="FQS219" s="23"/>
+      <c r="FQT219" s="23"/>
+      <c r="FQU219" s="1"/>
+      <c r="FQV219" s="23"/>
+      <c r="FQW219" s="23"/>
+      <c r="FQX219" s="1"/>
+      <c r="FQY219" s="23"/>
+      <c r="FQZ219" s="23"/>
+      <c r="FRA219" s="1"/>
+      <c r="FRB219" s="23"/>
+      <c r="FRC219" s="23"/>
+      <c r="FRD219" s="1"/>
+      <c r="FRE219" s="23"/>
+      <c r="FRF219" s="23"/>
+      <c r="FRG219" s="1"/>
+      <c r="FRH219" s="23"/>
+      <c r="FRI219" s="23"/>
+      <c r="FRJ219" s="1"/>
+      <c r="FRK219" s="23"/>
+      <c r="FRL219" s="23"/>
+      <c r="FRM219" s="1"/>
+      <c r="FRN219" s="23"/>
+      <c r="FRO219" s="23"/>
+      <c r="FRP219" s="1"/>
+      <c r="FRQ219" s="23"/>
+      <c r="FRR219" s="23"/>
+      <c r="FRS219" s="1"/>
+      <c r="FRT219" s="23"/>
+      <c r="FRU219" s="23"/>
+      <c r="FRV219" s="1"/>
+      <c r="FRW219" s="23"/>
+      <c r="FRX219" s="23"/>
+      <c r="FRY219" s="1"/>
+      <c r="FRZ219" s="23"/>
+      <c r="FSA219" s="23"/>
+      <c r="FSB219" s="1"/>
+      <c r="FSC219" s="23"/>
+      <c r="FSD219" s="23"/>
+      <c r="FSE219" s="1"/>
+      <c r="FSF219" s="23"/>
+      <c r="FSG219" s="23"/>
+      <c r="FSH219" s="1"/>
+      <c r="FSI219" s="23"/>
+      <c r="FSJ219" s="23"/>
+      <c r="FSK219" s="1"/>
+      <c r="FSL219" s="23"/>
+      <c r="FSM219" s="23"/>
+      <c r="FSN219" s="1"/>
+      <c r="FSO219" s="23"/>
+      <c r="FSP219" s="23"/>
+      <c r="FSQ219" s="1"/>
+      <c r="FSR219" s="23"/>
+      <c r="FSS219" s="23"/>
+      <c r="FST219" s="1"/>
+      <c r="FSU219" s="23"/>
+      <c r="FSV219" s="23"/>
+      <c r="FSW219" s="1"/>
+      <c r="FSX219" s="23"/>
+      <c r="FSY219" s="23"/>
+      <c r="FSZ219" s="1"/>
+      <c r="FTA219" s="23"/>
+      <c r="FTB219" s="23"/>
+      <c r="FTC219" s="1"/>
+      <c r="FTD219" s="23"/>
+      <c r="FTE219" s="23"/>
+      <c r="FTF219" s="1"/>
+      <c r="FTG219" s="23"/>
+      <c r="FTH219" s="23"/>
+      <c r="FTI219" s="1"/>
+      <c r="FTJ219" s="23"/>
+      <c r="FTK219" s="23"/>
+      <c r="FTL219" s="1"/>
+      <c r="FTM219" s="23"/>
+      <c r="FTN219" s="23"/>
+      <c r="FTO219" s="1"/>
+      <c r="FTP219" s="23"/>
+      <c r="FTQ219" s="23"/>
+      <c r="FTR219" s="1"/>
+      <c r="FTS219" s="23"/>
+      <c r="FTT219" s="23"/>
+      <c r="FTU219" s="1"/>
+      <c r="FTV219" s="23"/>
+      <c r="FTW219" s="23"/>
+      <c r="FTX219" s="1"/>
+      <c r="FTY219" s="23"/>
+      <c r="FTZ219" s="23"/>
+      <c r="FUA219" s="1"/>
+      <c r="FUB219" s="23"/>
+      <c r="FUC219" s="23"/>
+      <c r="FUD219" s="1"/>
+      <c r="FUE219" s="23"/>
+      <c r="FUF219" s="23"/>
+      <c r="FUG219" s="1"/>
+      <c r="FUH219" s="23"/>
+      <c r="FUI219" s="23"/>
+      <c r="FUJ219" s="1"/>
+      <c r="FUK219" s="23"/>
+      <c r="FUL219" s="23"/>
+      <c r="FUM219" s="1"/>
+      <c r="FUN219" s="23"/>
+      <c r="FUO219" s="23"/>
+      <c r="FUP219" s="1"/>
+      <c r="FUQ219" s="23"/>
+      <c r="FUR219" s="23"/>
+      <c r="FUS219" s="1"/>
+      <c r="FUT219" s="23"/>
+      <c r="FUU219" s="23"/>
+      <c r="FUV219" s="1"/>
+      <c r="FUW219" s="23"/>
+      <c r="FUX219" s="23"/>
+      <c r="FUY219" s="1"/>
+      <c r="FUZ219" s="23"/>
+      <c r="FVA219" s="23"/>
+      <c r="FVB219" s="1"/>
+      <c r="FVC219" s="23"/>
+      <c r="FVD219" s="23"/>
+      <c r="FVE219" s="1"/>
+      <c r="FVF219" s="23"/>
+      <c r="FVG219" s="23"/>
+      <c r="FVH219" s="1"/>
+      <c r="FVI219" s="23"/>
+      <c r="FVJ219" s="23"/>
+      <c r="FVK219" s="1"/>
+      <c r="FVL219" s="23"/>
+      <c r="FVM219" s="23"/>
+      <c r="FVN219" s="1"/>
+      <c r="FVO219" s="23"/>
+      <c r="FVP219" s="23"/>
+      <c r="FVQ219" s="1"/>
+      <c r="FVR219" s="23"/>
+      <c r="FVS219" s="23"/>
+      <c r="FVT219" s="1"/>
+      <c r="FVU219" s="23"/>
+      <c r="FVV219" s="23"/>
+      <c r="FVW219" s="1"/>
+      <c r="FVX219" s="23"/>
+      <c r="FVY219" s="23"/>
+      <c r="FVZ219" s="1"/>
+      <c r="FWA219" s="23"/>
+      <c r="FWB219" s="23"/>
+      <c r="FWC219" s="1"/>
+      <c r="FWD219" s="23"/>
+      <c r="FWE219" s="23"/>
+      <c r="FWF219" s="1"/>
+      <c r="FWG219" s="23"/>
+      <c r="FWH219" s="23"/>
+      <c r="FWI219" s="1"/>
+      <c r="FWJ219" s="23"/>
+      <c r="FWK219" s="23"/>
+      <c r="FWL219" s="1"/>
+      <c r="FWM219" s="23"/>
+      <c r="FWN219" s="23"/>
+      <c r="FWO219" s="1"/>
+      <c r="FWP219" s="23"/>
+      <c r="FWQ219" s="23"/>
+      <c r="FWR219" s="1"/>
+      <c r="FWS219" s="23"/>
+      <c r="FWT219" s="23"/>
+      <c r="FWU219" s="1"/>
+      <c r="FWV219" s="23"/>
+      <c r="FWW219" s="23"/>
+      <c r="FWX219" s="1"/>
+      <c r="FWY219" s="23"/>
+      <c r="FWZ219" s="23"/>
+      <c r="FXA219" s="1"/>
+      <c r="FXB219" s="23"/>
+      <c r="FXC219" s="23"/>
+      <c r="FXD219" s="1"/>
+      <c r="FXE219" s="23"/>
+      <c r="FXF219" s="23"/>
+      <c r="FXG219" s="1"/>
+      <c r="FXH219" s="23"/>
+      <c r="FXI219" s="23"/>
+      <c r="FXJ219" s="1"/>
+      <c r="FXK219" s="23"/>
+      <c r="FXL219" s="23"/>
+      <c r="FXM219" s="1"/>
+      <c r="FXN219" s="23"/>
+      <c r="FXO219" s="23"/>
+      <c r="FXP219" s="1"/>
+      <c r="FXQ219" s="23"/>
+      <c r="FXR219" s="23"/>
+      <c r="FXS219" s="1"/>
+      <c r="FXT219" s="23"/>
+      <c r="FXU219" s="23"/>
+      <c r="FXV219" s="1"/>
+      <c r="FXW219" s="23"/>
+      <c r="FXX219" s="23"/>
+      <c r="FXY219" s="1"/>
+      <c r="FXZ219" s="23"/>
+      <c r="FYA219" s="23"/>
+      <c r="FYB219" s="1"/>
+      <c r="FYC219" s="23"/>
+      <c r="FYD219" s="23"/>
+      <c r="FYE219" s="1"/>
+      <c r="FYF219" s="23"/>
+      <c r="FYG219" s="23"/>
+      <c r="FYH219" s="1"/>
+      <c r="FYI219" s="23"/>
+      <c r="FYJ219" s="23"/>
+      <c r="FYK219" s="1"/>
+      <c r="FYL219" s="23"/>
+      <c r="FYM219" s="23"/>
+      <c r="FYN219" s="1"/>
+      <c r="FYO219" s="23"/>
+      <c r="FYP219" s="23"/>
+      <c r="FYQ219" s="1"/>
+      <c r="FYR219" s="23"/>
+      <c r="FYS219" s="23"/>
+      <c r="FYT219" s="1"/>
+      <c r="FYU219" s="23"/>
+      <c r="FYV219" s="23"/>
+      <c r="FYW219" s="1"/>
+      <c r="FYX219" s="23"/>
+      <c r="FYY219" s="23"/>
+      <c r="FYZ219" s="1"/>
+      <c r="FZA219" s="23"/>
+      <c r="FZB219" s="23"/>
+      <c r="FZC219" s="1"/>
+      <c r="FZD219" s="23"/>
+      <c r="FZE219" s="23"/>
+      <c r="FZF219" s="1"/>
+      <c r="FZG219" s="23"/>
+      <c r="FZH219" s="23"/>
+      <c r="FZI219" s="1"/>
+      <c r="FZJ219" s="23"/>
+      <c r="FZK219" s="23"/>
+      <c r="FZL219" s="1"/>
+      <c r="FZM219" s="23"/>
+      <c r="FZN219" s="23"/>
+      <c r="FZO219" s="1"/>
+      <c r="FZP219" s="23"/>
+      <c r="FZQ219" s="23"/>
+      <c r="FZR219" s="1"/>
+      <c r="FZS219" s="23"/>
+      <c r="FZT219" s="23"/>
+      <c r="FZU219" s="1"/>
+      <c r="FZV219" s="23"/>
+      <c r="FZW219" s="23"/>
+      <c r="FZX219" s="1"/>
+      <c r="FZY219" s="23"/>
+      <c r="FZZ219" s="23"/>
+      <c r="GAA219" s="1"/>
+      <c r="GAB219" s="23"/>
+      <c r="GAC219" s="23"/>
+      <c r="GAD219" s="1"/>
+      <c r="GAE219" s="23"/>
+      <c r="GAF219" s="23"/>
+      <c r="GAG219" s="1"/>
+      <c r="GAH219" s="23"/>
+      <c r="GAI219" s="23"/>
+      <c r="GAJ219" s="1"/>
+      <c r="GAK219" s="23"/>
+      <c r="GAL219" s="23"/>
+      <c r="GAM219" s="1"/>
+      <c r="GAN219" s="23"/>
+      <c r="GAO219" s="23"/>
+      <c r="GAP219" s="1"/>
+      <c r="GAQ219" s="23"/>
+      <c r="GAR219" s="23"/>
+      <c r="GAS219" s="1"/>
+      <c r="GAT219" s="23"/>
+      <c r="GAU219" s="23"/>
+      <c r="GAV219" s="1"/>
+      <c r="GAW219" s="23"/>
+      <c r="GAX219" s="23"/>
+      <c r="GAY219" s="1"/>
+      <c r="GAZ219" s="23"/>
+      <c r="GBA219" s="23"/>
+      <c r="GBB219" s="1"/>
+      <c r="GBC219" s="23"/>
+      <c r="GBD219" s="23"/>
+      <c r="GBE219" s="1"/>
+      <c r="GBF219" s="23"/>
+      <c r="GBG219" s="23"/>
+      <c r="GBH219" s="1"/>
+      <c r="GBI219" s="23"/>
+      <c r="GBJ219" s="23"/>
+      <c r="GBK219" s="1"/>
+      <c r="GBL219" s="23"/>
+      <c r="GBM219" s="23"/>
+      <c r="GBN219" s="1"/>
+      <c r="GBO219" s="23"/>
+      <c r="GBP219" s="23"/>
+      <c r="GBQ219" s="1"/>
+      <c r="GBR219" s="23"/>
+      <c r="GBS219" s="23"/>
+      <c r="GBT219" s="1"/>
+      <c r="GBU219" s="23"/>
+      <c r="GBV219" s="23"/>
+      <c r="GBW219" s="1"/>
+      <c r="GBX219" s="23"/>
+      <c r="GBY219" s="23"/>
+      <c r="GBZ219" s="1"/>
+      <c r="GCA219" s="23"/>
+      <c r="GCB219" s="23"/>
+      <c r="GCC219" s="1"/>
+      <c r="GCD219" s="23"/>
+      <c r="GCE219" s="23"/>
+      <c r="GCF219" s="1"/>
+      <c r="GCG219" s="23"/>
+      <c r="GCH219" s="23"/>
+      <c r="GCI219" s="1"/>
+      <c r="GCJ219" s="23"/>
+      <c r="GCK219" s="23"/>
+      <c r="GCL219" s="1"/>
+      <c r="GCM219" s="23"/>
+      <c r="GCN219" s="23"/>
+      <c r="GCO219" s="1"/>
+      <c r="GCP219" s="23"/>
+      <c r="GCQ219" s="23"/>
+      <c r="GCR219" s="1"/>
+      <c r="GCS219" s="23"/>
+      <c r="GCT219" s="23"/>
+      <c r="GCU219" s="1"/>
+      <c r="GCV219" s="23"/>
+      <c r="GCW219" s="23"/>
+      <c r="GCX219" s="1"/>
+      <c r="GCY219" s="23"/>
+      <c r="GCZ219" s="23"/>
+      <c r="GDA219" s="1"/>
+      <c r="GDB219" s="23"/>
+      <c r="GDC219" s="23"/>
+      <c r="GDD219" s="1"/>
+      <c r="GDE219" s="23"/>
+      <c r="GDF219" s="23"/>
+      <c r="GDG219" s="1"/>
+      <c r="GDH219" s="23"/>
+      <c r="GDI219" s="23"/>
+      <c r="GDJ219" s="1"/>
+      <c r="GDK219" s="23"/>
+      <c r="GDL219" s="23"/>
+      <c r="GDM219" s="1"/>
+      <c r="GDN219" s="23"/>
+      <c r="GDO219" s="23"/>
+      <c r="GDP219" s="1"/>
+      <c r="GDQ219" s="23"/>
+      <c r="GDR219" s="23"/>
+      <c r="GDS219" s="1"/>
+      <c r="GDT219" s="23"/>
+      <c r="GDU219" s="23"/>
+      <c r="GDV219" s="1"/>
+      <c r="GDW219" s="23"/>
+      <c r="GDX219" s="23"/>
+      <c r="GDY219" s="1"/>
+      <c r="GDZ219" s="23"/>
+      <c r="GEA219" s="23"/>
+      <c r="GEB219" s="1"/>
+      <c r="GEC219" s="23"/>
+      <c r="GED219" s="23"/>
+      <c r="GEE219" s="1"/>
+      <c r="GEF219" s="23"/>
+      <c r="GEG219" s="23"/>
+      <c r="GEH219" s="1"/>
+      <c r="GEI219" s="23"/>
+      <c r="GEJ219" s="23"/>
+      <c r="GEK219" s="1"/>
+      <c r="GEL219" s="23"/>
+      <c r="GEM219" s="23"/>
+      <c r="GEN219" s="1"/>
+      <c r="GEO219" s="23"/>
+      <c r="GEP219" s="23"/>
+      <c r="GEQ219" s="1"/>
+      <c r="GER219" s="23"/>
+      <c r="GES219" s="23"/>
+      <c r="GET219" s="1"/>
+      <c r="GEU219" s="23"/>
+      <c r="GEV219" s="23"/>
+      <c r="GEW219" s="1"/>
+      <c r="GEX219" s="23"/>
+      <c r="GEY219" s="23"/>
+      <c r="GEZ219" s="1"/>
+      <c r="GFA219" s="23"/>
+      <c r="GFB219" s="23"/>
+      <c r="GFC219" s="1"/>
+      <c r="GFD219" s="23"/>
+      <c r="GFE219" s="23"/>
+      <c r="GFF219" s="1"/>
+      <c r="GFG219" s="23"/>
+      <c r="GFH219" s="23"/>
+      <c r="GFI219" s="1"/>
+      <c r="GFJ219" s="23"/>
+      <c r="GFK219" s="23"/>
+      <c r="GFL219" s="1"/>
+      <c r="GFM219" s="23"/>
+      <c r="GFN219" s="23"/>
+      <c r="GFO219" s="1"/>
+      <c r="GFP219" s="23"/>
+      <c r="GFQ219" s="23"/>
+      <c r="GFR219" s="1"/>
+      <c r="GFS219" s="23"/>
+      <c r="GFT219" s="23"/>
+      <c r="GFU219" s="1"/>
+      <c r="GFV219" s="23"/>
+      <c r="GFW219" s="23"/>
+      <c r="GFX219" s="1"/>
+      <c r="GFY219" s="23"/>
+      <c r="GFZ219" s="23"/>
+      <c r="GGA219" s="1"/>
+      <c r="GGB219" s="23"/>
+      <c r="GGC219" s="23"/>
+      <c r="GGD219" s="1"/>
+      <c r="GGE219" s="23"/>
+      <c r="GGF219" s="23"/>
+      <c r="GGG219" s="1"/>
+      <c r="GGH219" s="23"/>
+      <c r="GGI219" s="23"/>
+      <c r="GGJ219" s="1"/>
+      <c r="GGK219" s="23"/>
+      <c r="GGL219" s="23"/>
+      <c r="GGM219" s="1"/>
+      <c r="GGN219" s="23"/>
+      <c r="GGO219" s="23"/>
+      <c r="GGP219" s="1"/>
+      <c r="GGQ219" s="23"/>
+      <c r="GGR219" s="23"/>
+      <c r="GGS219" s="1"/>
+      <c r="GGT219" s="23"/>
+      <c r="GGU219" s="23"/>
+      <c r="GGV219" s="1"/>
+      <c r="GGW219" s="23"/>
+      <c r="GGX219" s="23"/>
+      <c r="GGY219" s="1"/>
+      <c r="GGZ219" s="23"/>
+      <c r="GHA219" s="23"/>
+      <c r="GHB219" s="1"/>
+      <c r="GHC219" s="23"/>
+      <c r="GHD219" s="23"/>
+      <c r="GHE219" s="1"/>
+      <c r="GHF219" s="23"/>
+      <c r="GHG219" s="23"/>
+      <c r="GHH219" s="1"/>
+      <c r="GHI219" s="23"/>
+      <c r="GHJ219" s="23"/>
+      <c r="GHK219" s="1"/>
+      <c r="GHL219" s="23"/>
+      <c r="GHM219" s="23"/>
+      <c r="GHN219" s="1"/>
+      <c r="GHO219" s="23"/>
+      <c r="GHP219" s="23"/>
+      <c r="GHQ219" s="1"/>
+      <c r="GHR219" s="23"/>
+      <c r="GHS219" s="23"/>
+      <c r="GHT219" s="1"/>
+      <c r="GHU219" s="23"/>
+      <c r="GHV219" s="23"/>
+      <c r="GHW219" s="1"/>
+      <c r="GHX219" s="23"/>
+      <c r="GHY219" s="23"/>
+      <c r="GHZ219" s="1"/>
+      <c r="GIA219" s="23"/>
+      <c r="GIB219" s="23"/>
+      <c r="GIC219" s="1"/>
+      <c r="GID219" s="23"/>
+      <c r="GIE219" s="23"/>
+      <c r="GIF219" s="1"/>
+      <c r="GIG219" s="23"/>
+      <c r="GIH219" s="23"/>
+      <c r="GII219" s="1"/>
+      <c r="GIJ219" s="23"/>
+      <c r="GIK219" s="23"/>
+      <c r="GIL219" s="1"/>
+      <c r="GIM219" s="23"/>
+      <c r="GIN219" s="23"/>
+      <c r="GIO219" s="1"/>
+      <c r="GIP219" s="23"/>
+      <c r="GIQ219" s="23"/>
+      <c r="GIR219" s="1"/>
+      <c r="GIS219" s="23"/>
+      <c r="GIT219" s="23"/>
+      <c r="GIU219" s="1"/>
+      <c r="GIV219" s="23"/>
+      <c r="GIW219" s="23"/>
+      <c r="GIX219" s="1"/>
+      <c r="GIY219" s="23"/>
+      <c r="GIZ219" s="23"/>
+      <c r="GJA219" s="1"/>
+      <c r="GJB219" s="23"/>
+      <c r="GJC219" s="23"/>
+      <c r="GJD219" s="1"/>
+      <c r="GJE219" s="23"/>
+      <c r="GJF219" s="23"/>
+      <c r="GJG219" s="1"/>
+      <c r="GJH219" s="23"/>
+      <c r="GJI219" s="23"/>
+      <c r="GJJ219" s="1"/>
+      <c r="GJK219" s="23"/>
+      <c r="GJL219" s="23"/>
+      <c r="GJM219" s="1"/>
+      <c r="GJN219" s="23"/>
+      <c r="GJO219" s="23"/>
+      <c r="GJP219" s="1"/>
+      <c r="GJQ219" s="23"/>
+      <c r="GJR219" s="23"/>
+      <c r="GJS219" s="1"/>
+      <c r="GJT219" s="23"/>
+      <c r="GJU219" s="23"/>
+      <c r="GJV219" s="1"/>
+      <c r="GJW219" s="23"/>
+      <c r="GJX219" s="23"/>
+      <c r="GJY219" s="1"/>
+      <c r="GJZ219" s="23"/>
+      <c r="GKA219" s="23"/>
+      <c r="GKB219" s="1"/>
+      <c r="GKC219" s="23"/>
+      <c r="GKD219" s="23"/>
+      <c r="GKE219" s="1"/>
+      <c r="GKF219" s="23"/>
+      <c r="GKG219" s="23"/>
+      <c r="GKH219" s="1"/>
+      <c r="GKI219" s="23"/>
+      <c r="GKJ219" s="23"/>
+      <c r="GKK219" s="1"/>
+      <c r="GKL219" s="23"/>
+      <c r="GKM219" s="23"/>
+      <c r="GKN219" s="1"/>
+      <c r="GKO219" s="23"/>
+      <c r="GKP219" s="23"/>
+      <c r="GKQ219" s="1"/>
+      <c r="GKR219" s="23"/>
+      <c r="GKS219" s="23"/>
+      <c r="GKT219" s="1"/>
+      <c r="GKU219" s="23"/>
+      <c r="GKV219" s="23"/>
+      <c r="GKW219" s="1"/>
+      <c r="GKX219" s="23"/>
+      <c r="GKY219" s="23"/>
+      <c r="GKZ219" s="1"/>
+      <c r="GLA219" s="23"/>
+      <c r="GLB219" s="23"/>
+      <c r="GLC219" s="1"/>
+      <c r="GLD219" s="23"/>
+      <c r="GLE219" s="23"/>
+      <c r="GLF219" s="1"/>
+      <c r="GLG219" s="23"/>
+      <c r="GLH219" s="23"/>
+      <c r="GLI219" s="1"/>
+      <c r="GLJ219" s="23"/>
+      <c r="GLK219" s="23"/>
+      <c r="GLL219" s="1"/>
+      <c r="GLM219" s="23"/>
+      <c r="GLN219" s="23"/>
+      <c r="GLO219" s="1"/>
+      <c r="GLP219" s="23"/>
+      <c r="GLQ219" s="23"/>
+      <c r="GLR219" s="1"/>
+      <c r="GLS219" s="23"/>
+      <c r="GLT219" s="23"/>
+      <c r="GLU219" s="1"/>
+      <c r="GLV219" s="23"/>
+      <c r="GLW219" s="23"/>
+      <c r="GLX219" s="1"/>
+      <c r="GLY219" s="23"/>
+      <c r="GLZ219" s="23"/>
+      <c r="GMA219" s="1"/>
+      <c r="GMB219" s="23"/>
+      <c r="GMC219" s="23"/>
+      <c r="GMD219" s="1"/>
+      <c r="GME219" s="23"/>
+      <c r="GMF219" s="23"/>
+      <c r="GMG219" s="1"/>
+      <c r="GMH219" s="23"/>
+      <c r="GMI219" s="23"/>
+      <c r="GMJ219" s="1"/>
+      <c r="GMK219" s="23"/>
+      <c r="GML219" s="23"/>
+      <c r="GMM219" s="1"/>
+      <c r="GMN219" s="23"/>
+      <c r="GMO219" s="23"/>
+      <c r="GMP219" s="1"/>
+      <c r="GMQ219" s="23"/>
+      <c r="GMR219" s="23"/>
+      <c r="GMS219" s="1"/>
+      <c r="GMT219" s="23"/>
+      <c r="GMU219" s="23"/>
+      <c r="GMV219" s="1"/>
+      <c r="GMW219" s="23"/>
+      <c r="GMX219" s="23"/>
+      <c r="GMY219" s="1"/>
+      <c r="GMZ219" s="23"/>
+      <c r="GNA219" s="23"/>
+      <c r="GNB219" s="1"/>
+      <c r="GNC219" s="23"/>
+      <c r="GND219" s="23"/>
+      <c r="GNE219" s="1"/>
+      <c r="GNF219" s="23"/>
+      <c r="GNG219" s="23"/>
+      <c r="GNH219" s="1"/>
+      <c r="GNI219" s="23"/>
+      <c r="GNJ219" s="23"/>
+      <c r="GNK219" s="1"/>
+      <c r="GNL219" s="23"/>
+      <c r="GNM219" s="23"/>
+      <c r="GNN219" s="1"/>
+      <c r="GNO219" s="23"/>
+      <c r="GNP219" s="23"/>
+      <c r="GNQ219" s="1"/>
+      <c r="GNR219" s="23"/>
+      <c r="GNS219" s="23"/>
+      <c r="GNT219" s="1"/>
+      <c r="GNU219" s="23"/>
+      <c r="GNV219" s="23"/>
+      <c r="GNW219" s="1"/>
+      <c r="GNX219" s="23"/>
+      <c r="GNY219" s="23"/>
+      <c r="GNZ219" s="1"/>
+      <c r="GOA219" s="23"/>
+      <c r="GOB219" s="23"/>
+      <c r="GOC219" s="1"/>
+      <c r="GOD219" s="23"/>
+      <c r="GOE219" s="23"/>
+      <c r="GOF219" s="1"/>
+      <c r="GOG219" s="23"/>
+      <c r="GOH219" s="23"/>
+      <c r="GOI219" s="1"/>
+      <c r="GOJ219" s="23"/>
+      <c r="GOK219" s="23"/>
+      <c r="GOL219" s="1"/>
+      <c r="GOM219" s="23"/>
+      <c r="GON219" s="23"/>
+      <c r="GOO219" s="1"/>
+      <c r="GOP219" s="23"/>
+      <c r="GOQ219" s="23"/>
+      <c r="GOR219" s="1"/>
+      <c r="GOS219" s="23"/>
+      <c r="GOT219" s="23"/>
+      <c r="GOU219" s="1"/>
+      <c r="GOV219" s="23"/>
+      <c r="GOW219" s="23"/>
+      <c r="GOX219" s="1"/>
+      <c r="GOY219" s="23"/>
+      <c r="GOZ219" s="23"/>
+      <c r="GPA219" s="1"/>
+      <c r="GPB219" s="23"/>
+      <c r="GPC219" s="23"/>
+      <c r="GPD219" s="1"/>
+      <c r="GPE219" s="23"/>
+      <c r="GPF219" s="23"/>
+      <c r="GPG219" s="1"/>
+      <c r="GPH219" s="23"/>
+      <c r="GPI219" s="23"/>
+      <c r="GPJ219" s="1"/>
+      <c r="GPK219" s="23"/>
+      <c r="GPL219" s="23"/>
+      <c r="GPM219" s="1"/>
+      <c r="GPN219" s="23"/>
+      <c r="GPO219" s="23"/>
+      <c r="GPP219" s="1"/>
+      <c r="GPQ219" s="23"/>
+      <c r="GPR219" s="23"/>
+      <c r="GPS219" s="1"/>
+      <c r="GPT219" s="23"/>
+      <c r="GPU219" s="23"/>
+      <c r="GPV219" s="1"/>
+      <c r="GPW219" s="23"/>
+      <c r="GPX219" s="23"/>
+      <c r="GPY219" s="1"/>
+      <c r="GPZ219" s="23"/>
+      <c r="GQA219" s="23"/>
+      <c r="GQB219" s="1"/>
+      <c r="GQC219" s="23"/>
+      <c r="GQD219" s="23"/>
+      <c r="GQE219" s="1"/>
+      <c r="GQF219" s="23"/>
+      <c r="GQG219" s="23"/>
+      <c r="GQH219" s="1"/>
+      <c r="GQI219" s="23"/>
+      <c r="GQJ219" s="23"/>
+      <c r="GQK219" s="1"/>
+      <c r="GQL219" s="23"/>
+      <c r="GQM219" s="23"/>
+      <c r="GQN219" s="1"/>
+      <c r="GQO219" s="23"/>
+      <c r="GQP219" s="23"/>
+      <c r="GQQ219" s="1"/>
+      <c r="GQR219" s="23"/>
+      <c r="GQS219" s="23"/>
+      <c r="GQT219" s="1"/>
+      <c r="GQU219" s="23"/>
+      <c r="GQV219" s="23"/>
+      <c r="GQW219" s="1"/>
+      <c r="GQX219" s="23"/>
+      <c r="GQY219" s="23"/>
+      <c r="GQZ219" s="1"/>
+      <c r="GRA219" s="23"/>
+      <c r="GRB219" s="23"/>
+      <c r="GRC219" s="1"/>
+      <c r="GRD219" s="23"/>
+      <c r="GRE219" s="23"/>
+      <c r="GRF219" s="1"/>
+      <c r="GRG219" s="23"/>
+      <c r="GRH219" s="23"/>
+      <c r="GRI219" s="1"/>
+      <c r="GRJ219" s="23"/>
+      <c r="GRK219" s="23"/>
+      <c r="GRL219" s="1"/>
+      <c r="GRM219" s="23"/>
+      <c r="GRN219" s="23"/>
+      <c r="GRO219" s="1"/>
+      <c r="GRP219" s="23"/>
+      <c r="GRQ219" s="23"/>
+      <c r="GRR219" s="1"/>
+      <c r="GRS219" s="23"/>
+      <c r="GRT219" s="23"/>
+      <c r="GRU219" s="1"/>
+      <c r="GRV219" s="23"/>
+      <c r="GRW219" s="23"/>
+      <c r="GRX219" s="1"/>
+      <c r="GRY219" s="23"/>
+      <c r="GRZ219" s="23"/>
+      <c r="GSA219" s="1"/>
+      <c r="GSB219" s="23"/>
+      <c r="GSC219" s="23"/>
+      <c r="GSD219" s="1"/>
+      <c r="GSE219" s="23"/>
+      <c r="GSF219" s="23"/>
+      <c r="GSG219" s="1"/>
+      <c r="GSH219" s="23"/>
+      <c r="GSI219" s="23"/>
+      <c r="GSJ219" s="1"/>
+      <c r="GSK219" s="23"/>
+      <c r="GSL219" s="23"/>
+      <c r="GSM219" s="1"/>
+      <c r="GSN219" s="23"/>
+      <c r="GSO219" s="23"/>
+      <c r="GSP219" s="1"/>
+      <c r="GSQ219" s="23"/>
+      <c r="GSR219" s="23"/>
+      <c r="GSS219" s="1"/>
+      <c r="GST219" s="23"/>
+      <c r="GSU219" s="23"/>
+      <c r="GSV219" s="1"/>
+      <c r="GSW219" s="23"/>
+      <c r="GSX219" s="23"/>
+      <c r="GSY219" s="1"/>
+      <c r="GSZ219" s="23"/>
+      <c r="GTA219" s="23"/>
+      <c r="GTB219" s="1"/>
+      <c r="GTC219" s="23"/>
+      <c r="GTD219" s="23"/>
+      <c r="GTE219" s="1"/>
+      <c r="GTF219" s="23"/>
+      <c r="GTG219" s="23"/>
+      <c r="GTH219" s="1"/>
+      <c r="GTI219" s="23"/>
+      <c r="GTJ219" s="23"/>
+      <c r="GTK219" s="1"/>
+      <c r="GTL219" s="23"/>
+      <c r="GTM219" s="23"/>
+      <c r="GTN219" s="1"/>
+      <c r="GTO219" s="23"/>
+      <c r="GTP219" s="23"/>
+      <c r="GTQ219" s="1"/>
+      <c r="GTR219" s="23"/>
+      <c r="GTS219" s="23"/>
+      <c r="GTT219" s="1"/>
+      <c r="GTU219" s="23"/>
+      <c r="GTV219" s="23"/>
+      <c r="GTW219" s="1"/>
+      <c r="GTX219" s="23"/>
+      <c r="GTY219" s="23"/>
+      <c r="GTZ219" s="1"/>
+      <c r="GUA219" s="23"/>
+      <c r="GUB219" s="23"/>
+      <c r="GUC219" s="1"/>
+      <c r="GUD219" s="23"/>
+      <c r="GUE219" s="23"/>
+      <c r="GUF219" s="1"/>
+      <c r="GUG219" s="23"/>
+      <c r="GUH219" s="23"/>
+      <c r="GUI219" s="1"/>
+      <c r="GUJ219" s="23"/>
+      <c r="GUK219" s="23"/>
+      <c r="GUL219" s="1"/>
+      <c r="GUM219" s="23"/>
+      <c r="GUN219" s="23"/>
+      <c r="GUO219" s="1"/>
+      <c r="GUP219" s="23"/>
+      <c r="GUQ219" s="23"/>
+      <c r="GUR219" s="1"/>
+      <c r="GUS219" s="23"/>
+      <c r="GUT219" s="23"/>
+      <c r="GUU219" s="1"/>
+      <c r="GUV219" s="23"/>
+      <c r="GUW219" s="23"/>
+      <c r="GUX219" s="1"/>
+      <c r="GUY219" s="23"/>
+      <c r="GUZ219" s="23"/>
+      <c r="GVA219" s="1"/>
+      <c r="GVB219" s="23"/>
+      <c r="GVC219" s="23"/>
+      <c r="GVD219" s="1"/>
+      <c r="GVE219" s="23"/>
+      <c r="GVF219" s="23"/>
+      <c r="GVG219" s="1"/>
+      <c r="GVH219" s="23"/>
+      <c r="GVI219" s="23"/>
+      <c r="GVJ219" s="1"/>
+      <c r="GVK219" s="23"/>
+      <c r="GVL219" s="23"/>
+      <c r="GVM219" s="1"/>
+      <c r="GVN219" s="23"/>
+      <c r="GVO219" s="23"/>
+      <c r="GVP219" s="1"/>
+      <c r="GVQ219" s="23"/>
+      <c r="GVR219" s="23"/>
+      <c r="GVS219" s="1"/>
+      <c r="GVT219" s="23"/>
+      <c r="GVU219" s="23"/>
+      <c r="GVV219" s="1"/>
+      <c r="GVW219" s="23"/>
+      <c r="GVX219" s="23"/>
+      <c r="GVY219" s="1"/>
+      <c r="GVZ219" s="23"/>
+      <c r="GWA219" s="23"/>
+      <c r="GWB219" s="1"/>
+      <c r="GWC219" s="23"/>
+      <c r="GWD219" s="23"/>
+      <c r="GWE219" s="1"/>
+      <c r="GWF219" s="23"/>
+      <c r="GWG219" s="23"/>
+      <c r="GWH219" s="1"/>
+      <c r="GWI219" s="23"/>
+      <c r="GWJ219" s="23"/>
+      <c r="GWK219" s="1"/>
+      <c r="GWL219" s="23"/>
+      <c r="GWM219" s="23"/>
+      <c r="GWN219" s="1"/>
+      <c r="GWO219" s="23"/>
+      <c r="GWP219" s="23"/>
+      <c r="GWQ219" s="1"/>
+      <c r="GWR219" s="23"/>
+      <c r="GWS219" s="23"/>
+      <c r="GWT219" s="1"/>
+      <c r="GWU219" s="23"/>
+      <c r="GWV219" s="23"/>
+      <c r="GWW219" s="1"/>
+      <c r="GWX219" s="23"/>
+      <c r="GWY219" s="23"/>
+      <c r="GWZ219" s="1"/>
+      <c r="GXA219" s="23"/>
+      <c r="GXB219" s="23"/>
+      <c r="GXC219" s="1"/>
+      <c r="GXD219" s="23"/>
+      <c r="GXE219" s="23"/>
+      <c r="GXF219" s="1"/>
+      <c r="GXG219" s="23"/>
+      <c r="GXH219" s="23"/>
+      <c r="GXI219" s="1"/>
+      <c r="GXJ219" s="23"/>
+      <c r="GXK219" s="23"/>
+      <c r="GXL219" s="1"/>
+      <c r="GXM219" s="23"/>
+      <c r="GXN219" s="23"/>
+      <c r="GXO219" s="1"/>
+      <c r="GXP219" s="23"/>
+      <c r="GXQ219" s="23"/>
+      <c r="GXR219" s="1"/>
+      <c r="GXS219" s="23"/>
+      <c r="GXT219" s="23"/>
+      <c r="GXU219" s="1"/>
+      <c r="GXV219" s="23"/>
+      <c r="GXW219" s="23"/>
+      <c r="GXX219" s="1"/>
+      <c r="GXY219" s="23"/>
+      <c r="GXZ219" s="23"/>
+      <c r="GYA219" s="1"/>
+      <c r="GYB219" s="23"/>
+      <c r="GYC219" s="23"/>
+      <c r="GYD219" s="1"/>
+      <c r="GYE219" s="23"/>
+      <c r="GYF219" s="23"/>
+      <c r="GYG219" s="1"/>
+      <c r="GYH219" s="23"/>
+      <c r="GYI219" s="23"/>
+      <c r="GYJ219" s="1"/>
+      <c r="GYK219" s="23"/>
+      <c r="GYL219" s="23"/>
+      <c r="GYM219" s="1"/>
+      <c r="GYN219" s="23"/>
+      <c r="GYO219" s="23"/>
+      <c r="GYP219" s="1"/>
+      <c r="GYQ219" s="23"/>
+      <c r="GYR219" s="23"/>
+      <c r="GYS219" s="1"/>
+      <c r="GYT219" s="23"/>
+      <c r="GYU219" s="23"/>
+      <c r="GYV219" s="1"/>
+      <c r="GYW219" s="23"/>
+      <c r="GYX219" s="23"/>
+      <c r="GYY219" s="1"/>
+      <c r="GYZ219" s="23"/>
+      <c r="GZA219" s="23"/>
+      <c r="GZB219" s="1"/>
+      <c r="GZC219" s="23"/>
+      <c r="GZD219" s="23"/>
+      <c r="GZE219" s="1"/>
+      <c r="GZF219" s="23"/>
+      <c r="GZG219" s="23"/>
+      <c r="GZH219" s="1"/>
+      <c r="GZI219" s="23"/>
+      <c r="GZJ219" s="23"/>
+      <c r="GZK219" s="1"/>
+      <c r="GZL219" s="23"/>
+      <c r="GZM219" s="23"/>
+      <c r="GZN219" s="1"/>
+      <c r="GZO219" s="23"/>
+      <c r="GZP219" s="23"/>
+      <c r="GZQ219" s="1"/>
+      <c r="GZR219" s="23"/>
+      <c r="GZS219" s="23"/>
+      <c r="GZT219" s="1"/>
+      <c r="GZU219" s="23"/>
+      <c r="GZV219" s="23"/>
+      <c r="GZW219" s="1"/>
+      <c r="GZX219" s="23"/>
+      <c r="GZY219" s="23"/>
+      <c r="GZZ219" s="1"/>
+      <c r="HAA219" s="23"/>
+      <c r="HAB219" s="23"/>
+      <c r="HAC219" s="1"/>
+      <c r="HAD219" s="23"/>
+      <c r="HAE219" s="23"/>
+      <c r="HAF219" s="1"/>
+      <c r="HAG219" s="23"/>
+      <c r="HAH219" s="23"/>
+      <c r="HAI219" s="1"/>
+      <c r="HAJ219" s="23"/>
+      <c r="HAK219" s="23"/>
+      <c r="HAL219" s="1"/>
+      <c r="HAM219" s="23"/>
+      <c r="HAN219" s="23"/>
+      <c r="HAO219" s="1"/>
+      <c r="HAP219" s="23"/>
+      <c r="HAQ219" s="23"/>
+      <c r="HAR219" s="1"/>
+      <c r="HAS219" s="23"/>
+      <c r="HAT219" s="23"/>
+      <c r="HAU219" s="1"/>
+      <c r="HAV219" s="23"/>
+      <c r="HAW219" s="23"/>
+      <c r="HAX219" s="1"/>
+      <c r="HAY219" s="23"/>
+      <c r="HAZ219" s="23"/>
+      <c r="HBA219" s="1"/>
+      <c r="HBB219" s="23"/>
+      <c r="HBC219" s="23"/>
+      <c r="HBD219" s="1"/>
+      <c r="HBE219" s="23"/>
+      <c r="HBF219" s="23"/>
+      <c r="HBG219" s="1"/>
+      <c r="HBH219" s="23"/>
+      <c r="HBI219" s="23"/>
+      <c r="HBJ219" s="1"/>
+      <c r="HBK219" s="23"/>
+      <c r="HBL219" s="23"/>
+      <c r="HBM219" s="1"/>
+      <c r="HBN219" s="23"/>
+      <c r="HBO219" s="23"/>
+      <c r="HBP219" s="1"/>
+      <c r="HBQ219" s="23"/>
+      <c r="HBR219" s="23"/>
+      <c r="HBS219" s="1"/>
+      <c r="HBT219" s="23"/>
+      <c r="HBU219" s="23"/>
+      <c r="HBV219" s="1"/>
+      <c r="HBW219" s="23"/>
+      <c r="HBX219" s="23"/>
+      <c r="HBY219" s="1"/>
+      <c r="HBZ219" s="23"/>
+      <c r="HCA219" s="23"/>
+      <c r="HCB219" s="1"/>
+      <c r="HCC219" s="23"/>
+      <c r="HCD219" s="23"/>
+      <c r="HCE219" s="1"/>
+      <c r="HCF219" s="23"/>
+      <c r="HCG219" s="23"/>
+      <c r="HCH219" s="1"/>
+      <c r="HCI219" s="23"/>
+      <c r="HCJ219" s="23"/>
+      <c r="HCK219" s="1"/>
+      <c r="HCL219" s="23"/>
+      <c r="HCM219" s="23"/>
+      <c r="HCN219" s="1"/>
+      <c r="HCO219" s="23"/>
+      <c r="HCP219" s="23"/>
+      <c r="HCQ219" s="1"/>
+      <c r="HCR219" s="23"/>
+      <c r="HCS219" s="23"/>
+      <c r="HCT219" s="1"/>
+      <c r="HCU219" s="23"/>
+      <c r="HCV219" s="23"/>
+      <c r="HCW219" s="1"/>
+      <c r="HCX219" s="23"/>
+      <c r="HCY219" s="23"/>
+      <c r="HCZ219" s="1"/>
+      <c r="HDA219" s="23"/>
+      <c r="HDB219" s="23"/>
+      <c r="HDC219" s="1"/>
+      <c r="HDD219" s="23"/>
+      <c r="HDE219" s="23"/>
+      <c r="HDF219" s="1"/>
+      <c r="HDG219" s="23"/>
+      <c r="HDH219" s="23"/>
+      <c r="HDI219" s="1"/>
+      <c r="HDJ219" s="23"/>
+      <c r="HDK219" s="23"/>
+      <c r="HDL219" s="1"/>
+      <c r="HDM219" s="23"/>
+      <c r="HDN219" s="23"/>
+      <c r="HDO219" s="1"/>
+      <c r="HDP219" s="23"/>
+      <c r="HDQ219" s="23"/>
+      <c r="HDR219" s="1"/>
+      <c r="HDS219" s="23"/>
+      <c r="HDT219" s="23"/>
+      <c r="HDU219" s="1"/>
+      <c r="HDV219" s="23"/>
+      <c r="HDW219" s="23"/>
+      <c r="HDX219" s="1"/>
+      <c r="HDY219" s="23"/>
+      <c r="HDZ219" s="23"/>
+      <c r="HEA219" s="1"/>
+      <c r="HEB219" s="23"/>
+      <c r="HEC219" s="23"/>
+      <c r="HED219" s="1"/>
+      <c r="HEE219" s="23"/>
+      <c r="HEF219" s="23"/>
+      <c r="HEG219" s="1"/>
+      <c r="HEH219" s="23"/>
+      <c r="HEI219" s="23"/>
+      <c r="HEJ219" s="1"/>
+      <c r="HEK219" s="23"/>
+      <c r="HEL219" s="23"/>
+      <c r="HEM219" s="1"/>
+      <c r="HEN219" s="23"/>
+      <c r="HEO219" s="23"/>
+      <c r="HEP219" s="1"/>
+      <c r="HEQ219" s="23"/>
+      <c r="HER219" s="23"/>
+      <c r="HES219" s="1"/>
+      <c r="HET219" s="23"/>
+      <c r="HEU219" s="23"/>
+      <c r="HEV219" s="1"/>
+      <c r="HEW219" s="23"/>
+      <c r="HEX219" s="23"/>
+      <c r="HEY219" s="1"/>
+      <c r="HEZ219" s="23"/>
+      <c r="HFA219" s="23"/>
+      <c r="HFB219" s="1"/>
+      <c r="HFC219" s="23"/>
+      <c r="HFD219" s="23"/>
+      <c r="HFE219" s="1"/>
+      <c r="HFF219" s="23"/>
+      <c r="HFG219" s="23"/>
+      <c r="HFH219" s="1"/>
+      <c r="HFI219" s="23"/>
+      <c r="HFJ219" s="23"/>
+      <c r="HFK219" s="1"/>
+      <c r="HFL219" s="23"/>
+      <c r="HFM219" s="23"/>
+      <c r="HFN219" s="1"/>
+      <c r="HFO219" s="23"/>
+      <c r="HFP219" s="23"/>
+      <c r="HFQ219" s="1"/>
+      <c r="HFR219" s="23"/>
+      <c r="HFS219" s="23"/>
+      <c r="HFT219" s="1"/>
+      <c r="HFU219" s="23"/>
+      <c r="HFV219" s="23"/>
+      <c r="HFW219" s="1"/>
+      <c r="HFX219" s="23"/>
+      <c r="HFY219" s="23"/>
+      <c r="HFZ219" s="1"/>
+      <c r="HGA219" s="23"/>
+      <c r="HGB219" s="23"/>
+      <c r="HGC219" s="1"/>
+      <c r="HGD219" s="23"/>
+      <c r="HGE219" s="23"/>
+      <c r="HGF219" s="1"/>
+      <c r="HGG219" s="23"/>
+      <c r="HGH219" s="23"/>
+      <c r="HGI219" s="1"/>
+      <c r="HGJ219" s="23"/>
+      <c r="HGK219" s="23"/>
+      <c r="HGL219" s="1"/>
+      <c r="HGM219" s="23"/>
+      <c r="HGN219" s="23"/>
+      <c r="HGO219" s="1"/>
+      <c r="HGP219" s="23"/>
+      <c r="HGQ219" s="23"/>
+      <c r="HGR219" s="1"/>
+      <c r="HGS219" s="23"/>
+      <c r="HGT219" s="23"/>
+      <c r="HGU219" s="1"/>
+      <c r="HGV219" s="23"/>
+      <c r="HGW219" s="23"/>
+      <c r="HGX219" s="1"/>
+      <c r="HGY219" s="23"/>
+      <c r="HGZ219" s="23"/>
+      <c r="HHA219" s="1"/>
+      <c r="HHB219" s="23"/>
+      <c r="HHC219" s="23"/>
+      <c r="HHD219" s="1"/>
+      <c r="HHE219" s="23"/>
+      <c r="HHF219" s="23"/>
+      <c r="HHG219" s="1"/>
+      <c r="HHH219" s="23"/>
+      <c r="HHI219" s="23"/>
+      <c r="HHJ219" s="1"/>
+      <c r="HHK219" s="23"/>
+      <c r="HHL219" s="23"/>
+      <c r="HHM219" s="1"/>
+      <c r="HHN219" s="23"/>
+      <c r="HHO219" s="23"/>
+      <c r="HHP219" s="1"/>
+      <c r="HHQ219" s="23"/>
+      <c r="HHR219" s="23"/>
+      <c r="HHS219" s="1"/>
+      <c r="HHT219" s="23"/>
+      <c r="HHU219" s="23"/>
+      <c r="HHV219" s="1"/>
+      <c r="HHW219" s="23"/>
+      <c r="HHX219" s="23"/>
+      <c r="HHY219" s="1"/>
+      <c r="HHZ219" s="23"/>
+      <c r="HIA219" s="23"/>
+      <c r="HIB219" s="1"/>
+      <c r="HIC219" s="23"/>
+      <c r="HID219" s="23"/>
+      <c r="HIE219" s="1"/>
+      <c r="HIF219" s="23"/>
+      <c r="HIG219" s="23"/>
+      <c r="HIH219" s="1"/>
+      <c r="HII219" s="23"/>
+      <c r="HIJ219" s="23"/>
+      <c r="HIK219" s="1"/>
+      <c r="HIL219" s="23"/>
+      <c r="HIM219" s="23"/>
+      <c r="HIN219" s="1"/>
+      <c r="HIO219" s="23"/>
+      <c r="HIP219" s="23"/>
+      <c r="HIQ219" s="1"/>
+      <c r="HIR219" s="23"/>
+      <c r="HIS219" s="23"/>
+      <c r="HIT219" s="1"/>
+      <c r="HIU219" s="23"/>
+      <c r="HIV219" s="23"/>
+      <c r="HIW219" s="1"/>
+      <c r="HIX219" s="23"/>
+      <c r="HIY219" s="23"/>
+      <c r="HIZ219" s="1"/>
+      <c r="HJA219" s="23"/>
+      <c r="HJB219" s="23"/>
+      <c r="HJC219" s="1"/>
+      <c r="HJD219" s="23"/>
+      <c r="HJE219" s="23"/>
+      <c r="HJF219" s="1"/>
+      <c r="HJG219" s="23"/>
+      <c r="HJH219" s="23"/>
+      <c r="HJI219" s="1"/>
+      <c r="HJJ219" s="23"/>
+      <c r="HJK219" s="23"/>
+      <c r="HJL219" s="1"/>
+      <c r="HJM219" s="23"/>
+      <c r="HJN219" s="23"/>
+      <c r="HJO219" s="1"/>
+      <c r="HJP219" s="23"/>
+      <c r="HJQ219" s="23"/>
+      <c r="HJR219" s="1"/>
+      <c r="HJS219" s="23"/>
+      <c r="HJT219" s="23"/>
+      <c r="HJU219" s="1"/>
+      <c r="HJV219" s="23"/>
+      <c r="HJW219" s="23"/>
+      <c r="HJX219" s="1"/>
+      <c r="HJY219" s="23"/>
+      <c r="HJZ219" s="23"/>
+      <c r="HKA219" s="1"/>
+      <c r="HKB219" s="23"/>
+      <c r="HKC219" s="23"/>
+      <c r="HKD219" s="1"/>
+      <c r="HKE219" s="23"/>
+      <c r="HKF219" s="23"/>
+      <c r="HKG219" s="1"/>
+      <c r="HKH219" s="23"/>
+      <c r="HKI219" s="23"/>
+      <c r="HKJ219" s="1"/>
+      <c r="HKK219" s="23"/>
+      <c r="HKL219" s="23"/>
+      <c r="HKM219" s="1"/>
+      <c r="HKN219" s="23"/>
+      <c r="HKO219" s="23"/>
+      <c r="HKP219" s="1"/>
+      <c r="HKQ219" s="23"/>
+      <c r="HKR219" s="23"/>
+      <c r="HKS219" s="1"/>
+      <c r="HKT219" s="23"/>
+      <c r="HKU219" s="23"/>
+      <c r="HKV219" s="1"/>
+      <c r="HKW219" s="23"/>
+      <c r="HKX219" s="23"/>
+      <c r="HKY219" s="1"/>
+      <c r="HKZ219" s="23"/>
+      <c r="HLA219" s="23"/>
+      <c r="HLB219" s="1"/>
+      <c r="HLC219" s="23"/>
+      <c r="HLD219" s="23"/>
+      <c r="HLE219" s="1"/>
+      <c r="HLF219" s="23"/>
+      <c r="HLG219" s="23"/>
+      <c r="HLH219" s="1"/>
+      <c r="HLI219" s="23"/>
+      <c r="HLJ219" s="23"/>
+      <c r="HLK219" s="1"/>
+      <c r="HLL219" s="23"/>
+      <c r="HLM219" s="23"/>
+      <c r="HLN219" s="1"/>
+      <c r="HLO219" s="23"/>
+      <c r="HLP219" s="23"/>
+      <c r="HLQ219" s="1"/>
+      <c r="HLR219" s="23"/>
+      <c r="HLS219" s="23"/>
+      <c r="HLT219" s="1"/>
+      <c r="HLU219" s="23"/>
+      <c r="HLV219" s="23"/>
+      <c r="HLW219" s="1"/>
+      <c r="HLX219" s="23"/>
+      <c r="HLY219" s="23"/>
+      <c r="HLZ219" s="1"/>
+      <c r="HMA219" s="23"/>
+      <c r="HMB219" s="23"/>
+      <c r="HMC219" s="1"/>
+      <c r="HMD219" s="23"/>
+      <c r="HME219" s="23"/>
+      <c r="HMF219" s="1"/>
+      <c r="HMG219" s="23"/>
+      <c r="HMH219" s="23"/>
+      <c r="HMI219" s="1"/>
+      <c r="HMJ219" s="23"/>
+      <c r="HMK219" s="23"/>
+      <c r="HML219" s="1"/>
+      <c r="HMM219" s="23"/>
+      <c r="HMN219" s="23"/>
+      <c r="HMO219" s="1"/>
+      <c r="HMP219" s="23"/>
+      <c r="HMQ219" s="23"/>
+      <c r="HMR219" s="1"/>
+      <c r="HMS219" s="23"/>
+      <c r="HMT219" s="23"/>
+      <c r="HMU219" s="1"/>
+      <c r="HMV219" s="23"/>
+      <c r="HMW219" s="23"/>
+      <c r="HMX219" s="1"/>
+      <c r="HMY219" s="23"/>
+      <c r="HMZ219" s="23"/>
+      <c r="HNA219" s="1"/>
+      <c r="HNB219" s="23"/>
+      <c r="HNC219" s="23"/>
+      <c r="HND219" s="1"/>
+      <c r="HNE219" s="23"/>
+      <c r="HNF219" s="23"/>
+      <c r="HNG219" s="1"/>
+      <c r="HNH219" s="23"/>
+      <c r="HNI219" s="23"/>
+      <c r="HNJ219" s="1"/>
+      <c r="HNK219" s="23"/>
+      <c r="HNL219" s="23"/>
+      <c r="HNM219" s="1"/>
+      <c r="HNN219" s="23"/>
+      <c r="HNO219" s="23"/>
+      <c r="HNP219" s="1"/>
+      <c r="HNQ219" s="23"/>
+      <c r="HNR219" s="23"/>
+      <c r="HNS219" s="1"/>
+      <c r="HNT219" s="23"/>
+      <c r="HNU219" s="23"/>
+      <c r="HNV219" s="1"/>
+      <c r="HNW219" s="23"/>
+      <c r="HNX219" s="23"/>
+      <c r="HNY219" s="1"/>
+      <c r="HNZ219" s="23"/>
+      <c r="HOA219" s="23"/>
+      <c r="HOB219" s="1"/>
+      <c r="HOC219" s="23"/>
+      <c r="HOD219" s="23"/>
+      <c r="HOE219" s="1"/>
+      <c r="HOF219" s="23"/>
+      <c r="HOG219" s="23"/>
+      <c r="HOH219" s="1"/>
+      <c r="HOI219" s="23"/>
+      <c r="HOJ219" s="23"/>
+      <c r="HOK219" s="1"/>
+      <c r="HOL219" s="23"/>
+      <c r="HOM219" s="23"/>
+      <c r="HON219" s="1"/>
+      <c r="HOO219" s="23"/>
+      <c r="HOP219" s="23"/>
+      <c r="HOQ219" s="1"/>
+      <c r="HOR219" s="23"/>
+      <c r="HOS219" s="23"/>
+      <c r="HOT219" s="1"/>
+      <c r="HOU219" s="23"/>
+      <c r="HOV219" s="23"/>
+      <c r="HOW219" s="1"/>
+      <c r="HOX219" s="23"/>
+      <c r="HOY219" s="23"/>
+      <c r="HOZ219" s="1"/>
+      <c r="HPA219" s="23"/>
+      <c r="HPB219" s="23"/>
+      <c r="HPC219" s="1"/>
+      <c r="HPD219" s="23"/>
+      <c r="HPE219" s="23"/>
+      <c r="HPF219" s="1"/>
+      <c r="HPG219" s="23"/>
+      <c r="HPH219" s="23"/>
+      <c r="HPI219" s="1"/>
+      <c r="HPJ219" s="23"/>
+      <c r="HPK219" s="23"/>
+      <c r="HPL219" s="1"/>
+      <c r="HPM219" s="23"/>
+      <c r="HPN219" s="23"/>
+      <c r="HPO219" s="1"/>
+      <c r="HPP219" s="23"/>
+      <c r="HPQ219" s="23"/>
+      <c r="HPR219" s="1"/>
+      <c r="HPS219" s="23"/>
+      <c r="HPT219" s="23"/>
+      <c r="HPU219" s="1"/>
+      <c r="HPV219" s="23"/>
+      <c r="HPW219" s="23"/>
+      <c r="HPX219" s="1"/>
+      <c r="HPY219" s="23"/>
+      <c r="HPZ219" s="23"/>
+      <c r="HQA219" s="1"/>
+      <c r="HQB219" s="23"/>
+      <c r="HQC219" s="23"/>
+      <c r="HQD219" s="1"/>
+      <c r="HQE219" s="23"/>
+      <c r="HQF219" s="23"/>
+      <c r="HQG219" s="1"/>
+      <c r="HQH219" s="23"/>
+      <c r="HQI219" s="23"/>
+      <c r="HQJ219" s="1"/>
+      <c r="HQK219" s="23"/>
+      <c r="HQL219" s="23"/>
+      <c r="HQM219" s="1"/>
+      <c r="HQN219" s="23"/>
+      <c r="HQO219" s="23"/>
+      <c r="HQP219" s="1"/>
+      <c r="HQQ219" s="23"/>
+      <c r="HQR219" s="23"/>
+      <c r="HQS219" s="1"/>
+      <c r="HQT219" s="23"/>
+      <c r="HQU219" s="23"/>
+      <c r="HQV219" s="1"/>
+      <c r="HQW219" s="23"/>
+      <c r="HQX219" s="23"/>
+      <c r="HQY219" s="1"/>
+      <c r="HQZ219" s="23"/>
+      <c r="HRA219" s="23"/>
+      <c r="HRB219" s="1"/>
+      <c r="HRC219" s="23"/>
+      <c r="HRD219" s="23"/>
+      <c r="HRE219" s="1"/>
+      <c r="HRF219" s="23"/>
+      <c r="HRG219" s="23"/>
+      <c r="HRH219" s="1"/>
+      <c r="HRI219" s="23"/>
+      <c r="HRJ219" s="23"/>
+      <c r="HRK219" s="1"/>
+      <c r="HRL219" s="23"/>
+      <c r="HRM219" s="23"/>
+      <c r="HRN219" s="1"/>
+      <c r="HRO219" s="23"/>
+      <c r="HRP219" s="23"/>
+      <c r="HRQ219" s="1"/>
+      <c r="HRR219" s="23"/>
+      <c r="HRS219" s="23"/>
+      <c r="HRT219" s="1"/>
+      <c r="HRU219" s="23"/>
+      <c r="HRV219" s="23"/>
+      <c r="HRW219" s="1"/>
+      <c r="HRX219" s="23"/>
+      <c r="HRY219" s="23"/>
+      <c r="HRZ219" s="1"/>
+      <c r="HSA219" s="23"/>
+      <c r="HSB219" s="23"/>
+      <c r="HSC219" s="1"/>
+      <c r="HSD219" s="23"/>
+      <c r="HSE219" s="23"/>
+      <c r="HSF219" s="1"/>
+      <c r="HSG219" s="23"/>
+      <c r="HSH219" s="23"/>
+      <c r="HSI219" s="1"/>
+      <c r="HSJ219" s="23"/>
+      <c r="HSK219" s="23"/>
+      <c r="HSL219" s="1"/>
+      <c r="HSM219" s="23"/>
+      <c r="HSN219" s="23"/>
+      <c r="HSO219" s="1"/>
+      <c r="HSP219" s="23"/>
+      <c r="HSQ219" s="23"/>
+      <c r="HSR219" s="1"/>
+      <c r="HSS219" s="23"/>
+      <c r="HST219" s="23"/>
+      <c r="HSU219" s="1"/>
+      <c r="HSV219" s="23"/>
+      <c r="HSW219" s="23"/>
+      <c r="HSX219" s="1"/>
+      <c r="HSY219" s="23"/>
+      <c r="HSZ219" s="23"/>
+      <c r="HTA219" s="1"/>
+      <c r="HTB219" s="23"/>
+      <c r="HTC219" s="23"/>
+      <c r="HTD219" s="1"/>
+      <c r="HTE219" s="23"/>
+      <c r="HTF219" s="23"/>
+      <c r="HTG219" s="1"/>
+      <c r="HTH219" s="23"/>
+      <c r="HTI219" s="23"/>
+      <c r="HTJ219" s="1"/>
+      <c r="HTK219" s="23"/>
+      <c r="HTL219" s="23"/>
+      <c r="HTM219" s="1"/>
+      <c r="HTN219" s="23"/>
+      <c r="HTO219" s="23"/>
+      <c r="HTP219" s="1"/>
+      <c r="HTQ219" s="23"/>
+      <c r="HTR219" s="23"/>
+      <c r="HTS219" s="1"/>
+      <c r="HTT219" s="23"/>
+      <c r="HTU219" s="23"/>
+      <c r="HTV219" s="1"/>
+      <c r="HTW219" s="23"/>
+      <c r="HTX219" s="23"/>
+      <c r="HTY219" s="1"/>
+      <c r="HTZ219" s="23"/>
+      <c r="HUA219" s="23"/>
+      <c r="HUB219" s="1"/>
+      <c r="HUC219" s="23"/>
+      <c r="HUD219" s="23"/>
+      <c r="HUE219" s="1"/>
+      <c r="HUF219" s="23"/>
+      <c r="HUG219" s="23"/>
+      <c r="HUH219" s="1"/>
+      <c r="HUI219" s="23"/>
+      <c r="HUJ219" s="23"/>
+      <c r="HUK219" s="1"/>
+      <c r="HUL219" s="23"/>
+      <c r="HUM219" s="23"/>
+      <c r="HUN219" s="1"/>
+      <c r="HUO219" s="23"/>
+      <c r="HUP219" s="23"/>
+      <c r="HUQ219" s="1"/>
+      <c r="HUR219" s="23"/>
+      <c r="HUS219" s="23"/>
+      <c r="HUT219" s="1"/>
+      <c r="HUU219" s="23"/>
+      <c r="HUV219" s="23"/>
+      <c r="HUW219" s="1"/>
+      <c r="HUX219" s="23"/>
+      <c r="HUY219" s="23"/>
+      <c r="HUZ219" s="1"/>
+      <c r="HVA219" s="23"/>
+      <c r="HVB219" s="23"/>
+      <c r="HVC219" s="1"/>
+      <c r="HVD219" s="23"/>
+      <c r="HVE219" s="23"/>
+      <c r="HVF219" s="1"/>
+      <c r="HVG219" s="23"/>
+      <c r="HVH219" s="23"/>
+      <c r="HVI219" s="1"/>
+      <c r="HVJ219" s="23"/>
+      <c r="HVK219" s="23"/>
+      <c r="HVL219" s="1"/>
+      <c r="HVM219" s="23"/>
+      <c r="HVN219" s="23"/>
+      <c r="HVO219" s="1"/>
+      <c r="HVP219" s="23"/>
+      <c r="HVQ219" s="23"/>
+      <c r="HVR219" s="1"/>
+      <c r="HVS219" s="23"/>
+      <c r="HVT219" s="23"/>
+      <c r="HVU219" s="1"/>
+      <c r="HVV219" s="23"/>
+      <c r="HVW219" s="23"/>
+      <c r="HVX219" s="1"/>
+      <c r="HVY219" s="23"/>
+      <c r="HVZ219" s="23"/>
+      <c r="HWA219" s="1"/>
+      <c r="HWB219" s="23"/>
+      <c r="HWC219" s="23"/>
+      <c r="HWD219" s="1"/>
+      <c r="HWE219" s="23"/>
+      <c r="HWF219" s="23"/>
+      <c r="HWG219" s="1"/>
+      <c r="HWH219" s="23"/>
+      <c r="HWI219" s="23"/>
+      <c r="HWJ219" s="1"/>
+      <c r="HWK219" s="23"/>
+      <c r="HWL219" s="23"/>
+      <c r="HWM219" s="1"/>
+      <c r="HWN219" s="23"/>
+      <c r="HWO219" s="23"/>
+      <c r="HWP219" s="1"/>
+      <c r="HWQ219" s="23"/>
+      <c r="HWR219" s="23"/>
+      <c r="HWS219" s="1"/>
+      <c r="HWT219" s="23"/>
+      <c r="HWU219" s="23"/>
+      <c r="HWV219" s="1"/>
+      <c r="HWW219" s="23"/>
+      <c r="HWX219" s="23"/>
+      <c r="HWY219" s="1"/>
+      <c r="HWZ219" s="23"/>
+      <c r="HXA219" s="23"/>
+      <c r="HXB219" s="1"/>
+      <c r="HXC219" s="23"/>
+      <c r="HXD219" s="23"/>
+      <c r="HXE219" s="1"/>
+      <c r="HXF219" s="23"/>
+      <c r="HXG219" s="23"/>
+      <c r="HXH219" s="1"/>
+      <c r="HXI219" s="23"/>
+      <c r="HXJ219" s="23"/>
+      <c r="HXK219" s="1"/>
+      <c r="HXL219" s="23"/>
+      <c r="HXM219" s="23"/>
+      <c r="HXN219" s="1"/>
+      <c r="HXO219" s="23"/>
+      <c r="HXP219" s="23"/>
+      <c r="HXQ219" s="1"/>
+      <c r="HXR219" s="23"/>
+      <c r="HXS219" s="23"/>
+      <c r="HXT219" s="1"/>
+      <c r="HXU219" s="23"/>
+      <c r="HXV219" s="23"/>
+      <c r="HXW219" s="1"/>
+      <c r="HXX219" s="23"/>
+      <c r="HXY219" s="23"/>
+      <c r="HXZ219" s="1"/>
+      <c r="HYA219" s="23"/>
+      <c r="HYB219" s="23"/>
+      <c r="HYC219" s="1"/>
+      <c r="HYD219" s="23"/>
+      <c r="HYE219" s="23"/>
+      <c r="HYF219" s="1"/>
+      <c r="HYG219" s="23"/>
+      <c r="HYH219" s="23"/>
+      <c r="HYI219" s="1"/>
+      <c r="HYJ219" s="23"/>
+      <c r="HYK219" s="23"/>
+      <c r="HYL219" s="1"/>
+      <c r="HYM219" s="23"/>
+      <c r="HYN219" s="23"/>
+      <c r="HYO219" s="1"/>
+      <c r="HYP219" s="23"/>
+      <c r="HYQ219" s="23"/>
+      <c r="HYR219" s="1"/>
+      <c r="HYS219" s="23"/>
+      <c r="HYT219" s="23"/>
+      <c r="HYU219" s="1"/>
+      <c r="HYV219" s="23"/>
+      <c r="HYW219" s="23"/>
+      <c r="HYX219" s="1"/>
+      <c r="HYY219" s="23"/>
+      <c r="HYZ219" s="23"/>
+      <c r="HZA219" s="1"/>
+      <c r="HZB219" s="23"/>
+      <c r="HZC219" s="23"/>
+      <c r="HZD219" s="1"/>
+      <c r="HZE219" s="23"/>
+      <c r="HZF219" s="23"/>
+      <c r="HZG219" s="1"/>
+      <c r="HZH219" s="23"/>
+      <c r="HZI219" s="23"/>
+      <c r="HZJ219" s="1"/>
+      <c r="HZK219" s="23"/>
+      <c r="HZL219" s="23"/>
+      <c r="HZM219" s="1"/>
+      <c r="HZN219" s="23"/>
+      <c r="HZO219" s="23"/>
+      <c r="HZP219" s="1"/>
+      <c r="HZQ219" s="23"/>
+      <c r="HZR219" s="23"/>
+      <c r="HZS219" s="1"/>
+      <c r="HZT219" s="23"/>
+      <c r="HZU219" s="23"/>
+      <c r="HZV219" s="1"/>
+      <c r="HZW219" s="23"/>
+      <c r="HZX219" s="23"/>
+      <c r="HZY219" s="1"/>
+      <c r="HZZ219" s="23"/>
+      <c r="IAA219" s="23"/>
+      <c r="IAB219" s="1"/>
+      <c r="IAC219" s="23"/>
+      <c r="IAD219" s="23"/>
+      <c r="IAE219" s="1"/>
+      <c r="IAF219" s="23"/>
+      <c r="IAG219" s="23"/>
+      <c r="IAH219" s="1"/>
+      <c r="IAI219" s="23"/>
+      <c r="IAJ219" s="23"/>
+      <c r="IAK219" s="1"/>
+      <c r="IAL219" s="23"/>
+      <c r="IAM219" s="23"/>
+      <c r="IAN219" s="1"/>
+      <c r="IAO219" s="23"/>
+      <c r="IAP219" s="23"/>
+      <c r="IAQ219" s="1"/>
+      <c r="IAR219" s="23"/>
+      <c r="IAS219" s="23"/>
+      <c r="IAT219" s="1"/>
+      <c r="IAU219" s="23"/>
+      <c r="IAV219" s="23"/>
+      <c r="IAW219" s="1"/>
+      <c r="IAX219" s="23"/>
+      <c r="IAY219" s="23"/>
+      <c r="IAZ219" s="1"/>
+      <c r="IBA219" s="23"/>
+      <c r="IBB219" s="23"/>
+      <c r="IBC219" s="1"/>
+      <c r="IBD219" s="23"/>
+      <c r="IBE219" s="23"/>
+      <c r="IBF219" s="1"/>
+      <c r="IBG219" s="23"/>
+      <c r="IBH219" s="23"/>
+      <c r="IBI219" s="1"/>
+      <c r="IBJ219" s="23"/>
+      <c r="IBK219" s="23"/>
+      <c r="IBL219" s="1"/>
+      <c r="IBM219" s="23"/>
+      <c r="IBN219" s="23"/>
+      <c r="IBO219" s="1"/>
+      <c r="IBP219" s="23"/>
+      <c r="IBQ219" s="23"/>
+      <c r="IBR219" s="1"/>
+      <c r="IBS219" s="23"/>
+      <c r="IBT219" s="23"/>
+      <c r="IBU219" s="1"/>
+      <c r="IBV219" s="23"/>
+      <c r="IBW219" s="23"/>
+      <c r="IBX219" s="1"/>
+      <c r="IBY219" s="23"/>
+      <c r="IBZ219" s="23"/>
+      <c r="ICA219" s="1"/>
+      <c r="ICB219" s="23"/>
+      <c r="ICC219" s="23"/>
+      <c r="ICD219" s="1"/>
+      <c r="ICE219" s="23"/>
+      <c r="ICF219" s="23"/>
+      <c r="ICG219" s="1"/>
+      <c r="ICH219" s="23"/>
+      <c r="ICI219" s="23"/>
+      <c r="ICJ219" s="1"/>
+      <c r="ICK219" s="23"/>
+      <c r="ICL219" s="23"/>
+      <c r="ICM219" s="1"/>
+      <c r="ICN219" s="23"/>
+      <c r="ICO219" s="23"/>
+      <c r="ICP219" s="1"/>
+      <c r="ICQ219" s="23"/>
+      <c r="ICR219" s="23"/>
+      <c r="ICS219" s="1"/>
+      <c r="ICT219" s="23"/>
+      <c r="ICU219" s="23"/>
+      <c r="ICV219" s="1"/>
+      <c r="ICW219" s="23"/>
+      <c r="ICX219" s="23"/>
+      <c r="ICY219" s="1"/>
+      <c r="ICZ219" s="23"/>
+      <c r="IDA219" s="23"/>
+      <c r="IDB219" s="1"/>
+      <c r="IDC219" s="23"/>
+      <c r="IDD219" s="23"/>
+      <c r="IDE219" s="1"/>
+      <c r="IDF219" s="23"/>
+      <c r="IDG219" s="23"/>
+      <c r="IDH219" s="1"/>
+      <c r="IDI219" s="23"/>
+      <c r="IDJ219" s="23"/>
+      <c r="IDK219" s="1"/>
+      <c r="IDL219" s="23"/>
+      <c r="IDM219" s="23"/>
+      <c r="IDN219" s="1"/>
+      <c r="IDO219" s="23"/>
+      <c r="IDP219" s="23"/>
+      <c r="IDQ219" s="1"/>
+      <c r="IDR219" s="23"/>
+      <c r="IDS219" s="23"/>
+      <c r="IDT219" s="1"/>
+      <c r="IDU219" s="23"/>
+      <c r="IDV219" s="23"/>
+      <c r="IDW219" s="1"/>
+      <c r="IDX219" s="23"/>
+      <c r="IDY219" s="23"/>
+      <c r="IDZ219" s="1"/>
+      <c r="IEA219" s="23"/>
+      <c r="IEB219" s="23"/>
+      <c r="IEC219" s="1"/>
+      <c r="IED219" s="23"/>
+      <c r="IEE219" s="23"/>
+      <c r="IEF219" s="1"/>
+      <c r="IEG219" s="23"/>
+      <c r="IEH219" s="23"/>
+      <c r="IEI219" s="1"/>
+      <c r="IEJ219" s="23"/>
+      <c r="IEK219" s="23"/>
+      <c r="IEL219" s="1"/>
+      <c r="IEM219" s="23"/>
+      <c r="IEN219" s="23"/>
+      <c r="IEO219" s="1"/>
+      <c r="IEP219" s="23"/>
+      <c r="IEQ219" s="23"/>
+      <c r="IER219" s="1"/>
+      <c r="IES219" s="23"/>
+      <c r="IET219" s="23"/>
+      <c r="IEU219" s="1"/>
+      <c r="IEV219" s="23"/>
+      <c r="IEW219" s="23"/>
+      <c r="IEX219" s="1"/>
+      <c r="IEY219" s="23"/>
+      <c r="IEZ219" s="23"/>
+      <c r="IFA219" s="1"/>
+      <c r="IFB219" s="23"/>
+      <c r="IFC219" s="23"/>
+      <c r="IFD219" s="1"/>
+      <c r="IFE219" s="23"/>
+      <c r="IFF219" s="23"/>
+      <c r="IFG219" s="1"/>
+      <c r="IFH219" s="23"/>
+      <c r="IFI219" s="23"/>
+      <c r="IFJ219" s="1"/>
+      <c r="IFK219" s="23"/>
+      <c r="IFL219" s="23"/>
+      <c r="IFM219" s="1"/>
+      <c r="IFN219" s="23"/>
+      <c r="IFO219" s="23"/>
+      <c r="IFP219" s="1"/>
+      <c r="IFQ219" s="23"/>
+      <c r="IFR219" s="23"/>
+      <c r="IFS219" s="1"/>
+      <c r="IFT219" s="23"/>
+      <c r="IFU219" s="23"/>
+      <c r="IFV219" s="1"/>
+      <c r="IFW219" s="23"/>
+      <c r="IFX219" s="23"/>
+      <c r="IFY219" s="1"/>
+      <c r="IFZ219" s="23"/>
+      <c r="IGA219" s="23"/>
+      <c r="IGB219" s="1"/>
+      <c r="IGC219" s="23"/>
+      <c r="IGD219" s="23"/>
+      <c r="IGE219" s="1"/>
+      <c r="IGF219" s="23"/>
+      <c r="IGG219" s="23"/>
+      <c r="IGH219" s="1"/>
+      <c r="IGI219" s="23"/>
+      <c r="IGJ219" s="23"/>
+      <c r="IGK219" s="1"/>
+      <c r="IGL219" s="23"/>
+      <c r="IGM219" s="23"/>
+      <c r="IGN219" s="1"/>
+      <c r="IGO219" s="23"/>
+      <c r="IGP219" s="23"/>
+      <c r="IGQ219" s="1"/>
+      <c r="IGR219" s="23"/>
+      <c r="IGS219" s="23"/>
+      <c r="IGT219" s="1"/>
+      <c r="IGU219" s="23"/>
+      <c r="IGV219" s="23"/>
+      <c r="IGW219" s="1"/>
+      <c r="IGX219" s="23"/>
+      <c r="IGY219" s="23"/>
+      <c r="IGZ219" s="1"/>
+      <c r="IHA219" s="23"/>
+      <c r="IHB219" s="23"/>
+      <c r="IHC219" s="1"/>
+      <c r="IHD219" s="23"/>
+      <c r="IHE219" s="23"/>
+      <c r="IHF219" s="1"/>
+      <c r="IHG219" s="23"/>
+      <c r="IHH219" s="23"/>
+      <c r="IHI219" s="1"/>
+      <c r="IHJ219" s="23"/>
+      <c r="IHK219" s="23"/>
+      <c r="IHL219" s="1"/>
+      <c r="IHM219" s="23"/>
+      <c r="IHN219" s="23"/>
+      <c r="IHO219" s="1"/>
+      <c r="IHP219" s="23"/>
+      <c r="IHQ219" s="23"/>
+      <c r="IHR219" s="1"/>
+      <c r="IHS219" s="23"/>
+      <c r="IHT219" s="23"/>
+      <c r="IHU219" s="1"/>
+      <c r="IHV219" s="23"/>
+      <c r="IHW219" s="23"/>
+      <c r="IHX219" s="1"/>
+      <c r="IHY219" s="23"/>
+      <c r="IHZ219" s="23"/>
+      <c r="IIA219" s="1"/>
+      <c r="IIB219" s="23"/>
+      <c r="IIC219" s="23"/>
+      <c r="IID219" s="1"/>
+      <c r="IIE219" s="23"/>
+      <c r="IIF219" s="23"/>
+      <c r="IIG219" s="1"/>
+      <c r="IIH219" s="23"/>
+      <c r="III219" s="23"/>
+      <c r="IIJ219" s="1"/>
+      <c r="IIK219" s="23"/>
+      <c r="IIL219" s="23"/>
+      <c r="IIM219" s="1"/>
+      <c r="IIN219" s="23"/>
+      <c r="IIO219" s="23"/>
+      <c r="IIP219" s="1"/>
+      <c r="IIQ219" s="23"/>
+      <c r="IIR219" s="23"/>
+      <c r="IIS219" s="1"/>
+      <c r="IIT219" s="23"/>
+      <c r="IIU219" s="23"/>
+      <c r="IIV219" s="1"/>
+      <c r="IIW219" s="23"/>
+      <c r="IIX219" s="23"/>
+      <c r="IIY219" s="1"/>
+      <c r="IIZ219" s="23"/>
+      <c r="IJA219" s="23"/>
+      <c r="IJB219" s="1"/>
+      <c r="IJC219" s="23"/>
+      <c r="IJD219" s="23"/>
+      <c r="IJE219" s="1"/>
+      <c r="IJF219" s="23"/>
+      <c r="IJG219" s="23"/>
+      <c r="IJH219" s="1"/>
+      <c r="IJI219" s="23"/>
+      <c r="IJJ219" s="23"/>
+      <c r="IJK219" s="1"/>
+      <c r="IJL219" s="23"/>
+      <c r="IJM219" s="23"/>
+      <c r="IJN219" s="1"/>
+      <c r="IJO219" s="23"/>
+      <c r="IJP219" s="23"/>
+      <c r="IJQ219" s="1"/>
+      <c r="IJR219" s="23"/>
+      <c r="IJS219" s="23"/>
+      <c r="IJT219" s="1"/>
+      <c r="IJU219" s="23"/>
+      <c r="IJV219" s="23"/>
+      <c r="IJW219" s="1"/>
+      <c r="IJX219" s="23"/>
+      <c r="IJY219" s="23"/>
+      <c r="IJZ219" s="1"/>
+      <c r="IKA219" s="23"/>
+      <c r="IKB219" s="23"/>
+      <c r="IKC219" s="1"/>
+      <c r="IKD219" s="23"/>
+      <c r="IKE219" s="23"/>
+      <c r="IKF219" s="1"/>
+      <c r="IKG219" s="23"/>
+      <c r="IKH219" s="23"/>
+      <c r="IKI219" s="1"/>
+      <c r="IKJ219" s="23"/>
+      <c r="IKK219" s="23"/>
+      <c r="IKL219" s="1"/>
+      <c r="IKM219" s="23"/>
+      <c r="IKN219" s="23"/>
+      <c r="IKO219" s="1"/>
+      <c r="IKP219" s="23"/>
+      <c r="IKQ219" s="23"/>
+      <c r="IKR219" s="1"/>
+      <c r="IKS219" s="23"/>
+      <c r="IKT219" s="23"/>
+      <c r="IKU219" s="1"/>
+      <c r="IKV219" s="23"/>
+      <c r="IKW219" s="23"/>
+      <c r="IKX219" s="1"/>
+      <c r="IKY219" s="23"/>
+      <c r="IKZ219" s="23"/>
+      <c r="ILA219" s="1"/>
+      <c r="ILB219" s="23"/>
+      <c r="ILC219" s="23"/>
+      <c r="ILD219" s="1"/>
+      <c r="ILE219" s="23"/>
+      <c r="ILF219" s="23"/>
+      <c r="ILG219" s="1"/>
+      <c r="ILH219" s="23"/>
+      <c r="ILI219" s="23"/>
+      <c r="ILJ219" s="1"/>
+      <c r="ILK219" s="23"/>
+      <c r="ILL219" s="23"/>
+      <c r="ILM219" s="1"/>
+      <c r="ILN219" s="23"/>
+      <c r="ILO219" s="23"/>
+      <c r="ILP219" s="1"/>
+      <c r="ILQ219" s="23"/>
+      <c r="ILR219" s="23"/>
+      <c r="ILS219" s="1"/>
+      <c r="ILT219" s="23"/>
+      <c r="ILU219" s="23"/>
+      <c r="ILV219" s="1"/>
+      <c r="ILW219" s="23"/>
+      <c r="ILX219" s="23"/>
+      <c r="ILY219" s="1"/>
+      <c r="ILZ219" s="23"/>
+      <c r="IMA219" s="23"/>
+      <c r="IMB219" s="1"/>
+      <c r="IMC219" s="23"/>
+      <c r="IMD219" s="23"/>
+      <c r="IME219" s="1"/>
+      <c r="IMF219" s="23"/>
+      <c r="IMG219" s="23"/>
+      <c r="IMH219" s="1"/>
+      <c r="IMI219" s="23"/>
+      <c r="IMJ219" s="23"/>
+      <c r="IMK219" s="1"/>
+      <c r="IML219" s="23"/>
+      <c r="IMM219" s="23"/>
+      <c r="IMN219" s="1"/>
+      <c r="IMO219" s="23"/>
+      <c r="IMP219" s="23"/>
+      <c r="IMQ219" s="1"/>
+      <c r="IMR219" s="23"/>
+      <c r="IMS219" s="23"/>
+      <c r="IMT219" s="1"/>
+      <c r="IMU219" s="23"/>
+      <c r="IMV219" s="23"/>
+      <c r="IMW219" s="1"/>
+      <c r="IMX219" s="23"/>
+      <c r="IMY219" s="23"/>
+      <c r="IMZ219" s="1"/>
+      <c r="INA219" s="23"/>
+      <c r="INB219" s="23"/>
+      <c r="INC219" s="1"/>
+      <c r="IND219" s="23"/>
+      <c r="INE219" s="23"/>
+      <c r="INF219" s="1"/>
+      <c r="ING219" s="23"/>
+      <c r="INH219" s="23"/>
+      <c r="INI219" s="1"/>
+      <c r="INJ219" s="23"/>
+      <c r="INK219" s="23"/>
+      <c r="INL219" s="1"/>
+      <c r="INM219" s="23"/>
+      <c r="INN219" s="23"/>
+      <c r="INO219" s="1"/>
+      <c r="INP219" s="23"/>
+      <c r="INQ219" s="23"/>
+      <c r="INR219" s="1"/>
+      <c r="INS219" s="23"/>
+      <c r="INT219" s="23"/>
+      <c r="INU219" s="1"/>
+      <c r="INV219" s="23"/>
+      <c r="INW219" s="23"/>
+      <c r="INX219" s="1"/>
+      <c r="INY219" s="23"/>
+      <c r="INZ219" s="23"/>
+      <c r="IOA219" s="1"/>
+      <c r="IOB219" s="23"/>
+      <c r="IOC219" s="23"/>
+      <c r="IOD219" s="1"/>
+      <c r="IOE219" s="23"/>
+      <c r="IOF219" s="23"/>
+      <c r="IOG219" s="1"/>
+      <c r="IOH219" s="23"/>
+      <c r="IOI219" s="23"/>
+      <c r="IOJ219" s="1"/>
+      <c r="IOK219" s="23"/>
+      <c r="IOL219" s="23"/>
+      <c r="IOM219" s="1"/>
+      <c r="ION219" s="23"/>
+      <c r="IOO219" s="23"/>
+      <c r="IOP219" s="1"/>
+      <c r="IOQ219" s="23"/>
+      <c r="IOR219" s="23"/>
+      <c r="IOS219" s="1"/>
+      <c r="IOT219" s="23"/>
+      <c r="IOU219" s="23"/>
+      <c r="IOV219" s="1"/>
+      <c r="IOW219" s="23"/>
+      <c r="IOX219" s="23"/>
+      <c r="IOY219" s="1"/>
+      <c r="IOZ219" s="23"/>
+      <c r="IPA219" s="23"/>
+      <c r="IPB219" s="1"/>
+      <c r="IPC219" s="23"/>
+      <c r="IPD219" s="23"/>
+      <c r="IPE219" s="1"/>
+      <c r="IPF219" s="23"/>
+      <c r="IPG219" s="23"/>
+      <c r="IPH219" s="1"/>
+      <c r="IPI219" s="23"/>
+      <c r="IPJ219" s="23"/>
+      <c r="IPK219" s="1"/>
+      <c r="IPL219" s="23"/>
+      <c r="IPM219" s="23"/>
+      <c r="IPN219" s="1"/>
+      <c r="IPO219" s="23"/>
+      <c r="IPP219" s="23"/>
+      <c r="IPQ219" s="1"/>
+      <c r="IPR219" s="23"/>
+      <c r="IPS219" s="23"/>
+      <c r="IPT219" s="1"/>
+      <c r="IPU219" s="23"/>
+      <c r="IPV219" s="23"/>
+      <c r="IPW219" s="1"/>
+      <c r="IPX219" s="23"/>
+      <c r="IPY219" s="23"/>
+      <c r="IPZ219" s="1"/>
+      <c r="IQA219" s="23"/>
+      <c r="IQB219" s="23"/>
+      <c r="IQC219" s="1"/>
+      <c r="IQD219" s="23"/>
+      <c r="IQE219" s="23"/>
+      <c r="IQF219" s="1"/>
+      <c r="IQG219" s="23"/>
+      <c r="IQH219" s="23"/>
+      <c r="IQI219" s="1"/>
+      <c r="IQJ219" s="23"/>
+      <c r="IQK219" s="23"/>
+      <c r="IQL219" s="1"/>
+      <c r="IQM219" s="23"/>
+      <c r="IQN219" s="23"/>
+      <c r="IQO219" s="1"/>
+      <c r="IQP219" s="23"/>
+      <c r="IQQ219" s="23"/>
+      <c r="IQR219" s="1"/>
+      <c r="IQS219" s="23"/>
+      <c r="IQT219" s="23"/>
+      <c r="IQU219" s="1"/>
+      <c r="IQV219" s="23"/>
+      <c r="IQW219" s="23"/>
+      <c r="IQX219" s="1"/>
+      <c r="IQY219" s="23"/>
+      <c r="IQZ219" s="23"/>
+      <c r="IRA219" s="1"/>
+      <c r="IRB219" s="23"/>
+      <c r="IRC219" s="23"/>
+      <c r="IRD219" s="1"/>
+      <c r="IRE219" s="23"/>
+      <c r="IRF219" s="23"/>
+      <c r="IRG219" s="1"/>
+      <c r="IRH219" s="23"/>
+      <c r="IRI219" s="23"/>
+      <c r="IRJ219" s="1"/>
+      <c r="IRK219" s="23"/>
+      <c r="IRL219" s="23"/>
+      <c r="IRM219" s="1"/>
+      <c r="IRN219" s="23"/>
+      <c r="IRO219" s="23"/>
+      <c r="IRP219" s="1"/>
+      <c r="IRQ219" s="23"/>
+      <c r="IRR219" s="23"/>
+      <c r="IRS219" s="1"/>
+      <c r="IRT219" s="23"/>
+      <c r="IRU219" s="23"/>
+      <c r="IRV219" s="1"/>
+      <c r="IRW219" s="23"/>
+      <c r="IRX219" s="23"/>
+      <c r="IRY219" s="1"/>
+      <c r="IRZ219" s="23"/>
+      <c r="ISA219" s="23"/>
+      <c r="ISB219" s="1"/>
+      <c r="ISC219" s="23"/>
+      <c r="ISD219" s="23"/>
+      <c r="ISE219" s="1"/>
+      <c r="ISF219" s="23"/>
+      <c r="ISG219" s="23"/>
+      <c r="ISH219" s="1"/>
+      <c r="ISI219" s="23"/>
+      <c r="ISJ219" s="23"/>
+      <c r="ISK219" s="1"/>
+      <c r="ISL219" s="23"/>
+      <c r="ISM219" s="23"/>
+      <c r="ISN219" s="1"/>
+      <c r="ISO219" s="23"/>
+      <c r="ISP219" s="23"/>
+      <c r="ISQ219" s="1"/>
+      <c r="ISR219" s="23"/>
+      <c r="ISS219" s="23"/>
+      <c r="IST219" s="1"/>
+      <c r="ISU219" s="23"/>
+      <c r="ISV219" s="23"/>
+      <c r="ISW219" s="1"/>
+      <c r="ISX219" s="23"/>
+      <c r="ISY219" s="23"/>
+      <c r="ISZ219" s="1"/>
+      <c r="ITA219" s="23"/>
+      <c r="ITB219" s="23"/>
+      <c r="ITC219" s="1"/>
+      <c r="ITD219" s="23"/>
+      <c r="ITE219" s="23"/>
+      <c r="ITF219" s="1"/>
+      <c r="ITG219" s="23"/>
+      <c r="ITH219" s="23"/>
+      <c r="ITI219" s="1"/>
+      <c r="ITJ219" s="23"/>
+      <c r="ITK219" s="23"/>
+      <c r="ITL219" s="1"/>
+      <c r="ITM219" s="23"/>
+      <c r="ITN219" s="23"/>
+      <c r="ITO219" s="1"/>
+      <c r="ITP219" s="23"/>
+      <c r="ITQ219" s="23"/>
+      <c r="ITR219" s="1"/>
+      <c r="ITS219" s="23"/>
+      <c r="ITT219" s="23"/>
+      <c r="ITU219" s="1"/>
+      <c r="ITV219" s="23"/>
+      <c r="ITW219" s="23"/>
+      <c r="ITX219" s="1"/>
+      <c r="ITY219" s="23"/>
+      <c r="ITZ219" s="23"/>
+      <c r="IUA219" s="1"/>
+      <c r="IUB219" s="23"/>
+      <c r="IUC219" s="23"/>
+      <c r="IUD219" s="1"/>
+      <c r="IUE219" s="23"/>
+      <c r="IUF219" s="23"/>
+      <c r="IUG219" s="1"/>
+      <c r="IUH219" s="23"/>
+      <c r="IUI219" s="23"/>
+      <c r="IUJ219" s="1"/>
+      <c r="IUK219" s="23"/>
+      <c r="IUL219" s="23"/>
+      <c r="IUM219" s="1"/>
+      <c r="IUN219" s="23"/>
+      <c r="IUO219" s="23"/>
+      <c r="IUP219" s="1"/>
+      <c r="IUQ219" s="23"/>
+      <c r="IUR219" s="23"/>
+      <c r="IUS219" s="1"/>
+      <c r="IUT219" s="23"/>
+      <c r="IUU219" s="23"/>
+      <c r="IUV219" s="1"/>
+      <c r="IUW219" s="23"/>
+      <c r="IUX219" s="23"/>
+      <c r="IUY219" s="1"/>
+      <c r="IUZ219" s="23"/>
+      <c r="IVA219" s="23"/>
+      <c r="IVB219" s="1"/>
+      <c r="IVC219" s="23"/>
+      <c r="IVD219" s="23"/>
+      <c r="IVE219" s="1"/>
+      <c r="IVF219" s="23"/>
+      <c r="IVG219" s="23"/>
+      <c r="IVH219" s="1"/>
+      <c r="IVI219" s="23"/>
+      <c r="IVJ219" s="23"/>
+      <c r="IVK219" s="1"/>
+      <c r="IVL219" s="23"/>
+      <c r="IVM219" s="23"/>
+      <c r="IVN219" s="1"/>
+      <c r="IVO219" s="23"/>
+      <c r="IVP219" s="23"/>
+      <c r="IVQ219" s="1"/>
+      <c r="IVR219" s="23"/>
+      <c r="IVS219" s="23"/>
+      <c r="IVT219" s="1"/>
+      <c r="IVU219" s="23"/>
+      <c r="IVV219" s="23"/>
+      <c r="IVW219" s="1"/>
+      <c r="IVX219" s="23"/>
+      <c r="IVY219" s="23"/>
+      <c r="IVZ219" s="1"/>
+      <c r="IWA219" s="23"/>
+      <c r="IWB219" s="23"/>
+      <c r="IWC219" s="1"/>
+      <c r="IWD219" s="23"/>
+      <c r="IWE219" s="23"/>
+      <c r="IWF219" s="1"/>
+      <c r="IWG219" s="23"/>
+      <c r="IWH219" s="23"/>
+      <c r="IWI219" s="1"/>
+      <c r="IWJ219" s="23"/>
+      <c r="IWK219" s="23"/>
+      <c r="IWL219" s="1"/>
+      <c r="IWM219" s="23"/>
+      <c r="IWN219" s="23"/>
+      <c r="IWO219" s="1"/>
+      <c r="IWP219" s="23"/>
+      <c r="IWQ219" s="23"/>
+      <c r="IWR219" s="1"/>
+      <c r="IWS219" s="23"/>
+      <c r="IWT219" s="23"/>
+      <c r="IWU219" s="1"/>
+      <c r="IWV219" s="23"/>
+      <c r="IWW219" s="23"/>
+      <c r="IWX219" s="1"/>
+      <c r="IWY219" s="23"/>
+      <c r="IWZ219" s="23"/>
+      <c r="IXA219" s="1"/>
+      <c r="IXB219" s="23"/>
+      <c r="IXC219" s="23"/>
+      <c r="IXD219" s="1"/>
+      <c r="IXE219" s="23"/>
+      <c r="IXF219" s="23"/>
+      <c r="IXG219" s="1"/>
+      <c r="IXH219" s="23"/>
+      <c r="IXI219" s="23"/>
+      <c r="IXJ219" s="1"/>
+      <c r="IXK219" s="23"/>
+      <c r="IXL219" s="23"/>
+      <c r="IXM219" s="1"/>
+      <c r="IXN219" s="23"/>
+      <c r="IXO219" s="23"/>
+      <c r="IXP219" s="1"/>
+      <c r="IXQ219" s="23"/>
+      <c r="IXR219" s="23"/>
+      <c r="IXS219" s="1"/>
+      <c r="IXT219" s="23"/>
+      <c r="IXU219" s="23"/>
+      <c r="IXV219" s="1"/>
+      <c r="IXW219" s="23"/>
+      <c r="IXX219" s="23"/>
+      <c r="IXY219" s="1"/>
+      <c r="IXZ219" s="23"/>
+      <c r="IYA219" s="23"/>
+      <c r="IYB219" s="1"/>
+      <c r="IYC219" s="23"/>
+      <c r="IYD219" s="23"/>
+      <c r="IYE219" s="1"/>
+      <c r="IYF219" s="23"/>
+      <c r="IYG219" s="23"/>
+      <c r="IYH219" s="1"/>
+      <c r="IYI219" s="23"/>
+      <c r="IYJ219" s="23"/>
+      <c r="IYK219" s="1"/>
+      <c r="IYL219" s="23"/>
+      <c r="IYM219" s="23"/>
+      <c r="IYN219" s="1"/>
+      <c r="IYO219" s="23"/>
+      <c r="IYP219" s="23"/>
+      <c r="IYQ219" s="1"/>
+      <c r="IYR219" s="23"/>
+      <c r="IYS219" s="23"/>
+      <c r="IYT219" s="1"/>
+      <c r="IYU219" s="23"/>
+      <c r="IYV219" s="23"/>
+      <c r="IYW219" s="1"/>
+      <c r="IYX219" s="23"/>
+      <c r="IYY219" s="23"/>
+      <c r="IYZ219" s="1"/>
+      <c r="IZA219" s="23"/>
+      <c r="IZB219" s="23"/>
+      <c r="IZC219" s="1"/>
+      <c r="IZD219" s="23"/>
+      <c r="IZE219" s="23"/>
+      <c r="IZF219" s="1"/>
+      <c r="IZG219" s="23"/>
+      <c r="IZH219" s="23"/>
+      <c r="IZI219" s="1"/>
+      <c r="IZJ219" s="23"/>
+      <c r="IZK219" s="23"/>
+      <c r="IZL219" s="1"/>
+      <c r="IZM219" s="23"/>
+      <c r="IZN219" s="23"/>
+      <c r="IZO219" s="1"/>
+      <c r="IZP219" s="23"/>
+      <c r="IZQ219" s="23"/>
+      <c r="IZR219" s="1"/>
+      <c r="IZS219" s="23"/>
+      <c r="IZT219" s="23"/>
+      <c r="IZU219" s="1"/>
+      <c r="IZV219" s="23"/>
+      <c r="IZW219" s="23"/>
+      <c r="IZX219" s="1"/>
+      <c r="IZY219" s="23"/>
+      <c r="IZZ219" s="23"/>
+      <c r="JAA219" s="1"/>
+      <c r="JAB219" s="23"/>
+      <c r="JAC219" s="23"/>
+      <c r="JAD219" s="1"/>
+      <c r="JAE219" s="23"/>
+      <c r="JAF219" s="23"/>
+      <c r="JAG219" s="1"/>
+      <c r="JAH219" s="23"/>
+      <c r="JAI219" s="23"/>
+      <c r="JAJ219" s="1"/>
+      <c r="JAK219" s="23"/>
+      <c r="JAL219" s="23"/>
+      <c r="JAM219" s="1"/>
+      <c r="JAN219" s="23"/>
+      <c r="JAO219" s="23"/>
+      <c r="JAP219" s="1"/>
+      <c r="JAQ219" s="23"/>
+      <c r="JAR219" s="23"/>
+      <c r="JAS219" s="1"/>
+      <c r="JAT219" s="23"/>
+      <c r="JAU219" s="23"/>
+      <c r="JAV219" s="1"/>
+      <c r="JAW219" s="23"/>
+      <c r="JAX219" s="23"/>
+      <c r="JAY219" s="1"/>
+      <c r="JAZ219" s="23"/>
+      <c r="JBA219" s="23"/>
+      <c r="JBB219" s="1"/>
+      <c r="JBC219" s="23"/>
+      <c r="JBD219" s="23"/>
+      <c r="JBE219" s="1"/>
+      <c r="JBF219" s="23"/>
+      <c r="JBG219" s="23"/>
+      <c r="JBH219" s="1"/>
+      <c r="JBI219" s="23"/>
+      <c r="JBJ219" s="23"/>
+      <c r="JBK219" s="1"/>
+      <c r="JBL219" s="23"/>
+      <c r="JBM219" s="23"/>
+      <c r="JBN219" s="1"/>
+      <c r="JBO219" s="23"/>
+      <c r="JBP219" s="23"/>
+      <c r="JBQ219" s="1"/>
+      <c r="JBR219" s="23"/>
+      <c r="JBS219" s="23"/>
+      <c r="JBT219" s="1"/>
+      <c r="JBU219" s="23"/>
+      <c r="JBV219" s="23"/>
+      <c r="JBW219" s="1"/>
+      <c r="JBX219" s="23"/>
+      <c r="JBY219" s="23"/>
+      <c r="JBZ219" s="1"/>
+      <c r="JCA219" s="23"/>
+      <c r="JCB219" s="23"/>
+      <c r="JCC219" s="1"/>
+      <c r="JCD219" s="23"/>
+      <c r="JCE219" s="23"/>
+      <c r="JCF219" s="1"/>
+      <c r="JCG219" s="23"/>
+      <c r="JCH219" s="23"/>
+      <c r="JCI219" s="1"/>
+      <c r="JCJ219" s="23"/>
+      <c r="JCK219" s="23"/>
+      <c r="JCL219" s="1"/>
+      <c r="JCM219" s="23"/>
+      <c r="JCN219" s="23"/>
+      <c r="JCO219" s="1"/>
+      <c r="JCP219" s="23"/>
+      <c r="JCQ219" s="23"/>
+      <c r="JCR219" s="1"/>
+      <c r="JCS219" s="23"/>
+      <c r="JCT219" s="23"/>
+      <c r="JCU219" s="1"/>
+      <c r="JCV219" s="23"/>
+      <c r="JCW219" s="23"/>
+      <c r="JCX219" s="1"/>
+      <c r="JCY219" s="23"/>
+      <c r="JCZ219" s="23"/>
+      <c r="JDA219" s="1"/>
+      <c r="JDB219" s="23"/>
+      <c r="JDC219" s="23"/>
+      <c r="JDD219" s="1"/>
+      <c r="JDE219" s="23"/>
+      <c r="JDF219" s="23"/>
+      <c r="JDG219" s="1"/>
+      <c r="JDH219" s="23"/>
+      <c r="JDI219" s="23"/>
+      <c r="JDJ219" s="1"/>
+      <c r="JDK219" s="23"/>
+      <c r="JDL219" s="23"/>
+      <c r="JDM219" s="1"/>
+      <c r="JDN219" s="23"/>
+      <c r="JDO219" s="23"/>
+      <c r="JDP219" s="1"/>
+      <c r="JDQ219" s="23"/>
+      <c r="JDR219" s="23"/>
+      <c r="JDS219" s="1"/>
+      <c r="JDT219" s="23"/>
+      <c r="JDU219" s="23"/>
+      <c r="JDV219" s="1"/>
+      <c r="JDW219" s="23"/>
+      <c r="JDX219" s="23"/>
+      <c r="JDY219" s="1"/>
+      <c r="JDZ219" s="23"/>
+      <c r="JEA219" s="23"/>
+      <c r="JEB219" s="1"/>
+      <c r="JEC219" s="23"/>
+      <c r="JED219" s="23"/>
+      <c r="JEE219" s="1"/>
+      <c r="JEF219" s="23"/>
+      <c r="JEG219" s="23"/>
+      <c r="JEH219" s="1"/>
+      <c r="JEI219" s="23"/>
+      <c r="JEJ219" s="23"/>
+      <c r="JEK219" s="1"/>
+      <c r="JEL219" s="23"/>
+      <c r="JEM219" s="23"/>
+      <c r="JEN219" s="1"/>
+      <c r="JEO219" s="23"/>
+      <c r="JEP219" s="23"/>
+      <c r="JEQ219" s="1"/>
+      <c r="JER219" s="23"/>
+      <c r="JES219" s="23"/>
+      <c r="JET219" s="1"/>
+      <c r="JEU219" s="23"/>
+      <c r="JEV219" s="23"/>
+      <c r="JEW219" s="1"/>
+      <c r="JEX219" s="23"/>
+      <c r="JEY219" s="23"/>
+      <c r="JEZ219" s="1"/>
+      <c r="JFA219" s="23"/>
+      <c r="JFB219" s="23"/>
+      <c r="JFC219" s="1"/>
+      <c r="JFD219" s="23"/>
+      <c r="JFE219" s="23"/>
+      <c r="JFF219" s="1"/>
+      <c r="JFG219" s="23"/>
+      <c r="JFH219" s="23"/>
+      <c r="JFI219" s="1"/>
+      <c r="JFJ219" s="23"/>
+      <c r="JFK219" s="23"/>
+      <c r="JFL219" s="1"/>
+      <c r="JFM219" s="23"/>
+      <c r="JFN219" s="23"/>
+      <c r="JFO219" s="1"/>
+      <c r="JFP219" s="23"/>
+      <c r="JFQ219" s="23"/>
+      <c r="JFR219" s="1"/>
+      <c r="JFS219" s="23"/>
+      <c r="JFT219" s="23"/>
+      <c r="JFU219" s="1"/>
+      <c r="JFV219" s="23"/>
+      <c r="JFW219" s="23"/>
+      <c r="JFX219" s="1"/>
+      <c r="JFY219" s="23"/>
+      <c r="JFZ219" s="23"/>
+      <c r="JGA219" s="1"/>
+      <c r="JGB219" s="23"/>
+      <c r="JGC219" s="23"/>
+      <c r="JGD219" s="1"/>
+      <c r="JGE219" s="23"/>
+      <c r="JGF219" s="23"/>
+      <c r="JGG219" s="1"/>
+      <c r="JGH219" s="23"/>
+      <c r="JGI219" s="23"/>
+      <c r="JGJ219" s="1"/>
+      <c r="JGK219" s="23"/>
+      <c r="JGL219" s="23"/>
+      <c r="JGM219" s="1"/>
+      <c r="JGN219" s="23"/>
+      <c r="JGO219" s="23"/>
+      <c r="JGP219" s="1"/>
+      <c r="JGQ219" s="23"/>
+      <c r="JGR219" s="23"/>
+      <c r="JGS219" s="1"/>
+      <c r="JGT219" s="23"/>
+      <c r="JGU219" s="23"/>
+      <c r="JGV219" s="1"/>
+      <c r="JGW219" s="23"/>
+      <c r="JGX219" s="23"/>
+      <c r="JGY219" s="1"/>
+      <c r="JGZ219" s="23"/>
+      <c r="JHA219" s="23"/>
+      <c r="JHB219" s="1"/>
+      <c r="JHC219" s="23"/>
+      <c r="JHD219" s="23"/>
+      <c r="JHE219" s="1"/>
+      <c r="JHF219" s="23"/>
+      <c r="JHG219" s="23"/>
+      <c r="JHH219" s="1"/>
+      <c r="JHI219" s="23"/>
+      <c r="JHJ219" s="23"/>
+      <c r="JHK219" s="1"/>
+      <c r="JHL219" s="23"/>
+      <c r="JHM219" s="23"/>
+      <c r="JHN219" s="1"/>
+      <c r="JHO219" s="23"/>
+      <c r="JHP219" s="23"/>
+      <c r="JHQ219" s="1"/>
+      <c r="JHR219" s="23"/>
+      <c r="JHS219" s="23"/>
+      <c r="JHT219" s="1"/>
+      <c r="JHU219" s="23"/>
+      <c r="JHV219" s="23"/>
+      <c r="JHW219" s="1"/>
+      <c r="JHX219" s="23"/>
+      <c r="JHY219" s="23"/>
+      <c r="JHZ219" s="1"/>
+      <c r="JIA219" s="23"/>
+      <c r="JIB219" s="23"/>
+      <c r="JIC219" s="1"/>
+      <c r="JID219" s="23"/>
+      <c r="JIE219" s="23"/>
+      <c r="JIF219" s="1"/>
+      <c r="JIG219" s="23"/>
+      <c r="JIH219" s="23"/>
+      <c r="JII219" s="1"/>
+      <c r="JIJ219" s="23"/>
+      <c r="JIK219" s="23"/>
+      <c r="JIL219" s="1"/>
+      <c r="JIM219" s="23"/>
+      <c r="JIN219" s="23"/>
+      <c r="JIO219" s="1"/>
+      <c r="JIP219" s="23"/>
+      <c r="JIQ219" s="23"/>
+      <c r="JIR219" s="1"/>
+      <c r="JIS219" s="23"/>
+      <c r="JIT219" s="23"/>
+      <c r="JIU219" s="1"/>
+      <c r="JIV219" s="23"/>
+      <c r="JIW219" s="23"/>
+      <c r="JIX219" s="1"/>
+      <c r="JIY219" s="23"/>
+      <c r="JIZ219" s="23"/>
+      <c r="JJA219" s="1"/>
+      <c r="JJB219" s="23"/>
+      <c r="JJC219" s="23"/>
+      <c r="JJD219" s="1"/>
+      <c r="JJE219" s="23"/>
+      <c r="JJF219" s="23"/>
+      <c r="JJG219" s="1"/>
+      <c r="JJH219" s="23"/>
+      <c r="JJI219" s="23"/>
+      <c r="JJJ219" s="1"/>
+      <c r="JJK219" s="23"/>
+      <c r="JJL219" s="23"/>
+      <c r="JJM219" s="1"/>
+      <c r="JJN219" s="23"/>
+      <c r="JJO219" s="23"/>
+      <c r="JJP219" s="1"/>
+      <c r="JJQ219" s="23"/>
+      <c r="JJR219" s="23"/>
+      <c r="JJS219" s="1"/>
+      <c r="JJT219" s="23"/>
+      <c r="JJU219" s="23"/>
+      <c r="JJV219" s="1"/>
+      <c r="JJW219" s="23"/>
+      <c r="JJX219" s="23"/>
+      <c r="JJY219" s="1"/>
+      <c r="JJZ219" s="23"/>
+      <c r="JKA219" s="23"/>
+      <c r="JKB219" s="1"/>
+      <c r="JKC219" s="23"/>
+      <c r="JKD219" s="23"/>
+      <c r="JKE219" s="1"/>
+      <c r="JKF219" s="23"/>
+      <c r="JKG219" s="23"/>
+      <c r="JKH219" s="1"/>
+      <c r="JKI219" s="23"/>
+      <c r="JKJ219" s="23"/>
+      <c r="JKK219" s="1"/>
+      <c r="JKL219" s="23"/>
+      <c r="JKM219" s="23"/>
+      <c r="JKN219" s="1"/>
+      <c r="JKO219" s="23"/>
+      <c r="JKP219" s="23"/>
+      <c r="JKQ219" s="1"/>
+      <c r="JKR219" s="23"/>
+      <c r="JKS219" s="23"/>
+      <c r="JKT219" s="1"/>
+      <c r="JKU219" s="23"/>
+      <c r="JKV219" s="23"/>
+      <c r="JKW219" s="1"/>
+      <c r="JKX219" s="23"/>
+      <c r="JKY219" s="23"/>
+      <c r="JKZ219" s="1"/>
+      <c r="JLA219" s="23"/>
+      <c r="JLB219" s="23"/>
+      <c r="JLC219" s="1"/>
+      <c r="JLD219" s="23"/>
+      <c r="JLE219" s="23"/>
+      <c r="JLF219" s="1"/>
+      <c r="JLG219" s="23"/>
+      <c r="JLH219" s="23"/>
+      <c r="JLI219" s="1"/>
+      <c r="JLJ219" s="23"/>
+      <c r="JLK219" s="23"/>
+      <c r="JLL219" s="1"/>
+      <c r="JLM219" s="23"/>
+      <c r="JLN219" s="23"/>
+      <c r="JLO219" s="1"/>
+      <c r="JLP219" s="23"/>
+      <c r="JLQ219" s="23"/>
+      <c r="JLR219" s="1"/>
+      <c r="JLS219" s="23"/>
+      <c r="JLT219" s="23"/>
+      <c r="JLU219" s="1"/>
+      <c r="JLV219" s="23"/>
+      <c r="JLW219" s="23"/>
+      <c r="JLX219" s="1"/>
+      <c r="JLY219" s="23"/>
+      <c r="JLZ219" s="23"/>
+      <c r="JMA219" s="1"/>
+      <c r="JMB219" s="23"/>
+      <c r="JMC219" s="23"/>
+      <c r="JMD219" s="1"/>
+      <c r="JME219" s="23"/>
+      <c r="JMF219" s="23"/>
+      <c r="JMG219" s="1"/>
+      <c r="JMH219" s="23"/>
+      <c r="JMI219" s="23"/>
+      <c r="JMJ219" s="1"/>
+      <c r="JMK219" s="23"/>
+      <c r="JML219" s="23"/>
+      <c r="JMM219" s="1"/>
+      <c r="JMN219" s="23"/>
+      <c r="JMO219" s="23"/>
+      <c r="JMP219" s="1"/>
+      <c r="JMQ219" s="23"/>
+      <c r="JMR219" s="23"/>
+      <c r="JMS219" s="1"/>
+      <c r="JMT219" s="23"/>
+      <c r="JMU219" s="23"/>
+      <c r="JMV219" s="1"/>
+      <c r="JMW219" s="23"/>
+      <c r="JMX219" s="23"/>
+      <c r="JMY219" s="1"/>
+      <c r="JMZ219" s="23"/>
+      <c r="JNA219" s="23"/>
+      <c r="JNB219" s="1"/>
+      <c r="JNC219" s="23"/>
+      <c r="JND219" s="23"/>
+      <c r="JNE219" s="1"/>
+      <c r="JNF219" s="23"/>
+      <c r="JNG219" s="23"/>
+      <c r="JNH219" s="1"/>
+      <c r="JNI219" s="23"/>
+      <c r="JNJ219" s="23"/>
+      <c r="JNK219" s="1"/>
+      <c r="JNL219" s="23"/>
+      <c r="JNM219" s="23"/>
+      <c r="JNN219" s="1"/>
+      <c r="JNO219" s="23"/>
+      <c r="JNP219" s="23"/>
+      <c r="JNQ219" s="1"/>
+      <c r="JNR219" s="23"/>
+      <c r="JNS219" s="23"/>
+      <c r="JNT219" s="1"/>
+      <c r="JNU219" s="23"/>
+      <c r="JNV219" s="23"/>
+      <c r="JNW219" s="1"/>
+      <c r="JNX219" s="23"/>
+      <c r="JNY219" s="23"/>
+      <c r="JNZ219" s="1"/>
+      <c r="JOA219" s="23"/>
+      <c r="JOB219" s="23"/>
+      <c r="JOC219" s="1"/>
+      <c r="JOD219" s="23"/>
+      <c r="JOE219" s="23"/>
+      <c r="JOF219" s="1"/>
+      <c r="JOG219" s="23"/>
+      <c r="JOH219" s="23"/>
+      <c r="JOI219" s="1"/>
+      <c r="JOJ219" s="23"/>
+      <c r="JOK219" s="23"/>
+      <c r="JOL219" s="1"/>
+      <c r="JOM219" s="23"/>
+      <c r="JON219" s="23"/>
+      <c r="JOO219" s="1"/>
+      <c r="JOP219" s="23"/>
+      <c r="JOQ219" s="23"/>
+      <c r="JOR219" s="1"/>
+      <c r="JOS219" s="23"/>
+      <c r="JOT219" s="23"/>
+      <c r="JOU219" s="1"/>
+      <c r="JOV219" s="23"/>
+      <c r="JOW219" s="23"/>
+      <c r="JOX219" s="1"/>
+      <c r="JOY219" s="23"/>
+      <c r="JOZ219" s="23"/>
+      <c r="JPA219" s="1"/>
+      <c r="JPB219" s="23"/>
+      <c r="JPC219" s="23"/>
+      <c r="JPD219" s="1"/>
+      <c r="JPE219" s="23"/>
+      <c r="JPF219" s="23"/>
+      <c r="JPG219" s="1"/>
+      <c r="JPH219" s="23"/>
+      <c r="JPI219" s="23"/>
+      <c r="JPJ219" s="1"/>
+      <c r="JPK219" s="23"/>
+      <c r="JPL219" s="23"/>
+      <c r="JPM219" s="1"/>
+      <c r="JPN219" s="23"/>
+      <c r="JPO219" s="23"/>
+      <c r="JPP219" s="1"/>
+      <c r="JPQ219" s="23"/>
+      <c r="JPR219" s="23"/>
+      <c r="JPS219" s="1"/>
+      <c r="JPT219" s="23"/>
+      <c r="JPU219" s="23"/>
+      <c r="JPV219" s="1"/>
+      <c r="JPW219" s="23"/>
+      <c r="JPX219" s="23"/>
+      <c r="JPY219" s="1"/>
+      <c r="JPZ219" s="23"/>
+      <c r="JQA219" s="23"/>
+      <c r="JQB219" s="1"/>
+      <c r="JQC219" s="23"/>
+      <c r="JQD219" s="23"/>
+      <c r="JQE219" s="1"/>
+      <c r="JQF219" s="23"/>
+      <c r="JQG219" s="23"/>
+      <c r="JQH219" s="1"/>
+      <c r="JQI219" s="23"/>
+      <c r="JQJ219" s="23"/>
+      <c r="JQK219" s="1"/>
+      <c r="JQL219" s="23"/>
+      <c r="JQM219" s="23"/>
+      <c r="JQN219" s="1"/>
+      <c r="JQO219" s="23"/>
+      <c r="JQP219" s="23"/>
+      <c r="JQQ219" s="1"/>
+      <c r="JQR219" s="23"/>
+      <c r="JQS219" s="23"/>
+      <c r="JQT219" s="1"/>
+      <c r="JQU219" s="23"/>
+      <c r="JQV219" s="23"/>
+      <c r="JQW219" s="1"/>
+      <c r="JQX219" s="23"/>
+      <c r="JQY219" s="23"/>
+      <c r="JQZ219" s="1"/>
+      <c r="JRA219" s="23"/>
+      <c r="JRB219" s="23"/>
+      <c r="JRC219" s="1"/>
+      <c r="JRD219" s="23"/>
+      <c r="JRE219" s="23"/>
+      <c r="JRF219" s="1"/>
+      <c r="JRG219" s="23"/>
+      <c r="JRH219" s="23"/>
+      <c r="JRI219" s="1"/>
+      <c r="JRJ219" s="23"/>
+      <c r="JRK219" s="23"/>
+      <c r="JRL219" s="1"/>
+      <c r="JRM219" s="23"/>
+      <c r="JRN219" s="23"/>
+      <c r="JRO219" s="1"/>
+      <c r="JRP219" s="23"/>
+      <c r="JRQ219" s="23"/>
+      <c r="JRR219" s="1"/>
+      <c r="JRS219" s="23"/>
+      <c r="JRT219" s="23"/>
+      <c r="JRU219" s="1"/>
+      <c r="JRV219" s="23"/>
+      <c r="JRW219" s="23"/>
+      <c r="JRX219" s="1"/>
+      <c r="JRY219" s="23"/>
+      <c r="JRZ219" s="23"/>
+      <c r="JSA219" s="1"/>
+      <c r="JSB219" s="23"/>
+      <c r="JSC219" s="23"/>
+      <c r="JSD219" s="1"/>
+      <c r="JSE219" s="23"/>
+      <c r="JSF219" s="23"/>
+      <c r="JSG219" s="1"/>
+      <c r="JSH219" s="23"/>
+      <c r="JSI219" s="23"/>
+      <c r="JSJ219" s="1"/>
+      <c r="JSK219" s="23"/>
+      <c r="JSL219" s="23"/>
+      <c r="JSM219" s="1"/>
+      <c r="JSN219" s="23"/>
+      <c r="JSO219" s="23"/>
+      <c r="JSP219" s="1"/>
+      <c r="JSQ219" s="23"/>
+      <c r="JSR219" s="23"/>
+      <c r="JSS219" s="1"/>
+      <c r="JST219" s="23"/>
+      <c r="JSU219" s="23"/>
+      <c r="JSV219" s="1"/>
+      <c r="JSW219" s="23"/>
+      <c r="JSX219" s="23"/>
+      <c r="JSY219" s="1"/>
+      <c r="JSZ219" s="23"/>
+      <c r="JTA219" s="23"/>
+      <c r="JTB219" s="1"/>
+      <c r="JTC219" s="23"/>
+      <c r="JTD219" s="23"/>
+      <c r="JTE219" s="1"/>
+      <c r="JTF219" s="23"/>
+      <c r="JTG219" s="23"/>
+      <c r="JTH219" s="1"/>
+      <c r="JTI219" s="23"/>
+      <c r="JTJ219" s="23"/>
+      <c r="JTK219" s="1"/>
+      <c r="JTL219" s="23"/>
+      <c r="JTM219" s="23"/>
+      <c r="JTN219" s="1"/>
+      <c r="JTO219" s="23"/>
+      <c r="JTP219" s="23"/>
+      <c r="JTQ219" s="1"/>
+      <c r="JTR219" s="23"/>
+      <c r="JTS219" s="23"/>
+      <c r="JTT219" s="1"/>
+      <c r="JTU219" s="23"/>
+      <c r="JTV219" s="23"/>
+      <c r="JTW219" s="1"/>
+      <c r="JTX219" s="23"/>
+      <c r="JTY219" s="23"/>
+      <c r="JTZ219" s="1"/>
+      <c r="JUA219" s="23"/>
+      <c r="JUB219" s="23"/>
+      <c r="JUC219" s="1"/>
+      <c r="JUD219" s="23"/>
+      <c r="JUE219" s="23"/>
+      <c r="JUF219" s="1"/>
+      <c r="JUG219" s="23"/>
+      <c r="JUH219" s="23"/>
+      <c r="JUI219" s="1"/>
+      <c r="JUJ219" s="23"/>
+      <c r="JUK219" s="23"/>
+      <c r="JUL219" s="1"/>
+      <c r="JUM219" s="23"/>
+      <c r="JUN219" s="23"/>
+      <c r="JUO219" s="1"/>
+      <c r="JUP219" s="23"/>
+      <c r="JUQ219" s="23"/>
+      <c r="JUR219" s="1"/>
+      <c r="JUS219" s="23"/>
+      <c r="JUT219" s="23"/>
+      <c r="JUU219" s="1"/>
+      <c r="JUV219" s="23"/>
+      <c r="JUW219" s="23"/>
+      <c r="JUX219" s="1"/>
+      <c r="JUY219" s="23"/>
+      <c r="JUZ219" s="23"/>
+      <c r="JVA219" s="1"/>
+      <c r="JVB219" s="23"/>
+      <c r="JVC219" s="23"/>
+      <c r="JVD219" s="1"/>
+      <c r="JVE219" s="23"/>
+      <c r="JVF219" s="23"/>
+      <c r="JVG219" s="1"/>
+      <c r="JVH219" s="23"/>
+      <c r="JVI219" s="23"/>
+      <c r="JVJ219" s="1"/>
+      <c r="JVK219" s="23"/>
+      <c r="JVL219" s="23"/>
+      <c r="JVM219" s="1"/>
+      <c r="JVN219" s="23"/>
+      <c r="JVO219" s="23"/>
+      <c r="JVP219" s="1"/>
+      <c r="JVQ219" s="23"/>
+      <c r="JVR219" s="23"/>
+      <c r="JVS219" s="1"/>
+      <c r="JVT219" s="23"/>
+      <c r="JVU219" s="23"/>
+      <c r="JVV219" s="1"/>
+      <c r="JVW219" s="23"/>
+      <c r="JVX219" s="23"/>
+      <c r="JVY219" s="1"/>
+      <c r="JVZ219" s="23"/>
+      <c r="JWA219" s="23"/>
+      <c r="JWB219" s="1"/>
+      <c r="JWC219" s="23"/>
+      <c r="JWD219" s="23"/>
+      <c r="JWE219" s="1"/>
+      <c r="JWF219" s="23"/>
+      <c r="JWG219" s="23"/>
+      <c r="JWH219" s="1"/>
+      <c r="JWI219" s="23"/>
+      <c r="JWJ219" s="23"/>
+      <c r="JWK219" s="1"/>
+      <c r="JWL219" s="23"/>
+      <c r="JWM219" s="23"/>
+      <c r="JWN219" s="1"/>
+      <c r="JWO219" s="23"/>
+      <c r="JWP219" s="23"/>
+      <c r="JWQ219" s="1"/>
+      <c r="JWR219" s="23"/>
+      <c r="JWS219" s="23"/>
+      <c r="JWT219" s="1"/>
+      <c r="JWU219" s="23"/>
+      <c r="JWV219" s="23"/>
+      <c r="JWW219" s="1"/>
+      <c r="JWX219" s="23"/>
+      <c r="JWY219" s="23"/>
+      <c r="JWZ219" s="1"/>
+      <c r="JXA219" s="23"/>
+      <c r="JXB219" s="23"/>
+      <c r="JXC219" s="1"/>
+      <c r="JXD219" s="23"/>
+      <c r="JXE219" s="23"/>
+      <c r="JXF219" s="1"/>
+      <c r="JXG219" s="23"/>
+      <c r="JXH219" s="23"/>
+      <c r="JXI219" s="1"/>
+      <c r="JXJ219" s="23"/>
+      <c r="JXK219" s="23"/>
+      <c r="JXL219" s="1"/>
+      <c r="JXM219" s="23"/>
+      <c r="JXN219" s="23"/>
+      <c r="JXO219" s="1"/>
+      <c r="JXP219" s="23"/>
+      <c r="JXQ219" s="23"/>
+      <c r="JXR219" s="1"/>
+      <c r="JXS219" s="23"/>
+      <c r="JXT219" s="23"/>
+      <c r="JXU219" s="1"/>
+      <c r="JXV219" s="23"/>
+      <c r="JXW219" s="23"/>
+      <c r="JXX219" s="1"/>
+      <c r="JXY219" s="23"/>
+      <c r="JXZ219" s="23"/>
+      <c r="JYA219" s="1"/>
+      <c r="JYB219" s="23"/>
+      <c r="JYC219" s="23"/>
+      <c r="JYD219" s="1"/>
+      <c r="JYE219" s="23"/>
+      <c r="JYF219" s="23"/>
+      <c r="JYG219" s="1"/>
+      <c r="JYH219" s="23"/>
+      <c r="JYI219" s="23"/>
+      <c r="JYJ219" s="1"/>
+      <c r="JYK219" s="23"/>
+      <c r="JYL219" s="23"/>
+      <c r="JYM219" s="1"/>
+      <c r="JYN219" s="23"/>
+      <c r="JYO219" s="23"/>
+      <c r="JYP219" s="1"/>
+      <c r="JYQ219" s="23"/>
+      <c r="JYR219" s="23"/>
+      <c r="JYS219" s="1"/>
+      <c r="JYT219" s="23"/>
+      <c r="JYU219" s="23"/>
+      <c r="JYV219" s="1"/>
+      <c r="JYW219" s="23"/>
+      <c r="JYX219" s="23"/>
+      <c r="JYY219" s="1"/>
+      <c r="JYZ219" s="23"/>
+      <c r="JZA219" s="23"/>
+      <c r="JZB219" s="1"/>
+      <c r="JZC219" s="23"/>
+      <c r="JZD219" s="23"/>
+      <c r="JZE219" s="1"/>
+      <c r="JZF219" s="23"/>
+      <c r="JZG219" s="23"/>
+      <c r="JZH219" s="1"/>
+      <c r="JZI219" s="23"/>
+      <c r="JZJ219" s="23"/>
+      <c r="JZK219" s="1"/>
+      <c r="JZL219" s="23"/>
+      <c r="JZM219" s="23"/>
+      <c r="JZN219" s="1"/>
+      <c r="JZO219" s="23"/>
+      <c r="JZP219" s="23"/>
+      <c r="JZQ219" s="1"/>
+      <c r="JZR219" s="23"/>
+      <c r="JZS219" s="23"/>
+      <c r="JZT219" s="1"/>
+      <c r="JZU219" s="23"/>
+      <c r="JZV219" s="23"/>
+      <c r="JZW219" s="1"/>
+      <c r="JZX219" s="23"/>
+      <c r="JZY219" s="23"/>
+      <c r="JZZ219" s="1"/>
+      <c r="KAA219" s="23"/>
+      <c r="KAB219" s="23"/>
+      <c r="KAC219" s="1"/>
+      <c r="KAD219" s="23"/>
+      <c r="KAE219" s="23"/>
+      <c r="KAF219" s="1"/>
+      <c r="KAG219" s="23"/>
+      <c r="KAH219" s="23"/>
+      <c r="KAI219" s="1"/>
+      <c r="KAJ219" s="23"/>
+      <c r="KAK219" s="23"/>
+      <c r="KAL219" s="1"/>
+      <c r="KAM219" s="23"/>
+      <c r="KAN219" s="23"/>
+      <c r="KAO219" s="1"/>
+      <c r="KAP219" s="23"/>
+      <c r="KAQ219" s="23"/>
+      <c r="KAR219" s="1"/>
+      <c r="KAS219" s="23"/>
+      <c r="KAT219" s="23"/>
+      <c r="KAU219" s="1"/>
+      <c r="KAV219" s="23"/>
+      <c r="KAW219" s="23"/>
+      <c r="KAX219" s="1"/>
+      <c r="KAY219" s="23"/>
+      <c r="KAZ219" s="23"/>
+      <c r="KBA219" s="1"/>
+      <c r="KBB219" s="23"/>
+      <c r="KBC219" s="23"/>
+      <c r="KBD219" s="1"/>
+      <c r="KBE219" s="23"/>
+      <c r="KBF219" s="23"/>
+      <c r="KBG219" s="1"/>
+      <c r="KBH219" s="23"/>
+      <c r="KBI219" s="23"/>
+      <c r="KBJ219" s="1"/>
+      <c r="KBK219" s="23"/>
+      <c r="KBL219" s="23"/>
+      <c r="KBM219" s="1"/>
+      <c r="KBN219" s="23"/>
+      <c r="KBO219" s="23"/>
+      <c r="KBP219" s="1"/>
+      <c r="KBQ219" s="23"/>
+      <c r="KBR219" s="23"/>
+      <c r="KBS219" s="1"/>
+      <c r="KBT219" s="23"/>
+      <c r="KBU219" s="23"/>
+      <c r="KBV219" s="1"/>
+      <c r="KBW219" s="23"/>
+      <c r="KBX219" s="23"/>
+      <c r="KBY219" s="1"/>
+      <c r="KBZ219" s="23"/>
+      <c r="KCA219" s="23"/>
+      <c r="KCB219" s="1"/>
+      <c r="KCC219" s="23"/>
+      <c r="KCD219" s="23"/>
+      <c r="KCE219" s="1"/>
+      <c r="KCF219" s="23"/>
+      <c r="KCG219" s="23"/>
+      <c r="KCH219" s="1"/>
+      <c r="KCI219" s="23"/>
+      <c r="KCJ219" s="23"/>
+      <c r="KCK219" s="1"/>
+      <c r="KCL219" s="23"/>
+      <c r="KCM219" s="23"/>
+      <c r="KCN219" s="1"/>
+      <c r="KCO219" s="23"/>
+      <c r="KCP219" s="23"/>
+      <c r="KCQ219" s="1"/>
+      <c r="KCR219" s="23"/>
+      <c r="KCS219" s="23"/>
+      <c r="KCT219" s="1"/>
+      <c r="KCU219" s="23"/>
+      <c r="KCV219" s="23"/>
+      <c r="KCW219" s="1"/>
+      <c r="KCX219" s="23"/>
+      <c r="KCY219" s="23"/>
+      <c r="KCZ219" s="1"/>
+      <c r="KDA219" s="23"/>
+      <c r="KDB219" s="23"/>
+      <c r="KDC219" s="1"/>
+      <c r="KDD219" s="23"/>
+      <c r="KDE219" s="23"/>
+      <c r="KDF219" s="1"/>
+      <c r="KDG219" s="23"/>
+      <c r="KDH219" s="23"/>
+      <c r="KDI219" s="1"/>
+      <c r="KDJ219" s="23"/>
+      <c r="KDK219" s="23"/>
+      <c r="KDL219" s="1"/>
+      <c r="KDM219" s="23"/>
+      <c r="KDN219" s="23"/>
+      <c r="KDO219" s="1"/>
+      <c r="KDP219" s="23"/>
+      <c r="KDQ219" s="23"/>
+      <c r="KDR219" s="1"/>
+      <c r="KDS219" s="23"/>
+      <c r="KDT219" s="23"/>
+      <c r="KDU219" s="1"/>
+      <c r="KDV219" s="23"/>
+      <c r="KDW219" s="23"/>
+      <c r="KDX219" s="1"/>
+      <c r="KDY219" s="23"/>
+      <c r="KDZ219" s="23"/>
+      <c r="KEA219" s="1"/>
+      <c r="KEB219" s="23"/>
+      <c r="KEC219" s="23"/>
+      <c r="KED219" s="1"/>
+      <c r="KEE219" s="23"/>
+      <c r="KEF219" s="23"/>
+      <c r="KEG219" s="1"/>
+      <c r="KEH219" s="23"/>
+      <c r="KEI219" s="23"/>
+      <c r="KEJ219" s="1"/>
+      <c r="KEK219" s="23"/>
+      <c r="KEL219" s="23"/>
+      <c r="KEM219" s="1"/>
+      <c r="KEN219" s="23"/>
+      <c r="KEO219" s="23"/>
+      <c r="KEP219" s="1"/>
+      <c r="KEQ219" s="23"/>
+      <c r="KER219" s="23"/>
+      <c r="KES219" s="1"/>
+      <c r="KET219" s="23"/>
+      <c r="KEU219" s="23"/>
+      <c r="KEV219" s="1"/>
+      <c r="KEW219" s="23"/>
+      <c r="KEX219" s="23"/>
+      <c r="KEY219" s="1"/>
+      <c r="KEZ219" s="23"/>
+      <c r="KFA219" s="23"/>
+      <c r="KFB219" s="1"/>
+      <c r="KFC219" s="23"/>
+      <c r="KFD219" s="23"/>
+      <c r="KFE219" s="1"/>
+      <c r="KFF219" s="23"/>
+      <c r="KFG219" s="23"/>
+      <c r="KFH219" s="1"/>
+      <c r="KFI219" s="23"/>
+      <c r="KFJ219" s="23"/>
+      <c r="KFK219" s="1"/>
+      <c r="KFL219" s="23"/>
+      <c r="KFM219" s="23"/>
+      <c r="KFN219" s="1"/>
+      <c r="KFO219" s="23"/>
+      <c r="KFP219" s="23"/>
+      <c r="KFQ219" s="1"/>
+      <c r="KFR219" s="23"/>
+      <c r="KFS219" s="23"/>
+      <c r="KFT219" s="1"/>
+      <c r="KFU219" s="23"/>
+      <c r="KFV219" s="23"/>
+      <c r="KFW219" s="1"/>
+      <c r="KFX219" s="23"/>
+      <c r="KFY219" s="23"/>
+      <c r="KFZ219" s="1"/>
+      <c r="KGA219" s="23"/>
+      <c r="KGB219" s="23"/>
+      <c r="KGC219" s="1"/>
+      <c r="KGD219" s="23"/>
+      <c r="KGE219" s="23"/>
+      <c r="KGF219" s="1"/>
+      <c r="KGG219" s="23"/>
+      <c r="KGH219" s="23"/>
+      <c r="KGI219" s="1"/>
+      <c r="KGJ219" s="23"/>
+      <c r="KGK219" s="23"/>
+      <c r="KGL219" s="1"/>
+      <c r="KGM219" s="23"/>
+      <c r="KGN219" s="23"/>
+      <c r="KGO219" s="1"/>
+      <c r="KGP219" s="23"/>
+      <c r="KGQ219" s="23"/>
+      <c r="KGR219" s="1"/>
+      <c r="KGS219" s="23"/>
+      <c r="KGT219" s="23"/>
+      <c r="KGU219" s="1"/>
+      <c r="KGV219" s="23"/>
+      <c r="KGW219" s="23"/>
+      <c r="KGX219" s="1"/>
+      <c r="KGY219" s="23"/>
+      <c r="KGZ219" s="23"/>
+      <c r="KHA219" s="1"/>
+      <c r="KHB219" s="23"/>
+      <c r="KHC219" s="23"/>
+      <c r="KHD219" s="1"/>
+      <c r="KHE219" s="23"/>
+      <c r="KHF219" s="23"/>
+      <c r="KHG219" s="1"/>
+      <c r="KHH219" s="23"/>
+      <c r="KHI219" s="23"/>
+      <c r="KHJ219" s="1"/>
+      <c r="KHK219" s="23"/>
+      <c r="KHL219" s="23"/>
+      <c r="KHM219" s="1"/>
+      <c r="KHN219" s="23"/>
+      <c r="KHO219" s="23"/>
+      <c r="KHP219" s="1"/>
+      <c r="KHQ219" s="23"/>
+      <c r="KHR219" s="23"/>
+      <c r="KHS219" s="1"/>
+      <c r="KHT219" s="23"/>
+      <c r="KHU219" s="23"/>
+      <c r="KHV219" s="1"/>
+      <c r="KHW219" s="23"/>
+      <c r="KHX219" s="23"/>
+      <c r="KHY219" s="1"/>
+      <c r="KHZ219" s="23"/>
+      <c r="KIA219" s="23"/>
+      <c r="KIB219" s="1"/>
+      <c r="KIC219" s="23"/>
+      <c r="KID219" s="23"/>
+      <c r="KIE219" s="1"/>
+      <c r="KIF219" s="23"/>
+      <c r="KIG219" s="23"/>
+      <c r="KIH219" s="1"/>
+      <c r="KII219" s="23"/>
+      <c r="KIJ219" s="23"/>
+      <c r="KIK219" s="1"/>
+      <c r="KIL219" s="23"/>
+      <c r="KIM219" s="23"/>
+      <c r="KIN219" s="1"/>
+      <c r="KIO219" s="23"/>
+      <c r="KIP219" s="23"/>
+      <c r="KIQ219" s="1"/>
+      <c r="KIR219" s="23"/>
+      <c r="KIS219" s="23"/>
+      <c r="KIT219" s="1"/>
+      <c r="KIU219" s="23"/>
+      <c r="KIV219" s="23"/>
+      <c r="KIW219" s="1"/>
+      <c r="KIX219" s="23"/>
+      <c r="KIY219" s="23"/>
+      <c r="KIZ219" s="1"/>
+      <c r="KJA219" s="23"/>
+      <c r="KJB219" s="23"/>
+      <c r="KJC219" s="1"/>
+      <c r="KJD219" s="23"/>
+      <c r="KJE219" s="23"/>
+      <c r="KJF219" s="1"/>
+      <c r="KJG219" s="23"/>
+      <c r="KJH219" s="23"/>
+      <c r="KJI219" s="1"/>
+      <c r="KJJ219" s="23"/>
+      <c r="KJK219" s="23"/>
+      <c r="KJL219" s="1"/>
+      <c r="KJM219" s="23"/>
+      <c r="KJN219" s="23"/>
+      <c r="KJO219" s="1"/>
+      <c r="KJP219" s="23"/>
+      <c r="KJQ219" s="23"/>
+      <c r="KJR219" s="1"/>
+      <c r="KJS219" s="23"/>
+      <c r="KJT219" s="23"/>
+      <c r="KJU219" s="1"/>
+      <c r="KJV219" s="23"/>
+      <c r="KJW219" s="23"/>
+      <c r="KJX219" s="1"/>
+      <c r="KJY219" s="23"/>
+      <c r="KJZ219" s="23"/>
+      <c r="KKA219" s="1"/>
+      <c r="KKB219" s="23"/>
+      <c r="KKC219" s="23"/>
+      <c r="KKD219" s="1"/>
+      <c r="KKE219" s="23"/>
+      <c r="KKF219" s="23"/>
+      <c r="KKG219" s="1"/>
+      <c r="KKH219" s="23"/>
+      <c r="KKI219" s="23"/>
+      <c r="KKJ219" s="1"/>
+      <c r="KKK219" s="23"/>
+      <c r="KKL219" s="23"/>
+      <c r="KKM219" s="1"/>
+      <c r="KKN219" s="23"/>
+      <c r="KKO219" s="23"/>
+      <c r="KKP219" s="1"/>
+      <c r="KKQ219" s="23"/>
+      <c r="KKR219" s="23"/>
+      <c r="KKS219" s="1"/>
+      <c r="KKT219" s="23"/>
+      <c r="KKU219" s="23"/>
+      <c r="KKV219" s="1"/>
+      <c r="KKW219" s="23"/>
+      <c r="KKX219" s="23"/>
+      <c r="KKY219" s="1"/>
+      <c r="KKZ219" s="23"/>
+      <c r="KLA219" s="23"/>
+      <c r="KLB219" s="1"/>
+      <c r="KLC219" s="23"/>
+      <c r="KLD219" s="23"/>
+      <c r="KLE219" s="1"/>
+      <c r="KLF219" s="23"/>
+      <c r="KLG219" s="23"/>
+      <c r="KLH219" s="1"/>
+      <c r="KLI219" s="23"/>
+      <c r="KLJ219" s="23"/>
+      <c r="KLK219" s="1"/>
+      <c r="KLL219" s="23"/>
+      <c r="KLM219" s="23"/>
+      <c r="KLN219" s="1"/>
+      <c r="KLO219" s="23"/>
+      <c r="KLP219" s="23"/>
+      <c r="KLQ219" s="1"/>
+      <c r="KLR219" s="23"/>
+      <c r="KLS219" s="23"/>
+      <c r="KLT219" s="1"/>
+      <c r="KLU219" s="23"/>
+      <c r="KLV219" s="23"/>
+      <c r="KLW219" s="1"/>
+      <c r="KLX219" s="23"/>
+      <c r="KLY219" s="23"/>
+      <c r="KLZ219" s="1"/>
+      <c r="KMA219" s="23"/>
+      <c r="KMB219" s="23"/>
+      <c r="KMC219" s="1"/>
+      <c r="KMD219" s="23"/>
+      <c r="KME219" s="23"/>
+      <c r="KMF219" s="1"/>
+      <c r="KMG219" s="23"/>
+      <c r="KMH219" s="23"/>
+      <c r="KMI219" s="1"/>
+      <c r="KMJ219" s="23"/>
+      <c r="KMK219" s="23"/>
+      <c r="KML219" s="1"/>
+      <c r="KMM219" s="23"/>
+      <c r="KMN219" s="23"/>
+      <c r="KMO219" s="1"/>
+      <c r="KMP219" s="23"/>
+      <c r="KMQ219" s="23"/>
+      <c r="KMR219" s="1"/>
+      <c r="KMS219" s="23"/>
+      <c r="KMT219" s="23"/>
+      <c r="KMU219" s="1"/>
+      <c r="KMV219" s="23"/>
+      <c r="KMW219" s="23"/>
+      <c r="KMX219" s="1"/>
+      <c r="KMY219" s="23"/>
+      <c r="KMZ219" s="23"/>
+      <c r="KNA219" s="1"/>
+      <c r="KNB219" s="23"/>
+      <c r="KNC219" s="23"/>
+      <c r="KND219" s="1"/>
+      <c r="KNE219" s="23"/>
+      <c r="KNF219" s="23"/>
+      <c r="KNG219" s="1"/>
+      <c r="KNH219" s="23"/>
+      <c r="KNI219" s="23"/>
+      <c r="KNJ219" s="1"/>
+      <c r="KNK219" s="23"/>
+      <c r="KNL219" s="23"/>
+      <c r="KNM219" s="1"/>
+      <c r="KNN219" s="23"/>
+      <c r="KNO219" s="23"/>
+      <c r="KNP219" s="1"/>
+      <c r="KNQ219" s="23"/>
+      <c r="KNR219" s="23"/>
+      <c r="KNS219" s="1"/>
+      <c r="KNT219" s="23"/>
+      <c r="KNU219" s="23"/>
+      <c r="KNV219" s="1"/>
+      <c r="KNW219" s="23"/>
+      <c r="KNX219" s="23"/>
+      <c r="KNY219" s="1"/>
+      <c r="KNZ219" s="23"/>
+      <c r="KOA219" s="23"/>
+      <c r="KOB219" s="1"/>
+      <c r="KOC219" s="23"/>
+      <c r="KOD219" s="23"/>
+      <c r="KOE219" s="1"/>
+      <c r="KOF219" s="23"/>
+      <c r="KOG219" s="23"/>
+      <c r="KOH219" s="1"/>
+      <c r="KOI219" s="23"/>
+      <c r="KOJ219" s="23"/>
+      <c r="KOK219" s="1"/>
+      <c r="KOL219" s="23"/>
+      <c r="KOM219" s="23"/>
+      <c r="KON219" s="1"/>
+      <c r="KOO219" s="23"/>
+      <c r="KOP219" s="23"/>
+      <c r="KOQ219" s="1"/>
+      <c r="KOR219" s="23"/>
+      <c r="KOS219" s="23"/>
+      <c r="KOT219" s="1"/>
+      <c r="KOU219" s="23"/>
+      <c r="KOV219" s="23"/>
+      <c r="KOW219" s="1"/>
+      <c r="KOX219" s="23"/>
+      <c r="KOY219" s="23"/>
+      <c r="KOZ219" s="1"/>
+      <c r="KPA219" s="23"/>
+      <c r="KPB219" s="23"/>
+      <c r="KPC219" s="1"/>
+      <c r="KPD219" s="23"/>
+      <c r="KPE219" s="23"/>
+      <c r="KPF219" s="1"/>
+      <c r="KPG219" s="23"/>
+      <c r="KPH219" s="23"/>
+      <c r="KPI219" s="1"/>
+      <c r="KPJ219" s="23"/>
+      <c r="KPK219" s="23"/>
+      <c r="KPL219" s="1"/>
+      <c r="KPM219" s="23"/>
+      <c r="KPN219" s="23"/>
+      <c r="KPO219" s="1"/>
+      <c r="KPP219" s="23"/>
+      <c r="KPQ219" s="23"/>
+      <c r="KPR219" s="1"/>
+      <c r="KPS219" s="23"/>
+      <c r="KPT219" s="23"/>
+      <c r="KPU219" s="1"/>
+      <c r="KPV219" s="23"/>
+      <c r="KPW219" s="23"/>
+      <c r="KPX219" s="1"/>
+      <c r="KPY219" s="23"/>
+      <c r="KPZ219" s="23"/>
+      <c r="KQA219" s="1"/>
+      <c r="KQB219" s="23"/>
+      <c r="KQC219" s="23"/>
+      <c r="KQD219" s="1"/>
+      <c r="KQE219" s="23"/>
+      <c r="KQF219" s="23"/>
+      <c r="KQG219" s="1"/>
+      <c r="KQH219" s="23"/>
+      <c r="KQI219" s="23"/>
+      <c r="KQJ219" s="1"/>
+      <c r="KQK219" s="23"/>
+      <c r="KQL219" s="23"/>
+      <c r="KQM219" s="1"/>
+      <c r="KQN219" s="23"/>
+      <c r="KQO219" s="23"/>
+      <c r="KQP219" s="1"/>
+      <c r="KQQ219" s="23"/>
+      <c r="KQR219" s="23"/>
+      <c r="KQS219" s="1"/>
+      <c r="KQT219" s="23"/>
+      <c r="KQU219" s="23"/>
+      <c r="KQV219" s="1"/>
+      <c r="KQW219" s="23"/>
+      <c r="KQX219" s="23"/>
+      <c r="KQY219" s="1"/>
+      <c r="KQZ219" s="23"/>
+      <c r="KRA219" s="23"/>
+      <c r="KRB219" s="1"/>
+      <c r="KRC219" s="23"/>
+      <c r="KRD219" s="23"/>
+      <c r="KRE219" s="1"/>
+      <c r="KRF219" s="23"/>
+      <c r="KRG219" s="23"/>
+      <c r="KRH219" s="1"/>
+      <c r="KRI219" s="23"/>
+      <c r="KRJ219" s="23"/>
+      <c r="KRK219" s="1"/>
+      <c r="KRL219" s="23"/>
+      <c r="KRM219" s="23"/>
+      <c r="KRN219" s="1"/>
+      <c r="KRO219" s="23"/>
+      <c r="KRP219" s="23"/>
+      <c r="KRQ219" s="1"/>
+      <c r="KRR219" s="23"/>
+      <c r="KRS219" s="23"/>
+      <c r="KRT219" s="1"/>
+      <c r="KRU219" s="23"/>
+      <c r="KRV219" s="23"/>
+      <c r="KRW219" s="1"/>
+      <c r="KRX219" s="23"/>
+      <c r="KRY219" s="23"/>
+      <c r="KRZ219" s="1"/>
+      <c r="KSA219" s="23"/>
+      <c r="KSB219" s="23"/>
+      <c r="KSC219" s="1"/>
+      <c r="KSD219" s="23"/>
+      <c r="KSE219" s="23"/>
+      <c r="KSF219" s="1"/>
+      <c r="KSG219" s="23"/>
+      <c r="KSH219" s="23"/>
+      <c r="KSI219" s="1"/>
+      <c r="KSJ219" s="23"/>
+      <c r="KSK219" s="23"/>
+      <c r="KSL219" s="1"/>
+      <c r="KSM219" s="23"/>
+      <c r="KSN219" s="23"/>
+      <c r="KSO219" s="1"/>
+      <c r="KSP219" s="23"/>
+      <c r="KSQ219" s="23"/>
+      <c r="KSR219" s="1"/>
+      <c r="KSS219" s="23"/>
+      <c r="KST219" s="23"/>
+      <c r="KSU219" s="1"/>
+      <c r="KSV219" s="23"/>
+      <c r="KSW219" s="23"/>
+      <c r="KSX219" s="1"/>
+      <c r="KSY219" s="23"/>
+      <c r="KSZ219" s="23"/>
+      <c r="KTA219" s="1"/>
+      <c r="KTB219" s="23"/>
+      <c r="KTC219" s="23"/>
+      <c r="KTD219" s="1"/>
+      <c r="KTE219" s="23"/>
+      <c r="KTF219" s="23"/>
+      <c r="KTG219" s="1"/>
+      <c r="KTH219" s="23"/>
+      <c r="KTI219" s="23"/>
+      <c r="KTJ219" s="1"/>
+      <c r="KTK219" s="23"/>
+      <c r="KTL219" s="23"/>
+      <c r="KTM219" s="1"/>
+      <c r="KTN219" s="23"/>
+      <c r="KTO219" s="23"/>
+      <c r="KTP219" s="1"/>
+      <c r="KTQ219" s="23"/>
+      <c r="KTR219" s="23"/>
+      <c r="KTS219" s="1"/>
+      <c r="KTT219" s="23"/>
+      <c r="KTU219" s="23"/>
+      <c r="KTV219" s="1"/>
+      <c r="KTW219" s="23"/>
+      <c r="KTX219" s="23"/>
+      <c r="KTY219" s="1"/>
+      <c r="KTZ219" s="23"/>
+      <c r="KUA219" s="23"/>
+      <c r="KUB219" s="1"/>
+      <c r="KUC219" s="23"/>
+      <c r="KUD219" s="23"/>
+      <c r="KUE219" s="1"/>
+      <c r="KUF219" s="23"/>
+      <c r="KUG219" s="23"/>
+      <c r="KUH219" s="1"/>
+      <c r="KUI219" s="23"/>
+      <c r="KUJ219" s="23"/>
+      <c r="KUK219" s="1"/>
+      <c r="KUL219" s="23"/>
+      <c r="KUM219" s="23"/>
+      <c r="KUN219" s="1"/>
+      <c r="KUO219" s="23"/>
+      <c r="KUP219" s="23"/>
+      <c r="KUQ219" s="1"/>
+      <c r="KUR219" s="23"/>
+      <c r="KUS219" s="23"/>
+      <c r="KUT219" s="1"/>
+      <c r="KUU219" s="23"/>
+      <c r="KUV219" s="23"/>
+      <c r="KUW219" s="1"/>
+      <c r="KUX219" s="23"/>
+      <c r="KUY219" s="23"/>
+      <c r="KUZ219" s="1"/>
+      <c r="KVA219" s="23"/>
+      <c r="KVB219" s="23"/>
+      <c r="KVC219" s="1"/>
+      <c r="KVD219" s="23"/>
+      <c r="KVE219" s="23"/>
+      <c r="KVF219" s="1"/>
+      <c r="KVG219" s="23"/>
+      <c r="KVH219" s="23"/>
+      <c r="KVI219" s="1"/>
+      <c r="KVJ219" s="23"/>
+      <c r="KVK219" s="23"/>
+      <c r="KVL219" s="1"/>
+      <c r="KVM219" s="23"/>
+      <c r="KVN219" s="23"/>
+      <c r="KVO219" s="1"/>
+      <c r="KVP219" s="23"/>
+      <c r="KVQ219" s="23"/>
+      <c r="KVR219" s="1"/>
+      <c r="KVS219" s="23"/>
+      <c r="KVT219" s="23"/>
+      <c r="KVU219" s="1"/>
+      <c r="KVV219" s="23"/>
+      <c r="KVW219" s="23"/>
+      <c r="KVX219" s="1"/>
+      <c r="KVY219" s="23"/>
+      <c r="KVZ219" s="23"/>
+      <c r="KWA219" s="1"/>
+      <c r="KWB219" s="23"/>
+      <c r="KWC219" s="23"/>
+      <c r="KWD219" s="1"/>
+      <c r="KWE219" s="23"/>
+      <c r="KWF219" s="23"/>
+      <c r="KWG219" s="1"/>
+      <c r="KWH219" s="23"/>
+      <c r="KWI219" s="23"/>
+      <c r="KWJ219" s="1"/>
+      <c r="KWK219" s="23"/>
+      <c r="KWL219" s="23"/>
+      <c r="KWM219" s="1"/>
+      <c r="KWN219" s="23"/>
+      <c r="KWO219" s="23"/>
+      <c r="KWP219" s="1"/>
+      <c r="KWQ219" s="23"/>
+      <c r="KWR219" s="23"/>
+      <c r="KWS219" s="1"/>
+      <c r="KWT219" s="23"/>
+      <c r="KWU219" s="23"/>
+      <c r="KWV219" s="1"/>
+      <c r="KWW219" s="23"/>
+      <c r="KWX219" s="23"/>
+      <c r="KWY219" s="1"/>
+      <c r="KWZ219" s="23"/>
+      <c r="KXA219" s="23"/>
+      <c r="KXB219" s="1"/>
+      <c r="KXC219" s="23"/>
+      <c r="KXD219" s="23"/>
+      <c r="KXE219" s="1"/>
+      <c r="KXF219" s="23"/>
+      <c r="KXG219" s="23"/>
+      <c r="KXH219" s="1"/>
+      <c r="KXI219" s="23"/>
+      <c r="KXJ219" s="23"/>
+      <c r="KXK219" s="1"/>
+      <c r="KXL219" s="23"/>
+      <c r="KXM219" s="23"/>
+      <c r="KXN219" s="1"/>
+      <c r="KXO219" s="23"/>
+      <c r="KXP219" s="23"/>
+      <c r="KXQ219" s="1"/>
+      <c r="KXR219" s="23"/>
+      <c r="KXS219" s="23"/>
+      <c r="KXT219" s="1"/>
+      <c r="KXU219" s="23"/>
+      <c r="KXV219" s="23"/>
+      <c r="KXW219" s="1"/>
+      <c r="KXX219" s="23"/>
+      <c r="KXY219" s="23"/>
+      <c r="KXZ219" s="1"/>
+      <c r="KYA219" s="23"/>
+      <c r="KYB219" s="23"/>
+      <c r="KYC219" s="1"/>
+      <c r="KYD219" s="23"/>
+      <c r="KYE219" s="23"/>
+      <c r="KYF219" s="1"/>
+      <c r="KYG219" s="23"/>
+      <c r="KYH219" s="23"/>
+      <c r="KYI219" s="1"/>
+      <c r="KYJ219" s="23"/>
+      <c r="KYK219" s="23"/>
+      <c r="KYL219" s="1"/>
+      <c r="KYM219" s="23"/>
+      <c r="KYN219" s="23"/>
+      <c r="KYO219" s="1"/>
+      <c r="KYP219" s="23"/>
+      <c r="KYQ219" s="23"/>
+      <c r="KYR219" s="1"/>
+      <c r="KYS219" s="23"/>
+      <c r="KYT219" s="23"/>
+      <c r="KYU219" s="1"/>
+      <c r="KYV219" s="23"/>
+      <c r="KYW219" s="23"/>
+      <c r="KYX219" s="1"/>
+      <c r="KYY219" s="23"/>
+      <c r="KYZ219" s="23"/>
+      <c r="KZA219" s="1"/>
+      <c r="KZB219" s="23"/>
+      <c r="KZC219" s="23"/>
+      <c r="KZD219" s="1"/>
+      <c r="KZE219" s="23"/>
+      <c r="KZF219" s="23"/>
+      <c r="KZG219" s="1"/>
+      <c r="KZH219" s="23"/>
+      <c r="KZI219" s="23"/>
+      <c r="KZJ219" s="1"/>
+      <c r="KZK219" s="23"/>
+      <c r="KZL219" s="23"/>
+      <c r="KZM219" s="1"/>
+      <c r="KZN219" s="23"/>
+      <c r="KZO219" s="23"/>
+      <c r="KZP219" s="1"/>
+      <c r="KZQ219" s="23"/>
+      <c r="KZR219" s="23"/>
+      <c r="KZS219" s="1"/>
+      <c r="KZT219" s="23"/>
+      <c r="KZU219" s="23"/>
+      <c r="KZV219" s="1"/>
+      <c r="KZW219" s="23"/>
+      <c r="KZX219" s="23"/>
+      <c r="KZY219" s="1"/>
+      <c r="KZZ219" s="23"/>
+      <c r="LAA219" s="23"/>
+      <c r="LAB219" s="1"/>
+      <c r="LAC219" s="23"/>
+      <c r="LAD219" s="23"/>
+      <c r="LAE219" s="1"/>
+      <c r="LAF219" s="23"/>
+      <c r="LAG219" s="23"/>
+      <c r="LAH219" s="1"/>
+      <c r="LAI219" s="23"/>
+      <c r="LAJ219" s="23"/>
+      <c r="LAK219" s="1"/>
+      <c r="LAL219" s="23"/>
+      <c r="LAM219" s="23"/>
+      <c r="LAN219" s="1"/>
+      <c r="LAO219" s="23"/>
+      <c r="LAP219" s="23"/>
+      <c r="LAQ219" s="1"/>
+      <c r="LAR219" s="23"/>
+      <c r="LAS219" s="23"/>
+      <c r="LAT219" s="1"/>
+      <c r="LAU219" s="23"/>
+      <c r="LAV219" s="23"/>
+      <c r="LAW219" s="1"/>
+      <c r="LAX219" s="23"/>
+      <c r="LAY219" s="23"/>
+      <c r="LAZ219" s="1"/>
+      <c r="LBA219" s="23"/>
+      <c r="LBB219" s="23"/>
+      <c r="LBC219" s="1"/>
+      <c r="LBD219" s="23"/>
+      <c r="LBE219" s="23"/>
+      <c r="LBF219" s="1"/>
+      <c r="LBG219" s="23"/>
+      <c r="LBH219" s="23"/>
+      <c r="LBI219" s="1"/>
+      <c r="LBJ219" s="23"/>
+      <c r="LBK219" s="23"/>
+      <c r="LBL219" s="1"/>
+      <c r="LBM219" s="23"/>
+      <c r="LBN219" s="23"/>
+      <c r="LBO219" s="1"/>
+      <c r="LBP219" s="23"/>
+      <c r="LBQ219" s="23"/>
+      <c r="LBR219" s="1"/>
+      <c r="LBS219" s="23"/>
+      <c r="LBT219" s="23"/>
+      <c r="LBU219" s="1"/>
+      <c r="LBV219" s="23"/>
+      <c r="LBW219" s="23"/>
+      <c r="LBX219" s="1"/>
+      <c r="LBY219" s="23"/>
+      <c r="LBZ219" s="23"/>
+      <c r="LCA219" s="1"/>
+      <c r="LCB219" s="23"/>
+      <c r="LCC219" s="23"/>
+      <c r="LCD219" s="1"/>
+      <c r="LCE219" s="23"/>
+      <c r="LCF219" s="23"/>
+      <c r="LCG219" s="1"/>
+      <c r="LCH219" s="23"/>
+      <c r="LCI219" s="23"/>
+      <c r="LCJ219" s="1"/>
+      <c r="LCK219" s="23"/>
+      <c r="LCL219" s="23"/>
+      <c r="LCM219" s="1"/>
+      <c r="LCN219" s="23"/>
+      <c r="LCO219" s="23"/>
+      <c r="LCP219" s="1"/>
+      <c r="LCQ219" s="23"/>
+      <c r="LCR219" s="23"/>
+      <c r="LCS219" s="1"/>
+      <c r="LCT219" s="23"/>
+      <c r="LCU219" s="23"/>
+      <c r="LCV219" s="1"/>
+      <c r="LCW219" s="23"/>
+      <c r="LCX219" s="23"/>
+      <c r="LCY219" s="1"/>
+      <c r="LCZ219" s="23"/>
+      <c r="LDA219" s="23"/>
+      <c r="LDB219" s="1"/>
+      <c r="LDC219" s="23"/>
+      <c r="LDD219" s="23"/>
+      <c r="LDE219" s="1"/>
+      <c r="LDF219" s="23"/>
+      <c r="LDG219" s="23"/>
+      <c r="LDH219" s="1"/>
+      <c r="LDI219" s="23"/>
+      <c r="LDJ219" s="23"/>
+      <c r="LDK219" s="1"/>
+      <c r="LDL219" s="23"/>
+      <c r="LDM219" s="23"/>
+      <c r="LDN219" s="1"/>
+      <c r="LDO219" s="23"/>
+      <c r="LDP219" s="23"/>
+      <c r="LDQ219" s="1"/>
+      <c r="LDR219" s="23"/>
+      <c r="LDS219" s="23"/>
+      <c r="LDT219" s="1"/>
+      <c r="LDU219" s="23"/>
+      <c r="LDV219" s="23"/>
+      <c r="LDW219" s="1"/>
+      <c r="LDX219" s="23"/>
+      <c r="LDY219" s="23"/>
+      <c r="LDZ219" s="1"/>
+      <c r="LEA219" s="23"/>
+      <c r="LEB219" s="23"/>
+      <c r="LEC219" s="1"/>
+      <c r="LED219" s="23"/>
+      <c r="LEE219" s="23"/>
+      <c r="LEF219" s="1"/>
+      <c r="LEG219" s="23"/>
+      <c r="LEH219" s="23"/>
+      <c r="LEI219" s="1"/>
+      <c r="LEJ219" s="23"/>
+      <c r="LEK219" s="23"/>
+      <c r="LEL219" s="1"/>
+      <c r="LEM219" s="23"/>
+      <c r="LEN219" s="23"/>
+      <c r="LEO219" s="1"/>
+      <c r="LEP219" s="23"/>
+      <c r="LEQ219" s="23"/>
+      <c r="LER219" s="1"/>
+      <c r="LES219" s="23"/>
+      <c r="LET219" s="23"/>
+      <c r="LEU219" s="1"/>
+      <c r="LEV219" s="23"/>
+      <c r="LEW219" s="23"/>
+      <c r="LEX219" s="1"/>
+      <c r="LEY219" s="23"/>
+      <c r="LEZ219" s="23"/>
+      <c r="LFA219" s="1"/>
+      <c r="LFB219" s="23"/>
+      <c r="LFC219" s="23"/>
+      <c r="LFD219" s="1"/>
+      <c r="LFE219" s="23"/>
+      <c r="LFF219" s="23"/>
+      <c r="LFG219" s="1"/>
+      <c r="LFH219" s="23"/>
+      <c r="LFI219" s="23"/>
+      <c r="LFJ219" s="1"/>
+      <c r="LFK219" s="23"/>
+      <c r="LFL219" s="23"/>
+      <c r="LFM219" s="1"/>
+      <c r="LFN219" s="23"/>
+      <c r="LFO219" s="23"/>
+      <c r="LFP219" s="1"/>
+      <c r="LFQ219" s="23"/>
+      <c r="LFR219" s="23"/>
+      <c r="LFS219" s="1"/>
+      <c r="LFT219" s="23"/>
+      <c r="LFU219" s="23"/>
+      <c r="LFV219" s="1"/>
+      <c r="LFW219" s="23"/>
+      <c r="LFX219" s="23"/>
+      <c r="LFY219" s="1"/>
+      <c r="LFZ219" s="23"/>
+      <c r="LGA219" s="23"/>
+      <c r="LGB219" s="1"/>
+      <c r="LGC219" s="23"/>
+      <c r="LGD219" s="23"/>
+      <c r="LGE219" s="1"/>
+      <c r="LGF219" s="23"/>
+      <c r="LGG219" s="23"/>
+      <c r="LGH219" s="1"/>
+      <c r="LGI219" s="23"/>
+      <c r="LGJ219" s="23"/>
+      <c r="LGK219" s="1"/>
+      <c r="LGL219" s="23"/>
+      <c r="LGM219" s="23"/>
+      <c r="LGN219" s="1"/>
+      <c r="LGO219" s="23"/>
+      <c r="LGP219" s="23"/>
+      <c r="LGQ219" s="1"/>
+      <c r="LGR219" s="23"/>
+      <c r="LGS219" s="23"/>
+      <c r="LGT219" s="1"/>
+      <c r="LGU219" s="23"/>
+      <c r="LGV219" s="23"/>
+      <c r="LGW219" s="1"/>
+      <c r="LGX219" s="23"/>
+      <c r="LGY219" s="23"/>
+      <c r="LGZ219" s="1"/>
+      <c r="LHA219" s="23"/>
+      <c r="LHB219" s="23"/>
+      <c r="LHC219" s="1"/>
+      <c r="LHD219" s="23"/>
+      <c r="LHE219" s="23"/>
+      <c r="LHF219" s="1"/>
+      <c r="LHG219" s="23"/>
+      <c r="LHH219" s="23"/>
+      <c r="LHI219" s="1"/>
+      <c r="LHJ219" s="23"/>
+      <c r="LHK219" s="23"/>
+      <c r="LHL219" s="1"/>
+      <c r="LHM219" s="23"/>
+      <c r="LHN219" s="23"/>
+      <c r="LHO219" s="1"/>
+      <c r="LHP219" s="23"/>
+      <c r="LHQ219" s="23"/>
+      <c r="LHR219" s="1"/>
+      <c r="LHS219" s="23"/>
+      <c r="LHT219" s="23"/>
+      <c r="LHU219" s="1"/>
+      <c r="LHV219" s="23"/>
+      <c r="LHW219" s="23"/>
+      <c r="LHX219" s="1"/>
+      <c r="LHY219" s="23"/>
+      <c r="LHZ219" s="23"/>
+      <c r="LIA219" s="1"/>
+      <c r="LIB219" s="23"/>
+      <c r="LIC219" s="23"/>
+      <c r="LID219" s="1"/>
+      <c r="LIE219" s="23"/>
+      <c r="LIF219" s="23"/>
+      <c r="LIG219" s="1"/>
+      <c r="LIH219" s="23"/>
+      <c r="LII219" s="23"/>
+      <c r="LIJ219" s="1"/>
+      <c r="LIK219" s="23"/>
+      <c r="LIL219" s="23"/>
+      <c r="LIM219" s="1"/>
+      <c r="LIN219" s="23"/>
+      <c r="LIO219" s="23"/>
+      <c r="LIP219" s="1"/>
+      <c r="LIQ219" s="23"/>
+      <c r="LIR219" s="23"/>
+      <c r="LIS219" s="1"/>
+      <c r="LIT219" s="23"/>
+      <c r="LIU219" s="23"/>
+      <c r="LIV219" s="1"/>
+      <c r="LIW219" s="23"/>
+      <c r="LIX219" s="23"/>
+      <c r="LIY219" s="1"/>
+      <c r="LIZ219" s="23"/>
+      <c r="LJA219" s="23"/>
+      <c r="LJB219" s="1"/>
+      <c r="LJC219" s="23"/>
+      <c r="LJD219" s="23"/>
+      <c r="LJE219" s="1"/>
+      <c r="LJF219" s="23"/>
+      <c r="LJG219" s="23"/>
+      <c r="LJH219" s="1"/>
+      <c r="LJI219" s="23"/>
+      <c r="LJJ219" s="23"/>
+      <c r="LJK219" s="1"/>
+      <c r="LJL219" s="23"/>
+      <c r="LJM219" s="23"/>
+      <c r="LJN219" s="1"/>
+      <c r="LJO219" s="23"/>
+      <c r="LJP219" s="23"/>
+      <c r="LJQ219" s="1"/>
+      <c r="LJR219" s="23"/>
+      <c r="LJS219" s="23"/>
+      <c r="LJT219" s="1"/>
+      <c r="LJU219" s="23"/>
+      <c r="LJV219" s="23"/>
+      <c r="LJW219" s="1"/>
+      <c r="LJX219" s="23"/>
+      <c r="LJY219" s="23"/>
+      <c r="LJZ219" s="1"/>
+      <c r="LKA219" s="23"/>
+      <c r="LKB219" s="23"/>
+      <c r="LKC219" s="1"/>
+      <c r="LKD219" s="23"/>
+      <c r="LKE219" s="23"/>
+      <c r="LKF219" s="1"/>
+      <c r="LKG219" s="23"/>
+      <c r="LKH219" s="23"/>
+      <c r="LKI219" s="1"/>
+      <c r="LKJ219" s="23"/>
+      <c r="LKK219" s="23"/>
+      <c r="LKL219" s="1"/>
+      <c r="LKM219" s="23"/>
+      <c r="LKN219" s="23"/>
+      <c r="LKO219" s="1"/>
+      <c r="LKP219" s="23"/>
+      <c r="LKQ219" s="23"/>
+      <c r="LKR219" s="1"/>
+      <c r="LKS219" s="23"/>
+      <c r="LKT219" s="23"/>
+      <c r="LKU219" s="1"/>
+      <c r="LKV219" s="23"/>
+      <c r="LKW219" s="23"/>
+      <c r="LKX219" s="1"/>
+      <c r="LKY219" s="23"/>
+      <c r="LKZ219" s="23"/>
+      <c r="LLA219" s="1"/>
+      <c r="LLB219" s="23"/>
+      <c r="LLC219" s="23"/>
+      <c r="LLD219" s="1"/>
+      <c r="LLE219" s="23"/>
+      <c r="LLF219" s="23"/>
+      <c r="LLG219" s="1"/>
+      <c r="LLH219" s="23"/>
+      <c r="LLI219" s="23"/>
+      <c r="LLJ219" s="1"/>
+      <c r="LLK219" s="23"/>
+      <c r="LLL219" s="23"/>
+      <c r="LLM219" s="1"/>
+      <c r="LLN219" s="23"/>
+      <c r="LLO219" s="23"/>
+      <c r="LLP219" s="1"/>
+      <c r="LLQ219" s="23"/>
+      <c r="LLR219" s="23"/>
+      <c r="LLS219" s="1"/>
+      <c r="LLT219" s="23"/>
+      <c r="LLU219" s="23"/>
+      <c r="LLV219" s="1"/>
+      <c r="LLW219" s="23"/>
+      <c r="LLX219" s="23"/>
+      <c r="LLY219" s="1"/>
+      <c r="LLZ219" s="23"/>
+      <c r="LMA219" s="23"/>
+      <c r="LMB219" s="1"/>
+      <c r="LMC219" s="23"/>
+      <c r="LMD219" s="23"/>
+      <c r="LME219" s="1"/>
+      <c r="LMF219" s="23"/>
+      <c r="LMG219" s="23"/>
+      <c r="LMH219" s="1"/>
+      <c r="LMI219" s="23"/>
+      <c r="LMJ219" s="23"/>
+      <c r="LMK219" s="1"/>
+      <c r="LML219" s="23"/>
+      <c r="LMM219" s="23"/>
+      <c r="LMN219" s="1"/>
+      <c r="LMO219" s="23"/>
+      <c r="LMP219" s="23"/>
+      <c r="LMQ219" s="1"/>
+      <c r="LMR219" s="23"/>
+      <c r="LMS219" s="23"/>
+      <c r="LMT219" s="1"/>
+      <c r="LMU219" s="23"/>
+      <c r="LMV219" s="23"/>
+      <c r="LMW219" s="1"/>
+      <c r="LMX219" s="23"/>
+      <c r="LMY219" s="23"/>
+      <c r="LMZ219" s="1"/>
+      <c r="LNA219" s="23"/>
+      <c r="LNB219" s="23"/>
+      <c r="LNC219" s="1"/>
+      <c r="LND219" s="23"/>
+      <c r="LNE219" s="23"/>
+      <c r="LNF219" s="1"/>
+      <c r="LNG219" s="23"/>
+      <c r="LNH219" s="23"/>
+      <c r="LNI219" s="1"/>
+      <c r="LNJ219" s="23"/>
+      <c r="LNK219" s="23"/>
+      <c r="LNL219" s="1"/>
+      <c r="LNM219" s="23"/>
+      <c r="LNN219" s="23"/>
+      <c r="LNO219" s="1"/>
+      <c r="LNP219" s="23"/>
+      <c r="LNQ219" s="23"/>
+      <c r="LNR219" s="1"/>
+      <c r="LNS219" s="23"/>
+      <c r="LNT219" s="23"/>
+      <c r="LNU219" s="1"/>
+      <c r="LNV219" s="23"/>
+      <c r="LNW219" s="23"/>
+      <c r="LNX219" s="1"/>
+      <c r="LNY219" s="23"/>
+      <c r="LNZ219" s="23"/>
+      <c r="LOA219" s="1"/>
+      <c r="LOB219" s="23"/>
+      <c r="LOC219" s="23"/>
+      <c r="LOD219" s="1"/>
+      <c r="LOE219" s="23"/>
+      <c r="LOF219" s="23"/>
+      <c r="LOG219" s="1"/>
+      <c r="LOH219" s="23"/>
+      <c r="LOI219" s="23"/>
+      <c r="LOJ219" s="1"/>
+      <c r="LOK219" s="23"/>
+      <c r="LOL219" s="23"/>
+      <c r="LOM219" s="1"/>
+      <c r="LON219" s="23"/>
+      <c r="LOO219" s="23"/>
+      <c r="LOP219" s="1"/>
+      <c r="LOQ219" s="23"/>
+      <c r="LOR219" s="23"/>
+      <c r="LOS219" s="1"/>
+      <c r="LOT219" s="23"/>
+      <c r="LOU219" s="23"/>
+      <c r="LOV219" s="1"/>
+      <c r="LOW219" s="23"/>
+      <c r="LOX219" s="23"/>
+      <c r="LOY219" s="1"/>
+      <c r="LOZ219" s="23"/>
+      <c r="LPA219" s="23"/>
+      <c r="LPB219" s="1"/>
+      <c r="LPC219" s="23"/>
+      <c r="LPD219" s="23"/>
+      <c r="LPE219" s="1"/>
+      <c r="LPF219" s="23"/>
+      <c r="LPG219" s="23"/>
+      <c r="LPH219" s="1"/>
+      <c r="LPI219" s="23"/>
+      <c r="LPJ219" s="23"/>
+      <c r="LPK219" s="1"/>
+      <c r="LPL219" s="23"/>
+      <c r="LPM219" s="23"/>
+      <c r="LPN219" s="1"/>
+      <c r="LPO219" s="23"/>
+      <c r="LPP219" s="23"/>
+      <c r="LPQ219" s="1"/>
+      <c r="LPR219" s="23"/>
+      <c r="LPS219" s="23"/>
+      <c r="LPT219" s="1"/>
+      <c r="LPU219" s="23"/>
+      <c r="LPV219" s="23"/>
+      <c r="LPW219" s="1"/>
+      <c r="LPX219" s="23"/>
+      <c r="LPY219" s="23"/>
+      <c r="LPZ219" s="1"/>
+      <c r="LQA219" s="23"/>
+      <c r="LQB219" s="23"/>
+      <c r="LQC219" s="1"/>
+      <c r="LQD219" s="23"/>
+      <c r="LQE219" s="23"/>
+      <c r="LQF219" s="1"/>
+      <c r="LQG219" s="23"/>
+      <c r="LQH219" s="23"/>
+      <c r="LQI219" s="1"/>
+      <c r="LQJ219" s="23"/>
+      <c r="LQK219" s="23"/>
+      <c r="LQL219" s="1"/>
+      <c r="LQM219" s="23"/>
+      <c r="LQN219" s="23"/>
+      <c r="LQO219" s="1"/>
+      <c r="LQP219" s="23"/>
+      <c r="LQQ219" s="23"/>
+      <c r="LQR219" s="1"/>
+      <c r="LQS219" s="23"/>
+      <c r="LQT219" s="23"/>
+      <c r="LQU219" s="1"/>
+      <c r="LQV219" s="23"/>
+      <c r="LQW219" s="23"/>
+      <c r="LQX219" s="1"/>
+      <c r="LQY219" s="23"/>
+      <c r="LQZ219" s="23"/>
+      <c r="LRA219" s="1"/>
+      <c r="LRB219" s="23"/>
+      <c r="LRC219" s="23"/>
+      <c r="LRD219" s="1"/>
+      <c r="LRE219" s="23"/>
+      <c r="LRF219" s="23"/>
+      <c r="LRG219" s="1"/>
+      <c r="LRH219" s="23"/>
+      <c r="LRI219" s="23"/>
+      <c r="LRJ219" s="1"/>
+      <c r="LRK219" s="23"/>
+      <c r="LRL219" s="23"/>
+      <c r="LRM219" s="1"/>
+      <c r="LRN219" s="23"/>
+      <c r="LRO219" s="23"/>
+      <c r="LRP219" s="1"/>
+      <c r="LRQ219" s="23"/>
+      <c r="LRR219" s="23"/>
+      <c r="LRS219" s="1"/>
+      <c r="LRT219" s="23"/>
+      <c r="LRU219" s="23"/>
+      <c r="LRV219" s="1"/>
+      <c r="LRW219" s="23"/>
+      <c r="LRX219" s="23"/>
+      <c r="LRY219" s="1"/>
+      <c r="LRZ219" s="23"/>
+      <c r="LSA219" s="23"/>
+      <c r="LSB219" s="1"/>
+      <c r="LSC219" s="23"/>
+      <c r="LSD219" s="23"/>
+      <c r="LSE219" s="1"/>
+      <c r="LSF219" s="23"/>
+      <c r="LSG219" s="23"/>
+      <c r="LSH219" s="1"/>
+      <c r="LSI219" s="23"/>
+      <c r="LSJ219" s="23"/>
+      <c r="LSK219" s="1"/>
+      <c r="LSL219" s="23"/>
+      <c r="LSM219" s="23"/>
+      <c r="LSN219" s="1"/>
+      <c r="LSO219" s="23"/>
+      <c r="LSP219" s="23"/>
+      <c r="LSQ219" s="1"/>
+      <c r="LSR219" s="23"/>
+      <c r="LSS219" s="23"/>
+      <c r="LST219" s="1"/>
+      <c r="LSU219" s="23"/>
+      <c r="LSV219" s="23"/>
+      <c r="LSW219" s="1"/>
+      <c r="LSX219" s="23"/>
+      <c r="LSY219" s="23"/>
+      <c r="LSZ219" s="1"/>
+      <c r="LTA219" s="23"/>
+      <c r="LTB219" s="23"/>
+      <c r="LTC219" s="1"/>
+      <c r="LTD219" s="23"/>
+      <c r="LTE219" s="23"/>
+      <c r="LTF219" s="1"/>
+      <c r="LTG219" s="23"/>
+      <c r="LTH219" s="23"/>
+      <c r="LTI219" s="1"/>
+      <c r="LTJ219" s="23"/>
+      <c r="LTK219" s="23"/>
+      <c r="LTL219" s="1"/>
+      <c r="LTM219" s="23"/>
+      <c r="LTN219" s="23"/>
+      <c r="LTO219" s="1"/>
+      <c r="LTP219" s="23"/>
+      <c r="LTQ219" s="23"/>
+      <c r="LTR219" s="1"/>
+      <c r="LTS219" s="23"/>
+      <c r="LTT219" s="23"/>
+      <c r="LTU219" s="1"/>
+      <c r="LTV219" s="23"/>
+      <c r="LTW219" s="23"/>
+      <c r="LTX219" s="1"/>
+      <c r="LTY219" s="23"/>
+      <c r="LTZ219" s="23"/>
+      <c r="LUA219" s="1"/>
+      <c r="LUB219" s="23"/>
+      <c r="LUC219" s="23"/>
+      <c r="LUD219" s="1"/>
+      <c r="LUE219" s="23"/>
+      <c r="LUF219" s="23"/>
+      <c r="LUG219" s="1"/>
+      <c r="LUH219" s="23"/>
+      <c r="LUI219" s="23"/>
+      <c r="LUJ219" s="1"/>
+      <c r="LUK219" s="23"/>
+      <c r="LUL219" s="23"/>
+      <c r="LUM219" s="1"/>
+      <c r="LUN219" s="23"/>
+      <c r="LUO219" s="23"/>
+      <c r="LUP219" s="1"/>
+      <c r="LUQ219" s="23"/>
+      <c r="LUR219" s="23"/>
+      <c r="LUS219" s="1"/>
+      <c r="LUT219" s="23"/>
+      <c r="LUU219" s="23"/>
+      <c r="LUV219" s="1"/>
+      <c r="LUW219" s="23"/>
+      <c r="LUX219" s="23"/>
+      <c r="LUY219" s="1"/>
+      <c r="LUZ219" s="23"/>
+      <c r="LVA219" s="23"/>
+      <c r="LVB219" s="1"/>
+      <c r="LVC219" s="23"/>
+      <c r="LVD219" s="23"/>
+      <c r="LVE219" s="1"/>
+      <c r="LVF219" s="23"/>
+      <c r="LVG219" s="23"/>
+      <c r="LVH219" s="1"/>
+      <c r="LVI219" s="23"/>
+      <c r="LVJ219" s="23"/>
+      <c r="LVK219" s="1"/>
+      <c r="LVL219" s="23"/>
+      <c r="LVM219" s="23"/>
+      <c r="LVN219" s="1"/>
+      <c r="LVO219" s="23"/>
+      <c r="LVP219" s="23"/>
+      <c r="LVQ219" s="1"/>
+      <c r="LVR219" s="23"/>
+      <c r="LVS219" s="23"/>
+      <c r="LVT219" s="1"/>
+      <c r="LVU219" s="23"/>
+      <c r="LVV219" s="23"/>
+      <c r="LVW219" s="1"/>
+      <c r="LVX219" s="23"/>
+      <c r="LVY219" s="23"/>
+      <c r="LVZ219" s="1"/>
+      <c r="LWA219" s="23"/>
+      <c r="LWB219" s="23"/>
+      <c r="LWC219" s="1"/>
+      <c r="LWD219" s="23"/>
+      <c r="LWE219" s="23"/>
+      <c r="LWF219" s="1"/>
+      <c r="LWG219" s="23"/>
+      <c r="LWH219" s="23"/>
+      <c r="LWI219" s="1"/>
+      <c r="LWJ219" s="23"/>
+      <c r="LWK219" s="23"/>
+      <c r="LWL219" s="1"/>
+      <c r="LWM219" s="23"/>
+      <c r="LWN219" s="23"/>
+      <c r="LWO219" s="1"/>
+      <c r="LWP219" s="23"/>
+      <c r="LWQ219" s="23"/>
+      <c r="LWR219" s="1"/>
+      <c r="LWS219" s="23"/>
+      <c r="LWT219" s="23"/>
+      <c r="LWU219" s="1"/>
+      <c r="LWV219" s="23"/>
+      <c r="LWW219" s="23"/>
+      <c r="LWX219" s="1"/>
+      <c r="LWY219" s="23"/>
+      <c r="LWZ219" s="23"/>
+      <c r="LXA219" s="1"/>
+      <c r="LXB219" s="23"/>
+      <c r="LXC219" s="23"/>
+      <c r="LXD219" s="1"/>
+      <c r="LXE219" s="23"/>
+      <c r="LXF219" s="23"/>
+      <c r="LXG219" s="1"/>
+      <c r="LXH219" s="23"/>
+      <c r="LXI219" s="23"/>
+      <c r="LXJ219" s="1"/>
+      <c r="LXK219" s="23"/>
+      <c r="LXL219" s="23"/>
+      <c r="LXM219" s="1"/>
+      <c r="LXN219" s="23"/>
+      <c r="LXO219" s="23"/>
+      <c r="LXP219" s="1"/>
+      <c r="LXQ219" s="23"/>
+      <c r="LXR219" s="23"/>
+      <c r="LXS219" s="1"/>
+      <c r="LXT219" s="23"/>
+      <c r="LXU219" s="23"/>
+      <c r="LXV219" s="1"/>
+      <c r="LXW219" s="23"/>
+      <c r="LXX219" s="23"/>
+      <c r="LXY219" s="1"/>
+      <c r="LXZ219" s="23"/>
+      <c r="LYA219" s="23"/>
+      <c r="LYB219" s="1"/>
+      <c r="LYC219" s="23"/>
+      <c r="LYD219" s="23"/>
+      <c r="LYE219" s="1"/>
+      <c r="LYF219" s="23"/>
+      <c r="LYG219" s="23"/>
+      <c r="LYH219" s="1"/>
+      <c r="LYI219" s="23"/>
+      <c r="LYJ219" s="23"/>
+      <c r="LYK219" s="1"/>
+      <c r="LYL219" s="23"/>
+      <c r="LYM219" s="23"/>
+      <c r="LYN219" s="1"/>
+      <c r="LYO219" s="23"/>
+      <c r="LYP219" s="23"/>
+      <c r="LYQ219" s="1"/>
+      <c r="LYR219" s="23"/>
+      <c r="LYS219" s="23"/>
+      <c r="LYT219" s="1"/>
+      <c r="LYU219" s="23"/>
+      <c r="LYV219" s="23"/>
+      <c r="LYW219" s="1"/>
+      <c r="LYX219" s="23"/>
+      <c r="LYY219" s="23"/>
+      <c r="LYZ219" s="1"/>
+      <c r="LZA219" s="23"/>
+      <c r="LZB219" s="23"/>
+      <c r="LZC219" s="1"/>
+      <c r="LZD219" s="23"/>
+      <c r="LZE219" s="23"/>
+      <c r="LZF219" s="1"/>
+      <c r="LZG219" s="23"/>
+      <c r="LZH219" s="23"/>
+      <c r="LZI219" s="1"/>
+      <c r="LZJ219" s="23"/>
+      <c r="LZK219" s="23"/>
+      <c r="LZL219" s="1"/>
+      <c r="LZM219" s="23"/>
+      <c r="LZN219" s="23"/>
+      <c r="LZO219" s="1"/>
+      <c r="LZP219" s="23"/>
+      <c r="LZQ219" s="23"/>
+      <c r="LZR219" s="1"/>
+      <c r="LZS219" s="23"/>
+      <c r="LZT219" s="23"/>
+      <c r="LZU219" s="1"/>
+      <c r="LZV219" s="23"/>
+      <c r="LZW219" s="23"/>
+      <c r="LZX219" s="1"/>
+      <c r="LZY219" s="23"/>
+      <c r="LZZ219" s="23"/>
+      <c r="MAA219" s="1"/>
+      <c r="MAB219" s="23"/>
+      <c r="MAC219" s="23"/>
+      <c r="MAD219" s="1"/>
+      <c r="MAE219" s="23"/>
+      <c r="MAF219" s="23"/>
+      <c r="MAG219" s="1"/>
+      <c r="MAH219" s="23"/>
+      <c r="MAI219" s="23"/>
+      <c r="MAJ219" s="1"/>
+      <c r="MAK219" s="23"/>
+      <c r="MAL219" s="23"/>
+      <c r="MAM219" s="1"/>
+      <c r="MAN219" s="23"/>
+      <c r="MAO219" s="23"/>
+      <c r="MAP219" s="1"/>
+      <c r="MAQ219" s="23"/>
+      <c r="MAR219" s="23"/>
+      <c r="MAS219" s="1"/>
+      <c r="MAT219" s="23"/>
+      <c r="MAU219" s="23"/>
+      <c r="MAV219" s="1"/>
+      <c r="MAW219" s="23"/>
+      <c r="MAX219" s="23"/>
+      <c r="MAY219" s="1"/>
+      <c r="MAZ219" s="23"/>
+      <c r="MBA219" s="23"/>
+      <c r="MBB219" s="1"/>
+      <c r="MBC219" s="23"/>
+      <c r="MBD219" s="23"/>
+      <c r="MBE219" s="1"/>
+      <c r="MBF219" s="23"/>
+      <c r="MBG219" s="23"/>
+      <c r="MBH219" s="1"/>
+      <c r="MBI219" s="23"/>
+      <c r="MBJ219" s="23"/>
+      <c r="MBK219" s="1"/>
+      <c r="MBL219" s="23"/>
+      <c r="MBM219" s="23"/>
+      <c r="MBN219" s="1"/>
+      <c r="MBO219" s="23"/>
+      <c r="MBP219" s="23"/>
+      <c r="MBQ219" s="1"/>
+      <c r="MBR219" s="23"/>
+      <c r="MBS219" s="23"/>
+      <c r="MBT219" s="1"/>
+      <c r="MBU219" s="23"/>
+      <c r="MBV219" s="23"/>
+      <c r="MBW219" s="1"/>
+      <c r="MBX219" s="23"/>
+      <c r="MBY219" s="23"/>
+      <c r="MBZ219" s="1"/>
+      <c r="MCA219" s="23"/>
+      <c r="MCB219" s="23"/>
+      <c r="MCC219" s="1"/>
+      <c r="MCD219" s="23"/>
+      <c r="MCE219" s="23"/>
+      <c r="MCF219" s="1"/>
+      <c r="MCG219" s="23"/>
+      <c r="MCH219" s="23"/>
+      <c r="MCI219" s="1"/>
+      <c r="MCJ219" s="23"/>
+      <c r="MCK219" s="23"/>
+      <c r="MCL219" s="1"/>
+      <c r="MCM219" s="23"/>
+      <c r="MCN219" s="23"/>
+      <c r="MCO219" s="1"/>
+      <c r="MCP219" s="23"/>
+      <c r="MCQ219" s="23"/>
+      <c r="MCR219" s="1"/>
+      <c r="MCS219" s="23"/>
+      <c r="MCT219" s="23"/>
+      <c r="MCU219" s="1"/>
+      <c r="MCV219" s="23"/>
+      <c r="MCW219" s="23"/>
+      <c r="MCX219" s="1"/>
+      <c r="MCY219" s="23"/>
+      <c r="MCZ219" s="23"/>
+      <c r="MDA219" s="1"/>
+      <c r="MDB219" s="23"/>
+      <c r="MDC219" s="23"/>
+      <c r="MDD219" s="1"/>
+      <c r="MDE219" s="23"/>
+      <c r="MDF219" s="23"/>
+      <c r="MDG219" s="1"/>
+      <c r="MDH219" s="23"/>
+      <c r="MDI219" s="23"/>
+      <c r="MDJ219" s="1"/>
+      <c r="MDK219" s="23"/>
+      <c r="MDL219" s="23"/>
+      <c r="MDM219" s="1"/>
+      <c r="MDN219" s="23"/>
+      <c r="MDO219" s="23"/>
+      <c r="MDP219" s="1"/>
+      <c r="MDQ219" s="23"/>
+      <c r="MDR219" s="23"/>
+      <c r="MDS219" s="1"/>
+      <c r="MDT219" s="23"/>
+      <c r="MDU219" s="23"/>
+      <c r="MDV219" s="1"/>
+      <c r="MDW219" s="23"/>
+      <c r="MDX219" s="23"/>
+      <c r="MDY219" s="1"/>
+      <c r="MDZ219" s="23"/>
+      <c r="MEA219" s="23"/>
+      <c r="MEB219" s="1"/>
+      <c r="MEC219" s="23"/>
+      <c r="MED219" s="23"/>
+      <c r="MEE219" s="1"/>
+      <c r="MEF219" s="23"/>
+      <c r="MEG219" s="23"/>
+      <c r="MEH219" s="1"/>
+      <c r="MEI219" s="23"/>
+      <c r="MEJ219" s="23"/>
+      <c r="MEK219" s="1"/>
+      <c r="MEL219" s="23"/>
+      <c r="MEM219" s="23"/>
+      <c r="MEN219" s="1"/>
+      <c r="MEO219" s="23"/>
+      <c r="MEP219" s="23"/>
+      <c r="MEQ219" s="1"/>
+      <c r="MER219" s="23"/>
+      <c r="MES219" s="23"/>
+      <c r="MET219" s="1"/>
+      <c r="MEU219" s="23"/>
+      <c r="MEV219" s="23"/>
+      <c r="MEW219" s="1"/>
+      <c r="MEX219" s="23"/>
+      <c r="MEY219" s="23"/>
+      <c r="MEZ219" s="1"/>
+      <c r="MFA219" s="23"/>
+      <c r="MFB219" s="23"/>
+      <c r="MFC219" s="1"/>
+      <c r="MFD219" s="23"/>
+      <c r="MFE219" s="23"/>
+      <c r="MFF219" s="1"/>
+      <c r="MFG219" s="23"/>
+      <c r="MFH219" s="23"/>
+      <c r="MFI219" s="1"/>
+      <c r="MFJ219" s="23"/>
+      <c r="MFK219" s="23"/>
+      <c r="MFL219" s="1"/>
+      <c r="MFM219" s="23"/>
+      <c r="MFN219" s="23"/>
+      <c r="MFO219" s="1"/>
+      <c r="MFP219" s="23"/>
+      <c r="MFQ219" s="23"/>
+      <c r="MFR219" s="1"/>
+      <c r="MFS219" s="23"/>
+      <c r="MFT219" s="23"/>
+      <c r="MFU219" s="1"/>
+      <c r="MFV219" s="23"/>
+      <c r="MFW219" s="23"/>
+      <c r="MFX219" s="1"/>
+      <c r="MFY219" s="23"/>
+      <c r="MFZ219" s="23"/>
+      <c r="MGA219" s="1"/>
+      <c r="MGB219" s="23"/>
+      <c r="MGC219" s="23"/>
+      <c r="MGD219" s="1"/>
+      <c r="MGE219" s="23"/>
+      <c r="MGF219" s="23"/>
+      <c r="MGG219" s="1"/>
+      <c r="MGH219" s="23"/>
+      <c r="MGI219" s="23"/>
+      <c r="MGJ219" s="1"/>
+      <c r="MGK219" s="23"/>
+      <c r="MGL219" s="23"/>
+      <c r="MGM219" s="1"/>
+      <c r="MGN219" s="23"/>
+      <c r="MGO219" s="23"/>
+      <c r="MGP219" s="1"/>
+      <c r="MGQ219" s="23"/>
+      <c r="MGR219" s="23"/>
+      <c r="MGS219" s="1"/>
+      <c r="MGT219" s="23"/>
+      <c r="MGU219" s="23"/>
+      <c r="MGV219" s="1"/>
+      <c r="MGW219" s="23"/>
+      <c r="MGX219" s="23"/>
+      <c r="MGY219" s="1"/>
+      <c r="MGZ219" s="23"/>
+      <c r="MHA219" s="23"/>
+      <c r="MHB219" s="1"/>
+      <c r="MHC219" s="23"/>
+      <c r="MHD219" s="23"/>
+      <c r="MHE219" s="1"/>
+      <c r="MHF219" s="23"/>
+      <c r="MHG219" s="23"/>
+      <c r="MHH219" s="1"/>
+      <c r="MHI219" s="23"/>
+      <c r="MHJ219" s="23"/>
+      <c r="MHK219" s="1"/>
+      <c r="MHL219" s="23"/>
+      <c r="MHM219" s="23"/>
+      <c r="MHN219" s="1"/>
+      <c r="MHO219" s="23"/>
+      <c r="MHP219" s="23"/>
+      <c r="MHQ219" s="1"/>
+      <c r="MHR219" s="23"/>
+      <c r="MHS219" s="23"/>
+      <c r="MHT219" s="1"/>
+      <c r="MHU219" s="23"/>
+      <c r="MHV219" s="23"/>
+      <c r="MHW219" s="1"/>
+      <c r="MHX219" s="23"/>
+      <c r="MHY219" s="23"/>
+      <c r="MHZ219" s="1"/>
+      <c r="MIA219" s="23"/>
+      <c r="MIB219" s="23"/>
+      <c r="MIC219" s="1"/>
+      <c r="MID219" s="23"/>
+      <c r="MIE219" s="23"/>
+      <c r="MIF219" s="1"/>
+      <c r="MIG219" s="23"/>
+      <c r="MIH219" s="23"/>
+      <c r="MII219" s="1"/>
+      <c r="MIJ219" s="23"/>
+      <c r="MIK219" s="23"/>
+      <c r="MIL219" s="1"/>
+      <c r="MIM219" s="23"/>
+      <c r="MIN219" s="23"/>
+      <c r="MIO219" s="1"/>
+      <c r="MIP219" s="23"/>
+      <c r="MIQ219" s="23"/>
+      <c r="MIR219" s="1"/>
+      <c r="MIS219" s="23"/>
+      <c r="MIT219" s="23"/>
+      <c r="MIU219" s="1"/>
+      <c r="MIV219" s="23"/>
+      <c r="MIW219" s="23"/>
+      <c r="MIX219" s="1"/>
+      <c r="MIY219" s="23"/>
+      <c r="MIZ219" s="23"/>
+      <c r="MJA219" s="1"/>
+      <c r="MJB219" s="23"/>
+      <c r="MJC219" s="23"/>
+      <c r="MJD219" s="1"/>
+      <c r="MJE219" s="23"/>
+      <c r="MJF219" s="23"/>
+      <c r="MJG219" s="1"/>
+      <c r="MJH219" s="23"/>
+      <c r="MJI219" s="23"/>
+      <c r="MJJ219" s="1"/>
+      <c r="MJK219" s="23"/>
+      <c r="MJL219" s="23"/>
+      <c r="MJM219" s="1"/>
+      <c r="MJN219" s="23"/>
+      <c r="MJO219" s="23"/>
+      <c r="MJP219" s="1"/>
+      <c r="MJQ219" s="23"/>
+      <c r="MJR219" s="23"/>
+      <c r="MJS219" s="1"/>
+      <c r="MJT219" s="23"/>
+      <c r="MJU219" s="23"/>
+      <c r="MJV219" s="1"/>
+      <c r="MJW219" s="23"/>
+      <c r="MJX219" s="23"/>
+      <c r="MJY219" s="1"/>
+      <c r="MJZ219" s="23"/>
+      <c r="MKA219" s="23"/>
+      <c r="MKB219" s="1"/>
+      <c r="MKC219" s="23"/>
+      <c r="MKD219" s="23"/>
+      <c r="MKE219" s="1"/>
+      <c r="MKF219" s="23"/>
+      <c r="MKG219" s="23"/>
+      <c r="MKH219" s="1"/>
+      <c r="MKI219" s="23"/>
+      <c r="MKJ219" s="23"/>
+      <c r="MKK219" s="1"/>
+      <c r="MKL219" s="23"/>
+      <c r="MKM219" s="23"/>
+      <c r="MKN219" s="1"/>
+      <c r="MKO219" s="23"/>
+      <c r="MKP219" s="23"/>
+      <c r="MKQ219" s="1"/>
+      <c r="MKR219" s="23"/>
+      <c r="MKS219" s="23"/>
+      <c r="MKT219" s="1"/>
+      <c r="MKU219" s="23"/>
+      <c r="MKV219" s="23"/>
+      <c r="MKW219" s="1"/>
+      <c r="MKX219" s="23"/>
+      <c r="MKY219" s="23"/>
+      <c r="MKZ219" s="1"/>
+      <c r="MLA219" s="23"/>
+      <c r="MLB219" s="23"/>
+      <c r="MLC219" s="1"/>
+      <c r="MLD219" s="23"/>
+      <c r="MLE219" s="23"/>
+      <c r="MLF219" s="1"/>
+      <c r="MLG219" s="23"/>
+      <c r="MLH219" s="23"/>
+      <c r="MLI219" s="1"/>
+      <c r="MLJ219" s="23"/>
+      <c r="MLK219" s="23"/>
+      <c r="MLL219" s="1"/>
+      <c r="MLM219" s="23"/>
+      <c r="MLN219" s="23"/>
+      <c r="MLO219" s="1"/>
+      <c r="MLP219" s="23"/>
+      <c r="MLQ219" s="23"/>
+      <c r="MLR219" s="1"/>
+      <c r="MLS219" s="23"/>
+      <c r="MLT219" s="23"/>
+      <c r="MLU219" s="1"/>
+      <c r="MLV219" s="23"/>
+      <c r="MLW219" s="23"/>
+      <c r="MLX219" s="1"/>
+      <c r="MLY219" s="23"/>
+      <c r="MLZ219" s="23"/>
+      <c r="MMA219" s="1"/>
+      <c r="MMB219" s="23"/>
+      <c r="MMC219" s="23"/>
+      <c r="MMD219" s="1"/>
+      <c r="MME219" s="23"/>
+      <c r="MMF219" s="23"/>
+      <c r="MMG219" s="1"/>
+      <c r="MMH219" s="23"/>
+      <c r="MMI219" s="23"/>
+      <c r="MMJ219" s="1"/>
+      <c r="MMK219" s="23"/>
+      <c r="MML219" s="23"/>
+      <c r="MMM219" s="1"/>
+      <c r="MMN219" s="23"/>
+      <c r="MMO219" s="23"/>
+      <c r="MMP219" s="1"/>
+      <c r="MMQ219" s="23"/>
+      <c r="MMR219" s="23"/>
+      <c r="MMS219" s="1"/>
+      <c r="MMT219" s="23"/>
+      <c r="MMU219" s="23"/>
+      <c r="MMV219" s="1"/>
+      <c r="MMW219" s="23"/>
+      <c r="MMX219" s="23"/>
+      <c r="MMY219" s="1"/>
+      <c r="MMZ219" s="23"/>
+      <c r="MNA219" s="23"/>
+      <c r="MNB219" s="1"/>
+      <c r="MNC219" s="23"/>
+      <c r="MND219" s="23"/>
+      <c r="MNE219" s="1"/>
+      <c r="MNF219" s="23"/>
+      <c r="MNG219" s="23"/>
+      <c r="MNH219" s="1"/>
+      <c r="MNI219" s="23"/>
+      <c r="MNJ219" s="23"/>
+      <c r="MNK219" s="1"/>
+      <c r="MNL219" s="23"/>
+      <c r="MNM219" s="23"/>
+      <c r="MNN219" s="1"/>
+      <c r="MNO219" s="23"/>
+      <c r="MNP219" s="23"/>
+      <c r="MNQ219" s="1"/>
+      <c r="MNR219" s="23"/>
+      <c r="MNS219" s="23"/>
+      <c r="MNT219" s="1"/>
+      <c r="MNU219" s="23"/>
+      <c r="MNV219" s="23"/>
+      <c r="MNW219" s="1"/>
+      <c r="MNX219" s="23"/>
+      <c r="MNY219" s="23"/>
+      <c r="MNZ219" s="1"/>
+      <c r="MOA219" s="23"/>
+      <c r="MOB219" s="23"/>
+      <c r="MOC219" s="1"/>
+      <c r="MOD219" s="23"/>
+      <c r="MOE219" s="23"/>
+      <c r="MOF219" s="1"/>
+      <c r="MOG219" s="23"/>
+      <c r="MOH219" s="23"/>
+      <c r="MOI219" s="1"/>
+      <c r="MOJ219" s="23"/>
+      <c r="MOK219" s="23"/>
+      <c r="MOL219" s="1"/>
+      <c r="MOM219" s="23"/>
+      <c r="MON219" s="23"/>
+      <c r="MOO219" s="1"/>
+      <c r="MOP219" s="23"/>
+      <c r="MOQ219" s="23"/>
+      <c r="MOR219" s="1"/>
+      <c r="MOS219" s="23"/>
+      <c r="MOT219" s="23"/>
+      <c r="MOU219" s="1"/>
+      <c r="MOV219" s="23"/>
+      <c r="MOW219" s="23"/>
+      <c r="MOX219" s="1"/>
+      <c r="MOY219" s="23"/>
+      <c r="MOZ219" s="23"/>
+      <c r="MPA219" s="1"/>
+      <c r="MPB219" s="23"/>
+      <c r="MPC219" s="23"/>
+      <c r="MPD219" s="1"/>
+      <c r="MPE219" s="23"/>
+      <c r="MPF219" s="23"/>
+      <c r="MPG219" s="1"/>
+      <c r="MPH219" s="23"/>
+      <c r="MPI219" s="23"/>
+      <c r="MPJ219" s="1"/>
+      <c r="MPK219" s="23"/>
+      <c r="MPL219" s="23"/>
+      <c r="MPM219" s="1"/>
+      <c r="MPN219" s="23"/>
+      <c r="MPO219" s="23"/>
+      <c r="MPP219" s="1"/>
+      <c r="MPQ219" s="23"/>
+      <c r="MPR219" s="23"/>
+      <c r="MPS219" s="1"/>
+      <c r="MPT219" s="23"/>
+      <c r="MPU219" s="23"/>
+      <c r="MPV219" s="1"/>
+      <c r="MPW219" s="23"/>
+      <c r="MPX219" s="23"/>
+      <c r="MPY219" s="1"/>
+      <c r="MPZ219" s="23"/>
+      <c r="MQA219" s="23"/>
+      <c r="MQB219" s="1"/>
+      <c r="MQC219" s="23"/>
+      <c r="MQD219" s="23"/>
+      <c r="MQE219" s="1"/>
+      <c r="MQF219" s="23"/>
+      <c r="MQG219" s="23"/>
+      <c r="MQH219" s="1"/>
+      <c r="MQI219" s="23"/>
+      <c r="MQJ219" s="23"/>
+      <c r="MQK219" s="1"/>
+      <c r="MQL219" s="23"/>
+      <c r="MQM219" s="23"/>
+      <c r="MQN219" s="1"/>
+      <c r="MQO219" s="23"/>
+      <c r="MQP219" s="23"/>
+      <c r="MQQ219" s="1"/>
+      <c r="MQR219" s="23"/>
+      <c r="MQS219" s="23"/>
+      <c r="MQT219" s="1"/>
+      <c r="MQU219" s="23"/>
+      <c r="MQV219" s="23"/>
+      <c r="MQW219" s="1"/>
+      <c r="MQX219" s="23"/>
+      <c r="MQY219" s="23"/>
+      <c r="MQZ219" s="1"/>
+      <c r="MRA219" s="23"/>
+      <c r="MRB219" s="23"/>
+      <c r="MRC219" s="1"/>
+      <c r="MRD219" s="23"/>
+      <c r="MRE219" s="23"/>
+      <c r="MRF219" s="1"/>
+      <c r="MRG219" s="23"/>
+      <c r="MRH219" s="23"/>
+      <c r="MRI219" s="1"/>
+      <c r="MRJ219" s="23"/>
+      <c r="MRK219" s="23"/>
+      <c r="MRL219" s="1"/>
+      <c r="MRM219" s="23"/>
+      <c r="MRN219" s="23"/>
+      <c r="MRO219" s="1"/>
+      <c r="MRP219" s="23"/>
+      <c r="MRQ219" s="23"/>
+      <c r="MRR219" s="1"/>
+      <c r="MRS219" s="23"/>
+      <c r="MRT219" s="23"/>
+      <c r="MRU219" s="1"/>
+      <c r="MRV219" s="23"/>
+      <c r="MRW219" s="23"/>
+      <c r="MRX219" s="1"/>
+      <c r="MRY219" s="23"/>
+      <c r="MRZ219" s="23"/>
+      <c r="MSA219" s="1"/>
+      <c r="MSB219" s="23"/>
+      <c r="MSC219" s="23"/>
+      <c r="MSD219" s="1"/>
+      <c r="MSE219" s="23"/>
+      <c r="MSF219" s="23"/>
+      <c r="MSG219" s="1"/>
+      <c r="MSH219" s="23"/>
+      <c r="MSI219" s="23"/>
+      <c r="MSJ219" s="1"/>
+      <c r="MSK219" s="23"/>
+      <c r="MSL219" s="23"/>
+      <c r="MSM219" s="1"/>
+      <c r="MSN219" s="23"/>
+      <c r="MSO219" s="23"/>
+      <c r="MSP219" s="1"/>
+      <c r="MSQ219" s="23"/>
+      <c r="MSR219" s="23"/>
+      <c r="MSS219" s="1"/>
+      <c r="MST219" s="23"/>
+      <c r="MSU219" s="23"/>
+      <c r="MSV219" s="1"/>
+      <c r="MSW219" s="23"/>
+      <c r="MSX219" s="23"/>
+      <c r="MSY219" s="1"/>
+      <c r="MSZ219" s="23"/>
+      <c r="MTA219" s="23"/>
+      <c r="MTB219" s="1"/>
+      <c r="MTC219" s="23"/>
+      <c r="MTD219" s="23"/>
+      <c r="MTE219" s="1"/>
+      <c r="MTF219" s="23"/>
+      <c r="MTG219" s="23"/>
+      <c r="MTH219" s="1"/>
+      <c r="MTI219" s="23"/>
+      <c r="MTJ219" s="23"/>
+      <c r="MTK219" s="1"/>
+      <c r="MTL219" s="23"/>
+      <c r="MTM219" s="23"/>
+      <c r="MTN219" s="1"/>
+      <c r="MTO219" s="23"/>
+      <c r="MTP219" s="23"/>
+      <c r="MTQ219" s="1"/>
+      <c r="MTR219" s="23"/>
+      <c r="MTS219" s="23"/>
+      <c r="MTT219" s="1"/>
+      <c r="MTU219" s="23"/>
+      <c r="MTV219" s="23"/>
+      <c r="MTW219" s="1"/>
+      <c r="MTX219" s="23"/>
+      <c r="MTY219" s="23"/>
+      <c r="MTZ219" s="1"/>
+      <c r="MUA219" s="23"/>
+      <c r="MUB219" s="23"/>
+      <c r="MUC219" s="1"/>
+      <c r="MUD219" s="23"/>
+      <c r="MUE219" s="23"/>
+      <c r="MUF219" s="1"/>
+      <c r="MUG219" s="23"/>
+      <c r="MUH219" s="23"/>
+      <c r="MUI219" s="1"/>
+      <c r="MUJ219" s="23"/>
+      <c r="MUK219" s="23"/>
+      <c r="MUL219" s="1"/>
+      <c r="MUM219" s="23"/>
+      <c r="MUN219" s="23"/>
+      <c r="MUO219" s="1"/>
+      <c r="MUP219" s="23"/>
+      <c r="MUQ219" s="23"/>
+      <c r="MUR219" s="1"/>
+      <c r="MUS219" s="23"/>
+      <c r="MUT219" s="23"/>
+      <c r="MUU219" s="1"/>
+      <c r="MUV219" s="23"/>
+      <c r="MUW219" s="23"/>
+      <c r="MUX219" s="1"/>
+      <c r="MUY219" s="23"/>
+      <c r="MUZ219" s="23"/>
+      <c r="MVA219" s="1"/>
+      <c r="MVB219" s="23"/>
+      <c r="MVC219" s="23"/>
+      <c r="MVD219" s="1"/>
+      <c r="MVE219" s="23"/>
+      <c r="MVF219" s="23"/>
+      <c r="MVG219" s="1"/>
+      <c r="MVH219" s="23"/>
+      <c r="MVI219" s="23"/>
+      <c r="MVJ219" s="1"/>
+      <c r="MVK219" s="23"/>
+      <c r="MVL219" s="23"/>
+      <c r="MVM219" s="1"/>
+      <c r="MVN219" s="23"/>
+      <c r="MVO219" s="23"/>
+      <c r="MVP219" s="1"/>
+      <c r="MVQ219" s="23"/>
+      <c r="MVR219" s="23"/>
+      <c r="MVS219" s="1"/>
+      <c r="MVT219" s="23"/>
+      <c r="MVU219" s="23"/>
+      <c r="MVV219" s="1"/>
+      <c r="MVW219" s="23"/>
+      <c r="MVX219" s="23"/>
+      <c r="MVY219" s="1"/>
+      <c r="MVZ219" s="23"/>
+      <c r="MWA219" s="23"/>
+      <c r="MWB219" s="1"/>
+      <c r="MWC219" s="23"/>
+      <c r="MWD219" s="23"/>
+      <c r="MWE219" s="1"/>
+      <c r="MWF219" s="23"/>
+      <c r="MWG219" s="23"/>
+      <c r="MWH219" s="1"/>
+      <c r="MWI219" s="23"/>
+      <c r="MWJ219" s="23"/>
+      <c r="MWK219" s="1"/>
+      <c r="MWL219" s="23"/>
+      <c r="MWM219" s="23"/>
+      <c r="MWN219" s="1"/>
+      <c r="MWO219" s="23"/>
+      <c r="MWP219" s="23"/>
+      <c r="MWQ219" s="1"/>
+      <c r="MWR219" s="23"/>
+      <c r="MWS219" s="23"/>
+      <c r="MWT219" s="1"/>
+      <c r="MWU219" s="23"/>
+      <c r="MWV219" s="23"/>
+      <c r="MWW219" s="1"/>
+      <c r="MWX219" s="23"/>
+      <c r="MWY219" s="23"/>
+      <c r="MWZ219" s="1"/>
+      <c r="MXA219" s="23"/>
+      <c r="MXB219" s="23"/>
+      <c r="MXC219" s="1"/>
+      <c r="MXD219" s="23"/>
+      <c r="MXE219" s="23"/>
+      <c r="MXF219" s="1"/>
+      <c r="MXG219" s="23"/>
+      <c r="MXH219" s="23"/>
+      <c r="MXI219" s="1"/>
+      <c r="MXJ219" s="23"/>
+      <c r="MXK219" s="23"/>
+      <c r="MXL219" s="1"/>
+      <c r="MXM219" s="23"/>
+      <c r="MXN219" s="23"/>
+      <c r="MXO219" s="1"/>
+      <c r="MXP219" s="23"/>
+      <c r="MXQ219" s="23"/>
+      <c r="MXR219" s="1"/>
+      <c r="MXS219" s="23"/>
+      <c r="MXT219" s="23"/>
+      <c r="MXU219" s="1"/>
+      <c r="MXV219" s="23"/>
+      <c r="MXW219" s="23"/>
+      <c r="MXX219" s="1"/>
+      <c r="MXY219" s="23"/>
+      <c r="MXZ219" s="23"/>
+      <c r="MYA219" s="1"/>
+      <c r="MYB219" s="23"/>
+      <c r="MYC219" s="23"/>
+      <c r="MYD219" s="1"/>
+      <c r="MYE219" s="23"/>
+      <c r="MYF219" s="23"/>
+      <c r="MYG219" s="1"/>
+      <c r="MYH219" s="23"/>
+      <c r="MYI219" s="23"/>
+      <c r="MYJ219" s="1"/>
+      <c r="MYK219" s="23"/>
+      <c r="MYL219" s="23"/>
+      <c r="MYM219" s="1"/>
+      <c r="MYN219" s="23"/>
+      <c r="MYO219" s="23"/>
+      <c r="MYP219" s="1"/>
+      <c r="MYQ219" s="23"/>
+      <c r="MYR219" s="23"/>
+      <c r="MYS219" s="1"/>
+      <c r="MYT219" s="23"/>
+      <c r="MYU219" s="23"/>
+      <c r="MYV219" s="1"/>
+      <c r="MYW219" s="23"/>
+      <c r="MYX219" s="23"/>
+      <c r="MYY219" s="1"/>
+      <c r="MYZ219" s="23"/>
+      <c r="MZA219" s="23"/>
+      <c r="MZB219" s="1"/>
+      <c r="MZC219" s="23"/>
+      <c r="MZD219" s="23"/>
+      <c r="MZE219" s="1"/>
+      <c r="MZF219" s="23"/>
+      <c r="MZG219" s="23"/>
+      <c r="MZH219" s="1"/>
+      <c r="MZI219" s="23"/>
+      <c r="MZJ219" s="23"/>
+      <c r="MZK219" s="1"/>
+      <c r="MZL219" s="23"/>
+      <c r="MZM219" s="23"/>
+      <c r="MZN219" s="1"/>
+      <c r="MZO219" s="23"/>
+      <c r="MZP219" s="23"/>
+      <c r="MZQ219" s="1"/>
+      <c r="MZR219" s="23"/>
+      <c r="MZS219" s="23"/>
+      <c r="MZT219" s="1"/>
+      <c r="MZU219" s="23"/>
+      <c r="MZV219" s="23"/>
+      <c r="MZW219" s="1"/>
+      <c r="MZX219" s="23"/>
+      <c r="MZY219" s="23"/>
+      <c r="MZZ219" s="1"/>
+      <c r="NAA219" s="23"/>
+      <c r="NAB219" s="23"/>
+      <c r="NAC219" s="1"/>
+      <c r="NAD219" s="23"/>
+      <c r="NAE219" s="23"/>
+      <c r="NAF219" s="1"/>
+      <c r="NAG219" s="23"/>
+      <c r="NAH219" s="23"/>
+      <c r="NAI219" s="1"/>
+      <c r="NAJ219" s="23"/>
+      <c r="NAK219" s="23"/>
+      <c r="NAL219" s="1"/>
+      <c r="NAM219" s="23"/>
+      <c r="NAN219" s="23"/>
+      <c r="NAO219" s="1"/>
+      <c r="NAP219" s="23"/>
+      <c r="NAQ219" s="23"/>
+      <c r="NAR219" s="1"/>
+      <c r="NAS219" s="23"/>
+      <c r="NAT219" s="23"/>
+      <c r="NAU219" s="1"/>
+      <c r="NAV219" s="23"/>
+      <c r="NAW219" s="23"/>
+      <c r="NAX219" s="1"/>
+      <c r="NAY219" s="23"/>
+      <c r="NAZ219" s="23"/>
+      <c r="NBA219" s="1"/>
+      <c r="NBB219" s="23"/>
+      <c r="NBC219" s="23"/>
+      <c r="NBD219" s="1"/>
+      <c r="NBE219" s="23"/>
+      <c r="NBF219" s="23"/>
+      <c r="NBG219" s="1"/>
+      <c r="NBH219" s="23"/>
+      <c r="NBI219" s="23"/>
+      <c r="NBJ219" s="1"/>
+      <c r="NBK219" s="23"/>
+      <c r="NBL219" s="23"/>
+      <c r="NBM219" s="1"/>
+      <c r="NBN219" s="23"/>
+      <c r="NBO219" s="23"/>
+      <c r="NBP219" s="1"/>
+      <c r="NBQ219" s="23"/>
+      <c r="NBR219" s="23"/>
+      <c r="NBS219" s="1"/>
+      <c r="NBT219" s="23"/>
+      <c r="NBU219" s="23"/>
+      <c r="NBV219" s="1"/>
+      <c r="NBW219" s="23"/>
+      <c r="NBX219" s="23"/>
+      <c r="NBY219" s="1"/>
+      <c r="NBZ219" s="23"/>
+      <c r="NCA219" s="23"/>
+      <c r="NCB219" s="1"/>
+      <c r="NCC219" s="23"/>
+      <c r="NCD219" s="23"/>
+      <c r="NCE219" s="1"/>
+      <c r="NCF219" s="23"/>
+      <c r="NCG219" s="23"/>
+      <c r="NCH219" s="1"/>
+      <c r="NCI219" s="23"/>
+      <c r="NCJ219" s="23"/>
+      <c r="NCK219" s="1"/>
+      <c r="NCL219" s="23"/>
+      <c r="NCM219" s="23"/>
+      <c r="NCN219" s="1"/>
+      <c r="NCO219" s="23"/>
+      <c r="NCP219" s="23"/>
+      <c r="NCQ219" s="1"/>
+      <c r="NCR219" s="23"/>
+      <c r="NCS219" s="23"/>
+      <c r="NCT219" s="1"/>
+      <c r="NCU219" s="23"/>
+      <c r="NCV219" s="23"/>
+      <c r="NCW219" s="1"/>
+      <c r="NCX219" s="23"/>
+      <c r="NCY219" s="23"/>
+      <c r="NCZ219" s="1"/>
+      <c r="NDA219" s="23"/>
+      <c r="NDB219" s="23"/>
+      <c r="NDC219" s="1"/>
+      <c r="NDD219" s="23"/>
+      <c r="NDE219" s="23"/>
+      <c r="NDF219" s="1"/>
+      <c r="NDG219" s="23"/>
+      <c r="NDH219" s="23"/>
+      <c r="NDI219" s="1"/>
+      <c r="NDJ219" s="23"/>
+      <c r="NDK219" s="23"/>
+      <c r="NDL219" s="1"/>
+      <c r="NDM219" s="23"/>
+      <c r="NDN219" s="23"/>
+      <c r="NDO219" s="1"/>
+      <c r="NDP219" s="23"/>
+      <c r="NDQ219" s="23"/>
+      <c r="NDR219" s="1"/>
+      <c r="NDS219" s="23"/>
+      <c r="NDT219" s="23"/>
+      <c r="NDU219" s="1"/>
+      <c r="NDV219" s="23"/>
+      <c r="NDW219" s="23"/>
+      <c r="NDX219" s="1"/>
+      <c r="NDY219" s="23"/>
+      <c r="NDZ219" s="23"/>
+      <c r="NEA219" s="1"/>
+      <c r="NEB219" s="23"/>
+      <c r="NEC219" s="23"/>
+      <c r="NED219" s="1"/>
+      <c r="NEE219" s="23"/>
+      <c r="NEF219" s="23"/>
+      <c r="NEG219" s="1"/>
+      <c r="NEH219" s="23"/>
+      <c r="NEI219" s="23"/>
+      <c r="NEJ219" s="1"/>
+      <c r="NEK219" s="23"/>
+      <c r="NEL219" s="23"/>
+      <c r="NEM219" s="1"/>
+      <c r="NEN219" s="23"/>
+      <c r="NEO219" s="23"/>
+      <c r="NEP219" s="1"/>
+      <c r="NEQ219" s="23"/>
+      <c r="NER219" s="23"/>
+      <c r="NES219" s="1"/>
+      <c r="NET219" s="23"/>
+      <c r="NEU219" s="23"/>
+      <c r="NEV219" s="1"/>
+      <c r="NEW219" s="23"/>
+      <c r="NEX219" s="23"/>
+      <c r="NEY219" s="1"/>
+      <c r="NEZ219" s="23"/>
+      <c r="NFA219" s="23"/>
+      <c r="NFB219" s="1"/>
+      <c r="NFC219" s="23"/>
+      <c r="NFD219" s="23"/>
+      <c r="NFE219" s="1"/>
+      <c r="NFF219" s="23"/>
+      <c r="NFG219" s="23"/>
+      <c r="NFH219" s="1"/>
+      <c r="NFI219" s="23"/>
+      <c r="NFJ219" s="23"/>
+      <c r="NFK219" s="1"/>
+      <c r="NFL219" s="23"/>
+      <c r="NFM219" s="23"/>
+      <c r="NFN219" s="1"/>
+      <c r="NFO219" s="23"/>
+      <c r="NFP219" s="23"/>
+      <c r="NFQ219" s="1"/>
+      <c r="NFR219" s="23"/>
+      <c r="NFS219" s="23"/>
+      <c r="NFT219" s="1"/>
+      <c r="NFU219" s="23"/>
+      <c r="NFV219" s="23"/>
+      <c r="NFW219" s="1"/>
+      <c r="NFX219" s="23"/>
+      <c r="NFY219" s="23"/>
+      <c r="NFZ219" s="1"/>
+      <c r="NGA219" s="23"/>
+      <c r="NGB219" s="23"/>
+      <c r="NGC219" s="1"/>
+      <c r="NGD219" s="23"/>
+      <c r="NGE219" s="23"/>
+      <c r="NGF219" s="1"/>
+      <c r="NGG219" s="23"/>
+      <c r="NGH219" s="23"/>
+      <c r="NGI219" s="1"/>
+      <c r="NGJ219" s="23"/>
+      <c r="NGK219" s="23"/>
+      <c r="NGL219" s="1"/>
+      <c r="NGM219" s="23"/>
+      <c r="NGN219" s="23"/>
+      <c r="NGO219" s="1"/>
+      <c r="NGP219" s="23"/>
+      <c r="NGQ219" s="23"/>
+      <c r="NGR219" s="1"/>
+      <c r="NGS219" s="23"/>
+      <c r="NGT219" s="23"/>
+      <c r="NGU219" s="1"/>
+      <c r="NGV219" s="23"/>
+      <c r="NGW219" s="23"/>
+      <c r="NGX219" s="1"/>
+      <c r="NGY219" s="23"/>
+      <c r="NGZ219" s="23"/>
+      <c r="NHA219" s="1"/>
+      <c r="NHB219" s="23"/>
+      <c r="NHC219" s="23"/>
+      <c r="NHD219" s="1"/>
+      <c r="NHE219" s="23"/>
+      <c r="NHF219" s="23"/>
+      <c r="NHG219" s="1"/>
+      <c r="NHH219" s="23"/>
+      <c r="NHI219" s="23"/>
+      <c r="NHJ219" s="1"/>
+      <c r="NHK219" s="23"/>
+      <c r="NHL219" s="23"/>
+      <c r="NHM219" s="1"/>
+      <c r="NHN219" s="23"/>
+      <c r="NHO219" s="23"/>
+      <c r="NHP219" s="1"/>
+      <c r="NHQ219" s="23"/>
+      <c r="NHR219" s="23"/>
+      <c r="NHS219" s="1"/>
+      <c r="NHT219" s="23"/>
+      <c r="NHU219" s="23"/>
+      <c r="NHV219" s="1"/>
+      <c r="NHW219" s="23"/>
+      <c r="NHX219" s="23"/>
+      <c r="NHY219" s="1"/>
+      <c r="NHZ219" s="23"/>
+      <c r="NIA219" s="23"/>
+      <c r="NIB219" s="1"/>
+      <c r="NIC219" s="23"/>
+      <c r="NID219" s="23"/>
+      <c r="NIE219" s="1"/>
+      <c r="NIF219" s="23"/>
+      <c r="NIG219" s="23"/>
+      <c r="NIH219" s="1"/>
+      <c r="NII219" s="23"/>
+      <c r="NIJ219" s="23"/>
+      <c r="NIK219" s="1"/>
+      <c r="NIL219" s="23"/>
+      <c r="NIM219" s="23"/>
+      <c r="NIN219" s="1"/>
+      <c r="NIO219" s="23"/>
+      <c r="NIP219" s="23"/>
+      <c r="NIQ219" s="1"/>
+      <c r="NIR219" s="23"/>
+      <c r="NIS219" s="23"/>
+      <c r="NIT219" s="1"/>
+      <c r="NIU219" s="23"/>
+      <c r="NIV219" s="23"/>
+      <c r="NIW219" s="1"/>
+      <c r="NIX219" s="23"/>
+      <c r="NIY219" s="23"/>
+      <c r="NIZ219" s="1"/>
+      <c r="NJA219" s="23"/>
+      <c r="NJB219" s="23"/>
+      <c r="NJC219" s="1"/>
+      <c r="NJD219" s="23"/>
+      <c r="NJE219" s="23"/>
+      <c r="NJF219" s="1"/>
+      <c r="NJG219" s="23"/>
+      <c r="NJH219" s="23"/>
+      <c r="NJI219" s="1"/>
+      <c r="NJJ219" s="23"/>
+      <c r="NJK219" s="23"/>
+      <c r="NJL219" s="1"/>
+      <c r="NJM219" s="23"/>
+      <c r="NJN219" s="23"/>
+      <c r="NJO219" s="1"/>
+      <c r="NJP219" s="23"/>
+      <c r="NJQ219" s="23"/>
+      <c r="NJR219" s="1"/>
+      <c r="NJS219" s="23"/>
+      <c r="NJT219" s="23"/>
+      <c r="NJU219" s="1"/>
+      <c r="NJV219" s="23"/>
+      <c r="NJW219" s="23"/>
+      <c r="NJX219" s="1"/>
+      <c r="NJY219" s="23"/>
+      <c r="NJZ219" s="23"/>
+      <c r="NKA219" s="1"/>
+      <c r="NKB219" s="23"/>
+      <c r="NKC219" s="23"/>
+      <c r="NKD219" s="1"/>
+      <c r="NKE219" s="23"/>
+      <c r="NKF219" s="23"/>
+      <c r="NKG219" s="1"/>
+      <c r="NKH219" s="23"/>
+      <c r="NKI219" s="23"/>
+      <c r="NKJ219" s="1"/>
+      <c r="NKK219" s="23"/>
+      <c r="NKL219" s="23"/>
+      <c r="NKM219" s="1"/>
+      <c r="NKN219" s="23"/>
+      <c r="NKO219" s="23"/>
+      <c r="NKP219" s="1"/>
+      <c r="NKQ219" s="23"/>
+      <c r="NKR219" s="23"/>
+      <c r="NKS219" s="1"/>
+      <c r="NKT219" s="23"/>
+      <c r="NKU219" s="23"/>
+      <c r="NKV219" s="1"/>
+      <c r="NKW219" s="23"/>
+      <c r="NKX219" s="23"/>
+      <c r="NKY219" s="1"/>
+      <c r="NKZ219" s="23"/>
+      <c r="NLA219" s="23"/>
+      <c r="NLB219" s="1"/>
+      <c r="NLC219" s="23"/>
+      <c r="NLD219" s="23"/>
+      <c r="NLE219" s="1"/>
+      <c r="NLF219" s="23"/>
+      <c r="NLG219" s="23"/>
+      <c r="NLH219" s="1"/>
+      <c r="NLI219" s="23"/>
+      <c r="NLJ219" s="23"/>
+      <c r="NLK219" s="1"/>
+      <c r="NLL219" s="23"/>
+      <c r="NLM219" s="23"/>
+      <c r="NLN219" s="1"/>
+      <c r="NLO219" s="23"/>
+      <c r="NLP219" s="23"/>
+      <c r="NLQ219" s="1"/>
+      <c r="NLR219" s="23"/>
+      <c r="NLS219" s="23"/>
+      <c r="NLT219" s="1"/>
+      <c r="NLU219" s="23"/>
+      <c r="NLV219" s="23"/>
+      <c r="NLW219" s="1"/>
+      <c r="NLX219" s="23"/>
+      <c r="NLY219" s="23"/>
+      <c r="NLZ219" s="1"/>
+      <c r="NMA219" s="23"/>
+      <c r="NMB219" s="23"/>
+      <c r="NMC219" s="1"/>
+      <c r="NMD219" s="23"/>
+      <c r="NME219" s="23"/>
+      <c r="NMF219" s="1"/>
+      <c r="NMG219" s="23"/>
+      <c r="NMH219" s="23"/>
+      <c r="NMI219" s="1"/>
+      <c r="NMJ219" s="23"/>
+      <c r="NMK219" s="23"/>
+      <c r="NML219" s="1"/>
+      <c r="NMM219" s="23"/>
+      <c r="NMN219" s="23"/>
+      <c r="NMO219" s="1"/>
+      <c r="NMP219" s="23"/>
+      <c r="NMQ219" s="23"/>
+      <c r="NMR219" s="1"/>
+      <c r="NMS219" s="23"/>
+      <c r="NMT219" s="23"/>
+      <c r="NMU219" s="1"/>
+      <c r="NMV219" s="23"/>
+      <c r="NMW219" s="23"/>
+      <c r="NMX219" s="1"/>
+      <c r="NMY219" s="23"/>
+      <c r="NMZ219" s="23"/>
+      <c r="NNA219" s="1"/>
+      <c r="NNB219" s="23"/>
+      <c r="NNC219" s="23"/>
+      <c r="NND219" s="1"/>
+      <c r="NNE219" s="23"/>
+      <c r="NNF219" s="23"/>
+      <c r="NNG219" s="1"/>
+      <c r="NNH219" s="23"/>
+      <c r="NNI219" s="23"/>
+      <c r="NNJ219" s="1"/>
+      <c r="NNK219" s="23"/>
+      <c r="NNL219" s="23"/>
+      <c r="NNM219" s="1"/>
+      <c r="NNN219" s="23"/>
+      <c r="NNO219" s="23"/>
+      <c r="NNP219" s="1"/>
+      <c r="NNQ219" s="23"/>
+      <c r="NNR219" s="23"/>
+      <c r="NNS219" s="1"/>
+      <c r="NNT219" s="23"/>
+      <c r="NNU219" s="23"/>
+      <c r="NNV219" s="1"/>
+      <c r="NNW219" s="23"/>
+      <c r="NNX219" s="23"/>
+      <c r="NNY219" s="1"/>
+      <c r="NNZ219" s="23"/>
+      <c r="NOA219" s="23"/>
+      <c r="NOB219" s="1"/>
+      <c r="NOC219" s="23"/>
+      <c r="NOD219" s="23"/>
+      <c r="NOE219" s="1"/>
+      <c r="NOF219" s="23"/>
+      <c r="NOG219" s="23"/>
+      <c r="NOH219" s="1"/>
+      <c r="NOI219" s="23"/>
+      <c r="NOJ219" s="23"/>
+      <c r="NOK219" s="1"/>
+      <c r="NOL219" s="23"/>
+      <c r="NOM219" s="23"/>
+      <c r="NON219" s="1"/>
+      <c r="NOO219" s="23"/>
+      <c r="NOP219" s="23"/>
+      <c r="NOQ219" s="1"/>
+      <c r="NOR219" s="23"/>
+      <c r="NOS219" s="23"/>
+      <c r="NOT219" s="1"/>
+      <c r="NOU219" s="23"/>
+      <c r="NOV219" s="23"/>
+      <c r="NOW219" s="1"/>
+      <c r="NOX219" s="23"/>
+      <c r="NOY219" s="23"/>
+      <c r="NOZ219" s="1"/>
+      <c r="NPA219" s="23"/>
+      <c r="NPB219" s="23"/>
+      <c r="NPC219" s="1"/>
+      <c r="NPD219" s="23"/>
+      <c r="NPE219" s="23"/>
+      <c r="NPF219" s="1"/>
+      <c r="NPG219" s="23"/>
+      <c r="NPH219" s="23"/>
+      <c r="NPI219" s="1"/>
+      <c r="NPJ219" s="23"/>
+      <c r="NPK219" s="23"/>
+      <c r="NPL219" s="1"/>
+      <c r="NPM219" s="23"/>
+      <c r="NPN219" s="23"/>
+      <c r="NPO219" s="1"/>
+      <c r="NPP219" s="23"/>
+      <c r="NPQ219" s="23"/>
+      <c r="NPR219" s="1"/>
+      <c r="NPS219" s="23"/>
+      <c r="NPT219" s="23"/>
+      <c r="NPU219" s="1"/>
+      <c r="NPV219" s="23"/>
+      <c r="NPW219" s="23"/>
+      <c r="NPX219" s="1"/>
+      <c r="NPY219" s="23"/>
+      <c r="NPZ219" s="23"/>
+      <c r="NQA219" s="1"/>
+      <c r="NQB219" s="23"/>
+      <c r="NQC219" s="23"/>
+      <c r="NQD219" s="1"/>
+      <c r="NQE219" s="23"/>
+      <c r="NQF219" s="23"/>
+      <c r="NQG219" s="1"/>
+      <c r="NQH219" s="23"/>
+      <c r="NQI219" s="23"/>
+      <c r="NQJ219" s="1"/>
+      <c r="NQK219" s="23"/>
+      <c r="NQL219" s="23"/>
+      <c r="NQM219" s="1"/>
+      <c r="NQN219" s="23"/>
+      <c r="NQO219" s="23"/>
+      <c r="NQP219" s="1"/>
+      <c r="NQQ219" s="23"/>
+      <c r="NQR219" s="23"/>
+      <c r="NQS219" s="1"/>
+      <c r="NQT219" s="23"/>
+      <c r="NQU219" s="23"/>
+      <c r="NQV219" s="1"/>
+      <c r="NQW219" s="23"/>
+      <c r="NQX219" s="23"/>
+      <c r="NQY219" s="1"/>
+      <c r="NQZ219" s="23"/>
+      <c r="NRA219" s="23"/>
+      <c r="NRB219" s="1"/>
+      <c r="NRC219" s="23"/>
+      <c r="NRD219" s="23"/>
+      <c r="NRE219" s="1"/>
+      <c r="NRF219" s="23"/>
+      <c r="NRG219" s="23"/>
+      <c r="NRH219" s="1"/>
+      <c r="NRI219" s="23"/>
+      <c r="NRJ219" s="23"/>
+      <c r="NRK219" s="1"/>
+      <c r="NRL219" s="23"/>
+      <c r="NRM219" s="23"/>
+      <c r="NRN219" s="1"/>
+      <c r="NRO219" s="23"/>
+      <c r="NRP219" s="23"/>
+      <c r="NRQ219" s="1"/>
+      <c r="NRR219" s="23"/>
+      <c r="NRS219" s="23"/>
+      <c r="NRT219" s="1"/>
+      <c r="NRU219" s="23"/>
+      <c r="NRV219" s="23"/>
+      <c r="NRW219" s="1"/>
+      <c r="NRX219" s="23"/>
+      <c r="NRY219" s="23"/>
+      <c r="NRZ219" s="1"/>
+      <c r="NSA219" s="23"/>
+      <c r="NSB219" s="23"/>
+      <c r="NSC219" s="1"/>
+      <c r="NSD219" s="23"/>
+      <c r="NSE219" s="23"/>
+      <c r="NSF219" s="1"/>
+      <c r="NSG219" s="23"/>
+      <c r="NSH219" s="23"/>
+      <c r="NSI219" s="1"/>
+      <c r="NSJ219" s="23"/>
+      <c r="NSK219" s="23"/>
+      <c r="NSL219" s="1"/>
+      <c r="NSM219" s="23"/>
+      <c r="NSN219" s="23"/>
+      <c r="NSO219" s="1"/>
+      <c r="NSP219" s="23"/>
+      <c r="NSQ219" s="23"/>
+      <c r="NSR219" s="1"/>
+      <c r="NSS219" s="23"/>
+      <c r="NST219" s="23"/>
+      <c r="NSU219" s="1"/>
+      <c r="NSV219" s="23"/>
+      <c r="NSW219" s="23"/>
+      <c r="NSX219" s="1"/>
+      <c r="NSY219" s="23"/>
+      <c r="NSZ219" s="23"/>
+      <c r="NTA219" s="1"/>
+      <c r="NTB219" s="23"/>
+      <c r="NTC219" s="23"/>
+      <c r="NTD219" s="1"/>
+      <c r="NTE219" s="23"/>
+      <c r="NTF219" s="23"/>
+      <c r="NTG219" s="1"/>
+      <c r="NTH219" s="23"/>
+      <c r="NTI219" s="23"/>
+      <c r="NTJ219" s="1"/>
+      <c r="NTK219" s="23"/>
+      <c r="NTL219" s="23"/>
+      <c r="NTM219" s="1"/>
+      <c r="NTN219" s="23"/>
+      <c r="NTO219" s="23"/>
+      <c r="NTP219" s="1"/>
+      <c r="NTQ219" s="23"/>
+      <c r="NTR219" s="23"/>
+      <c r="NTS219" s="1"/>
+      <c r="NTT219" s="23"/>
+      <c r="NTU219" s="23"/>
+      <c r="NTV219" s="1"/>
+      <c r="NTW219" s="23"/>
+      <c r="NTX219" s="23"/>
+      <c r="NTY219" s="1"/>
+      <c r="NTZ219" s="23"/>
+      <c r="NUA219" s="23"/>
+      <c r="NUB219" s="1"/>
+      <c r="NUC219" s="23"/>
+      <c r="NUD219" s="23"/>
+      <c r="NUE219" s="1"/>
+      <c r="NUF219" s="23"/>
+      <c r="NUG219" s="23"/>
+      <c r="NUH219" s="1"/>
+      <c r="NUI219" s="23"/>
+      <c r="NUJ219" s="23"/>
+      <c r="NUK219" s="1"/>
+      <c r="NUL219" s="23"/>
+      <c r="NUM219" s="23"/>
+      <c r="NUN219" s="1"/>
+      <c r="NUO219" s="23"/>
+      <c r="NUP219" s="23"/>
+      <c r="NUQ219" s="1"/>
+      <c r="NUR219" s="23"/>
+      <c r="NUS219" s="23"/>
+      <c r="NUT219" s="1"/>
+      <c r="NUU219" s="23"/>
+      <c r="NUV219" s="23"/>
+      <c r="NUW219" s="1"/>
+      <c r="NUX219" s="23"/>
+      <c r="NUY219" s="23"/>
+      <c r="NUZ219" s="1"/>
+      <c r="NVA219" s="23"/>
+      <c r="NVB219" s="23"/>
+      <c r="NVC219" s="1"/>
+      <c r="NVD219" s="23"/>
+      <c r="NVE219" s="23"/>
+      <c r="NVF219" s="1"/>
+      <c r="NVG219" s="23"/>
+      <c r="NVH219" s="23"/>
+      <c r="NVI219" s="1"/>
+      <c r="NVJ219" s="23"/>
+      <c r="NVK219" s="23"/>
+      <c r="NVL219" s="1"/>
+      <c r="NVM219" s="23"/>
+      <c r="NVN219" s="23"/>
+      <c r="NVO219" s="1"/>
+      <c r="NVP219" s="23"/>
+      <c r="NVQ219" s="23"/>
+      <c r="NVR219" s="1"/>
+      <c r="NVS219" s="23"/>
+      <c r="NVT219" s="23"/>
+      <c r="NVU219" s="1"/>
+      <c r="NVV219" s="23"/>
+      <c r="NVW219" s="23"/>
+      <c r="NVX219" s="1"/>
+      <c r="NVY219" s="23"/>
+      <c r="NVZ219" s="23"/>
+      <c r="NWA219" s="1"/>
+      <c r="NWB219" s="23"/>
+      <c r="NWC219" s="23"/>
+      <c r="NWD219" s="1"/>
+      <c r="NWE219" s="23"/>
+      <c r="NWF219" s="23"/>
+      <c r="NWG219" s="1"/>
+      <c r="NWH219" s="23"/>
+      <c r="NWI219" s="23"/>
+      <c r="NWJ219" s="1"/>
+      <c r="NWK219" s="23"/>
+      <c r="NWL219" s="23"/>
+      <c r="NWM219" s="1"/>
+      <c r="NWN219" s="23"/>
+      <c r="NWO219" s="23"/>
+      <c r="NWP219" s="1"/>
+      <c r="NWQ219" s="23"/>
+      <c r="NWR219" s="23"/>
+      <c r="NWS219" s="1"/>
+      <c r="NWT219" s="23"/>
+      <c r="NWU219" s="23"/>
+      <c r="NWV219" s="1"/>
+      <c r="NWW219" s="23"/>
+      <c r="NWX219" s="23"/>
+      <c r="NWY219" s="1"/>
+      <c r="NWZ219" s="23"/>
+      <c r="NXA219" s="23"/>
+      <c r="NXB219" s="1"/>
+      <c r="NXC219" s="23"/>
+      <c r="NXD219" s="23"/>
+      <c r="NXE219" s="1"/>
+      <c r="NXF219" s="23"/>
+      <c r="NXG219" s="23"/>
+      <c r="NXH219" s="1"/>
+      <c r="NXI219" s="23"/>
+      <c r="NXJ219" s="23"/>
+      <c r="NXK219" s="1"/>
+      <c r="NXL219" s="23"/>
+      <c r="NXM219" s="23"/>
+      <c r="NXN219" s="1"/>
+      <c r="NXO219" s="23"/>
+      <c r="NXP219" s="23"/>
+      <c r="NXQ219" s="1"/>
+      <c r="NXR219" s="23"/>
+      <c r="NXS219" s="23"/>
+      <c r="NXT219" s="1"/>
+      <c r="NXU219" s="23"/>
+      <c r="NXV219" s="23"/>
+      <c r="NXW219" s="1"/>
+      <c r="NXX219" s="23"/>
+      <c r="NXY219" s="23"/>
+      <c r="NXZ219" s="1"/>
+      <c r="NYA219" s="23"/>
+      <c r="NYB219" s="23"/>
+      <c r="NYC219" s="1"/>
+      <c r="NYD219" s="23"/>
+      <c r="NYE219" s="23"/>
+      <c r="NYF219" s="1"/>
+      <c r="NYG219" s="23"/>
+      <c r="NYH219" s="23"/>
+      <c r="NYI219" s="1"/>
+      <c r="NYJ219" s="23"/>
+      <c r="NYK219" s="23"/>
+      <c r="NYL219" s="1"/>
+      <c r="NYM219" s="23"/>
+      <c r="NYN219" s="23"/>
+      <c r="NYO219" s="1"/>
+      <c r="NYP219" s="23"/>
+      <c r="NYQ219" s="23"/>
+      <c r="NYR219" s="1"/>
+      <c r="NYS219" s="23"/>
+      <c r="NYT219" s="23"/>
+      <c r="NYU219" s="1"/>
+      <c r="NYV219" s="23"/>
+      <c r="NYW219" s="23"/>
+      <c r="NYX219" s="1"/>
+      <c r="NYY219" s="23"/>
+      <c r="NYZ219" s="23"/>
+      <c r="NZA219" s="1"/>
+      <c r="NZB219" s="23"/>
+      <c r="NZC219" s="23"/>
+      <c r="NZD219" s="1"/>
+      <c r="NZE219" s="23"/>
+      <c r="NZF219" s="23"/>
+      <c r="NZG219" s="1"/>
+      <c r="NZH219" s="23"/>
+      <c r="NZI219" s="23"/>
+      <c r="NZJ219" s="1"/>
+      <c r="NZK219" s="23"/>
+      <c r="NZL219" s="23"/>
+      <c r="NZM219" s="1"/>
+      <c r="NZN219" s="23"/>
+      <c r="NZO219" s="23"/>
+      <c r="NZP219" s="1"/>
+      <c r="NZQ219" s="23"/>
+      <c r="NZR219" s="23"/>
+      <c r="NZS219" s="1"/>
+      <c r="NZT219" s="23"/>
+      <c r="NZU219" s="23"/>
+      <c r="NZV219" s="1"/>
+      <c r="NZW219" s="23"/>
+      <c r="NZX219" s="23"/>
+      <c r="NZY219" s="1"/>
+      <c r="NZZ219" s="23"/>
+      <c r="OAA219" s="23"/>
+      <c r="OAB219" s="1"/>
+      <c r="OAC219" s="23"/>
+      <c r="OAD219" s="23"/>
+      <c r="OAE219" s="1"/>
+      <c r="OAF219" s="23"/>
+      <c r="OAG219" s="23"/>
+      <c r="OAH219" s="1"/>
+      <c r="OAI219" s="23"/>
+      <c r="OAJ219" s="23"/>
+      <c r="OAK219" s="1"/>
+      <c r="OAL219" s="23"/>
+      <c r="OAM219" s="23"/>
+      <c r="OAN219" s="1"/>
+      <c r="OAO219" s="23"/>
+      <c r="OAP219" s="23"/>
+      <c r="OAQ219" s="1"/>
+      <c r="OAR219" s="23"/>
+      <c r="OAS219" s="23"/>
+      <c r="OAT219" s="1"/>
+      <c r="OAU219" s="23"/>
+      <c r="OAV219" s="23"/>
+      <c r="OAW219" s="1"/>
+      <c r="OAX219" s="23"/>
+      <c r="OAY219" s="23"/>
+      <c r="OAZ219" s="1"/>
+      <c r="OBA219" s="23"/>
+      <c r="OBB219" s="23"/>
+      <c r="OBC219" s="1"/>
+      <c r="OBD219" s="23"/>
+      <c r="OBE219" s="23"/>
+      <c r="OBF219" s="1"/>
+      <c r="OBG219" s="23"/>
+      <c r="OBH219" s="23"/>
+      <c r="OBI219" s="1"/>
+      <c r="OBJ219" s="23"/>
+      <c r="OBK219" s="23"/>
+      <c r="OBL219" s="1"/>
+      <c r="OBM219" s="23"/>
+      <c r="OBN219" s="23"/>
+      <c r="OBO219" s="1"/>
+      <c r="OBP219" s="23"/>
+      <c r="OBQ219" s="23"/>
+      <c r="OBR219" s="1"/>
+      <c r="OBS219" s="23"/>
+      <c r="OBT219" s="23"/>
+      <c r="OBU219" s="1"/>
+      <c r="OBV219" s="23"/>
+      <c r="OBW219" s="23"/>
+      <c r="OBX219" s="1"/>
+      <c r="OBY219" s="23"/>
+      <c r="OBZ219" s="23"/>
+      <c r="OCA219" s="1"/>
+      <c r="OCB219" s="23"/>
+      <c r="OCC219" s="23"/>
+      <c r="OCD219" s="1"/>
+      <c r="OCE219" s="23"/>
+      <c r="OCF219" s="23"/>
+      <c r="OCG219" s="1"/>
+      <c r="OCH219" s="23"/>
+      <c r="OCI219" s="23"/>
+      <c r="OCJ219" s="1"/>
+      <c r="OCK219" s="23"/>
+      <c r="OCL219" s="23"/>
+      <c r="OCM219" s="1"/>
+      <c r="OCN219" s="23"/>
+      <c r="OCO219" s="23"/>
+      <c r="OCP219" s="1"/>
+      <c r="OCQ219" s="23"/>
+      <c r="OCR219" s="23"/>
+      <c r="OCS219" s="1"/>
+      <c r="OCT219" s="23"/>
+      <c r="OCU219" s="23"/>
+      <c r="OCV219" s="1"/>
+      <c r="OCW219" s="23"/>
+      <c r="OCX219" s="23"/>
+      <c r="OCY219" s="1"/>
+      <c r="OCZ219" s="23"/>
+      <c r="ODA219" s="23"/>
+      <c r="ODB219" s="1"/>
+      <c r="ODC219" s="23"/>
+      <c r="ODD219" s="23"/>
+      <c r="ODE219" s="1"/>
+      <c r="ODF219" s="23"/>
+      <c r="ODG219" s="23"/>
+      <c r="ODH219" s="1"/>
+      <c r="ODI219" s="23"/>
+      <c r="ODJ219" s="23"/>
+      <c r="ODK219" s="1"/>
+      <c r="ODL219" s="23"/>
+      <c r="ODM219" s="23"/>
+      <c r="ODN219" s="1"/>
+      <c r="ODO219" s="23"/>
+      <c r="ODP219" s="23"/>
+      <c r="ODQ219" s="1"/>
+      <c r="ODR219" s="23"/>
+      <c r="ODS219" s="23"/>
+      <c r="ODT219" s="1"/>
+      <c r="ODU219" s="23"/>
+      <c r="ODV219" s="23"/>
+      <c r="ODW219" s="1"/>
+      <c r="ODX219" s="23"/>
+      <c r="ODY219" s="23"/>
+      <c r="ODZ219" s="1"/>
+      <c r="OEA219" s="23"/>
+      <c r="OEB219" s="23"/>
+      <c r="OEC219" s="1"/>
+      <c r="OED219" s="23"/>
+      <c r="OEE219" s="23"/>
+      <c r="OEF219" s="1"/>
+      <c r="OEG219" s="23"/>
+      <c r="OEH219" s="23"/>
+      <c r="OEI219" s="1"/>
+      <c r="OEJ219" s="23"/>
+      <c r="OEK219" s="23"/>
+      <c r="OEL219" s="1"/>
+      <c r="OEM219" s="23"/>
+      <c r="OEN219" s="23"/>
+      <c r="OEO219" s="1"/>
+      <c r="OEP219" s="23"/>
+      <c r="OEQ219" s="23"/>
+      <c r="OER219" s="1"/>
+      <c r="OES219" s="23"/>
+      <c r="OET219" s="23"/>
+      <c r="OEU219" s="1"/>
+      <c r="OEV219" s="23"/>
+      <c r="OEW219" s="23"/>
+      <c r="OEX219" s="1"/>
+      <c r="OEY219" s="23"/>
+      <c r="OEZ219" s="23"/>
+      <c r="OFA219" s="1"/>
+      <c r="OFB219" s="23"/>
+      <c r="OFC219" s="23"/>
+      <c r="OFD219" s="1"/>
+      <c r="OFE219" s="23"/>
+      <c r="OFF219" s="23"/>
+      <c r="OFG219" s="1"/>
+      <c r="OFH219" s="23"/>
+      <c r="OFI219" s="23"/>
+      <c r="OFJ219" s="1"/>
+      <c r="OFK219" s="23"/>
+      <c r="OFL219" s="23"/>
+      <c r="OFM219" s="1"/>
+      <c r="OFN219" s="23"/>
+      <c r="OFO219" s="23"/>
+      <c r="OFP219" s="1"/>
+      <c r="OFQ219" s="23"/>
+      <c r="OFR219" s="23"/>
+      <c r="OFS219" s="1"/>
+      <c r="OFT219" s="23"/>
+      <c r="OFU219" s="23"/>
+      <c r="OFV219" s="1"/>
+      <c r="OFW219" s="23"/>
+      <c r="OFX219" s="23"/>
+      <c r="OFY219" s="1"/>
+      <c r="OFZ219" s="23"/>
+      <c r="OGA219" s="23"/>
+      <c r="OGB219" s="1"/>
+      <c r="OGC219" s="23"/>
+      <c r="OGD219" s="23"/>
+      <c r="OGE219" s="1"/>
+      <c r="OGF219" s="23"/>
+      <c r="OGG219" s="23"/>
+      <c r="OGH219" s="1"/>
+      <c r="OGI219" s="23"/>
+      <c r="OGJ219" s="23"/>
+      <c r="OGK219" s="1"/>
+      <c r="OGL219" s="23"/>
+      <c r="OGM219" s="23"/>
+      <c r="OGN219" s="1"/>
+      <c r="OGO219" s="23"/>
+      <c r="OGP219" s="23"/>
+      <c r="OGQ219" s="1"/>
+      <c r="OGR219" s="23"/>
+      <c r="OGS219" s="23"/>
+      <c r="OGT219" s="1"/>
+      <c r="OGU219" s="23"/>
+      <c r="OGV219" s="23"/>
+      <c r="OGW219" s="1"/>
+      <c r="OGX219" s="23"/>
+      <c r="OGY219" s="23"/>
+      <c r="OGZ219" s="1"/>
+      <c r="OHA219" s="23"/>
+      <c r="OHB219" s="23"/>
+      <c r="OHC219" s="1"/>
+      <c r="OHD219" s="23"/>
+      <c r="OHE219" s="23"/>
+      <c r="OHF219" s="1"/>
+      <c r="OHG219" s="23"/>
+      <c r="OHH219" s="23"/>
+      <c r="OHI219" s="1"/>
+      <c r="OHJ219" s="23"/>
+      <c r="OHK219" s="23"/>
+      <c r="OHL219" s="1"/>
+      <c r="OHM219" s="23"/>
+      <c r="OHN219" s="23"/>
+      <c r="OHO219" s="1"/>
+      <c r="OHP219" s="23"/>
+      <c r="OHQ219" s="23"/>
+      <c r="OHR219" s="1"/>
+      <c r="OHS219" s="23"/>
+      <c r="OHT219" s="23"/>
+      <c r="OHU219" s="1"/>
+      <c r="OHV219" s="23"/>
+      <c r="OHW219" s="23"/>
+      <c r="OHX219" s="1"/>
+      <c r="OHY219" s="23"/>
+      <c r="OHZ219" s="23"/>
+      <c r="OIA219" s="1"/>
+      <c r="OIB219" s="23"/>
+      <c r="OIC219" s="23"/>
+      <c r="OID219" s="1"/>
+      <c r="OIE219" s="23"/>
+      <c r="OIF219" s="23"/>
+      <c r="OIG219" s="1"/>
+      <c r="OIH219" s="23"/>
+      <c r="OII219" s="23"/>
+      <c r="OIJ219" s="1"/>
+      <c r="OIK219" s="23"/>
+      <c r="OIL219" s="23"/>
+      <c r="OIM219" s="1"/>
+      <c r="OIN219" s="23"/>
+      <c r="OIO219" s="23"/>
+      <c r="OIP219" s="1"/>
+      <c r="OIQ219" s="23"/>
+      <c r="OIR219" s="23"/>
+      <c r="OIS219" s="1"/>
+      <c r="OIT219" s="23"/>
+      <c r="OIU219" s="23"/>
+      <c r="OIV219" s="1"/>
+      <c r="OIW219" s="23"/>
+      <c r="OIX219" s="23"/>
+      <c r="OIY219" s="1"/>
+      <c r="OIZ219" s="23"/>
+      <c r="OJA219" s="23"/>
+      <c r="OJB219" s="1"/>
+      <c r="OJC219" s="23"/>
+      <c r="OJD219" s="23"/>
+      <c r="OJE219" s="1"/>
+      <c r="OJF219" s="23"/>
+      <c r="OJG219" s="23"/>
+      <c r="OJH219" s="1"/>
+      <c r="OJI219" s="23"/>
+      <c r="OJJ219" s="23"/>
+      <c r="OJK219" s="1"/>
+      <c r="OJL219" s="23"/>
+      <c r="OJM219" s="23"/>
+      <c r="OJN219" s="1"/>
+      <c r="OJO219" s="23"/>
+      <c r="OJP219" s="23"/>
+      <c r="OJQ219" s="1"/>
+      <c r="OJR219" s="23"/>
+      <c r="OJS219" s="23"/>
+      <c r="OJT219" s="1"/>
+      <c r="OJU219" s="23"/>
+      <c r="OJV219" s="23"/>
+      <c r="OJW219" s="1"/>
+      <c r="OJX219" s="23"/>
+      <c r="OJY219" s="23"/>
+      <c r="OJZ219" s="1"/>
+      <c r="OKA219" s="23"/>
+      <c r="OKB219" s="23"/>
+      <c r="OKC219" s="1"/>
+      <c r="OKD219" s="23"/>
+      <c r="OKE219" s="23"/>
+      <c r="OKF219" s="1"/>
+      <c r="OKG219" s="23"/>
+      <c r="OKH219" s="23"/>
+      <c r="OKI219" s="1"/>
+      <c r="OKJ219" s="23"/>
+      <c r="OKK219" s="23"/>
+      <c r="OKL219" s="1"/>
+      <c r="OKM219" s="23"/>
+      <c r="OKN219" s="23"/>
+      <c r="OKO219" s="1"/>
+      <c r="OKP219" s="23"/>
+      <c r="OKQ219" s="23"/>
+      <c r="OKR219" s="1"/>
+      <c r="OKS219" s="23"/>
+      <c r="OKT219" s="23"/>
+      <c r="OKU219" s="1"/>
+      <c r="OKV219" s="23"/>
+      <c r="OKW219" s="23"/>
+      <c r="OKX219" s="1"/>
+      <c r="OKY219" s="23"/>
+      <c r="OKZ219" s="23"/>
+      <c r="OLA219" s="1"/>
+      <c r="OLB219" s="23"/>
+      <c r="OLC219" s="23"/>
+      <c r="OLD219" s="1"/>
+      <c r="OLE219" s="23"/>
+      <c r="OLF219" s="23"/>
+      <c r="OLG219" s="1"/>
+      <c r="OLH219" s="23"/>
+      <c r="OLI219" s="23"/>
+      <c r="OLJ219" s="1"/>
+      <c r="OLK219" s="23"/>
+      <c r="OLL219" s="23"/>
+      <c r="OLM219" s="1"/>
+      <c r="OLN219" s="23"/>
+      <c r="OLO219" s="23"/>
+      <c r="OLP219" s="1"/>
+      <c r="OLQ219" s="23"/>
+      <c r="OLR219" s="23"/>
+      <c r="OLS219" s="1"/>
+      <c r="OLT219" s="23"/>
+      <c r="OLU219" s="23"/>
+      <c r="OLV219" s="1"/>
+      <c r="OLW219" s="23"/>
+      <c r="OLX219" s="23"/>
+      <c r="OLY219" s="1"/>
+      <c r="OLZ219" s="23"/>
+      <c r="OMA219" s="23"/>
+      <c r="OMB219" s="1"/>
+      <c r="OMC219" s="23"/>
+      <c r="OMD219" s="23"/>
+      <c r="OME219" s="1"/>
+      <c r="OMF219" s="23"/>
+      <c r="OMG219" s="23"/>
+      <c r="OMH219" s="1"/>
+      <c r="OMI219" s="23"/>
+      <c r="OMJ219" s="23"/>
+      <c r="OMK219" s="1"/>
+      <c r="OML219" s="23"/>
+      <c r="OMM219" s="23"/>
+      <c r="OMN219" s="1"/>
+      <c r="OMO219" s="23"/>
+      <c r="OMP219" s="23"/>
+      <c r="OMQ219" s="1"/>
+      <c r="OMR219" s="23"/>
+      <c r="OMS219" s="23"/>
+      <c r="OMT219" s="1"/>
+      <c r="OMU219" s="23"/>
+      <c r="OMV219" s="23"/>
+      <c r="OMW219" s="1"/>
+      <c r="OMX219" s="23"/>
+      <c r="OMY219" s="23"/>
+      <c r="OMZ219" s="1"/>
+      <c r="ONA219" s="23"/>
+      <c r="ONB219" s="23"/>
+      <c r="ONC219" s="1"/>
+      <c r="OND219" s="23"/>
+      <c r="ONE219" s="23"/>
+      <c r="ONF219" s="1"/>
+      <c r="ONG219" s="23"/>
+      <c r="ONH219" s="23"/>
+      <c r="ONI219" s="1"/>
+      <c r="ONJ219" s="23"/>
+      <c r="ONK219" s="23"/>
+      <c r="ONL219" s="1"/>
+      <c r="ONM219" s="23"/>
+      <c r="ONN219" s="23"/>
+      <c r="ONO219" s="1"/>
+      <c r="ONP219" s="23"/>
+      <c r="ONQ219" s="23"/>
+      <c r="ONR219" s="1"/>
+      <c r="ONS219" s="23"/>
+      <c r="ONT219" s="23"/>
+      <c r="ONU219" s="1"/>
+      <c r="ONV219" s="23"/>
+      <c r="ONW219" s="23"/>
+      <c r="ONX219" s="1"/>
+      <c r="ONY219" s="23"/>
+      <c r="ONZ219" s="23"/>
+      <c r="OOA219" s="1"/>
+      <c r="OOB219" s="23"/>
+      <c r="OOC219" s="23"/>
+      <c r="OOD219" s="1"/>
+      <c r="OOE219" s="23"/>
+      <c r="OOF219" s="23"/>
+      <c r="OOG219" s="1"/>
+      <c r="OOH219" s="23"/>
+      <c r="OOI219" s="23"/>
+      <c r="OOJ219" s="1"/>
+      <c r="OOK219" s="23"/>
+      <c r="OOL219" s="23"/>
+      <c r="OOM219" s="1"/>
+      <c r="OON219" s="23"/>
+      <c r="OOO219" s="23"/>
+      <c r="OOP219" s="1"/>
+      <c r="OOQ219" s="23"/>
+      <c r="OOR219" s="23"/>
+      <c r="OOS219" s="1"/>
+      <c r="OOT219" s="23"/>
+      <c r="OOU219" s="23"/>
+      <c r="OOV219" s="1"/>
+      <c r="OOW219" s="23"/>
+      <c r="OOX219" s="23"/>
+      <c r="OOY219" s="1"/>
+      <c r="OOZ219" s="23"/>
+      <c r="OPA219" s="23"/>
+      <c r="OPB219" s="1"/>
+      <c r="OPC219" s="23"/>
+      <c r="OPD219" s="23"/>
+      <c r="OPE219" s="1"/>
+      <c r="OPF219" s="23"/>
+      <c r="OPG219" s="23"/>
+      <c r="OPH219" s="1"/>
+      <c r="OPI219" s="23"/>
+      <c r="OPJ219" s="23"/>
+      <c r="OPK219" s="1"/>
+      <c r="OPL219" s="23"/>
+      <c r="OPM219" s="23"/>
+      <c r="OPN219" s="1"/>
+      <c r="OPO219" s="23"/>
+      <c r="OPP219" s="23"/>
+      <c r="OPQ219" s="1"/>
+      <c r="OPR219" s="23"/>
+      <c r="OPS219" s="23"/>
+      <c r="OPT219" s="1"/>
+      <c r="OPU219" s="23"/>
+      <c r="OPV219" s="23"/>
+      <c r="OPW219" s="1"/>
+      <c r="OPX219" s="23"/>
+      <c r="OPY219" s="23"/>
+      <c r="OPZ219" s="1"/>
+      <c r="OQA219" s="23"/>
+      <c r="OQB219" s="23"/>
+      <c r="OQC219" s="1"/>
+      <c r="OQD219" s="23"/>
+      <c r="OQE219" s="23"/>
+      <c r="OQF219" s="1"/>
+      <c r="OQG219" s="23"/>
+      <c r="OQH219" s="23"/>
+      <c r="OQI219" s="1"/>
+      <c r="OQJ219" s="23"/>
+      <c r="OQK219" s="23"/>
+      <c r="OQL219" s="1"/>
+      <c r="OQM219" s="23"/>
+      <c r="OQN219" s="23"/>
+      <c r="OQO219" s="1"/>
+      <c r="OQP219" s="23"/>
+      <c r="OQQ219" s="23"/>
+      <c r="OQR219" s="1"/>
+      <c r="OQS219" s="23"/>
+      <c r="OQT219" s="23"/>
+      <c r="OQU219" s="1"/>
+      <c r="OQV219" s="23"/>
+      <c r="OQW219" s="23"/>
+      <c r="OQX219" s="1"/>
+      <c r="OQY219" s="23"/>
+      <c r="OQZ219" s="23"/>
+      <c r="ORA219" s="1"/>
+      <c r="ORB219" s="23"/>
+      <c r="ORC219" s="23"/>
+      <c r="ORD219" s="1"/>
+      <c r="ORE219" s="23"/>
+      <c r="ORF219" s="23"/>
+      <c r="ORG219" s="1"/>
+      <c r="ORH219" s="23"/>
+      <c r="ORI219" s="23"/>
+      <c r="ORJ219" s="1"/>
+      <c r="ORK219" s="23"/>
+      <c r="ORL219" s="23"/>
+      <c r="ORM219" s="1"/>
+      <c r="ORN219" s="23"/>
+      <c r="ORO219" s="23"/>
+      <c r="ORP219" s="1"/>
+      <c r="ORQ219" s="23"/>
+      <c r="ORR219" s="23"/>
+      <c r="ORS219" s="1"/>
+      <c r="ORT219" s="23"/>
+      <c r="ORU219" s="23"/>
+      <c r="ORV219" s="1"/>
+      <c r="ORW219" s="23"/>
+      <c r="ORX219" s="23"/>
+      <c r="ORY219" s="1"/>
+      <c r="ORZ219" s="23"/>
+      <c r="OSA219" s="23"/>
+      <c r="OSB219" s="1"/>
+      <c r="OSC219" s="23"/>
+      <c r="OSD219" s="23"/>
+      <c r="OSE219" s="1"/>
+      <c r="OSF219" s="23"/>
+      <c r="OSG219" s="23"/>
+      <c r="OSH219" s="1"/>
+      <c r="OSI219" s="23"/>
+      <c r="OSJ219" s="23"/>
+      <c r="OSK219" s="1"/>
+      <c r="OSL219" s="23"/>
+      <c r="OSM219" s="23"/>
+      <c r="OSN219" s="1"/>
+      <c r="OSO219" s="23"/>
+      <c r="OSP219" s="23"/>
+      <c r="OSQ219" s="1"/>
+      <c r="OSR219" s="23"/>
+      <c r="OSS219" s="23"/>
+      <c r="OST219" s="1"/>
+      <c r="OSU219" s="23"/>
+      <c r="OSV219" s="23"/>
+      <c r="OSW219" s="1"/>
+      <c r="OSX219" s="23"/>
+      <c r="OSY219" s="23"/>
+      <c r="OSZ219" s="1"/>
+      <c r="OTA219" s="23"/>
+      <c r="OTB219" s="23"/>
+      <c r="OTC219" s="1"/>
+      <c r="OTD219" s="23"/>
+      <c r="OTE219" s="23"/>
+      <c r="OTF219" s="1"/>
+      <c r="OTG219" s="23"/>
+      <c r="OTH219" s="23"/>
+      <c r="OTI219" s="1"/>
+      <c r="OTJ219" s="23"/>
+      <c r="OTK219" s="23"/>
+      <c r="OTL219" s="1"/>
+      <c r="OTM219" s="23"/>
+      <c r="OTN219" s="23"/>
+      <c r="OTO219" s="1"/>
+      <c r="OTP219" s="23"/>
+      <c r="OTQ219" s="23"/>
+      <c r="OTR219" s="1"/>
+      <c r="OTS219" s="23"/>
+      <c r="OTT219" s="23"/>
+      <c r="OTU219" s="1"/>
+      <c r="OTV219" s="23"/>
+      <c r="OTW219" s="23"/>
+      <c r="OTX219" s="1"/>
+      <c r="OTY219" s="23"/>
+      <c r="OTZ219" s="23"/>
+      <c r="OUA219" s="1"/>
+      <c r="OUB219" s="23"/>
+      <c r="OUC219" s="23"/>
+      <c r="OUD219" s="1"/>
+      <c r="OUE219" s="23"/>
+      <c r="OUF219" s="23"/>
+      <c r="OUG219" s="1"/>
+      <c r="OUH219" s="23"/>
+      <c r="OUI219" s="23"/>
+      <c r="OUJ219" s="1"/>
+      <c r="OUK219" s="23"/>
+      <c r="OUL219" s="23"/>
+      <c r="OUM219" s="1"/>
+      <c r="OUN219" s="23"/>
+      <c r="OUO219" s="23"/>
+      <c r="OUP219" s="1"/>
+      <c r="OUQ219" s="23"/>
+      <c r="OUR219" s="23"/>
+      <c r="OUS219" s="1"/>
+      <c r="OUT219" s="23"/>
+      <c r="OUU219" s="23"/>
+      <c r="OUV219" s="1"/>
+      <c r="OUW219" s="23"/>
+      <c r="OUX219" s="23"/>
+      <c r="OUY219" s="1"/>
+      <c r="OUZ219" s="23"/>
+      <c r="OVA219" s="23"/>
+      <c r="OVB219" s="1"/>
+      <c r="OVC219" s="23"/>
+      <c r="OVD219" s="23"/>
+      <c r="OVE219" s="1"/>
+      <c r="OVF219" s="23"/>
+      <c r="OVG219" s="23"/>
+      <c r="OVH219" s="1"/>
+      <c r="OVI219" s="23"/>
+      <c r="OVJ219" s="23"/>
+      <c r="OVK219" s="1"/>
+      <c r="OVL219" s="23"/>
+      <c r="OVM219" s="23"/>
+      <c r="OVN219" s="1"/>
+      <c r="OVO219" s="23"/>
+      <c r="OVP219" s="23"/>
+      <c r="OVQ219" s="1"/>
+      <c r="OVR219" s="23"/>
+      <c r="OVS219" s="23"/>
+      <c r="OVT219" s="1"/>
+      <c r="OVU219" s="23"/>
+      <c r="OVV219" s="23"/>
+      <c r="OVW219" s="1"/>
+      <c r="OVX219" s="23"/>
+      <c r="OVY219" s="23"/>
+      <c r="OVZ219" s="1"/>
+      <c r="OWA219" s="23"/>
+      <c r="OWB219" s="23"/>
+      <c r="OWC219" s="1"/>
+      <c r="OWD219" s="23"/>
+      <c r="OWE219" s="23"/>
+      <c r="OWF219" s="1"/>
+      <c r="OWG219" s="23"/>
+      <c r="OWH219" s="23"/>
+      <c r="OWI219" s="1"/>
+      <c r="OWJ219" s="23"/>
+      <c r="OWK219" s="23"/>
+      <c r="OWL219" s="1"/>
+      <c r="OWM219" s="23"/>
+      <c r="OWN219" s="23"/>
+      <c r="OWO219" s="1"/>
+      <c r="OWP219" s="23"/>
+      <c r="OWQ219" s="23"/>
+      <c r="OWR219" s="1"/>
+      <c r="OWS219" s="23"/>
+      <c r="OWT219" s="23"/>
+      <c r="OWU219" s="1"/>
+      <c r="OWV219" s="23"/>
+      <c r="OWW219" s="23"/>
+      <c r="OWX219" s="1"/>
+      <c r="OWY219" s="23"/>
+      <c r="OWZ219" s="23"/>
+      <c r="OXA219" s="1"/>
+      <c r="OXB219" s="23"/>
+      <c r="OXC219" s="23"/>
+      <c r="OXD219" s="1"/>
+      <c r="OXE219" s="23"/>
+      <c r="OXF219" s="23"/>
+      <c r="OXG219" s="1"/>
+      <c r="OXH219" s="23"/>
+      <c r="OXI219" s="23"/>
+      <c r="OXJ219" s="1"/>
+      <c r="OXK219" s="23"/>
+      <c r="OXL219" s="23"/>
+      <c r="OXM219" s="1"/>
+      <c r="OXN219" s="23"/>
+      <c r="OXO219" s="23"/>
+      <c r="OXP219" s="1"/>
+      <c r="OXQ219" s="23"/>
+      <c r="OXR219" s="23"/>
+      <c r="OXS219" s="1"/>
+      <c r="OXT219" s="23"/>
+      <c r="OXU219" s="23"/>
+      <c r="OXV219" s="1"/>
+      <c r="OXW219" s="23"/>
+      <c r="OXX219" s="23"/>
+      <c r="OXY219" s="1"/>
+      <c r="OXZ219" s="23"/>
+      <c r="OYA219" s="23"/>
+      <c r="OYB219" s="1"/>
+      <c r="OYC219" s="23"/>
+      <c r="OYD219" s="23"/>
+      <c r="OYE219" s="1"/>
+      <c r="OYF219" s="23"/>
+      <c r="OYG219" s="23"/>
+      <c r="OYH219" s="1"/>
+      <c r="OYI219" s="23"/>
+      <c r="OYJ219" s="23"/>
+      <c r="OYK219" s="1"/>
+      <c r="OYL219" s="23"/>
+      <c r="OYM219" s="23"/>
+      <c r="OYN219" s="1"/>
+      <c r="OYO219" s="23"/>
+      <c r="OYP219" s="23"/>
+      <c r="OYQ219" s="1"/>
+      <c r="OYR219" s="23"/>
+      <c r="OYS219" s="23"/>
+      <c r="OYT219" s="1"/>
+      <c r="OYU219" s="23"/>
+      <c r="OYV219" s="23"/>
+      <c r="OYW219" s="1"/>
+      <c r="OYX219" s="23"/>
+      <c r="OYY219" s="23"/>
+      <c r="OYZ219" s="1"/>
+      <c r="OZA219" s="23"/>
+      <c r="OZB219" s="23"/>
+      <c r="OZC219" s="1"/>
+      <c r="OZD219" s="23"/>
+      <c r="OZE219" s="23"/>
+      <c r="OZF219" s="1"/>
+      <c r="OZG219" s="23"/>
+      <c r="OZH219" s="23"/>
+      <c r="OZI219" s="1"/>
+      <c r="OZJ219" s="23"/>
+      <c r="OZK219" s="23"/>
+      <c r="OZL219" s="1"/>
+      <c r="OZM219" s="23"/>
+      <c r="OZN219" s="23"/>
+      <c r="OZO219" s="1"/>
+      <c r="OZP219" s="23"/>
+      <c r="OZQ219" s="23"/>
+      <c r="OZR219" s="1"/>
+      <c r="OZS219" s="23"/>
+      <c r="OZT219" s="23"/>
+      <c r="OZU219" s="1"/>
+      <c r="OZV219" s="23"/>
+      <c r="OZW219" s="23"/>
+      <c r="OZX219" s="1"/>
+      <c r="OZY219" s="23"/>
+      <c r="OZZ219" s="23"/>
+      <c r="PAA219" s="1"/>
+      <c r="PAB219" s="23"/>
+      <c r="PAC219" s="23"/>
+      <c r="PAD219" s="1"/>
+      <c r="PAE219" s="23"/>
+      <c r="PAF219" s="23"/>
+      <c r="PAG219" s="1"/>
+      <c r="PAH219" s="23"/>
+      <c r="PAI219" s="23"/>
+      <c r="PAJ219" s="1"/>
+      <c r="PAK219" s="23"/>
+      <c r="PAL219" s="23"/>
+      <c r="PAM219" s="1"/>
+      <c r="PAN219" s="23"/>
+      <c r="PAO219" s="23"/>
+      <c r="PAP219" s="1"/>
+      <c r="PAQ219" s="23"/>
+      <c r="PAR219" s="23"/>
+      <c r="PAS219" s="1"/>
+      <c r="PAT219" s="23"/>
+      <c r="PAU219" s="23"/>
+      <c r="PAV219" s="1"/>
+      <c r="PAW219" s="23"/>
+      <c r="PAX219" s="23"/>
+      <c r="PAY219" s="1"/>
+      <c r="PAZ219" s="23"/>
+      <c r="PBA219" s="23"/>
+      <c r="PBB219" s="1"/>
+      <c r="PBC219" s="23"/>
+      <c r="PBD219" s="23"/>
+      <c r="PBE219" s="1"/>
+      <c r="PBF219" s="23"/>
+      <c r="PBG219" s="23"/>
+      <c r="PBH219" s="1"/>
+      <c r="PBI219" s="23"/>
+      <c r="PBJ219" s="23"/>
+      <c r="PBK219" s="1"/>
+      <c r="PBL219" s="23"/>
+      <c r="PBM219" s="23"/>
+      <c r="PBN219" s="1"/>
+      <c r="PBO219" s="23"/>
+      <c r="PBP219" s="23"/>
+      <c r="PBQ219" s="1"/>
+      <c r="PBR219" s="23"/>
+      <c r="PBS219" s="23"/>
+      <c r="PBT219" s="1"/>
+      <c r="PBU219" s="23"/>
+      <c r="PBV219" s="23"/>
+      <c r="PBW219" s="1"/>
+      <c r="PBX219" s="23"/>
+      <c r="PBY219" s="23"/>
+      <c r="PBZ219" s="1"/>
+      <c r="PCA219" s="23"/>
+      <c r="PCB219" s="23"/>
+      <c r="PCC219" s="1"/>
+      <c r="PCD219" s="23"/>
+      <c r="PCE219" s="23"/>
+      <c r="PCF219" s="1"/>
+      <c r="PCG219" s="23"/>
+      <c r="PCH219" s="23"/>
+      <c r="PCI219" s="1"/>
+      <c r="PCJ219" s="23"/>
+      <c r="PCK219" s="23"/>
+      <c r="PCL219" s="1"/>
+      <c r="PCM219" s="23"/>
+      <c r="PCN219" s="23"/>
+      <c r="PCO219" s="1"/>
+      <c r="PCP219" s="23"/>
+      <c r="PCQ219" s="23"/>
+      <c r="PCR219" s="1"/>
+      <c r="PCS219" s="23"/>
+      <c r="PCT219" s="23"/>
+      <c r="PCU219" s="1"/>
+      <c r="PCV219" s="23"/>
+      <c r="PCW219" s="23"/>
+      <c r="PCX219" s="1"/>
+      <c r="PCY219" s="23"/>
+      <c r="PCZ219" s="23"/>
+      <c r="PDA219" s="1"/>
+      <c r="PDB219" s="23"/>
+      <c r="PDC219" s="23"/>
+      <c r="PDD219" s="1"/>
+      <c r="PDE219" s="23"/>
+      <c r="PDF219" s="23"/>
+      <c r="PDG219" s="1"/>
+      <c r="PDH219" s="23"/>
+      <c r="PDI219" s="23"/>
+      <c r="PDJ219" s="1"/>
+      <c r="PDK219" s="23"/>
+      <c r="PDL219" s="23"/>
+      <c r="PDM219" s="1"/>
+      <c r="PDN219" s="23"/>
+      <c r="PDO219" s="23"/>
+      <c r="PDP219" s="1"/>
+      <c r="PDQ219" s="23"/>
+      <c r="PDR219" s="23"/>
+      <c r="PDS219" s="1"/>
+      <c r="PDT219" s="23"/>
+      <c r="PDU219" s="23"/>
+      <c r="PDV219" s="1"/>
+      <c r="PDW219" s="23"/>
+      <c r="PDX219" s="23"/>
+      <c r="PDY219" s="1"/>
+      <c r="PDZ219" s="23"/>
+      <c r="PEA219" s="23"/>
+      <c r="PEB219" s="1"/>
+      <c r="PEC219" s="23"/>
+      <c r="PED219" s="23"/>
+      <c r="PEE219" s="1"/>
+      <c r="PEF219" s="23"/>
+      <c r="PEG219" s="23"/>
+      <c r="PEH219" s="1"/>
+      <c r="PEI219" s="23"/>
+      <c r="PEJ219" s="23"/>
+      <c r="PEK219" s="1"/>
+      <c r="PEL219" s="23"/>
+      <c r="PEM219" s="23"/>
+      <c r="PEN219" s="1"/>
+      <c r="PEO219" s="23"/>
+      <c r="PEP219" s="23"/>
+      <c r="PEQ219" s="1"/>
+      <c r="PER219" s="23"/>
+      <c r="PES219" s="23"/>
+      <c r="PET219" s="1"/>
+      <c r="PEU219" s="23"/>
+      <c r="PEV219" s="23"/>
+      <c r="PEW219" s="1"/>
+      <c r="PEX219" s="23"/>
+      <c r="PEY219" s="23"/>
+      <c r="PEZ219" s="1"/>
+      <c r="PFA219" s="23"/>
+      <c r="PFB219" s="23"/>
+      <c r="PFC219" s="1"/>
+      <c r="PFD219" s="23"/>
+      <c r="PFE219" s="23"/>
+      <c r="PFF219" s="1"/>
+      <c r="PFG219" s="23"/>
+      <c r="PFH219" s="23"/>
+      <c r="PFI219" s="1"/>
+      <c r="PFJ219" s="23"/>
+      <c r="PFK219" s="23"/>
+      <c r="PFL219" s="1"/>
+      <c r="PFM219" s="23"/>
+      <c r="PFN219" s="23"/>
+      <c r="PFO219" s="1"/>
+      <c r="PFP219" s="23"/>
+      <c r="PFQ219" s="23"/>
+      <c r="PFR219" s="1"/>
+      <c r="PFS219" s="23"/>
+      <c r="PFT219" s="23"/>
+      <c r="PFU219" s="1"/>
+      <c r="PFV219" s="23"/>
+      <c r="PFW219" s="23"/>
+      <c r="PFX219" s="1"/>
+      <c r="PFY219" s="23"/>
+      <c r="PFZ219" s="23"/>
+      <c r="PGA219" s="1"/>
+      <c r="PGB219" s="23"/>
+      <c r="PGC219" s="23"/>
+      <c r="PGD219" s="1"/>
+      <c r="PGE219" s="23"/>
+      <c r="PGF219" s="23"/>
+      <c r="PGG219" s="1"/>
+      <c r="PGH219" s="23"/>
+      <c r="PGI219" s="23"/>
+      <c r="PGJ219" s="1"/>
+      <c r="PGK219" s="23"/>
+      <c r="PGL219" s="23"/>
+      <c r="PGM219" s="1"/>
+      <c r="PGN219" s="23"/>
+      <c r="PGO219" s="23"/>
+      <c r="PGP219" s="1"/>
+      <c r="PGQ219" s="23"/>
+      <c r="PGR219" s="23"/>
+      <c r="PGS219" s="1"/>
+      <c r="PGT219" s="23"/>
+      <c r="PGU219" s="23"/>
+      <c r="PGV219" s="1"/>
+      <c r="PGW219" s="23"/>
+      <c r="PGX219" s="23"/>
+      <c r="PGY219" s="1"/>
+      <c r="PGZ219" s="23"/>
+      <c r="PHA219" s="23"/>
+      <c r="PHB219" s="1"/>
+      <c r="PHC219" s="23"/>
+      <c r="PHD219" s="23"/>
+      <c r="PHE219" s="1"/>
+      <c r="PHF219" s="23"/>
+      <c r="PHG219" s="23"/>
+      <c r="PHH219" s="1"/>
+      <c r="PHI219" s="23"/>
+      <c r="PHJ219" s="23"/>
+      <c r="PHK219" s="1"/>
+      <c r="PHL219" s="23"/>
+      <c r="PHM219" s="23"/>
+      <c r="PHN219" s="1"/>
+      <c r="PHO219" s="23"/>
+      <c r="PHP219" s="23"/>
+      <c r="PHQ219" s="1"/>
+      <c r="PHR219" s="23"/>
+      <c r="PHS219" s="23"/>
+      <c r="PHT219" s="1"/>
+      <c r="PHU219" s="23"/>
+      <c r="PHV219" s="23"/>
+      <c r="PHW219" s="1"/>
+      <c r="PHX219" s="23"/>
+      <c r="PHY219" s="23"/>
+      <c r="PHZ219" s="1"/>
+      <c r="PIA219" s="23"/>
+      <c r="PIB219" s="23"/>
+      <c r="PIC219" s="1"/>
+      <c r="PID219" s="23"/>
+      <c r="PIE219" s="23"/>
+      <c r="PIF219" s="1"/>
+      <c r="PIG219" s="23"/>
+      <c r="PIH219" s="23"/>
+      <c r="PII219" s="1"/>
+      <c r="PIJ219" s="23"/>
+      <c r="PIK219" s="23"/>
+      <c r="PIL219" s="1"/>
+      <c r="PIM219" s="23"/>
+      <c r="PIN219" s="23"/>
+      <c r="PIO219" s="1"/>
+      <c r="PIP219" s="23"/>
+      <c r="PIQ219" s="23"/>
+      <c r="PIR219" s="1"/>
+      <c r="PIS219" s="23"/>
+      <c r="PIT219" s="23"/>
+      <c r="PIU219" s="1"/>
+      <c r="PIV219" s="23"/>
+      <c r="PIW219" s="23"/>
+      <c r="PIX219" s="1"/>
+      <c r="PIY219" s="23"/>
+      <c r="PIZ219" s="23"/>
+      <c r="PJA219" s="1"/>
+      <c r="PJB219" s="23"/>
+      <c r="PJC219" s="23"/>
+      <c r="PJD219" s="1"/>
+      <c r="PJE219" s="23"/>
+      <c r="PJF219" s="23"/>
+      <c r="PJG219" s="1"/>
+      <c r="PJH219" s="23"/>
+      <c r="PJI219" s="23"/>
+      <c r="PJJ219" s="1"/>
+      <c r="PJK219" s="23"/>
+      <c r="PJL219" s="23"/>
+      <c r="PJM219" s="1"/>
+      <c r="PJN219" s="23"/>
+      <c r="PJO219" s="23"/>
+      <c r="PJP219" s="1"/>
+      <c r="PJQ219" s="23"/>
+      <c r="PJR219" s="23"/>
+      <c r="PJS219" s="1"/>
+      <c r="PJT219" s="23"/>
+      <c r="PJU219" s="23"/>
+      <c r="PJV219" s="1"/>
+      <c r="PJW219" s="23"/>
+      <c r="PJX219" s="23"/>
+      <c r="PJY219" s="1"/>
+      <c r="PJZ219" s="23"/>
+      <c r="PKA219" s="23"/>
+      <c r="PKB219" s="1"/>
+      <c r="PKC219" s="23"/>
+      <c r="PKD219" s="23"/>
+      <c r="PKE219" s="1"/>
+      <c r="PKF219" s="23"/>
+      <c r="PKG219" s="23"/>
+      <c r="PKH219" s="1"/>
+      <c r="PKI219" s="23"/>
+      <c r="PKJ219" s="23"/>
+      <c r="PKK219" s="1"/>
+      <c r="PKL219" s="23"/>
+      <c r="PKM219" s="23"/>
+      <c r="PKN219" s="1"/>
+      <c r="PKO219" s="23"/>
+      <c r="PKP219" s="23"/>
+      <c r="PKQ219" s="1"/>
+      <c r="PKR219" s="23"/>
+      <c r="PKS219" s="23"/>
+      <c r="PKT219" s="1"/>
+      <c r="PKU219" s="23"/>
+      <c r="PKV219" s="23"/>
+      <c r="PKW219" s="1"/>
+      <c r="PKX219" s="23"/>
+      <c r="PKY219" s="23"/>
+      <c r="PKZ219" s="1"/>
+      <c r="PLA219" s="23"/>
+      <c r="PLB219" s="23"/>
+      <c r="PLC219" s="1"/>
+      <c r="PLD219" s="23"/>
+      <c r="PLE219" s="23"/>
+      <c r="PLF219" s="1"/>
+      <c r="PLG219" s="23"/>
+      <c r="PLH219" s="23"/>
+      <c r="PLI219" s="1"/>
+      <c r="PLJ219" s="23"/>
+      <c r="PLK219" s="23"/>
+      <c r="PLL219" s="1"/>
+      <c r="PLM219" s="23"/>
+      <c r="PLN219" s="23"/>
+      <c r="PLO219" s="1"/>
+      <c r="PLP219" s="23"/>
+      <c r="PLQ219" s="23"/>
+      <c r="PLR219" s="1"/>
+      <c r="PLS219" s="23"/>
+      <c r="PLT219" s="23"/>
+      <c r="PLU219" s="1"/>
+      <c r="PLV219" s="23"/>
+      <c r="PLW219" s="23"/>
+      <c r="PLX219" s="1"/>
+      <c r="PLY219" s="23"/>
+      <c r="PLZ219" s="23"/>
+      <c r="PMA219" s="1"/>
+      <c r="PMB219" s="23"/>
+      <c r="PMC219" s="23"/>
+      <c r="PMD219" s="1"/>
+      <c r="PME219" s="23"/>
+      <c r="PMF219" s="23"/>
+      <c r="PMG219" s="1"/>
+      <c r="PMH219" s="23"/>
+      <c r="PMI219" s="23"/>
+      <c r="PMJ219" s="1"/>
+      <c r="PMK219" s="23"/>
+      <c r="PML219" s="23"/>
+      <c r="PMM219" s="1"/>
+      <c r="PMN219" s="23"/>
+      <c r="PMO219" s="23"/>
+      <c r="PMP219" s="1"/>
+      <c r="PMQ219" s="23"/>
+      <c r="PMR219" s="23"/>
+      <c r="PMS219" s="1"/>
+      <c r="PMT219" s="23"/>
+      <c r="PMU219" s="23"/>
+      <c r="PMV219" s="1"/>
+      <c r="PMW219" s="23"/>
+      <c r="PMX219" s="23"/>
+      <c r="PMY219" s="1"/>
+      <c r="PMZ219" s="23"/>
+      <c r="PNA219" s="23"/>
+      <c r="PNB219" s="1"/>
+      <c r="PNC219" s="23"/>
+      <c r="PND219" s="23"/>
+      <c r="PNE219" s="1"/>
+      <c r="PNF219" s="23"/>
+      <c r="PNG219" s="23"/>
+      <c r="PNH219" s="1"/>
+      <c r="PNI219" s="23"/>
+      <c r="PNJ219" s="23"/>
+      <c r="PNK219" s="1"/>
+      <c r="PNL219" s="23"/>
+      <c r="PNM219" s="23"/>
+      <c r="PNN219" s="1"/>
+      <c r="PNO219" s="23"/>
+      <c r="PNP219" s="23"/>
+      <c r="PNQ219" s="1"/>
+      <c r="PNR219" s="23"/>
+      <c r="PNS219" s="23"/>
+      <c r="PNT219" s="1"/>
+      <c r="PNU219" s="23"/>
+      <c r="PNV219" s="23"/>
+      <c r="PNW219" s="1"/>
+      <c r="PNX219" s="23"/>
+      <c r="PNY219" s="23"/>
+      <c r="PNZ219" s="1"/>
+      <c r="POA219" s="23"/>
+      <c r="POB219" s="23"/>
+      <c r="POC219" s="1"/>
+      <c r="POD219" s="23"/>
+      <c r="POE219" s="23"/>
+      <c r="POF219" s="1"/>
+      <c r="POG219" s="23"/>
+      <c r="POH219" s="23"/>
+      <c r="POI219" s="1"/>
+      <c r="POJ219" s="23"/>
+      <c r="POK219" s="23"/>
+      <c r="POL219" s="1"/>
+      <c r="POM219" s="23"/>
+      <c r="PON219" s="23"/>
+      <c r="POO219" s="1"/>
+      <c r="POP219" s="23"/>
+      <c r="POQ219" s="23"/>
+      <c r="POR219" s="1"/>
+      <c r="POS219" s="23"/>
+      <c r="POT219" s="23"/>
+      <c r="POU219" s="1"/>
+      <c r="POV219" s="23"/>
+      <c r="POW219" s="23"/>
+      <c r="POX219" s="1"/>
+      <c r="POY219" s="23"/>
+      <c r="POZ219" s="23"/>
+      <c r="PPA219" s="1"/>
+      <c r="PPB219" s="23"/>
+      <c r="PPC219" s="23"/>
+      <c r="PPD219" s="1"/>
+      <c r="PPE219" s="23"/>
+      <c r="PPF219" s="23"/>
+      <c r="PPG219" s="1"/>
+      <c r="PPH219" s="23"/>
+      <c r="PPI219" s="23"/>
+      <c r="PPJ219" s="1"/>
+      <c r="PPK219" s="23"/>
+      <c r="PPL219" s="23"/>
+      <c r="PPM219" s="1"/>
+      <c r="PPN219" s="23"/>
+      <c r="PPO219" s="23"/>
+      <c r="PPP219" s="1"/>
+      <c r="PPQ219" s="23"/>
+      <c r="PPR219" s="23"/>
+      <c r="PPS219" s="1"/>
+      <c r="PPT219" s="23"/>
+      <c r="PPU219" s="23"/>
+      <c r="PPV219" s="1"/>
+      <c r="PPW219" s="23"/>
+      <c r="PPX219" s="23"/>
+      <c r="PPY219" s="1"/>
+      <c r="PPZ219" s="23"/>
+      <c r="PQA219" s="23"/>
+      <c r="PQB219" s="1"/>
+      <c r="PQC219" s="23"/>
+      <c r="PQD219" s="23"/>
+      <c r="PQE219" s="1"/>
+      <c r="PQF219" s="23"/>
+      <c r="PQG219" s="23"/>
+      <c r="PQH219" s="1"/>
+      <c r="PQI219" s="23"/>
+      <c r="PQJ219" s="23"/>
+      <c r="PQK219" s="1"/>
+      <c r="PQL219" s="23"/>
+      <c r="PQM219" s="23"/>
+      <c r="PQN219" s="1"/>
+      <c r="PQO219" s="23"/>
+      <c r="PQP219" s="23"/>
+      <c r="PQQ219" s="1"/>
+      <c r="PQR219" s="23"/>
+      <c r="PQS219" s="23"/>
+      <c r="PQT219" s="1"/>
+      <c r="PQU219" s="23"/>
+      <c r="PQV219" s="23"/>
+      <c r="PQW219" s="1"/>
+      <c r="PQX219" s="23"/>
+      <c r="PQY219" s="23"/>
+      <c r="PQZ219" s="1"/>
+      <c r="PRA219" s="23"/>
+      <c r="PRB219" s="23"/>
+      <c r="PRC219" s="1"/>
+      <c r="PRD219" s="23"/>
+      <c r="PRE219" s="23"/>
+      <c r="PRF219" s="1"/>
+      <c r="PRG219" s="23"/>
+      <c r="PRH219" s="23"/>
+      <c r="PRI219" s="1"/>
+      <c r="PRJ219" s="23"/>
+      <c r="PRK219" s="23"/>
+      <c r="PRL219" s="1"/>
+      <c r="PRM219" s="23"/>
+      <c r="PRN219" s="23"/>
+      <c r="PRO219" s="1"/>
+      <c r="PRP219" s="23"/>
+      <c r="PRQ219" s="23"/>
+      <c r="PRR219" s="1"/>
+      <c r="PRS219" s="23"/>
+      <c r="PRT219" s="23"/>
+      <c r="PRU219" s="1"/>
+      <c r="PRV219" s="23"/>
+      <c r="PRW219" s="23"/>
+      <c r="PRX219" s="1"/>
+      <c r="PRY219" s="23"/>
+      <c r="PRZ219" s="23"/>
+      <c r="PSA219" s="1"/>
+      <c r="PSB219" s="23"/>
+      <c r="PSC219" s="23"/>
+      <c r="PSD219" s="1"/>
+      <c r="PSE219" s="23"/>
+      <c r="PSF219" s="23"/>
+      <c r="PSG219" s="1"/>
+      <c r="PSH219" s="23"/>
+      <c r="PSI219" s="23"/>
+      <c r="PSJ219" s="1"/>
+      <c r="PSK219" s="23"/>
+      <c r="PSL219" s="23"/>
+      <c r="PSM219" s="1"/>
+      <c r="PSN219" s="23"/>
+      <c r="PSO219" s="23"/>
+      <c r="PSP219" s="1"/>
+      <c r="PSQ219" s="23"/>
+      <c r="PSR219" s="23"/>
+      <c r="PSS219" s="1"/>
+      <c r="PST219" s="23"/>
+      <c r="PSU219" s="23"/>
+      <c r="PSV219" s="1"/>
+      <c r="PSW219" s="23"/>
+      <c r="PSX219" s="23"/>
+      <c r="PSY219" s="1"/>
+      <c r="PSZ219" s="23"/>
+      <c r="PTA219" s="23"/>
+      <c r="PTB219" s="1"/>
+      <c r="PTC219" s="23"/>
+      <c r="PTD219" s="23"/>
+      <c r="PTE219" s="1"/>
+      <c r="PTF219" s="23"/>
+      <c r="PTG219" s="23"/>
+      <c r="PTH219" s="1"/>
+      <c r="PTI219" s="23"/>
+      <c r="PTJ219" s="23"/>
+      <c r="PTK219" s="1"/>
+      <c r="PTL219" s="23"/>
+      <c r="PTM219" s="23"/>
+      <c r="PTN219" s="1"/>
+      <c r="PTO219" s="23"/>
+      <c r="PTP219" s="23"/>
+      <c r="PTQ219" s="1"/>
+      <c r="PTR219" s="23"/>
+      <c r="PTS219" s="23"/>
+      <c r="PTT219" s="1"/>
+      <c r="PTU219" s="23"/>
+      <c r="PTV219" s="23"/>
+      <c r="PTW219" s="1"/>
+      <c r="PTX219" s="23"/>
+      <c r="PTY219" s="23"/>
+      <c r="PTZ219" s="1"/>
+      <c r="PUA219" s="23"/>
+      <c r="PUB219" s="23"/>
+      <c r="PUC219" s="1"/>
+      <c r="PUD219" s="23"/>
+      <c r="PUE219" s="23"/>
+      <c r="PUF219" s="1"/>
+      <c r="PUG219" s="23"/>
+      <c r="PUH219" s="23"/>
+      <c r="PUI219" s="1"/>
+      <c r="PUJ219" s="23"/>
+      <c r="PUK219" s="23"/>
+      <c r="PUL219" s="1"/>
+      <c r="PUM219" s="23"/>
+      <c r="PUN219" s="23"/>
+      <c r="PUO219" s="1"/>
+      <c r="PUP219" s="23"/>
+      <c r="PUQ219" s="23"/>
+      <c r="PUR219" s="1"/>
+      <c r="PUS219" s="23"/>
+      <c r="PUT219" s="23"/>
+      <c r="PUU219" s="1"/>
+      <c r="PUV219" s="23"/>
+      <c r="PUW219" s="23"/>
+      <c r="PUX219" s="1"/>
+      <c r="PUY219" s="23"/>
+      <c r="PUZ219" s="23"/>
+      <c r="PVA219" s="1"/>
+      <c r="PVB219" s="23"/>
+      <c r="PVC219" s="23"/>
+      <c r="PVD219" s="1"/>
+      <c r="PVE219" s="23"/>
+      <c r="PVF219" s="23"/>
+      <c r="PVG219" s="1"/>
+      <c r="PVH219" s="23"/>
+      <c r="PVI219" s="23"/>
+      <c r="PVJ219" s="1"/>
+      <c r="PVK219" s="23"/>
+      <c r="PVL219" s="23"/>
+      <c r="PVM219" s="1"/>
+      <c r="PVN219" s="23"/>
+      <c r="PVO219" s="23"/>
+      <c r="PVP219" s="1"/>
+      <c r="PVQ219" s="23"/>
+      <c r="PVR219" s="23"/>
+      <c r="PVS219" s="1"/>
+      <c r="PVT219" s="23"/>
+      <c r="PVU219" s="23"/>
+      <c r="PVV219" s="1"/>
+      <c r="PVW219" s="23"/>
+      <c r="PVX219" s="23"/>
+      <c r="PVY219" s="1"/>
+      <c r="PVZ219" s="23"/>
+      <c r="PWA219" s="23"/>
+      <c r="PWB219" s="1"/>
+      <c r="PWC219" s="23"/>
+      <c r="PWD219" s="23"/>
+      <c r="PWE219" s="1"/>
+      <c r="PWF219" s="23"/>
+      <c r="PWG219" s="23"/>
+      <c r="PWH219" s="1"/>
+      <c r="PWI219" s="23"/>
+      <c r="PWJ219" s="23"/>
+      <c r="PWK219" s="1"/>
+      <c r="PWL219" s="23"/>
+      <c r="PWM219" s="23"/>
+      <c r="PWN219" s="1"/>
+      <c r="PWO219" s="23"/>
+      <c r="PWP219" s="23"/>
+      <c r="PWQ219" s="1"/>
+      <c r="PWR219" s="23"/>
+      <c r="PWS219" s="23"/>
+      <c r="PWT219" s="1"/>
+      <c r="PWU219" s="23"/>
+      <c r="PWV219" s="23"/>
+      <c r="PWW219" s="1"/>
+      <c r="PWX219" s="23"/>
+      <c r="PWY219" s="23"/>
+      <c r="PWZ219" s="1"/>
+      <c r="PXA219" s="23"/>
+      <c r="PXB219" s="23"/>
+      <c r="PXC219" s="1"/>
+      <c r="PXD219" s="23"/>
+      <c r="PXE219" s="23"/>
+      <c r="PXF219" s="1"/>
+      <c r="PXG219" s="23"/>
+      <c r="PXH219" s="23"/>
+      <c r="PXI219" s="1"/>
+      <c r="PXJ219" s="23"/>
+      <c r="PXK219" s="23"/>
+      <c r="PXL219" s="1"/>
+      <c r="PXM219" s="23"/>
+      <c r="PXN219" s="23"/>
+      <c r="PXO219" s="1"/>
+      <c r="PXP219" s="23"/>
+      <c r="PXQ219" s="23"/>
+      <c r="PXR219" s="1"/>
+      <c r="PXS219" s="23"/>
+      <c r="PXT219" s="23"/>
+      <c r="PXU219" s="1"/>
+      <c r="PXV219" s="23"/>
+      <c r="PXW219" s="23"/>
+      <c r="PXX219" s="1"/>
+      <c r="PXY219" s="23"/>
+      <c r="PXZ219" s="23"/>
+      <c r="PYA219" s="1"/>
+      <c r="PYB219" s="23"/>
+      <c r="PYC219" s="23"/>
+      <c r="PYD219" s="1"/>
+      <c r="PYE219" s="23"/>
+      <c r="PYF219" s="23"/>
+      <c r="PYG219" s="1"/>
+      <c r="PYH219" s="23"/>
+      <c r="PYI219" s="23"/>
+      <c r="PYJ219" s="1"/>
+      <c r="PYK219" s="23"/>
+      <c r="PYL219" s="23"/>
+      <c r="PYM219" s="1"/>
+      <c r="PYN219" s="23"/>
+      <c r="PYO219" s="23"/>
+      <c r="PYP219" s="1"/>
+      <c r="PYQ219" s="23"/>
+      <c r="PYR219" s="23"/>
+      <c r="PYS219" s="1"/>
+      <c r="PYT219" s="23"/>
+      <c r="PYU219" s="23"/>
+      <c r="PYV219" s="1"/>
+      <c r="PYW219" s="23"/>
+      <c r="PYX219" s="23"/>
+      <c r="PYY219" s="1"/>
+      <c r="PYZ219" s="23"/>
+      <c r="PZA219" s="23"/>
+      <c r="PZB219" s="1"/>
+      <c r="PZC219" s="23"/>
+      <c r="PZD219" s="23"/>
+      <c r="PZE219" s="1"/>
+      <c r="PZF219" s="23"/>
+      <c r="PZG219" s="23"/>
+      <c r="PZH219" s="1"/>
+      <c r="PZI219" s="23"/>
+      <c r="PZJ219" s="23"/>
+      <c r="PZK219" s="1"/>
+      <c r="PZL219" s="23"/>
+      <c r="PZM219" s="23"/>
+      <c r="PZN219" s="1"/>
+      <c r="PZO219" s="23"/>
+      <c r="PZP219" s="23"/>
+      <c r="PZQ219" s="1"/>
+      <c r="PZR219" s="23"/>
+      <c r="PZS219" s="23"/>
+      <c r="PZT219" s="1"/>
+      <c r="PZU219" s="23"/>
+      <c r="PZV219" s="23"/>
+      <c r="PZW219" s="1"/>
+      <c r="PZX219" s="23"/>
+      <c r="PZY219" s="23"/>
+      <c r="PZZ219" s="1"/>
+      <c r="QAA219" s="23"/>
+      <c r="QAB219" s="23"/>
+      <c r="QAC219" s="1"/>
+      <c r="QAD219" s="23"/>
+      <c r="QAE219" s="23"/>
+      <c r="QAF219" s="1"/>
+      <c r="QAG219" s="23"/>
+      <c r="QAH219" s="23"/>
+      <c r="QAI219" s="1"/>
+      <c r="QAJ219" s="23"/>
+      <c r="QAK219" s="23"/>
+      <c r="QAL219" s="1"/>
+      <c r="QAM219" s="23"/>
+      <c r="QAN219" s="23"/>
+      <c r="QAO219" s="1"/>
+      <c r="QAP219" s="23"/>
+      <c r="QAQ219" s="23"/>
+      <c r="QAR219" s="1"/>
+      <c r="QAS219" s="23"/>
+      <c r="QAT219" s="23"/>
+      <c r="QAU219" s="1"/>
+      <c r="QAV219" s="23"/>
+      <c r="QAW219" s="23"/>
+      <c r="QAX219" s="1"/>
+      <c r="QAY219" s="23"/>
+      <c r="QAZ219" s="23"/>
+      <c r="QBA219" s="1"/>
+      <c r="QBB219" s="23"/>
+      <c r="QBC219" s="23"/>
+      <c r="QBD219" s="1"/>
+      <c r="QBE219" s="23"/>
+      <c r="QBF219" s="23"/>
+      <c r="QBG219" s="1"/>
+      <c r="QBH219" s="23"/>
+      <c r="QBI219" s="23"/>
+      <c r="QBJ219" s="1"/>
+      <c r="QBK219" s="23"/>
+      <c r="QBL219" s="23"/>
+      <c r="QBM219" s="1"/>
+      <c r="QBN219" s="23"/>
+      <c r="QBO219" s="23"/>
+      <c r="QBP219" s="1"/>
+      <c r="QBQ219" s="23"/>
+      <c r="QBR219" s="23"/>
+      <c r="QBS219" s="1"/>
+      <c r="QBT219" s="23"/>
+      <c r="QBU219" s="23"/>
+      <c r="QBV219" s="1"/>
+      <c r="QBW219" s="23"/>
+      <c r="QBX219" s="23"/>
+      <c r="QBY219" s="1"/>
+      <c r="QBZ219" s="23"/>
+      <c r="QCA219" s="23"/>
+      <c r="QCB219" s="1"/>
+      <c r="QCC219" s="23"/>
+      <c r="QCD219" s="23"/>
+      <c r="QCE219" s="1"/>
+      <c r="QCF219" s="23"/>
+      <c r="QCG219" s="23"/>
+      <c r="QCH219" s="1"/>
+      <c r="QCI219" s="23"/>
+      <c r="QCJ219" s="23"/>
+      <c r="QCK219" s="1"/>
+      <c r="QCL219" s="23"/>
+      <c r="QCM219" s="23"/>
+      <c r="QCN219" s="1"/>
+      <c r="QCO219" s="23"/>
+      <c r="QCP219" s="23"/>
+      <c r="QCQ219" s="1"/>
+      <c r="QCR219" s="23"/>
+      <c r="QCS219" s="23"/>
+      <c r="QCT219" s="1"/>
+      <c r="QCU219" s="23"/>
+      <c r="QCV219" s="23"/>
+      <c r="QCW219" s="1"/>
+      <c r="QCX219" s="23"/>
+      <c r="QCY219" s="23"/>
+      <c r="QCZ219" s="1"/>
+      <c r="QDA219" s="23"/>
+      <c r="QDB219" s="23"/>
+      <c r="QDC219" s="1"/>
+      <c r="QDD219" s="23"/>
+      <c r="QDE219" s="23"/>
+      <c r="QDF219" s="1"/>
+      <c r="QDG219" s="23"/>
+      <c r="QDH219" s="23"/>
+      <c r="QDI219" s="1"/>
+      <c r="QDJ219" s="23"/>
+      <c r="QDK219" s="23"/>
+      <c r="QDL219" s="1"/>
+      <c r="QDM219" s="23"/>
+      <c r="QDN219" s="23"/>
+      <c r="QDO219" s="1"/>
+      <c r="QDP219" s="23"/>
+      <c r="QDQ219" s="23"/>
+      <c r="QDR219" s="1"/>
+      <c r="QDS219" s="23"/>
+      <c r="QDT219" s="23"/>
+      <c r="QDU219" s="1"/>
+      <c r="QDV219" s="23"/>
+      <c r="QDW219" s="23"/>
+      <c r="QDX219" s="1"/>
+      <c r="QDY219" s="23"/>
+      <c r="QDZ219" s="23"/>
+      <c r="QEA219" s="1"/>
+      <c r="QEB219" s="23"/>
+      <c r="QEC219" s="23"/>
+      <c r="QED219" s="1"/>
+      <c r="QEE219" s="23"/>
+      <c r="QEF219" s="23"/>
+      <c r="QEG219" s="1"/>
+      <c r="QEH219" s="23"/>
+      <c r="QEI219" s="23"/>
+      <c r="QEJ219" s="1"/>
+      <c r="QEK219" s="23"/>
+      <c r="QEL219" s="23"/>
+      <c r="QEM219" s="1"/>
+      <c r="QEN219" s="23"/>
+      <c r="QEO219" s="23"/>
+      <c r="QEP219" s="1"/>
+      <c r="QEQ219" s="23"/>
+      <c r="QER219" s="23"/>
+      <c r="QES219" s="1"/>
+      <c r="QET219" s="23"/>
+      <c r="QEU219" s="23"/>
+      <c r="QEV219" s="1"/>
+      <c r="QEW219" s="23"/>
+      <c r="QEX219" s="23"/>
+      <c r="QEY219" s="1"/>
+      <c r="QEZ219" s="23"/>
+      <c r="QFA219" s="23"/>
+      <c r="QFB219" s="1"/>
+      <c r="QFC219" s="23"/>
+      <c r="QFD219" s="23"/>
+      <c r="QFE219" s="1"/>
+      <c r="QFF219" s="23"/>
+      <c r="QFG219" s="23"/>
+      <c r="QFH219" s="1"/>
+      <c r="QFI219" s="23"/>
+      <c r="QFJ219" s="23"/>
+      <c r="QFK219" s="1"/>
+      <c r="QFL219" s="23"/>
+      <c r="QFM219" s="23"/>
+      <c r="QFN219" s="1"/>
+      <c r="QFO219" s="23"/>
+      <c r="QFP219" s="23"/>
+      <c r="QFQ219" s="1"/>
+      <c r="QFR219" s="23"/>
+      <c r="QFS219" s="23"/>
+      <c r="QFT219" s="1"/>
+      <c r="QFU219" s="23"/>
+      <c r="QFV219" s="23"/>
+      <c r="QFW219" s="1"/>
+      <c r="QFX219" s="23"/>
+      <c r="QFY219" s="23"/>
+      <c r="QFZ219" s="1"/>
+      <c r="QGA219" s="23"/>
+      <c r="QGB219" s="23"/>
+      <c r="QGC219" s="1"/>
+      <c r="QGD219" s="23"/>
+      <c r="QGE219" s="23"/>
+      <c r="QGF219" s="1"/>
+      <c r="QGG219" s="23"/>
+      <c r="QGH219" s="23"/>
+      <c r="QGI219" s="1"/>
+      <c r="QGJ219" s="23"/>
+      <c r="QGK219" s="23"/>
+      <c r="QGL219" s="1"/>
+      <c r="QGM219" s="23"/>
+      <c r="QGN219" s="23"/>
+      <c r="QGO219" s="1"/>
+      <c r="QGP219" s="23"/>
+      <c r="QGQ219" s="23"/>
+      <c r="QGR219" s="1"/>
+      <c r="QGS219" s="23"/>
+      <c r="QGT219" s="23"/>
+      <c r="QGU219" s="1"/>
+      <c r="QGV219" s="23"/>
+      <c r="QGW219" s="23"/>
+      <c r="QGX219" s="1"/>
+      <c r="QGY219" s="23"/>
+      <c r="QGZ219" s="23"/>
+      <c r="QHA219" s="1"/>
+      <c r="QHB219" s="23"/>
+      <c r="QHC219" s="23"/>
+      <c r="QHD219" s="1"/>
+      <c r="QHE219" s="23"/>
+      <c r="QHF219" s="23"/>
+      <c r="QHG219" s="1"/>
+      <c r="QHH219" s="23"/>
+      <c r="QHI219" s="23"/>
+      <c r="QHJ219" s="1"/>
+      <c r="QHK219" s="23"/>
+      <c r="QHL219" s="23"/>
+      <c r="QHM219" s="1"/>
+      <c r="QHN219" s="23"/>
+      <c r="QHO219" s="23"/>
+      <c r="QHP219" s="1"/>
+      <c r="QHQ219" s="23"/>
+      <c r="QHR219" s="23"/>
+      <c r="QHS219" s="1"/>
+      <c r="QHT219" s="23"/>
+      <c r="QHU219" s="23"/>
+      <c r="QHV219" s="1"/>
+      <c r="QHW219" s="23"/>
+      <c r="QHX219" s="23"/>
+      <c r="QHY219" s="1"/>
+      <c r="QHZ219" s="23"/>
+      <c r="QIA219" s="23"/>
+      <c r="QIB219" s="1"/>
+      <c r="QIC219" s="23"/>
+      <c r="QID219" s="23"/>
+      <c r="QIE219" s="1"/>
+      <c r="QIF219" s="23"/>
+      <c r="QIG219" s="23"/>
+      <c r="QIH219" s="1"/>
+      <c r="QII219" s="23"/>
+      <c r="QIJ219" s="23"/>
+      <c r="QIK219" s="1"/>
+      <c r="QIL219" s="23"/>
+      <c r="QIM219" s="23"/>
+      <c r="QIN219" s="1"/>
+      <c r="QIO219" s="23"/>
+      <c r="QIP219" s="23"/>
+      <c r="QIQ219" s="1"/>
+      <c r="QIR219" s="23"/>
+      <c r="QIS219" s="23"/>
+      <c r="QIT219" s="1"/>
+      <c r="QIU219" s="23"/>
+      <c r="QIV219" s="23"/>
+      <c r="QIW219" s="1"/>
+      <c r="QIX219" s="23"/>
+      <c r="QIY219" s="23"/>
+      <c r="QIZ219" s="1"/>
+      <c r="QJA219" s="23"/>
+      <c r="QJB219" s="23"/>
+      <c r="QJC219" s="1"/>
+      <c r="QJD219" s="23"/>
+      <c r="QJE219" s="23"/>
+      <c r="QJF219" s="1"/>
+      <c r="QJG219" s="23"/>
+      <c r="QJH219" s="23"/>
+      <c r="QJI219" s="1"/>
+      <c r="QJJ219" s="23"/>
+      <c r="QJK219" s="23"/>
+      <c r="QJL219" s="1"/>
+      <c r="QJM219" s="23"/>
+      <c r="QJN219" s="23"/>
+      <c r="QJO219" s="1"/>
+      <c r="QJP219" s="23"/>
+      <c r="QJQ219" s="23"/>
+      <c r="QJR219" s="1"/>
+      <c r="QJS219" s="23"/>
+      <c r="QJT219" s="23"/>
+      <c r="QJU219" s="1"/>
+      <c r="QJV219" s="23"/>
+      <c r="QJW219" s="23"/>
+      <c r="QJX219" s="1"/>
+      <c r="QJY219" s="23"/>
+      <c r="QJZ219" s="23"/>
+      <c r="QKA219" s="1"/>
+      <c r="QKB219" s="23"/>
+      <c r="QKC219" s="23"/>
+      <c r="QKD219" s="1"/>
+      <c r="QKE219" s="23"/>
+      <c r="QKF219" s="23"/>
+      <c r="QKG219" s="1"/>
+      <c r="QKH219" s="23"/>
+      <c r="QKI219" s="23"/>
+      <c r="QKJ219" s="1"/>
+      <c r="QKK219" s="23"/>
+      <c r="QKL219" s="23"/>
+      <c r="QKM219" s="1"/>
+      <c r="QKN219" s="23"/>
+      <c r="QKO219" s="23"/>
+      <c r="QKP219" s="1"/>
+      <c r="QKQ219" s="23"/>
+      <c r="QKR219" s="23"/>
+      <c r="QKS219" s="1"/>
+      <c r="QKT219" s="23"/>
+      <c r="QKU219" s="23"/>
+      <c r="QKV219" s="1"/>
+      <c r="QKW219" s="23"/>
+      <c r="QKX219" s="23"/>
+      <c r="QKY219" s="1"/>
+      <c r="QKZ219" s="23"/>
+      <c r="QLA219" s="23"/>
+      <c r="QLB219" s="1"/>
+      <c r="QLC219" s="23"/>
+      <c r="QLD219" s="23"/>
+      <c r="QLE219" s="1"/>
+      <c r="QLF219" s="23"/>
+      <c r="QLG219" s="23"/>
+      <c r="QLH219" s="1"/>
+      <c r="QLI219" s="23"/>
+      <c r="QLJ219" s="23"/>
+      <c r="QLK219" s="1"/>
+      <c r="QLL219" s="23"/>
+      <c r="QLM219" s="23"/>
+      <c r="QLN219" s="1"/>
+      <c r="QLO219" s="23"/>
+      <c r="QLP219" s="23"/>
+      <c r="QLQ219" s="1"/>
+      <c r="QLR219" s="23"/>
+      <c r="QLS219" s="23"/>
+      <c r="QLT219" s="1"/>
+      <c r="QLU219" s="23"/>
+      <c r="QLV219" s="23"/>
+      <c r="QLW219" s="1"/>
+      <c r="QLX219" s="23"/>
+      <c r="QLY219" s="23"/>
+      <c r="QLZ219" s="1"/>
+      <c r="QMA219" s="23"/>
+      <c r="QMB219" s="23"/>
+      <c r="QMC219" s="1"/>
+      <c r="QMD219" s="23"/>
+      <c r="QME219" s="23"/>
+      <c r="QMF219" s="1"/>
+      <c r="QMG219" s="23"/>
+      <c r="QMH219" s="23"/>
+      <c r="QMI219" s="1"/>
+      <c r="QMJ219" s="23"/>
+      <c r="QMK219" s="23"/>
+      <c r="QML219" s="1"/>
+      <c r="QMM219" s="23"/>
+      <c r="QMN219" s="23"/>
+      <c r="QMO219" s="1"/>
+      <c r="QMP219" s="23"/>
+      <c r="QMQ219" s="23"/>
+      <c r="QMR219" s="1"/>
+      <c r="QMS219" s="23"/>
+      <c r="QMT219" s="23"/>
+      <c r="QMU219" s="1"/>
+      <c r="QMV219" s="23"/>
+      <c r="QMW219" s="23"/>
+      <c r="QMX219" s="1"/>
+      <c r="QMY219" s="23"/>
+      <c r="QMZ219" s="23"/>
+      <c r="QNA219" s="1"/>
+      <c r="QNB219" s="23"/>
+      <c r="QNC219" s="23"/>
+      <c r="QND219" s="1"/>
+      <c r="QNE219" s="23"/>
+      <c r="QNF219" s="23"/>
+      <c r="QNG219" s="1"/>
+      <c r="QNH219" s="23"/>
+      <c r="QNI219" s="23"/>
+      <c r="QNJ219" s="1"/>
+      <c r="QNK219" s="23"/>
+      <c r="QNL219" s="23"/>
+      <c r="QNM219" s="1"/>
+      <c r="QNN219" s="23"/>
+      <c r="QNO219" s="23"/>
+      <c r="QNP219" s="1"/>
+      <c r="QNQ219" s="23"/>
+      <c r="QNR219" s="23"/>
+      <c r="QNS219" s="1"/>
+      <c r="QNT219" s="23"/>
+      <c r="QNU219" s="23"/>
+      <c r="QNV219" s="1"/>
+      <c r="QNW219" s="23"/>
+      <c r="QNX219" s="23"/>
+      <c r="QNY219" s="1"/>
+      <c r="QNZ219" s="23"/>
+      <c r="QOA219" s="23"/>
+      <c r="QOB219" s="1"/>
+      <c r="QOC219" s="23"/>
+      <c r="QOD219" s="23"/>
+      <c r="QOE219" s="1"/>
+      <c r="QOF219" s="23"/>
+      <c r="QOG219" s="23"/>
+      <c r="QOH219" s="1"/>
+      <c r="QOI219" s="23"/>
+      <c r="QOJ219" s="23"/>
+      <c r="QOK219" s="1"/>
+      <c r="QOL219" s="23"/>
+      <c r="QOM219" s="23"/>
+      <c r="QON219" s="1"/>
+      <c r="QOO219" s="23"/>
+      <c r="QOP219" s="23"/>
+      <c r="QOQ219" s="1"/>
+      <c r="QOR219" s="23"/>
+      <c r="QOS219" s="23"/>
+      <c r="QOT219" s="1"/>
+      <c r="QOU219" s="23"/>
+      <c r="QOV219" s="23"/>
+      <c r="QOW219" s="1"/>
+      <c r="QOX219" s="23"/>
+      <c r="QOY219" s="23"/>
+      <c r="QOZ219" s="1"/>
+      <c r="QPA219" s="23"/>
+      <c r="QPB219" s="23"/>
+      <c r="QPC219" s="1"/>
+      <c r="QPD219" s="23"/>
+      <c r="QPE219" s="23"/>
+      <c r="QPF219" s="1"/>
+      <c r="QPG219" s="23"/>
+      <c r="QPH219" s="23"/>
+      <c r="QPI219" s="1"/>
+      <c r="QPJ219" s="23"/>
+      <c r="QPK219" s="23"/>
+      <c r="QPL219" s="1"/>
+      <c r="QPM219" s="23"/>
+      <c r="QPN219" s="23"/>
+      <c r="QPO219" s="1"/>
+      <c r="QPP219" s="23"/>
+      <c r="QPQ219" s="23"/>
+      <c r="QPR219" s="1"/>
+      <c r="QPS219" s="23"/>
+      <c r="QPT219" s="23"/>
+      <c r="QPU219" s="1"/>
+      <c r="QPV219" s="23"/>
+      <c r="QPW219" s="23"/>
+      <c r="QPX219" s="1"/>
+      <c r="QPY219" s="23"/>
+      <c r="QPZ219" s="23"/>
+      <c r="QQA219" s="1"/>
+      <c r="QQB219" s="23"/>
+      <c r="QQC219" s="23"/>
+      <c r="QQD219" s="1"/>
+      <c r="QQE219" s="23"/>
+      <c r="QQF219" s="23"/>
+      <c r="QQG219" s="1"/>
+      <c r="QQH219" s="23"/>
+      <c r="QQI219" s="23"/>
+      <c r="QQJ219" s="1"/>
+      <c r="QQK219" s="23"/>
+      <c r="QQL219" s="23"/>
+      <c r="QQM219" s="1"/>
+      <c r="QQN219" s="23"/>
+      <c r="QQO219" s="23"/>
+      <c r="QQP219" s="1"/>
+      <c r="QQQ219" s="23"/>
+      <c r="QQR219" s="23"/>
+      <c r="QQS219" s="1"/>
+      <c r="QQT219" s="23"/>
+      <c r="QQU219" s="23"/>
+      <c r="QQV219" s="1"/>
+      <c r="QQW219" s="23"/>
+      <c r="QQX219" s="23"/>
+      <c r="QQY219" s="1"/>
+      <c r="QQZ219" s="23"/>
+      <c r="QRA219" s="23"/>
+      <c r="QRB219" s="1"/>
+      <c r="QRC219" s="23"/>
+      <c r="QRD219" s="23"/>
+      <c r="QRE219" s="1"/>
+      <c r="QRF219" s="23"/>
+      <c r="QRG219" s="23"/>
+      <c r="QRH219" s="1"/>
+      <c r="QRI219" s="23"/>
+      <c r="QRJ219" s="23"/>
+      <c r="QRK219" s="1"/>
+      <c r="QRL219" s="23"/>
+      <c r="QRM219" s="23"/>
+      <c r="QRN219" s="1"/>
+      <c r="QRO219" s="23"/>
+      <c r="QRP219" s="23"/>
+      <c r="QRQ219" s="1"/>
+      <c r="QRR219" s="23"/>
+      <c r="QRS219" s="23"/>
+      <c r="QRT219" s="1"/>
+      <c r="QRU219" s="23"/>
+      <c r="QRV219" s="23"/>
+      <c r="QRW219" s="1"/>
+      <c r="QRX219" s="23"/>
+      <c r="QRY219" s="23"/>
+      <c r="QRZ219" s="1"/>
+      <c r="QSA219" s="23"/>
+      <c r="QSB219" s="23"/>
+      <c r="QSC219" s="1"/>
+      <c r="QSD219" s="23"/>
+      <c r="QSE219" s="23"/>
+      <c r="QSF219" s="1"/>
+      <c r="QSG219" s="23"/>
+      <c r="QSH219" s="23"/>
+      <c r="QSI219" s="1"/>
+      <c r="QSJ219" s="23"/>
+      <c r="QSK219" s="23"/>
+      <c r="QSL219" s="1"/>
+      <c r="QSM219" s="23"/>
+      <c r="QSN219" s="23"/>
+      <c r="QSO219" s="1"/>
+      <c r="QSP219" s="23"/>
+      <c r="QSQ219" s="23"/>
+      <c r="QSR219" s="1"/>
+      <c r="QSS219" s="23"/>
+      <c r="QST219" s="23"/>
+      <c r="QSU219" s="1"/>
+      <c r="QSV219" s="23"/>
+      <c r="QSW219" s="23"/>
+      <c r="QSX219" s="1"/>
+      <c r="QSY219" s="23"/>
+      <c r="QSZ219" s="23"/>
+      <c r="QTA219" s="1"/>
+      <c r="QTB219" s="23"/>
+      <c r="QTC219" s="23"/>
+      <c r="QTD219" s="1"/>
+      <c r="QTE219" s="23"/>
+      <c r="QTF219" s="23"/>
+      <c r="QTG219" s="1"/>
+      <c r="QTH219" s="23"/>
+      <c r="QTI219" s="23"/>
+      <c r="QTJ219" s="1"/>
+      <c r="QTK219" s="23"/>
+      <c r="QTL219" s="23"/>
+      <c r="QTM219" s="1"/>
+      <c r="QTN219" s="23"/>
+      <c r="QTO219" s="23"/>
+      <c r="QTP219" s="1"/>
+      <c r="QTQ219" s="23"/>
+      <c r="QTR219" s="23"/>
+      <c r="QTS219" s="1"/>
+      <c r="QTT219" s="23"/>
+      <c r="QTU219" s="23"/>
+      <c r="QTV219" s="1"/>
+      <c r="QTW219" s="23"/>
+      <c r="QTX219" s="23"/>
+      <c r="QTY219" s="1"/>
+      <c r="QTZ219" s="23"/>
+      <c r="QUA219" s="23"/>
+      <c r="QUB219" s="1"/>
+      <c r="QUC219" s="23"/>
+      <c r="QUD219" s="23"/>
+      <c r="QUE219" s="1"/>
+      <c r="QUF219" s="23"/>
+      <c r="QUG219" s="23"/>
+      <c r="QUH219" s="1"/>
+      <c r="QUI219" s="23"/>
+      <c r="QUJ219" s="23"/>
+      <c r="QUK219" s="1"/>
+      <c r="QUL219" s="23"/>
+      <c r="QUM219" s="23"/>
+      <c r="QUN219" s="1"/>
+      <c r="QUO219" s="23"/>
+      <c r="QUP219" s="23"/>
+      <c r="QUQ219" s="1"/>
+      <c r="QUR219" s="23"/>
+      <c r="QUS219" s="23"/>
+      <c r="QUT219" s="1"/>
+      <c r="QUU219" s="23"/>
+      <c r="QUV219" s="23"/>
+      <c r="QUW219" s="1"/>
+      <c r="QUX219" s="23"/>
+      <c r="QUY219" s="23"/>
+      <c r="QUZ219" s="1"/>
+      <c r="QVA219" s="23"/>
+      <c r="QVB219" s="23"/>
+      <c r="QVC219" s="1"/>
+      <c r="QVD219" s="23"/>
+      <c r="QVE219" s="23"/>
+      <c r="QVF219" s="1"/>
+      <c r="QVG219" s="23"/>
+      <c r="QVH219" s="23"/>
+      <c r="QVI219" s="1"/>
+      <c r="QVJ219" s="23"/>
+      <c r="QVK219" s="23"/>
+      <c r="QVL219" s="1"/>
+      <c r="QVM219" s="23"/>
+      <c r="QVN219" s="23"/>
+      <c r="QVO219" s="1"/>
+      <c r="QVP219" s="23"/>
+      <c r="QVQ219" s="23"/>
+      <c r="QVR219" s="1"/>
+      <c r="QVS219" s="23"/>
+      <c r="QVT219" s="23"/>
+      <c r="QVU219" s="1"/>
+      <c r="QVV219" s="23"/>
+      <c r="QVW219" s="23"/>
+      <c r="QVX219" s="1"/>
+      <c r="QVY219" s="23"/>
+      <c r="QVZ219" s="23"/>
+      <c r="QWA219" s="1"/>
+      <c r="QWB219" s="23"/>
+      <c r="QWC219" s="23"/>
+      <c r="QWD219" s="1"/>
+      <c r="QWE219" s="23"/>
+      <c r="QWF219" s="23"/>
+      <c r="QWG219" s="1"/>
+      <c r="QWH219" s="23"/>
+      <c r="QWI219" s="23"/>
+      <c r="QWJ219" s="1"/>
+      <c r="QWK219" s="23"/>
+      <c r="QWL219" s="23"/>
+      <c r="QWM219" s="1"/>
+      <c r="QWN219" s="23"/>
+      <c r="QWO219" s="23"/>
+      <c r="QWP219" s="1"/>
+      <c r="QWQ219" s="23"/>
+      <c r="QWR219" s="23"/>
+      <c r="QWS219" s="1"/>
+      <c r="QWT219" s="23"/>
+      <c r="QWU219" s="23"/>
+      <c r="QWV219" s="1"/>
+      <c r="QWW219" s="23"/>
+      <c r="QWX219" s="23"/>
+      <c r="QWY219" s="1"/>
+      <c r="QWZ219" s="23"/>
+      <c r="QXA219" s="23"/>
+      <c r="QXB219" s="1"/>
+      <c r="QXC219" s="23"/>
+      <c r="QXD219" s="23"/>
+      <c r="QXE219" s="1"/>
+      <c r="QXF219" s="23"/>
+      <c r="QXG219" s="23"/>
+      <c r="QXH219" s="1"/>
+      <c r="QXI219" s="23"/>
+      <c r="QXJ219" s="23"/>
+      <c r="QXK219" s="1"/>
+      <c r="QXL219" s="23"/>
+      <c r="QXM219" s="23"/>
+      <c r="QXN219" s="1"/>
+      <c r="QXO219" s="23"/>
+      <c r="QXP219" s="23"/>
+      <c r="QXQ219" s="1"/>
+      <c r="QXR219" s="23"/>
+      <c r="QXS219" s="23"/>
+      <c r="QXT219" s="1"/>
+      <c r="QXU219" s="23"/>
+      <c r="QXV219" s="23"/>
+      <c r="QXW219" s="1"/>
+      <c r="QXX219" s="23"/>
+      <c r="QXY219" s="23"/>
+      <c r="QXZ219" s="1"/>
+      <c r="QYA219" s="23"/>
+      <c r="QYB219" s="23"/>
+      <c r="QYC219" s="1"/>
+      <c r="QYD219" s="23"/>
+      <c r="QYE219" s="23"/>
+      <c r="QYF219" s="1"/>
+      <c r="QYG219" s="23"/>
+      <c r="QYH219" s="23"/>
+      <c r="QYI219" s="1"/>
+      <c r="QYJ219" s="23"/>
+      <c r="QYK219" s="23"/>
+      <c r="QYL219" s="1"/>
+      <c r="QYM219" s="23"/>
+      <c r="QYN219" s="23"/>
+      <c r="QYO219" s="1"/>
+      <c r="QYP219" s="23"/>
+      <c r="QYQ219" s="23"/>
+      <c r="QYR219" s="1"/>
+      <c r="QYS219" s="23"/>
+      <c r="QYT219" s="23"/>
+      <c r="QYU219" s="1"/>
+      <c r="QYV219" s="23"/>
+      <c r="QYW219" s="23"/>
+      <c r="QYX219" s="1"/>
+      <c r="QYY219" s="23"/>
+      <c r="QYZ219" s="23"/>
+      <c r="QZA219" s="1"/>
+      <c r="QZB219" s="23"/>
+      <c r="QZC219" s="23"/>
+      <c r="QZD219" s="1"/>
+      <c r="QZE219" s="23"/>
+      <c r="QZF219" s="23"/>
+      <c r="QZG219" s="1"/>
+      <c r="QZH219" s="23"/>
+      <c r="QZI219" s="23"/>
+      <c r="QZJ219" s="1"/>
+      <c r="QZK219" s="23"/>
+      <c r="QZL219" s="23"/>
+      <c r="QZM219" s="1"/>
+      <c r="QZN219" s="23"/>
+      <c r="QZO219" s="23"/>
+      <c r="QZP219" s="1"/>
+      <c r="QZQ219" s="23"/>
+      <c r="QZR219" s="23"/>
+      <c r="QZS219" s="1"/>
+      <c r="QZT219" s="23"/>
+      <c r="QZU219" s="23"/>
+      <c r="QZV219" s="1"/>
+      <c r="QZW219" s="23"/>
+      <c r="QZX219" s="23"/>
+      <c r="QZY219" s="1"/>
+      <c r="QZZ219" s="23"/>
+      <c r="RAA219" s="23"/>
+      <c r="RAB219" s="1"/>
+      <c r="RAC219" s="23"/>
+      <c r="RAD219" s="23"/>
+      <c r="RAE219" s="1"/>
+      <c r="RAF219" s="23"/>
+      <c r="RAG219" s="23"/>
+      <c r="RAH219" s="1"/>
+      <c r="RAI219" s="23"/>
+      <c r="RAJ219" s="23"/>
+      <c r="RAK219" s="1"/>
+      <c r="RAL219" s="23"/>
+      <c r="RAM219" s="23"/>
+      <c r="RAN219" s="1"/>
+      <c r="RAO219" s="23"/>
+      <c r="RAP219" s="23"/>
+      <c r="RAQ219" s="1"/>
+      <c r="RAR219" s="23"/>
+      <c r="RAS219" s="23"/>
+      <c r="RAT219" s="1"/>
+      <c r="RAU219" s="23"/>
+      <c r="RAV219" s="23"/>
+      <c r="RAW219" s="1"/>
+      <c r="RAX219" s="23"/>
+      <c r="RAY219" s="23"/>
+      <c r="RAZ219" s="1"/>
+      <c r="RBA219" s="23"/>
+      <c r="RBB219" s="23"/>
+      <c r="RBC219" s="1"/>
+      <c r="RBD219" s="23"/>
+      <c r="RBE219" s="23"/>
+      <c r="RBF219" s="1"/>
+      <c r="RBG219" s="23"/>
+      <c r="RBH219" s="23"/>
+      <c r="RBI219" s="1"/>
+      <c r="RBJ219" s="23"/>
+      <c r="RBK219" s="23"/>
+      <c r="RBL219" s="1"/>
+      <c r="RBM219" s="23"/>
+      <c r="RBN219" s="23"/>
+      <c r="RBO219" s="1"/>
+      <c r="RBP219" s="23"/>
+      <c r="RBQ219" s="23"/>
+      <c r="RBR219" s="1"/>
+      <c r="RBS219" s="23"/>
+      <c r="RBT219" s="23"/>
+      <c r="RBU219" s="1"/>
+      <c r="RBV219" s="23"/>
+      <c r="RBW219" s="23"/>
+      <c r="RBX219" s="1"/>
+      <c r="RBY219" s="23"/>
+      <c r="RBZ219" s="23"/>
+      <c r="RCA219" s="1"/>
+      <c r="RCB219" s="23"/>
+      <c r="RCC219" s="23"/>
+      <c r="RCD219" s="1"/>
+      <c r="RCE219" s="23"/>
+      <c r="RCF219" s="23"/>
+      <c r="RCG219" s="1"/>
+      <c r="RCH219" s="23"/>
+      <c r="RCI219" s="23"/>
+      <c r="RCJ219" s="1"/>
+      <c r="RCK219" s="23"/>
+      <c r="RCL219" s="23"/>
+      <c r="RCM219" s="1"/>
+      <c r="RCN219" s="23"/>
+      <c r="RCO219" s="23"/>
+      <c r="RCP219" s="1"/>
+      <c r="RCQ219" s="23"/>
+      <c r="RCR219" s="23"/>
+      <c r="RCS219" s="1"/>
+      <c r="RCT219" s="23"/>
+      <c r="RCU219" s="23"/>
+      <c r="RCV219" s="1"/>
+      <c r="RCW219" s="23"/>
+      <c r="RCX219" s="23"/>
+      <c r="RCY219" s="1"/>
+      <c r="RCZ219" s="23"/>
+      <c r="RDA219" s="23"/>
+      <c r="RDB219" s="1"/>
+      <c r="RDC219" s="23"/>
+      <c r="RDD219" s="23"/>
+      <c r="RDE219" s="1"/>
+      <c r="RDF219" s="23"/>
+      <c r="RDG219" s="23"/>
+      <c r="RDH219" s="1"/>
+      <c r="RDI219" s="23"/>
+      <c r="RDJ219" s="23"/>
+      <c r="RDK219" s="1"/>
+      <c r="RDL219" s="23"/>
+      <c r="RDM219" s="23"/>
+      <c r="RDN219" s="1"/>
+      <c r="RDO219" s="23"/>
+      <c r="RDP219" s="23"/>
+      <c r="RDQ219" s="1"/>
+      <c r="RDR219" s="23"/>
+      <c r="RDS219" s="23"/>
+      <c r="RDT219" s="1"/>
+      <c r="RDU219" s="23"/>
+      <c r="RDV219" s="23"/>
+      <c r="RDW219" s="1"/>
+      <c r="RDX219" s="23"/>
+      <c r="RDY219" s="23"/>
+      <c r="RDZ219" s="1"/>
+      <c r="REA219" s="23"/>
+      <c r="REB219" s="23"/>
+      <c r="REC219" s="1"/>
+      <c r="RED219" s="23"/>
+      <c r="REE219" s="23"/>
+      <c r="REF219" s="1"/>
+      <c r="REG219" s="23"/>
+      <c r="REH219" s="23"/>
+      <c r="REI219" s="1"/>
+      <c r="REJ219" s="23"/>
+      <c r="REK219" s="23"/>
+      <c r="REL219" s="1"/>
+      <c r="REM219" s="23"/>
+      <c r="REN219" s="23"/>
+      <c r="REO219" s="1"/>
+      <c r="REP219" s="23"/>
+      <c r="REQ219" s="23"/>
+      <c r="RER219" s="1"/>
+      <c r="RES219" s="23"/>
+      <c r="RET219" s="23"/>
+      <c r="REU219" s="1"/>
+      <c r="REV219" s="23"/>
+      <c r="REW219" s="23"/>
+      <c r="REX219" s="1"/>
+      <c r="REY219" s="23"/>
+      <c r="REZ219" s="23"/>
+      <c r="RFA219" s="1"/>
+      <c r="RFB219" s="23"/>
+      <c r="RFC219" s="23"/>
+      <c r="RFD219" s="1"/>
+      <c r="RFE219" s="23"/>
+      <c r="RFF219" s="23"/>
+      <c r="RFG219" s="1"/>
+      <c r="RFH219" s="23"/>
+      <c r="RFI219" s="23"/>
+      <c r="RFJ219" s="1"/>
+      <c r="RFK219" s="23"/>
+      <c r="RFL219" s="23"/>
+      <c r="RFM219" s="1"/>
+      <c r="RFN219" s="23"/>
+      <c r="RFO219" s="23"/>
+      <c r="RFP219" s="1"/>
+      <c r="RFQ219" s="23"/>
+      <c r="RFR219" s="23"/>
+      <c r="RFS219" s="1"/>
+      <c r="RFT219" s="23"/>
+      <c r="RFU219" s="23"/>
+      <c r="RFV219" s="1"/>
+      <c r="RFW219" s="23"/>
+      <c r="RFX219" s="23"/>
+      <c r="RFY219" s="1"/>
+      <c r="RFZ219" s="23"/>
+      <c r="RGA219" s="23"/>
+      <c r="RGB219" s="1"/>
+      <c r="RGC219" s="23"/>
+      <c r="RGD219" s="23"/>
+      <c r="RGE219" s="1"/>
+      <c r="RGF219" s="23"/>
+      <c r="RGG219" s="23"/>
+      <c r="RGH219" s="1"/>
+      <c r="RGI219" s="23"/>
+      <c r="RGJ219" s="23"/>
+      <c r="RGK219" s="1"/>
+      <c r="RGL219" s="23"/>
+      <c r="RGM219" s="23"/>
+      <c r="RGN219" s="1"/>
+      <c r="RGO219" s="23"/>
+      <c r="RGP219" s="23"/>
+      <c r="RGQ219" s="1"/>
+      <c r="RGR219" s="23"/>
+      <c r="RGS219" s="23"/>
+      <c r="RGT219" s="1"/>
+      <c r="RGU219" s="23"/>
+      <c r="RGV219" s="23"/>
+      <c r="RGW219" s="1"/>
+      <c r="RGX219" s="23"/>
+      <c r="RGY219" s="23"/>
+      <c r="RGZ219" s="1"/>
+      <c r="RHA219" s="23"/>
+      <c r="RHB219" s="23"/>
+      <c r="RHC219" s="1"/>
+      <c r="RHD219" s="23"/>
+      <c r="RHE219" s="23"/>
+      <c r="RHF219" s="1"/>
+      <c r="RHG219" s="23"/>
+      <c r="RHH219" s="23"/>
+      <c r="RHI219" s="1"/>
+      <c r="RHJ219" s="23"/>
+      <c r="RHK219" s="23"/>
+      <c r="RHL219" s="1"/>
+      <c r="RHM219" s="23"/>
+      <c r="RHN219" s="23"/>
+      <c r="RHO219" s="1"/>
+      <c r="RHP219" s="23"/>
+      <c r="RHQ219" s="23"/>
+      <c r="RHR219" s="1"/>
+      <c r="RHS219" s="23"/>
+      <c r="RHT219" s="23"/>
+      <c r="RHU219" s="1"/>
+      <c r="RHV219" s="23"/>
+      <c r="RHW219" s="23"/>
+      <c r="RHX219" s="1"/>
+      <c r="RHY219" s="23"/>
+      <c r="RHZ219" s="23"/>
+      <c r="RIA219" s="1"/>
+      <c r="RIB219" s="23"/>
+      <c r="RIC219" s="23"/>
+      <c r="RID219" s="1"/>
+      <c r="RIE219" s="23"/>
+      <c r="RIF219" s="23"/>
+      <c r="RIG219" s="1"/>
+      <c r="RIH219" s="23"/>
+      <c r="RII219" s="23"/>
+      <c r="RIJ219" s="1"/>
+      <c r="RIK219" s="23"/>
+      <c r="RIL219" s="23"/>
+      <c r="RIM219" s="1"/>
+      <c r="RIN219" s="23"/>
+      <c r="RIO219" s="23"/>
+      <c r="RIP219" s="1"/>
+      <c r="RIQ219" s="23"/>
+      <c r="RIR219" s="23"/>
+      <c r="RIS219" s="1"/>
+      <c r="RIT219" s="23"/>
+      <c r="RIU219" s="23"/>
+      <c r="RIV219" s="1"/>
+      <c r="RIW219" s="23"/>
+      <c r="RIX219" s="23"/>
+      <c r="RIY219" s="1"/>
+      <c r="RIZ219" s="23"/>
+      <c r="RJA219" s="23"/>
+      <c r="RJB219" s="1"/>
+      <c r="RJC219" s="23"/>
+      <c r="RJD219" s="23"/>
+      <c r="RJE219" s="1"/>
+      <c r="RJF219" s="23"/>
+      <c r="RJG219" s="23"/>
+      <c r="RJH219" s="1"/>
+      <c r="RJI219" s="23"/>
+      <c r="RJJ219" s="23"/>
+      <c r="RJK219" s="1"/>
+      <c r="RJL219" s="23"/>
+      <c r="RJM219" s="23"/>
+      <c r="RJN219" s="1"/>
+      <c r="RJO219" s="23"/>
+      <c r="RJP219" s="23"/>
+      <c r="RJQ219" s="1"/>
+      <c r="RJR219" s="23"/>
+      <c r="RJS219" s="23"/>
+      <c r="RJT219" s="1"/>
+      <c r="RJU219" s="23"/>
+      <c r="RJV219" s="23"/>
+      <c r="RJW219" s="1"/>
+      <c r="RJX219" s="23"/>
+      <c r="RJY219" s="23"/>
+      <c r="RJZ219" s="1"/>
+      <c r="RKA219" s="23"/>
+      <c r="RKB219" s="23"/>
+      <c r="RKC219" s="1"/>
+      <c r="RKD219" s="23"/>
+      <c r="RKE219" s="23"/>
+      <c r="RKF219" s="1"/>
+      <c r="RKG219" s="23"/>
+      <c r="RKH219" s="23"/>
+      <c r="RKI219" s="1"/>
+      <c r="RKJ219" s="23"/>
+      <c r="RKK219" s="23"/>
+      <c r="RKL219" s="1"/>
+      <c r="RKM219" s="23"/>
+      <c r="RKN219" s="23"/>
+      <c r="RKO219" s="1"/>
+      <c r="RKP219" s="23"/>
+      <c r="RKQ219" s="23"/>
+      <c r="RKR219" s="1"/>
+      <c r="RKS219" s="23"/>
+      <c r="RKT219" s="23"/>
+      <c r="RKU219" s="1"/>
+      <c r="RKV219" s="23"/>
+      <c r="RKW219" s="23"/>
+      <c r="RKX219" s="1"/>
+      <c r="RKY219" s="23"/>
+      <c r="RKZ219" s="23"/>
+      <c r="RLA219" s="1"/>
+      <c r="RLB219" s="23"/>
+      <c r="RLC219" s="23"/>
+      <c r="RLD219" s="1"/>
+      <c r="RLE219" s="23"/>
+      <c r="RLF219" s="23"/>
+      <c r="RLG219" s="1"/>
+      <c r="RLH219" s="23"/>
+      <c r="RLI219" s="23"/>
+      <c r="RLJ219" s="1"/>
+      <c r="RLK219" s="23"/>
+      <c r="RLL219" s="23"/>
+      <c r="RLM219" s="1"/>
+      <c r="RLN219" s="23"/>
+      <c r="RLO219" s="23"/>
+      <c r="RLP219" s="1"/>
+      <c r="RLQ219" s="23"/>
+      <c r="RLR219" s="23"/>
+      <c r="RLS219" s="1"/>
+      <c r="RLT219" s="23"/>
+      <c r="RLU219" s="23"/>
+      <c r="RLV219" s="1"/>
+      <c r="RLW219" s="23"/>
+      <c r="RLX219" s="23"/>
+      <c r="RLY219" s="1"/>
+      <c r="RLZ219" s="23"/>
+      <c r="RMA219" s="23"/>
+      <c r="RMB219" s="1"/>
+      <c r="RMC219" s="23"/>
+      <c r="RMD219" s="23"/>
+      <c r="RME219" s="1"/>
+      <c r="RMF219" s="23"/>
+      <c r="RMG219" s="23"/>
+      <c r="RMH219" s="1"/>
+      <c r="RMI219" s="23"/>
+      <c r="RMJ219" s="23"/>
+      <c r="RMK219" s="1"/>
+      <c r="RML219" s="23"/>
+      <c r="RMM219" s="23"/>
+      <c r="RMN219" s="1"/>
+      <c r="RMO219" s="23"/>
+      <c r="RMP219" s="23"/>
+      <c r="RMQ219" s="1"/>
+      <c r="RMR219" s="23"/>
+      <c r="RMS219" s="23"/>
+      <c r="RMT219" s="1"/>
+      <c r="RMU219" s="23"/>
+      <c r="RMV219" s="23"/>
+      <c r="RMW219" s="1"/>
+      <c r="RMX219" s="23"/>
+      <c r="RMY219" s="23"/>
+      <c r="RMZ219" s="1"/>
+      <c r="RNA219" s="23"/>
+      <c r="RNB219" s="23"/>
+      <c r="RNC219" s="1"/>
+      <c r="RND219" s="23"/>
+      <c r="RNE219" s="23"/>
+      <c r="RNF219" s="1"/>
+      <c r="RNG219" s="23"/>
+      <c r="RNH219" s="23"/>
+      <c r="RNI219" s="1"/>
+      <c r="RNJ219" s="23"/>
+      <c r="RNK219" s="23"/>
+      <c r="RNL219" s="1"/>
+      <c r="RNM219" s="23"/>
+      <c r="RNN219" s="23"/>
+      <c r="RNO219" s="1"/>
+      <c r="RNP219" s="23"/>
+      <c r="RNQ219" s="23"/>
+      <c r="RNR219" s="1"/>
+      <c r="RNS219" s="23"/>
+      <c r="RNT219" s="23"/>
+      <c r="RNU219" s="1"/>
+      <c r="RNV219" s="23"/>
+      <c r="RNW219" s="23"/>
+      <c r="RNX219" s="1"/>
+      <c r="RNY219" s="23"/>
+      <c r="RNZ219" s="23"/>
+      <c r="ROA219" s="1"/>
+      <c r="ROB219" s="23"/>
+      <c r="ROC219" s="23"/>
+      <c r="ROD219" s="1"/>
+      <c r="ROE219" s="23"/>
+      <c r="ROF219" s="23"/>
+      <c r="ROG219" s="1"/>
+      <c r="ROH219" s="23"/>
+      <c r="ROI219" s="23"/>
+      <c r="ROJ219" s="1"/>
+      <c r="ROK219" s="23"/>
+      <c r="ROL219" s="23"/>
+      <c r="ROM219" s="1"/>
+      <c r="RON219" s="23"/>
+      <c r="ROO219" s="23"/>
+      <c r="ROP219" s="1"/>
+      <c r="ROQ219" s="23"/>
+      <c r="ROR219" s="23"/>
+      <c r="ROS219" s="1"/>
+      <c r="ROT219" s="23"/>
+      <c r="ROU219" s="23"/>
+      <c r="ROV219" s="1"/>
+      <c r="ROW219" s="23"/>
+      <c r="ROX219" s="23"/>
+      <c r="ROY219" s="1"/>
+      <c r="ROZ219" s="23"/>
+      <c r="RPA219" s="23"/>
+      <c r="RPB219" s="1"/>
+      <c r="RPC219" s="23"/>
+      <c r="RPD219" s="23"/>
+      <c r="RPE219" s="1"/>
+      <c r="RPF219" s="23"/>
+      <c r="RPG219" s="23"/>
+      <c r="RPH219" s="1"/>
+      <c r="RPI219" s="23"/>
+      <c r="RPJ219" s="23"/>
+      <c r="RPK219" s="1"/>
+      <c r="RPL219" s="23"/>
+      <c r="RPM219" s="23"/>
+      <c r="RPN219" s="1"/>
+      <c r="RPO219" s="23"/>
+      <c r="RPP219" s="23"/>
+      <c r="RPQ219" s="1"/>
+      <c r="RPR219" s="23"/>
+      <c r="RPS219" s="23"/>
+      <c r="RPT219" s="1"/>
+      <c r="RPU219" s="23"/>
+      <c r="RPV219" s="23"/>
+      <c r="RPW219" s="1"/>
+      <c r="RPX219" s="23"/>
+      <c r="RPY219" s="23"/>
+      <c r="RPZ219" s="1"/>
+      <c r="RQA219" s="23"/>
+      <c r="RQB219" s="23"/>
+      <c r="RQC219" s="1"/>
+      <c r="RQD219" s="23"/>
+      <c r="RQE219" s="23"/>
+      <c r="RQF219" s="1"/>
+      <c r="RQG219" s="23"/>
+      <c r="RQH219" s="23"/>
+      <c r="RQI219" s="1"/>
+      <c r="RQJ219" s="23"/>
+      <c r="RQK219" s="23"/>
+      <c r="RQL219" s="1"/>
+      <c r="RQM219" s="23"/>
+      <c r="RQN219" s="23"/>
+      <c r="RQO219" s="1"/>
+      <c r="RQP219" s="23"/>
+      <c r="RQQ219" s="23"/>
+      <c r="RQR219" s="1"/>
+      <c r="RQS219" s="23"/>
+      <c r="RQT219" s="23"/>
+      <c r="RQU219" s="1"/>
+      <c r="RQV219" s="23"/>
+      <c r="RQW219" s="23"/>
+      <c r="RQX219" s="1"/>
+      <c r="RQY219" s="23"/>
+      <c r="RQZ219" s="23"/>
+      <c r="RRA219" s="1"/>
+      <c r="RRB219" s="23"/>
+      <c r="RRC219" s="23"/>
+      <c r="RRD219" s="1"/>
+      <c r="RRE219" s="23"/>
+      <c r="RRF219" s="23"/>
+      <c r="RRG219" s="1"/>
+      <c r="RRH219" s="23"/>
+      <c r="RRI219" s="23"/>
+      <c r="RRJ219" s="1"/>
+      <c r="RRK219" s="23"/>
+      <c r="RRL219" s="23"/>
+      <c r="RRM219" s="1"/>
+      <c r="RRN219" s="23"/>
+      <c r="RRO219" s="23"/>
+      <c r="RRP219" s="1"/>
+      <c r="RRQ219" s="23"/>
+      <c r="RRR219" s="23"/>
+      <c r="RRS219" s="1"/>
+      <c r="RRT219" s="23"/>
+      <c r="RRU219" s="23"/>
+      <c r="RRV219" s="1"/>
+      <c r="RRW219" s="23"/>
+      <c r="RRX219" s="23"/>
+      <c r="RRY219" s="1"/>
+      <c r="RRZ219" s="23"/>
+      <c r="RSA219" s="23"/>
+      <c r="RSB219" s="1"/>
+      <c r="RSC219" s="23"/>
+      <c r="RSD219" s="23"/>
+      <c r="RSE219" s="1"/>
+      <c r="RSF219" s="23"/>
+      <c r="RSG219" s="23"/>
+      <c r="RSH219" s="1"/>
+      <c r="RSI219" s="23"/>
+      <c r="RSJ219" s="23"/>
+      <c r="RSK219" s="1"/>
+      <c r="RSL219" s="23"/>
+      <c r="RSM219" s="23"/>
+      <c r="RSN219" s="1"/>
+      <c r="RSO219" s="23"/>
+      <c r="RSP219" s="23"/>
+      <c r="RSQ219" s="1"/>
+      <c r="RSR219" s="23"/>
+      <c r="RSS219" s="23"/>
+      <c r="RST219" s="1"/>
+      <c r="RSU219" s="23"/>
+      <c r="RSV219" s="23"/>
+      <c r="RSW219" s="1"/>
+      <c r="RSX219" s="23"/>
+      <c r="RSY219" s="23"/>
+      <c r="RSZ219" s="1"/>
+      <c r="RTA219" s="23"/>
+      <c r="RTB219" s="23"/>
+      <c r="RTC219" s="1"/>
+      <c r="RTD219" s="23"/>
+      <c r="RTE219" s="23"/>
+      <c r="RTF219" s="1"/>
+      <c r="RTG219" s="23"/>
+      <c r="RTH219" s="23"/>
+      <c r="RTI219" s="1"/>
+      <c r="RTJ219" s="23"/>
+      <c r="RTK219" s="23"/>
+      <c r="RTL219" s="1"/>
+      <c r="RTM219" s="23"/>
+      <c r="RTN219" s="23"/>
+      <c r="RTO219" s="1"/>
+      <c r="RTP219" s="23"/>
+      <c r="RTQ219" s="23"/>
+      <c r="RTR219" s="1"/>
+      <c r="RTS219" s="23"/>
+      <c r="RTT219" s="23"/>
+      <c r="RTU219" s="1"/>
+      <c r="RTV219" s="23"/>
+      <c r="RTW219" s="23"/>
+      <c r="RTX219" s="1"/>
+      <c r="RTY219" s="23"/>
+      <c r="RTZ219" s="23"/>
+      <c r="RUA219" s="1"/>
+      <c r="RUB219" s="23"/>
+      <c r="RUC219" s="23"/>
+      <c r="RUD219" s="1"/>
+      <c r="RUE219" s="23"/>
+      <c r="RUF219" s="23"/>
+      <c r="RUG219" s="1"/>
+      <c r="RUH219" s="23"/>
+      <c r="RUI219" s="23"/>
+      <c r="RUJ219" s="1"/>
+      <c r="RUK219" s="23"/>
+      <c r="RUL219" s="23"/>
+      <c r="RUM219" s="1"/>
+      <c r="RUN219" s="23"/>
+      <c r="RUO219" s="23"/>
+      <c r="RUP219" s="1"/>
+      <c r="RUQ219" s="23"/>
+      <c r="RUR219" s="23"/>
+      <c r="RUS219" s="1"/>
+      <c r="RUT219" s="23"/>
+      <c r="RUU219" s="23"/>
+      <c r="RUV219" s="1"/>
+      <c r="RUW219" s="23"/>
+      <c r="RUX219" s="23"/>
+      <c r="RUY219" s="1"/>
+      <c r="RUZ219" s="23"/>
+      <c r="RVA219" s="23"/>
+      <c r="RVB219" s="1"/>
+      <c r="RVC219" s="23"/>
+      <c r="RVD219" s="23"/>
+      <c r="RVE219" s="1"/>
+      <c r="RVF219" s="23"/>
+      <c r="RVG219" s="23"/>
+      <c r="RVH219" s="1"/>
+      <c r="RVI219" s="23"/>
+      <c r="RVJ219" s="23"/>
+      <c r="RVK219" s="1"/>
+      <c r="RVL219" s="23"/>
+      <c r="RVM219" s="23"/>
+      <c r="RVN219" s="1"/>
+      <c r="RVO219" s="23"/>
+      <c r="RVP219" s="23"/>
+      <c r="RVQ219" s="1"/>
+      <c r="RVR219" s="23"/>
+      <c r="RVS219" s="23"/>
+      <c r="RVT219" s="1"/>
+      <c r="RVU219" s="23"/>
+      <c r="RVV219" s="23"/>
+      <c r="RVW219" s="1"/>
+      <c r="RVX219" s="23"/>
+      <c r="RVY219" s="23"/>
+      <c r="RVZ219" s="1"/>
+      <c r="RWA219" s="23"/>
+      <c r="RWB219" s="23"/>
+      <c r="RWC219" s="1"/>
+      <c r="RWD219" s="23"/>
+      <c r="RWE219" s="23"/>
+      <c r="RWF219" s="1"/>
+      <c r="RWG219" s="23"/>
+      <c r="RWH219" s="23"/>
+      <c r="RWI219" s="1"/>
+      <c r="RWJ219" s="23"/>
+      <c r="RWK219" s="23"/>
+      <c r="RWL219" s="1"/>
+      <c r="RWM219" s="23"/>
+      <c r="RWN219" s="23"/>
+      <c r="RWO219" s="1"/>
+      <c r="RWP219" s="23"/>
+      <c r="RWQ219" s="23"/>
+      <c r="RWR219" s="1"/>
+      <c r="RWS219" s="23"/>
+      <c r="RWT219" s="23"/>
+      <c r="RWU219" s="1"/>
+      <c r="RWV219" s="23"/>
+      <c r="RWW219" s="23"/>
+      <c r="RWX219" s="1"/>
+      <c r="RWY219" s="23"/>
+      <c r="RWZ219" s="23"/>
+      <c r="RXA219" s="1"/>
+      <c r="RXB219" s="23"/>
+      <c r="RXC219" s="23"/>
+      <c r="RXD219" s="1"/>
+      <c r="RXE219" s="23"/>
+      <c r="RXF219" s="23"/>
+      <c r="RXG219" s="1"/>
+      <c r="RXH219" s="23"/>
+      <c r="RXI219" s="23"/>
+      <c r="RXJ219" s="1"/>
+      <c r="RXK219" s="23"/>
+      <c r="RXL219" s="23"/>
+      <c r="RXM219" s="1"/>
+      <c r="RXN219" s="23"/>
+      <c r="RXO219" s="23"/>
+      <c r="RXP219" s="1"/>
+      <c r="RXQ219" s="23"/>
+      <c r="RXR219" s="23"/>
+      <c r="RXS219" s="1"/>
+      <c r="RXT219" s="23"/>
+      <c r="RXU219" s="23"/>
+      <c r="RXV219" s="1"/>
+      <c r="RXW219" s="23"/>
+      <c r="RXX219" s="23"/>
+      <c r="RXY219" s="1"/>
+      <c r="RXZ219" s="23"/>
+      <c r="RYA219" s="23"/>
+      <c r="RYB219" s="1"/>
+      <c r="RYC219" s="23"/>
+      <c r="RYD219" s="23"/>
+      <c r="RYE219" s="1"/>
+      <c r="RYF219" s="23"/>
+      <c r="RYG219" s="23"/>
+      <c r="RYH219" s="1"/>
+      <c r="RYI219" s="23"/>
+      <c r="RYJ219" s="23"/>
+      <c r="RYK219" s="1"/>
+      <c r="RYL219" s="23"/>
+      <c r="RYM219" s="23"/>
+      <c r="RYN219" s="1"/>
+      <c r="RYO219" s="23"/>
+      <c r="RYP219" s="23"/>
+      <c r="RYQ219" s="1"/>
+      <c r="RYR219" s="23"/>
+      <c r="RYS219" s="23"/>
+      <c r="RYT219" s="1"/>
+      <c r="RYU219" s="23"/>
+      <c r="RYV219" s="23"/>
+      <c r="RYW219" s="1"/>
+      <c r="RYX219" s="23"/>
+      <c r="RYY219" s="23"/>
+      <c r="RYZ219" s="1"/>
+      <c r="RZA219" s="23"/>
+      <c r="RZB219" s="23"/>
+      <c r="RZC219" s="1"/>
+      <c r="RZD219" s="23"/>
+      <c r="RZE219" s="23"/>
+      <c r="RZF219" s="1"/>
+      <c r="RZG219" s="23"/>
+      <c r="RZH219" s="23"/>
+      <c r="RZI219" s="1"/>
+      <c r="RZJ219" s="23"/>
+      <c r="RZK219" s="23"/>
+      <c r="RZL219" s="1"/>
+      <c r="RZM219" s="23"/>
+      <c r="RZN219" s="23"/>
+      <c r="RZO219" s="1"/>
+      <c r="RZP219" s="23"/>
+      <c r="RZQ219" s="23"/>
+      <c r="RZR219" s="1"/>
+      <c r="RZS219" s="23"/>
+      <c r="RZT219" s="23"/>
+      <c r="RZU219" s="1"/>
+      <c r="RZV219" s="23"/>
+      <c r="RZW219" s="23"/>
+      <c r="RZX219" s="1"/>
+      <c r="RZY219" s="23"/>
+      <c r="RZZ219" s="23"/>
+      <c r="SAA219" s="1"/>
+      <c r="SAB219" s="23"/>
+      <c r="SAC219" s="23"/>
+      <c r="SAD219" s="1"/>
+      <c r="SAE219" s="23"/>
+      <c r="SAF219" s="23"/>
+      <c r="SAG219" s="1"/>
+      <c r="SAH219" s="23"/>
+      <c r="SAI219" s="23"/>
+      <c r="SAJ219" s="1"/>
+      <c r="SAK219" s="23"/>
+      <c r="SAL219" s="23"/>
+      <c r="SAM219" s="1"/>
+      <c r="SAN219" s="23"/>
+      <c r="SAO219" s="23"/>
+      <c r="SAP219" s="1"/>
+      <c r="SAQ219" s="23"/>
+      <c r="SAR219" s="23"/>
+      <c r="SAS219" s="1"/>
+      <c r="SAT219" s="23"/>
+      <c r="SAU219" s="23"/>
+      <c r="SAV219" s="1"/>
+      <c r="SAW219" s="23"/>
+      <c r="SAX219" s="23"/>
+      <c r="SAY219" s="1"/>
+      <c r="SAZ219" s="23"/>
+      <c r="SBA219" s="23"/>
+      <c r="SBB219" s="1"/>
+      <c r="SBC219" s="23"/>
+      <c r="SBD219" s="23"/>
+      <c r="SBE219" s="1"/>
+      <c r="SBF219" s="23"/>
+      <c r="SBG219" s="23"/>
+      <c r="SBH219" s="1"/>
+      <c r="SBI219" s="23"/>
+      <c r="SBJ219" s="23"/>
+      <c r="SBK219" s="1"/>
+      <c r="SBL219" s="23"/>
+      <c r="SBM219" s="23"/>
+      <c r="SBN219" s="1"/>
+      <c r="SBO219" s="23"/>
+      <c r="SBP219" s="23"/>
+      <c r="SBQ219" s="1"/>
+      <c r="SBR219" s="23"/>
+      <c r="SBS219" s="23"/>
+      <c r="SBT219" s="1"/>
+      <c r="SBU219" s="23"/>
+      <c r="SBV219" s="23"/>
+      <c r="SBW219" s="1"/>
+      <c r="SBX219" s="23"/>
+      <c r="SBY219" s="23"/>
+      <c r="SBZ219" s="1"/>
+      <c r="SCA219" s="23"/>
+      <c r="SCB219" s="23"/>
+      <c r="SCC219" s="1"/>
+      <c r="SCD219" s="23"/>
+      <c r="SCE219" s="23"/>
+      <c r="SCF219" s="1"/>
+      <c r="SCG219" s="23"/>
+      <c r="SCH219" s="23"/>
+      <c r="SCI219" s="1"/>
+      <c r="SCJ219" s="23"/>
+      <c r="SCK219" s="23"/>
+      <c r="SCL219" s="1"/>
+      <c r="SCM219" s="23"/>
+      <c r="SCN219" s="23"/>
+      <c r="SCO219" s="1"/>
+      <c r="SCP219" s="23"/>
+      <c r="SCQ219" s="23"/>
+      <c r="SCR219" s="1"/>
+      <c r="SCS219" s="23"/>
+      <c r="SCT219" s="23"/>
+      <c r="SCU219" s="1"/>
+      <c r="SCV219" s="23"/>
+      <c r="SCW219" s="23"/>
+      <c r="SCX219" s="1"/>
+      <c r="SCY219" s="23"/>
+      <c r="SCZ219" s="23"/>
+      <c r="SDA219" s="1"/>
+      <c r="SDB219" s="23"/>
+      <c r="SDC219" s="23"/>
+      <c r="SDD219" s="1"/>
+      <c r="SDE219" s="23"/>
+      <c r="SDF219" s="23"/>
+      <c r="SDG219" s="1"/>
+      <c r="SDH219" s="23"/>
+      <c r="SDI219" s="23"/>
+      <c r="SDJ219" s="1"/>
+      <c r="SDK219" s="23"/>
+      <c r="SDL219" s="23"/>
+      <c r="SDM219" s="1"/>
+      <c r="SDN219" s="23"/>
+      <c r="SDO219" s="23"/>
+      <c r="SDP219" s="1"/>
+      <c r="SDQ219" s="23"/>
+      <c r="SDR219" s="23"/>
+      <c r="SDS219" s="1"/>
+      <c r="SDT219" s="23"/>
+      <c r="SDU219" s="23"/>
+      <c r="SDV219" s="1"/>
+      <c r="SDW219" s="23"/>
+      <c r="SDX219" s="23"/>
+      <c r="SDY219" s="1"/>
+      <c r="SDZ219" s="23"/>
+      <c r="SEA219" s="23"/>
+      <c r="SEB219" s="1"/>
+      <c r="SEC219" s="23"/>
+      <c r="SED219" s="23"/>
+      <c r="SEE219" s="1"/>
+      <c r="SEF219" s="23"/>
+      <c r="SEG219" s="23"/>
+      <c r="SEH219" s="1"/>
+      <c r="SEI219" s="23"/>
+      <c r="SEJ219" s="23"/>
+      <c r="SEK219" s="1"/>
+      <c r="SEL219" s="23"/>
+      <c r="SEM219" s="23"/>
+      <c r="SEN219" s="1"/>
+      <c r="SEO219" s="23"/>
+      <c r="SEP219" s="23"/>
+      <c r="SEQ219" s="1"/>
+      <c r="SER219" s="23"/>
+      <c r="SES219" s="23"/>
+      <c r="SET219" s="1"/>
+      <c r="SEU219" s="23"/>
+      <c r="SEV219" s="23"/>
+      <c r="SEW219" s="1"/>
+      <c r="SEX219" s="23"/>
+      <c r="SEY219" s="23"/>
+      <c r="SEZ219" s="1"/>
+      <c r="SFA219" s="23"/>
+      <c r="SFB219" s="23"/>
+      <c r="SFC219" s="1"/>
+      <c r="SFD219" s="23"/>
+      <c r="SFE219" s="23"/>
+      <c r="SFF219" s="1"/>
+      <c r="SFG219" s="23"/>
+      <c r="SFH219" s="23"/>
+      <c r="SFI219" s="1"/>
+      <c r="SFJ219" s="23"/>
+      <c r="SFK219" s="23"/>
+      <c r="SFL219" s="1"/>
+      <c r="SFM219" s="23"/>
+      <c r="SFN219" s="23"/>
+      <c r="SFO219" s="1"/>
+      <c r="SFP219" s="23"/>
+      <c r="SFQ219" s="23"/>
+      <c r="SFR219" s="1"/>
+      <c r="SFS219" s="23"/>
+      <c r="SFT219" s="23"/>
+      <c r="SFU219" s="1"/>
+      <c r="SFV219" s="23"/>
+      <c r="SFW219" s="23"/>
+      <c r="SFX219" s="1"/>
+      <c r="SFY219" s="23"/>
+      <c r="SFZ219" s="23"/>
+      <c r="SGA219" s="1"/>
+      <c r="SGB219" s="23"/>
+      <c r="SGC219" s="23"/>
+      <c r="SGD219" s="1"/>
+      <c r="SGE219" s="23"/>
+      <c r="SGF219" s="23"/>
+      <c r="SGG219" s="1"/>
+      <c r="SGH219" s="23"/>
+      <c r="SGI219" s="23"/>
+      <c r="SGJ219" s="1"/>
+      <c r="SGK219" s="23"/>
+      <c r="SGL219" s="23"/>
+      <c r="SGM219" s="1"/>
+      <c r="SGN219" s="23"/>
+      <c r="SGO219" s="23"/>
+      <c r="SGP219" s="1"/>
+      <c r="SGQ219" s="23"/>
+      <c r="SGR219" s="23"/>
+      <c r="SGS219" s="1"/>
+      <c r="SGT219" s="23"/>
+      <c r="SGU219" s="23"/>
+      <c r="SGV219" s="1"/>
+      <c r="SGW219" s="23"/>
+      <c r="SGX219" s="23"/>
+      <c r="SGY219" s="1"/>
+      <c r="SGZ219" s="23"/>
+      <c r="SHA219" s="23"/>
+      <c r="SHB219" s="1"/>
+      <c r="SHC219" s="23"/>
+      <c r="SHD219" s="23"/>
+      <c r="SHE219" s="1"/>
+      <c r="SHF219" s="23"/>
+      <c r="SHG219" s="23"/>
+      <c r="SHH219" s="1"/>
+      <c r="SHI219" s="23"/>
+      <c r="SHJ219" s="23"/>
+      <c r="SHK219" s="1"/>
+      <c r="SHL219" s="23"/>
+      <c r="SHM219" s="23"/>
+      <c r="SHN219" s="1"/>
+      <c r="SHO219" s="23"/>
+      <c r="SHP219" s="23"/>
+      <c r="SHQ219" s="1"/>
+      <c r="SHR219" s="23"/>
+      <c r="SHS219" s="23"/>
+      <c r="SHT219" s="1"/>
+      <c r="SHU219" s="23"/>
+      <c r="SHV219" s="23"/>
+      <c r="SHW219" s="1"/>
+      <c r="SHX219" s="23"/>
+      <c r="SHY219" s="23"/>
+      <c r="SHZ219" s="1"/>
+      <c r="SIA219" s="23"/>
+      <c r="SIB219" s="23"/>
+      <c r="SIC219" s="1"/>
+      <c r="SID219" s="23"/>
+      <c r="SIE219" s="23"/>
+      <c r="SIF219" s="1"/>
+      <c r="SIG219" s="23"/>
+      <c r="SIH219" s="23"/>
+      <c r="SII219" s="1"/>
+      <c r="SIJ219" s="23"/>
+      <c r="SIK219" s="23"/>
+      <c r="SIL219" s="1"/>
+      <c r="SIM219" s="23"/>
+      <c r="SIN219" s="23"/>
+      <c r="SIO219" s="1"/>
+      <c r="SIP219" s="23"/>
+      <c r="SIQ219" s="23"/>
+      <c r="SIR219" s="1"/>
+      <c r="SIS219" s="23"/>
+      <c r="SIT219" s="23"/>
+      <c r="SIU219" s="1"/>
+      <c r="SIV219" s="23"/>
+      <c r="SIW219" s="23"/>
+      <c r="SIX219" s="1"/>
+      <c r="SIY219" s="23"/>
+      <c r="SIZ219" s="23"/>
+      <c r="SJA219" s="1"/>
+      <c r="SJB219" s="23"/>
+      <c r="SJC219" s="23"/>
+      <c r="SJD219" s="1"/>
+      <c r="SJE219" s="23"/>
+      <c r="SJF219" s="23"/>
+      <c r="SJG219" s="1"/>
+      <c r="SJH219" s="23"/>
+      <c r="SJI219" s="23"/>
+      <c r="SJJ219" s="1"/>
+      <c r="SJK219" s="23"/>
+      <c r="SJL219" s="23"/>
+      <c r="SJM219" s="1"/>
+      <c r="SJN219" s="23"/>
+      <c r="SJO219" s="23"/>
+      <c r="SJP219" s="1"/>
+      <c r="SJQ219" s="23"/>
+      <c r="SJR219" s="23"/>
+      <c r="SJS219" s="1"/>
+      <c r="SJT219" s="23"/>
+      <c r="SJU219" s="23"/>
+      <c r="SJV219" s="1"/>
+      <c r="SJW219" s="23"/>
+      <c r="SJX219" s="23"/>
+      <c r="SJY219" s="1"/>
+      <c r="SJZ219" s="23"/>
+      <c r="SKA219" s="23"/>
+      <c r="SKB219" s="1"/>
+      <c r="SKC219" s="23"/>
+      <c r="SKD219" s="23"/>
+      <c r="SKE219" s="1"/>
+      <c r="SKF219" s="23"/>
+      <c r="SKG219" s="23"/>
+      <c r="SKH219" s="1"/>
+      <c r="SKI219" s="23"/>
+      <c r="SKJ219" s="23"/>
+      <c r="SKK219" s="1"/>
+      <c r="SKL219" s="23"/>
+      <c r="SKM219" s="23"/>
+      <c r="SKN219" s="1"/>
+      <c r="SKO219" s="23"/>
+      <c r="SKP219" s="23"/>
+      <c r="SKQ219" s="1"/>
+      <c r="SKR219" s="23"/>
+      <c r="SKS219" s="23"/>
+      <c r="SKT219" s="1"/>
+      <c r="SKU219" s="23"/>
+      <c r="SKV219" s="23"/>
+      <c r="SKW219" s="1"/>
+      <c r="SKX219" s="23"/>
+      <c r="SKY219" s="23"/>
+      <c r="SKZ219" s="1"/>
+      <c r="SLA219" s="23"/>
+      <c r="SLB219" s="23"/>
+      <c r="SLC219" s="1"/>
+      <c r="SLD219" s="23"/>
+      <c r="SLE219" s="23"/>
+      <c r="SLF219" s="1"/>
+      <c r="SLG219" s="23"/>
+      <c r="SLH219" s="23"/>
+      <c r="SLI219" s="1"/>
+      <c r="SLJ219" s="23"/>
+      <c r="SLK219" s="23"/>
+      <c r="SLL219" s="1"/>
+      <c r="SLM219" s="23"/>
+      <c r="SLN219" s="23"/>
+      <c r="SLO219" s="1"/>
+      <c r="SLP219" s="23"/>
+      <c r="SLQ219" s="23"/>
+      <c r="SLR219" s="1"/>
+      <c r="SLS219" s="23"/>
+      <c r="SLT219" s="23"/>
+      <c r="SLU219" s="1"/>
+      <c r="SLV219" s="23"/>
+      <c r="SLW219" s="23"/>
+      <c r="SLX219" s="1"/>
+      <c r="SLY219" s="23"/>
+      <c r="SLZ219" s="23"/>
+      <c r="SMA219" s="1"/>
+      <c r="SMB219" s="23"/>
+      <c r="SMC219" s="23"/>
+      <c r="SMD219" s="1"/>
+      <c r="SME219" s="23"/>
+      <c r="SMF219" s="23"/>
+      <c r="SMG219" s="1"/>
+      <c r="SMH219" s="23"/>
+      <c r="SMI219" s="23"/>
+      <c r="SMJ219" s="1"/>
+      <c r="SMK219" s="23"/>
+      <c r="SML219" s="23"/>
+      <c r="SMM219" s="1"/>
+      <c r="SMN219" s="23"/>
+      <c r="SMO219" s="23"/>
+      <c r="SMP219" s="1"/>
+      <c r="SMQ219" s="23"/>
+      <c r="SMR219" s="23"/>
+      <c r="SMS219" s="1"/>
+      <c r="SMT219" s="23"/>
+      <c r="SMU219" s="23"/>
+      <c r="SMV219" s="1"/>
+      <c r="SMW219" s="23"/>
+      <c r="SMX219" s="23"/>
+      <c r="SMY219" s="1"/>
+      <c r="SMZ219" s="23"/>
+      <c r="SNA219" s="23"/>
+      <c r="SNB219" s="1"/>
+      <c r="SNC219" s="23"/>
+      <c r="SND219" s="23"/>
+      <c r="SNE219" s="1"/>
+      <c r="SNF219" s="23"/>
+      <c r="SNG219" s="23"/>
+      <c r="SNH219" s="1"/>
+      <c r="SNI219" s="23"/>
+      <c r="SNJ219" s="23"/>
+      <c r="SNK219" s="1"/>
+      <c r="SNL219" s="23"/>
+      <c r="SNM219" s="23"/>
+      <c r="SNN219" s="1"/>
+      <c r="SNO219" s="23"/>
+      <c r="SNP219" s="23"/>
+      <c r="SNQ219" s="1"/>
+      <c r="SNR219" s="23"/>
+      <c r="SNS219" s="23"/>
+      <c r="SNT219" s="1"/>
+      <c r="SNU219" s="23"/>
+      <c r="SNV219" s="23"/>
+      <c r="SNW219" s="1"/>
+      <c r="SNX219" s="23"/>
+      <c r="SNY219" s="23"/>
+      <c r="SNZ219" s="1"/>
+      <c r="SOA219" s="23"/>
+      <c r="SOB219" s="23"/>
+      <c r="SOC219" s="1"/>
+      <c r="SOD219" s="23"/>
+      <c r="SOE219" s="23"/>
+      <c r="SOF219" s="1"/>
+      <c r="SOG219" s="23"/>
+      <c r="SOH219" s="23"/>
+      <c r="SOI219" s="1"/>
+      <c r="SOJ219" s="23"/>
+      <c r="SOK219" s="23"/>
+      <c r="SOL219" s="1"/>
+      <c r="SOM219" s="23"/>
+      <c r="SON219" s="23"/>
+      <c r="SOO219" s="1"/>
+      <c r="SOP219" s="23"/>
+      <c r="SOQ219" s="23"/>
+      <c r="SOR219" s="1"/>
+      <c r="SOS219" s="23"/>
+      <c r="SOT219" s="23"/>
+      <c r="SOU219" s="1"/>
+      <c r="SOV219" s="23"/>
+      <c r="SOW219" s="23"/>
+      <c r="SOX219" s="1"/>
+      <c r="SOY219" s="23"/>
+      <c r="SOZ219" s="23"/>
+      <c r="SPA219" s="1"/>
+      <c r="SPB219" s="23"/>
+      <c r="SPC219" s="23"/>
+      <c r="SPD219" s="1"/>
+      <c r="SPE219" s="23"/>
+      <c r="SPF219" s="23"/>
+      <c r="SPG219" s="1"/>
+      <c r="SPH219" s="23"/>
+      <c r="SPI219" s="23"/>
+      <c r="SPJ219" s="1"/>
+      <c r="SPK219" s="23"/>
+      <c r="SPL219" s="23"/>
+      <c r="SPM219" s="1"/>
+      <c r="SPN219" s="23"/>
+      <c r="SPO219" s="23"/>
+      <c r="SPP219" s="1"/>
+      <c r="SPQ219" s="23"/>
+      <c r="SPR219" s="23"/>
+      <c r="SPS219" s="1"/>
+      <c r="SPT219" s="23"/>
+      <c r="SPU219" s="23"/>
+      <c r="SPV219" s="1"/>
+      <c r="SPW219" s="23"/>
+      <c r="SPX219" s="23"/>
+      <c r="SPY219" s="1"/>
+      <c r="SPZ219" s="23"/>
+      <c r="SQA219" s="23"/>
+      <c r="SQB219" s="1"/>
+      <c r="SQC219" s="23"/>
+      <c r="SQD219" s="23"/>
+      <c r="SQE219" s="1"/>
+      <c r="SQF219" s="23"/>
+      <c r="SQG219" s="23"/>
+      <c r="SQH219" s="1"/>
+      <c r="SQI219" s="23"/>
+      <c r="SQJ219" s="23"/>
+      <c r="SQK219" s="1"/>
+      <c r="SQL219" s="23"/>
+      <c r="SQM219" s="23"/>
+      <c r="SQN219" s="1"/>
+      <c r="SQO219" s="23"/>
+      <c r="SQP219" s="23"/>
+      <c r="SQQ219" s="1"/>
+      <c r="SQR219" s="23"/>
+      <c r="SQS219" s="23"/>
+      <c r="SQT219" s="1"/>
+      <c r="SQU219" s="23"/>
+      <c r="SQV219" s="23"/>
+      <c r="SQW219" s="1"/>
+      <c r="SQX219" s="23"/>
+      <c r="SQY219" s="23"/>
+      <c r="SQZ219" s="1"/>
+      <c r="SRA219" s="23"/>
+      <c r="SRB219" s="23"/>
+      <c r="SRC219" s="1"/>
+      <c r="SRD219" s="23"/>
+      <c r="SRE219" s="23"/>
+      <c r="SRF219" s="1"/>
+      <c r="SRG219" s="23"/>
+      <c r="SRH219" s="23"/>
+      <c r="SRI219" s="1"/>
+      <c r="SRJ219" s="23"/>
+      <c r="SRK219" s="23"/>
+      <c r="SRL219" s="1"/>
+      <c r="SRM219" s="23"/>
+      <c r="SRN219" s="23"/>
+      <c r="SRO219" s="1"/>
+      <c r="SRP219" s="23"/>
+      <c r="SRQ219" s="23"/>
+      <c r="SRR219" s="1"/>
+      <c r="SRS219" s="23"/>
+      <c r="SRT219" s="23"/>
+      <c r="SRU219" s="1"/>
+      <c r="SRV219" s="23"/>
+      <c r="SRW219" s="23"/>
+      <c r="SRX219" s="1"/>
+      <c r="SRY219" s="23"/>
+      <c r="SRZ219" s="23"/>
+      <c r="SSA219" s="1"/>
+      <c r="SSB219" s="23"/>
+      <c r="SSC219" s="23"/>
+      <c r="SSD219" s="1"/>
+      <c r="SSE219" s="23"/>
+      <c r="SSF219" s="23"/>
+      <c r="SSG219" s="1"/>
+      <c r="SSH219" s="23"/>
+      <c r="SSI219" s="23"/>
+      <c r="SSJ219" s="1"/>
+      <c r="SSK219" s="23"/>
+      <c r="SSL219" s="23"/>
+      <c r="SSM219" s="1"/>
+      <c r="SSN219" s="23"/>
+      <c r="SSO219" s="23"/>
+      <c r="SSP219" s="1"/>
+      <c r="SSQ219" s="23"/>
+      <c r="SSR219" s="23"/>
+      <c r="SSS219" s="1"/>
+      <c r="SST219" s="23"/>
+      <c r="SSU219" s="23"/>
+      <c r="SSV219" s="1"/>
+      <c r="SSW219" s="23"/>
+      <c r="SSX219" s="23"/>
+      <c r="SSY219" s="1"/>
+      <c r="SSZ219" s="23"/>
+      <c r="STA219" s="23"/>
+      <c r="STB219" s="1"/>
+      <c r="STC219" s="23"/>
+      <c r="STD219" s="23"/>
+      <c r="STE219" s="1"/>
+      <c r="STF219" s="23"/>
+      <c r="STG219" s="23"/>
+      <c r="STH219" s="1"/>
+      <c r="STI219" s="23"/>
+      <c r="STJ219" s="23"/>
+      <c r="STK219" s="1"/>
+      <c r="STL219" s="23"/>
+      <c r="STM219" s="23"/>
+      <c r="STN219" s="1"/>
+      <c r="STO219" s="23"/>
+      <c r="STP219" s="23"/>
+      <c r="STQ219" s="1"/>
+      <c r="STR219" s="23"/>
+      <c r="STS219" s="23"/>
+      <c r="STT219" s="1"/>
+      <c r="STU219" s="23"/>
+      <c r="STV219" s="23"/>
+      <c r="STW219" s="1"/>
+      <c r="STX219" s="23"/>
+      <c r="STY219" s="23"/>
+      <c r="STZ219" s="1"/>
+      <c r="SUA219" s="23"/>
+      <c r="SUB219" s="23"/>
+      <c r="SUC219" s="1"/>
+      <c r="SUD219" s="23"/>
+      <c r="SUE219" s="23"/>
+      <c r="SUF219" s="1"/>
+      <c r="SUG219" s="23"/>
+      <c r="SUH219" s="23"/>
+      <c r="SUI219" s="1"/>
+      <c r="SUJ219" s="23"/>
+      <c r="SUK219" s="23"/>
+      <c r="SUL219" s="1"/>
+      <c r="SUM219" s="23"/>
+      <c r="SUN219" s="23"/>
+      <c r="SUO219" s="1"/>
+      <c r="SUP219" s="23"/>
+      <c r="SUQ219" s="23"/>
+      <c r="SUR219" s="1"/>
+      <c r="SUS219" s="23"/>
+      <c r="SUT219" s="23"/>
+      <c r="SUU219" s="1"/>
+      <c r="SUV219" s="23"/>
+      <c r="SUW219" s="23"/>
+      <c r="SUX219" s="1"/>
+      <c r="SUY219" s="23"/>
+      <c r="SUZ219" s="23"/>
+      <c r="SVA219" s="1"/>
+      <c r="SVB219" s="23"/>
+      <c r="SVC219" s="23"/>
+      <c r="SVD219" s="1"/>
+      <c r="SVE219" s="23"/>
+      <c r="SVF219" s="23"/>
+      <c r="SVG219" s="1"/>
+      <c r="SVH219" s="23"/>
+      <c r="SVI219" s="23"/>
+      <c r="SVJ219" s="1"/>
+      <c r="SVK219" s="23"/>
+      <c r="SVL219" s="23"/>
+      <c r="SVM219" s="1"/>
+      <c r="SVN219" s="23"/>
+      <c r="SVO219" s="23"/>
+      <c r="SVP219" s="1"/>
+      <c r="SVQ219" s="23"/>
+      <c r="SVR219" s="23"/>
+      <c r="SVS219" s="1"/>
+      <c r="SVT219" s="23"/>
+      <c r="SVU219" s="23"/>
+      <c r="SVV219" s="1"/>
+      <c r="SVW219" s="23"/>
+      <c r="SVX219" s="23"/>
+      <c r="SVY219" s="1"/>
+      <c r="SVZ219" s="23"/>
+      <c r="SWA219" s="23"/>
+      <c r="SWB219" s="1"/>
+      <c r="SWC219" s="23"/>
+      <c r="SWD219" s="23"/>
+      <c r="SWE219" s="1"/>
+      <c r="SWF219" s="23"/>
+      <c r="SWG219" s="23"/>
+      <c r="SWH219" s="1"/>
+      <c r="SWI219" s="23"/>
+      <c r="SWJ219" s="23"/>
+      <c r="SWK219" s="1"/>
+      <c r="SWL219" s="23"/>
+      <c r="SWM219" s="23"/>
+      <c r="SWN219" s="1"/>
+      <c r="SWO219" s="23"/>
+      <c r="SWP219" s="23"/>
+      <c r="SWQ219" s="1"/>
+      <c r="SWR219" s="23"/>
+      <c r="SWS219" s="23"/>
+      <c r="SWT219" s="1"/>
+      <c r="SWU219" s="23"/>
+      <c r="SWV219" s="23"/>
+      <c r="SWW219" s="1"/>
+      <c r="SWX219" s="23"/>
+      <c r="SWY219" s="23"/>
+      <c r="SWZ219" s="1"/>
+      <c r="SXA219" s="23"/>
+      <c r="SXB219" s="23"/>
+      <c r="SXC219" s="1"/>
+      <c r="SXD219" s="23"/>
+      <c r="SXE219" s="23"/>
+      <c r="SXF219" s="1"/>
+      <c r="SXG219" s="23"/>
+      <c r="SXH219" s="23"/>
+      <c r="SXI219" s="1"/>
+      <c r="SXJ219" s="23"/>
+      <c r="SXK219" s="23"/>
+      <c r="SXL219" s="1"/>
+      <c r="SXM219" s="23"/>
+      <c r="SXN219" s="23"/>
+      <c r="SXO219" s="1"/>
+      <c r="SXP219" s="23"/>
+      <c r="SXQ219" s="23"/>
+      <c r="SXR219" s="1"/>
+      <c r="SXS219" s="23"/>
+      <c r="SXT219" s="23"/>
+      <c r="SXU219" s="1"/>
+      <c r="SXV219" s="23"/>
+      <c r="SXW219" s="23"/>
+      <c r="SXX219" s="1"/>
+      <c r="SXY219" s="23"/>
+      <c r="SXZ219" s="23"/>
+      <c r="SYA219" s="1"/>
+      <c r="SYB219" s="23"/>
+      <c r="SYC219" s="23"/>
+      <c r="SYD219" s="1"/>
+      <c r="SYE219" s="23"/>
+      <c r="SYF219" s="23"/>
+      <c r="SYG219" s="1"/>
+      <c r="SYH219" s="23"/>
+      <c r="SYI219" s="23"/>
+      <c r="SYJ219" s="1"/>
+      <c r="SYK219" s="23"/>
+      <c r="SYL219" s="23"/>
+      <c r="SYM219" s="1"/>
+      <c r="SYN219" s="23"/>
+      <c r="SYO219" s="23"/>
+      <c r="SYP219" s="1"/>
+      <c r="SYQ219" s="23"/>
+      <c r="SYR219" s="23"/>
+      <c r="SYS219" s="1"/>
+      <c r="SYT219" s="23"/>
+      <c r="SYU219" s="23"/>
+      <c r="SYV219" s="1"/>
+      <c r="SYW219" s="23"/>
+      <c r="SYX219" s="23"/>
+      <c r="SYY219" s="1"/>
+      <c r="SYZ219" s="23"/>
+      <c r="SZA219" s="23"/>
+      <c r="SZB219" s="1"/>
+      <c r="SZC219" s="23"/>
+      <c r="SZD219" s="23"/>
+      <c r="SZE219" s="1"/>
+      <c r="SZF219" s="23"/>
+      <c r="SZG219" s="23"/>
+      <c r="SZH219" s="1"/>
+      <c r="SZI219" s="23"/>
+      <c r="SZJ219" s="23"/>
+      <c r="SZK219" s="1"/>
+      <c r="SZL219" s="23"/>
+      <c r="SZM219" s="23"/>
+      <c r="SZN219" s="1"/>
+      <c r="SZO219" s="23"/>
+      <c r="SZP219" s="23"/>
+      <c r="SZQ219" s="1"/>
+      <c r="SZR219" s="23"/>
+      <c r="SZS219" s="23"/>
+      <c r="SZT219" s="1"/>
+      <c r="SZU219" s="23"/>
+      <c r="SZV219" s="23"/>
+      <c r="SZW219" s="1"/>
+      <c r="SZX219" s="23"/>
+      <c r="SZY219" s="23"/>
+      <c r="SZZ219" s="1"/>
+      <c r="TAA219" s="23"/>
+      <c r="TAB219" s="23"/>
+      <c r="TAC219" s="1"/>
+      <c r="TAD219" s="23"/>
+      <c r="TAE219" s="23"/>
+      <c r="TAF219" s="1"/>
+      <c r="TAG219" s="23"/>
+      <c r="TAH219" s="23"/>
+      <c r="TAI219" s="1"/>
+      <c r="TAJ219" s="23"/>
+      <c r="TAK219" s="23"/>
+      <c r="TAL219" s="1"/>
+      <c r="TAM219" s="23"/>
+      <c r="TAN219" s="23"/>
+      <c r="TAO219" s="1"/>
+      <c r="TAP219" s="23"/>
+      <c r="TAQ219" s="23"/>
+      <c r="TAR219" s="1"/>
+      <c r="TAS219" s="23"/>
+      <c r="TAT219" s="23"/>
+      <c r="TAU219" s="1"/>
+      <c r="TAV219" s="23"/>
+      <c r="TAW219" s="23"/>
+      <c r="TAX219" s="1"/>
+      <c r="TAY219" s="23"/>
+      <c r="TAZ219" s="23"/>
+      <c r="TBA219" s="1"/>
+      <c r="TBB219" s="23"/>
+      <c r="TBC219" s="23"/>
+      <c r="TBD219" s="1"/>
+      <c r="TBE219" s="23"/>
+      <c r="TBF219" s="23"/>
+      <c r="TBG219" s="1"/>
+      <c r="TBH219" s="23"/>
+      <c r="TBI219" s="23"/>
+      <c r="TBJ219" s="1"/>
+      <c r="TBK219" s="23"/>
+      <c r="TBL219" s="23"/>
+      <c r="TBM219" s="1"/>
+      <c r="TBN219" s="23"/>
+      <c r="TBO219" s="23"/>
+      <c r="TBP219" s="1"/>
+      <c r="TBQ219" s="23"/>
+      <c r="TBR219" s="23"/>
+      <c r="TBS219" s="1"/>
+      <c r="TBT219" s="23"/>
+      <c r="TBU219" s="23"/>
+      <c r="TBV219" s="1"/>
+      <c r="TBW219" s="23"/>
+      <c r="TBX219" s="23"/>
+      <c r="TBY219" s="1"/>
+      <c r="TBZ219" s="23"/>
+      <c r="TCA219" s="23"/>
+      <c r="TCB219" s="1"/>
+      <c r="TCC219" s="23"/>
+      <c r="TCD219" s="23"/>
+      <c r="TCE219" s="1"/>
+      <c r="TCF219" s="23"/>
+      <c r="TCG219" s="23"/>
+      <c r="TCH219" s="1"/>
+      <c r="TCI219" s="23"/>
+      <c r="TCJ219" s="23"/>
+      <c r="TCK219" s="1"/>
+      <c r="TCL219" s="23"/>
+      <c r="TCM219" s="23"/>
+      <c r="TCN219" s="1"/>
+      <c r="TCO219" s="23"/>
+      <c r="TCP219" s="23"/>
+      <c r="TCQ219" s="1"/>
+      <c r="TCR219" s="23"/>
+      <c r="TCS219" s="23"/>
+      <c r="TCT219" s="1"/>
+      <c r="TCU219" s="23"/>
+      <c r="TCV219" s="23"/>
+      <c r="TCW219" s="1"/>
+      <c r="TCX219" s="23"/>
+      <c r="TCY219" s="23"/>
+      <c r="TCZ219" s="1"/>
+      <c r="TDA219" s="23"/>
+      <c r="TDB219" s="23"/>
+      <c r="TDC219" s="1"/>
+      <c r="TDD219" s="23"/>
+      <c r="TDE219" s="23"/>
+      <c r="TDF219" s="1"/>
+      <c r="TDG219" s="23"/>
+      <c r="TDH219" s="23"/>
+      <c r="TDI219" s="1"/>
+      <c r="TDJ219" s="23"/>
+      <c r="TDK219" s="23"/>
+      <c r="TDL219" s="1"/>
+      <c r="TDM219" s="23"/>
+      <c r="TDN219" s="23"/>
+      <c r="TDO219" s="1"/>
+      <c r="TDP219" s="23"/>
+      <c r="TDQ219" s="23"/>
+      <c r="TDR219" s="1"/>
+      <c r="TDS219" s="23"/>
+      <c r="TDT219" s="23"/>
+      <c r="TDU219" s="1"/>
+      <c r="TDV219" s="23"/>
+      <c r="TDW219" s="23"/>
+      <c r="TDX219" s="1"/>
+      <c r="TDY219" s="23"/>
+      <c r="TDZ219" s="23"/>
+      <c r="TEA219" s="1"/>
+      <c r="TEB219" s="23"/>
+      <c r="TEC219" s="23"/>
+      <c r="TED219" s="1"/>
+      <c r="TEE219" s="23"/>
+      <c r="TEF219" s="23"/>
+      <c r="TEG219" s="1"/>
+      <c r="TEH219" s="23"/>
+      <c r="TEI219" s="23"/>
+      <c r="TEJ219" s="1"/>
+      <c r="TEK219" s="23"/>
+      <c r="TEL219" s="23"/>
+      <c r="TEM219" s="1"/>
+      <c r="TEN219" s="23"/>
+      <c r="TEO219" s="23"/>
+      <c r="TEP219" s="1"/>
+      <c r="TEQ219" s="23"/>
+      <c r="TER219" s="23"/>
+      <c r="TES219" s="1"/>
+      <c r="TET219" s="23"/>
+      <c r="TEU219" s="23"/>
+      <c r="TEV219" s="1"/>
+      <c r="TEW219" s="23"/>
+      <c r="TEX219" s="23"/>
+      <c r="TEY219" s="1"/>
+      <c r="TEZ219" s="23"/>
+      <c r="TFA219" s="23"/>
+      <c r="TFB219" s="1"/>
+      <c r="TFC219" s="23"/>
+      <c r="TFD219" s="23"/>
+      <c r="TFE219" s="1"/>
+      <c r="TFF219" s="23"/>
+      <c r="TFG219" s="23"/>
+      <c r="TFH219" s="1"/>
+      <c r="TFI219" s="23"/>
+      <c r="TFJ219" s="23"/>
+      <c r="TFK219" s="1"/>
+      <c r="TFL219" s="23"/>
+      <c r="TFM219" s="23"/>
+      <c r="TFN219" s="1"/>
+      <c r="TFO219" s="23"/>
+      <c r="TFP219" s="23"/>
+      <c r="TFQ219" s="1"/>
+      <c r="TFR219" s="23"/>
+      <c r="TFS219" s="23"/>
+      <c r="TFT219" s="1"/>
+      <c r="TFU219" s="23"/>
+      <c r="TFV219" s="23"/>
+      <c r="TFW219" s="1"/>
+      <c r="TFX219" s="23"/>
+      <c r="TFY219" s="23"/>
+      <c r="TFZ219" s="1"/>
+      <c r="TGA219" s="23"/>
+      <c r="TGB219" s="23"/>
+      <c r="TGC219" s="1"/>
+      <c r="TGD219" s="23"/>
+      <c r="TGE219" s="23"/>
+      <c r="TGF219" s="1"/>
+      <c r="TGG219" s="23"/>
+      <c r="TGH219" s="23"/>
+      <c r="TGI219" s="1"/>
+      <c r="TGJ219" s="23"/>
+      <c r="TGK219" s="23"/>
+      <c r="TGL219" s="1"/>
+      <c r="TGM219" s="23"/>
+      <c r="TGN219" s="23"/>
+      <c r="TGO219" s="1"/>
+      <c r="TGP219" s="23"/>
+      <c r="TGQ219" s="23"/>
+      <c r="TGR219" s="1"/>
+      <c r="TGS219" s="23"/>
+      <c r="TGT219" s="23"/>
+      <c r="TGU219" s="1"/>
+      <c r="TGV219" s="23"/>
+      <c r="TGW219" s="23"/>
+      <c r="TGX219" s="1"/>
+      <c r="TGY219" s="23"/>
+      <c r="TGZ219" s="23"/>
+      <c r="THA219" s="1"/>
+      <c r="THB219" s="23"/>
+      <c r="THC219" s="23"/>
+      <c r="THD219" s="1"/>
+      <c r="THE219" s="23"/>
+      <c r="THF219" s="23"/>
+      <c r="THG219" s="1"/>
+      <c r="THH219" s="23"/>
+      <c r="THI219" s="23"/>
+      <c r="THJ219" s="1"/>
+      <c r="THK219" s="23"/>
+      <c r="THL219" s="23"/>
+      <c r="THM219" s="1"/>
+      <c r="THN219" s="23"/>
+      <c r="THO219" s="23"/>
+      <c r="THP219" s="1"/>
+      <c r="THQ219" s="23"/>
+      <c r="THR219" s="23"/>
+      <c r="THS219" s="1"/>
+      <c r="THT219" s="23"/>
+      <c r="THU219" s="23"/>
+      <c r="THV219" s="1"/>
+      <c r="THW219" s="23"/>
+      <c r="THX219" s="23"/>
+      <c r="THY219" s="1"/>
+      <c r="THZ219" s="23"/>
+      <c r="TIA219" s="23"/>
+      <c r="TIB219" s="1"/>
+      <c r="TIC219" s="23"/>
+      <c r="TID219" s="23"/>
+      <c r="TIE219" s="1"/>
+      <c r="TIF219" s="23"/>
+      <c r="TIG219" s="23"/>
+      <c r="TIH219" s="1"/>
+      <c r="TII219" s="23"/>
+      <c r="TIJ219" s="23"/>
+      <c r="TIK219" s="1"/>
+      <c r="TIL219" s="23"/>
+      <c r="TIM219" s="23"/>
+      <c r="TIN219" s="1"/>
+      <c r="TIO219" s="23"/>
+      <c r="TIP219" s="23"/>
+      <c r="TIQ219" s="1"/>
+      <c r="TIR219" s="23"/>
+      <c r="TIS219" s="23"/>
+      <c r="TIT219" s="1"/>
+      <c r="TIU219" s="23"/>
+      <c r="TIV219" s="23"/>
+      <c r="TIW219" s="1"/>
+      <c r="TIX219" s="23"/>
+      <c r="TIY219" s="23"/>
+      <c r="TIZ219" s="1"/>
+      <c r="TJA219" s="23"/>
+      <c r="TJB219" s="23"/>
+      <c r="TJC219" s="1"/>
+      <c r="TJD219" s="23"/>
+      <c r="TJE219" s="23"/>
+      <c r="TJF219" s="1"/>
+      <c r="TJG219" s="23"/>
+      <c r="TJH219" s="23"/>
+      <c r="TJI219" s="1"/>
+      <c r="TJJ219" s="23"/>
+      <c r="TJK219" s="23"/>
+      <c r="TJL219" s="1"/>
+      <c r="TJM219" s="23"/>
+      <c r="TJN219" s="23"/>
+      <c r="TJO219" s="1"/>
+      <c r="TJP219" s="23"/>
+      <c r="TJQ219" s="23"/>
+      <c r="TJR219" s="1"/>
+      <c r="TJS219" s="23"/>
+      <c r="TJT219" s="23"/>
+      <c r="TJU219" s="1"/>
+      <c r="TJV219" s="23"/>
+      <c r="TJW219" s="23"/>
+      <c r="TJX219" s="1"/>
+      <c r="TJY219" s="23"/>
+      <c r="TJZ219" s="23"/>
+      <c r="TKA219" s="1"/>
+      <c r="TKB219" s="23"/>
+      <c r="TKC219" s="23"/>
+      <c r="TKD219" s="1"/>
+      <c r="TKE219" s="23"/>
+      <c r="TKF219" s="23"/>
+      <c r="TKG219" s="1"/>
+      <c r="TKH219" s="23"/>
+      <c r="TKI219" s="23"/>
+      <c r="TKJ219" s="1"/>
+      <c r="TKK219" s="23"/>
+      <c r="TKL219" s="23"/>
+      <c r="TKM219" s="1"/>
+      <c r="TKN219" s="23"/>
+      <c r="TKO219" s="23"/>
+      <c r="TKP219" s="1"/>
+      <c r="TKQ219" s="23"/>
+      <c r="TKR219" s="23"/>
+      <c r="TKS219" s="1"/>
+      <c r="TKT219" s="23"/>
+      <c r="TKU219" s="23"/>
+      <c r="TKV219" s="1"/>
+      <c r="TKW219" s="23"/>
+      <c r="TKX219" s="23"/>
+      <c r="TKY219" s="1"/>
+      <c r="TKZ219" s="23"/>
+      <c r="TLA219" s="23"/>
+      <c r="TLB219" s="1"/>
+      <c r="TLC219" s="23"/>
+      <c r="TLD219" s="23"/>
+      <c r="TLE219" s="1"/>
+      <c r="TLF219" s="23"/>
+      <c r="TLG219" s="23"/>
+      <c r="TLH219" s="1"/>
+      <c r="TLI219" s="23"/>
+      <c r="TLJ219" s="23"/>
+      <c r="TLK219" s="1"/>
+      <c r="TLL219" s="23"/>
+      <c r="TLM219" s="23"/>
+      <c r="TLN219" s="1"/>
+      <c r="TLO219" s="23"/>
+      <c r="TLP219" s="23"/>
+      <c r="TLQ219" s="1"/>
+      <c r="TLR219" s="23"/>
+      <c r="TLS219" s="23"/>
+      <c r="TLT219" s="1"/>
+      <c r="TLU219" s="23"/>
+      <c r="TLV219" s="23"/>
+      <c r="TLW219" s="1"/>
+      <c r="TLX219" s="23"/>
+      <c r="TLY219" s="23"/>
+      <c r="TLZ219" s="1"/>
+      <c r="TMA219" s="23"/>
+      <c r="TMB219" s="23"/>
+      <c r="TMC219" s="1"/>
+      <c r="TMD219" s="23"/>
+      <c r="TME219" s="23"/>
+      <c r="TMF219" s="1"/>
+      <c r="TMG219" s="23"/>
+      <c r="TMH219" s="23"/>
+      <c r="TMI219" s="1"/>
+      <c r="TMJ219" s="23"/>
+      <c r="TMK219" s="23"/>
+      <c r="TML219" s="1"/>
+      <c r="TMM219" s="23"/>
+      <c r="TMN219" s="23"/>
+      <c r="TMO219" s="1"/>
+      <c r="TMP219" s="23"/>
+      <c r="TMQ219" s="23"/>
+      <c r="TMR219" s="1"/>
+      <c r="TMS219" s="23"/>
+      <c r="TMT219" s="23"/>
+      <c r="TMU219" s="1"/>
+      <c r="TMV219" s="23"/>
+      <c r="TMW219" s="23"/>
+      <c r="TMX219" s="1"/>
+      <c r="TMY219" s="23"/>
+      <c r="TMZ219" s="23"/>
+      <c r="TNA219" s="1"/>
+      <c r="TNB219" s="23"/>
+      <c r="TNC219" s="23"/>
+      <c r="TND219" s="1"/>
+      <c r="TNE219" s="23"/>
+      <c r="TNF219" s="23"/>
+      <c r="TNG219" s="1"/>
+      <c r="TNH219" s="23"/>
+      <c r="TNI219" s="23"/>
+      <c r="TNJ219" s="1"/>
+      <c r="TNK219" s="23"/>
+      <c r="TNL219" s="23"/>
+      <c r="TNM219" s="1"/>
+      <c r="TNN219" s="23"/>
+      <c r="TNO219" s="23"/>
+      <c r="TNP219" s="1"/>
+      <c r="TNQ219" s="23"/>
+      <c r="TNR219" s="23"/>
+      <c r="TNS219" s="1"/>
+      <c r="TNT219" s="23"/>
+      <c r="TNU219" s="23"/>
+      <c r="TNV219" s="1"/>
+      <c r="TNW219" s="23"/>
+      <c r="TNX219" s="23"/>
+      <c r="TNY219" s="1"/>
+      <c r="TNZ219" s="23"/>
+      <c r="TOA219" s="23"/>
+      <c r="TOB219" s="1"/>
+      <c r="TOC219" s="23"/>
+      <c r="TOD219" s="23"/>
+      <c r="TOE219" s="1"/>
+      <c r="TOF219" s="23"/>
+      <c r="TOG219" s="23"/>
+      <c r="TOH219" s="1"/>
+      <c r="TOI219" s="23"/>
+      <c r="TOJ219" s="23"/>
+      <c r="TOK219" s="1"/>
+      <c r="TOL219" s="23"/>
+      <c r="TOM219" s="23"/>
+      <c r="TON219" s="1"/>
+      <c r="TOO219" s="23"/>
+      <c r="TOP219" s="23"/>
+      <c r="TOQ219" s="1"/>
+      <c r="TOR219" s="23"/>
+      <c r="TOS219" s="23"/>
+      <c r="TOT219" s="1"/>
+      <c r="TOU219" s="23"/>
+      <c r="TOV219" s="23"/>
+      <c r="TOW219" s="1"/>
+      <c r="TOX219" s="23"/>
+      <c r="TOY219" s="23"/>
+      <c r="TOZ219" s="1"/>
+      <c r="TPA219" s="23"/>
+      <c r="TPB219" s="23"/>
+      <c r="TPC219" s="1"/>
+      <c r="TPD219" s="23"/>
+      <c r="TPE219" s="23"/>
+      <c r="TPF219" s="1"/>
+      <c r="TPG219" s="23"/>
+      <c r="TPH219" s="23"/>
+      <c r="TPI219" s="1"/>
+      <c r="TPJ219" s="23"/>
+      <c r="TPK219" s="23"/>
+      <c r="TPL219" s="1"/>
+      <c r="TPM219" s="23"/>
+      <c r="TPN219" s="23"/>
+      <c r="TPO219" s="1"/>
+      <c r="TPP219" s="23"/>
+      <c r="TPQ219" s="23"/>
+      <c r="TPR219" s="1"/>
+      <c r="TPS219" s="23"/>
+      <c r="TPT219" s="23"/>
+      <c r="TPU219" s="1"/>
+      <c r="TPV219" s="23"/>
+      <c r="TPW219" s="23"/>
+      <c r="TPX219" s="1"/>
+      <c r="TPY219" s="23"/>
+      <c r="TPZ219" s="23"/>
+      <c r="TQA219" s="1"/>
+      <c r="TQB219" s="23"/>
+      <c r="TQC219" s="23"/>
+      <c r="TQD219" s="1"/>
+      <c r="TQE219" s="23"/>
+      <c r="TQF219" s="23"/>
+      <c r="TQG219" s="1"/>
+      <c r="TQH219" s="23"/>
+      <c r="TQI219" s="23"/>
+      <c r="TQJ219" s="1"/>
+      <c r="TQK219" s="23"/>
+      <c r="TQL219" s="23"/>
+      <c r="TQM219" s="1"/>
+      <c r="TQN219" s="23"/>
+      <c r="TQO219" s="23"/>
+      <c r="TQP219" s="1"/>
+      <c r="TQQ219" s="23"/>
+      <c r="TQR219" s="23"/>
+      <c r="TQS219" s="1"/>
+      <c r="TQT219" s="23"/>
+      <c r="TQU219" s="23"/>
+      <c r="TQV219" s="1"/>
+      <c r="TQW219" s="23"/>
+      <c r="TQX219" s="23"/>
+      <c r="TQY219" s="1"/>
+      <c r="TQZ219" s="23"/>
+      <c r="TRA219" s="23"/>
+      <c r="TRB219" s="1"/>
+      <c r="TRC219" s="23"/>
+      <c r="TRD219" s="23"/>
+      <c r="TRE219" s="1"/>
+      <c r="TRF219" s="23"/>
+      <c r="TRG219" s="23"/>
+      <c r="TRH219" s="1"/>
+      <c r="TRI219" s="23"/>
+      <c r="TRJ219" s="23"/>
+      <c r="TRK219" s="1"/>
+      <c r="TRL219" s="23"/>
+      <c r="TRM219" s="23"/>
+      <c r="TRN219" s="1"/>
+      <c r="TRO219" s="23"/>
+      <c r="TRP219" s="23"/>
+      <c r="TRQ219" s="1"/>
+      <c r="TRR219" s="23"/>
+      <c r="TRS219" s="23"/>
+      <c r="TRT219" s="1"/>
+      <c r="TRU219" s="23"/>
+      <c r="TRV219" s="23"/>
+      <c r="TRW219" s="1"/>
+      <c r="TRX219" s="23"/>
+      <c r="TRY219" s="23"/>
+      <c r="TRZ219" s="1"/>
+      <c r="TSA219" s="23"/>
+      <c r="TSB219" s="23"/>
+      <c r="TSC219" s="1"/>
+      <c r="TSD219" s="23"/>
+      <c r="TSE219" s="23"/>
+      <c r="TSF219" s="1"/>
+      <c r="TSG219" s="23"/>
+      <c r="TSH219" s="23"/>
+      <c r="TSI219" s="1"/>
+      <c r="TSJ219" s="23"/>
+      <c r="TSK219" s="23"/>
+      <c r="TSL219" s="1"/>
+      <c r="TSM219" s="23"/>
+      <c r="TSN219" s="23"/>
+      <c r="TSO219" s="1"/>
+      <c r="TSP219" s="23"/>
+      <c r="TSQ219" s="23"/>
+      <c r="TSR219" s="1"/>
+      <c r="TSS219" s="23"/>
+      <c r="TST219" s="23"/>
+      <c r="TSU219" s="1"/>
+      <c r="TSV219" s="23"/>
+      <c r="TSW219" s="23"/>
+      <c r="TSX219" s="1"/>
+      <c r="TSY219" s="23"/>
+      <c r="TSZ219" s="23"/>
+      <c r="TTA219" s="1"/>
+      <c r="TTB219" s="23"/>
+      <c r="TTC219" s="23"/>
+      <c r="TTD219" s="1"/>
+      <c r="TTE219" s="23"/>
+      <c r="TTF219" s="23"/>
+      <c r="TTG219" s="1"/>
+      <c r="TTH219" s="23"/>
+      <c r="TTI219" s="23"/>
+      <c r="TTJ219" s="1"/>
+      <c r="TTK219" s="23"/>
+      <c r="TTL219" s="23"/>
+      <c r="TTM219" s="1"/>
+      <c r="TTN219" s="23"/>
+      <c r="TTO219" s="23"/>
+      <c r="TTP219" s="1"/>
+      <c r="TTQ219" s="23"/>
+      <c r="TTR219" s="23"/>
+      <c r="TTS219" s="1"/>
+      <c r="TTT219" s="23"/>
+      <c r="TTU219" s="23"/>
+      <c r="TTV219" s="1"/>
+      <c r="TTW219" s="23"/>
+      <c r="TTX219" s="23"/>
+      <c r="TTY219" s="1"/>
+      <c r="TTZ219" s="23"/>
+      <c r="TUA219" s="23"/>
+      <c r="TUB219" s="1"/>
+      <c r="TUC219" s="23"/>
+      <c r="TUD219" s="23"/>
+      <c r="TUE219" s="1"/>
+      <c r="TUF219" s="23"/>
+      <c r="TUG219" s="23"/>
+      <c r="TUH219" s="1"/>
+      <c r="TUI219" s="23"/>
+      <c r="TUJ219" s="23"/>
+      <c r="TUK219" s="1"/>
+      <c r="TUL219" s="23"/>
+      <c r="TUM219" s="23"/>
+      <c r="TUN219" s="1"/>
+      <c r="TUO219" s="23"/>
+      <c r="TUP219" s="23"/>
+      <c r="TUQ219" s="1"/>
+      <c r="TUR219" s="23"/>
+      <c r="TUS219" s="23"/>
+      <c r="TUT219" s="1"/>
+      <c r="TUU219" s="23"/>
+      <c r="TUV219" s="23"/>
+      <c r="TUW219" s="1"/>
+      <c r="TUX219" s="23"/>
+      <c r="TUY219" s="23"/>
+      <c r="TUZ219" s="1"/>
+      <c r="TVA219" s="23"/>
+      <c r="TVB219" s="23"/>
+      <c r="TVC219" s="1"/>
+      <c r="TVD219" s="23"/>
+      <c r="TVE219" s="23"/>
+      <c r="TVF219" s="1"/>
+      <c r="TVG219" s="23"/>
+      <c r="TVH219" s="23"/>
+      <c r="TVI219" s="1"/>
+      <c r="TVJ219" s="23"/>
+      <c r="TVK219" s="23"/>
+      <c r="TVL219" s="1"/>
+      <c r="TVM219" s="23"/>
+      <c r="TVN219" s="23"/>
+      <c r="TVO219" s="1"/>
+      <c r="TVP219" s="23"/>
+      <c r="TVQ219" s="23"/>
+      <c r="TVR219" s="1"/>
+      <c r="TVS219" s="23"/>
+      <c r="TVT219" s="23"/>
+      <c r="TVU219" s="1"/>
+      <c r="TVV219" s="23"/>
+      <c r="TVW219" s="23"/>
+      <c r="TVX219" s="1"/>
+      <c r="TVY219" s="23"/>
+      <c r="TVZ219" s="23"/>
+      <c r="TWA219" s="1"/>
+      <c r="TWB219" s="23"/>
+      <c r="TWC219" s="23"/>
+      <c r="TWD219" s="1"/>
+      <c r="TWE219" s="23"/>
+      <c r="TWF219" s="23"/>
+      <c r="TWG219" s="1"/>
+      <c r="TWH219" s="23"/>
+      <c r="TWI219" s="23"/>
+      <c r="TWJ219" s="1"/>
+      <c r="TWK219" s="23"/>
+      <c r="TWL219" s="23"/>
+      <c r="TWM219" s="1"/>
+      <c r="TWN219" s="23"/>
+      <c r="TWO219" s="23"/>
+      <c r="TWP219" s="1"/>
+      <c r="TWQ219" s="23"/>
+      <c r="TWR219" s="23"/>
+      <c r="TWS219" s="1"/>
+      <c r="TWT219" s="23"/>
+      <c r="TWU219" s="23"/>
+      <c r="TWV219" s="1"/>
+      <c r="TWW219" s="23"/>
+      <c r="TWX219" s="23"/>
+      <c r="TWY219" s="1"/>
+      <c r="TWZ219" s="23"/>
+      <c r="TXA219" s="23"/>
+      <c r="TXB219" s="1"/>
+      <c r="TXC219" s="23"/>
+      <c r="TXD219" s="23"/>
+      <c r="TXE219" s="1"/>
+      <c r="TXF219" s="23"/>
+      <c r="TXG219" s="23"/>
+      <c r="TXH219" s="1"/>
+      <c r="TXI219" s="23"/>
+      <c r="TXJ219" s="23"/>
+      <c r="TXK219" s="1"/>
+      <c r="TXL219" s="23"/>
+      <c r="TXM219" s="23"/>
+      <c r="TXN219" s="1"/>
+      <c r="TXO219" s="23"/>
+      <c r="TXP219" s="23"/>
+      <c r="TXQ219" s="1"/>
+      <c r="TXR219" s="23"/>
+      <c r="TXS219" s="23"/>
+      <c r="TXT219" s="1"/>
+      <c r="TXU219" s="23"/>
+      <c r="TXV219" s="23"/>
+      <c r="TXW219" s="1"/>
+      <c r="TXX219" s="23"/>
+      <c r="TXY219" s="23"/>
+      <c r="TXZ219" s="1"/>
+      <c r="TYA219" s="23"/>
+      <c r="TYB219" s="23"/>
+      <c r="TYC219" s="1"/>
+      <c r="TYD219" s="23"/>
+      <c r="TYE219" s="23"/>
+      <c r="TYF219" s="1"/>
+      <c r="TYG219" s="23"/>
+      <c r="TYH219" s="23"/>
+      <c r="TYI219" s="1"/>
+      <c r="TYJ219" s="23"/>
+      <c r="TYK219" s="23"/>
+      <c r="TYL219" s="1"/>
+      <c r="TYM219" s="23"/>
+      <c r="TYN219" s="23"/>
+      <c r="TYO219" s="1"/>
+      <c r="TYP219" s="23"/>
+      <c r="TYQ219" s="23"/>
+      <c r="TYR219" s="1"/>
+      <c r="TYS219" s="23"/>
+      <c r="TYT219" s="23"/>
+      <c r="TYU219" s="1"/>
+      <c r="TYV219" s="23"/>
+      <c r="TYW219" s="23"/>
+      <c r="TYX219" s="1"/>
+      <c r="TYY219" s="23"/>
+      <c r="TYZ219" s="23"/>
+      <c r="TZA219" s="1"/>
+      <c r="TZB219" s="23"/>
+      <c r="TZC219" s="23"/>
+      <c r="TZD219" s="1"/>
+      <c r="TZE219" s="23"/>
+      <c r="TZF219" s="23"/>
+      <c r="TZG219" s="1"/>
+      <c r="TZH219" s="23"/>
+      <c r="TZI219" s="23"/>
+      <c r="TZJ219" s="1"/>
+      <c r="TZK219" s="23"/>
+      <c r="TZL219" s="23"/>
+      <c r="TZM219" s="1"/>
+      <c r="TZN219" s="23"/>
+      <c r="TZO219" s="23"/>
+      <c r="TZP219" s="1"/>
+      <c r="TZQ219" s="23"/>
+      <c r="TZR219" s="23"/>
+      <c r="TZS219" s="1"/>
+      <c r="TZT219" s="23"/>
+      <c r="TZU219" s="23"/>
+      <c r="TZV219" s="1"/>
+      <c r="TZW219" s="23"/>
+      <c r="TZX219" s="23"/>
+      <c r="TZY219" s="1"/>
+      <c r="TZZ219" s="23"/>
+      <c r="UAA219" s="23"/>
+      <c r="UAB219" s="1"/>
+      <c r="UAC219" s="23"/>
+      <c r="UAD219" s="23"/>
+      <c r="UAE219" s="1"/>
+      <c r="UAF219" s="23"/>
+      <c r="UAG219" s="23"/>
+      <c r="UAH219" s="1"/>
+      <c r="UAI219" s="23"/>
+      <c r="UAJ219" s="23"/>
+      <c r="UAK219" s="1"/>
+      <c r="UAL219" s="23"/>
+      <c r="UAM219" s="23"/>
+      <c r="UAN219" s="1"/>
+      <c r="UAO219" s="23"/>
+      <c r="UAP219" s="23"/>
+      <c r="UAQ219" s="1"/>
+      <c r="UAR219" s="23"/>
+      <c r="UAS219" s="23"/>
+      <c r="UAT219" s="1"/>
+      <c r="UAU219" s="23"/>
+      <c r="UAV219" s="23"/>
+      <c r="UAW219" s="1"/>
+      <c r="UAX219" s="23"/>
+      <c r="UAY219" s="23"/>
+      <c r="UAZ219" s="1"/>
+      <c r="UBA219" s="23"/>
+      <c r="UBB219" s="23"/>
+      <c r="UBC219" s="1"/>
+      <c r="UBD219" s="23"/>
+      <c r="UBE219" s="23"/>
+      <c r="UBF219" s="1"/>
+      <c r="UBG219" s="23"/>
+      <c r="UBH219" s="23"/>
+      <c r="UBI219" s="1"/>
+      <c r="UBJ219" s="23"/>
+      <c r="UBK219" s="23"/>
+      <c r="UBL219" s="1"/>
+      <c r="UBM219" s="23"/>
+      <c r="UBN219" s="23"/>
+      <c r="UBO219" s="1"/>
+      <c r="UBP219" s="23"/>
+      <c r="UBQ219" s="23"/>
+      <c r="UBR219" s="1"/>
+      <c r="UBS219" s="23"/>
+      <c r="UBT219" s="23"/>
+      <c r="UBU219" s="1"/>
+      <c r="UBV219" s="23"/>
+      <c r="UBW219" s="23"/>
+      <c r="UBX219" s="1"/>
+      <c r="UBY219" s="23"/>
+      <c r="UBZ219" s="23"/>
+      <c r="UCA219" s="1"/>
+      <c r="UCB219" s="23"/>
+      <c r="UCC219" s="23"/>
+      <c r="UCD219" s="1"/>
+      <c r="UCE219" s="23"/>
+      <c r="UCF219" s="23"/>
+      <c r="UCG219" s="1"/>
+      <c r="UCH219" s="23"/>
+      <c r="UCI219" s="23"/>
+      <c r="UCJ219" s="1"/>
+      <c r="UCK219" s="23"/>
+      <c r="UCL219" s="23"/>
+      <c r="UCM219" s="1"/>
+      <c r="UCN219" s="23"/>
+      <c r="UCO219" s="23"/>
+      <c r="UCP219" s="1"/>
+      <c r="UCQ219" s="23"/>
+      <c r="UCR219" s="23"/>
+      <c r="UCS219" s="1"/>
+      <c r="UCT219" s="23"/>
+      <c r="UCU219" s="23"/>
+      <c r="UCV219" s="1"/>
+      <c r="UCW219" s="23"/>
+      <c r="UCX219" s="23"/>
+      <c r="UCY219" s="1"/>
+      <c r="UCZ219" s="23"/>
+      <c r="UDA219" s="23"/>
+      <c r="UDB219" s="1"/>
+      <c r="UDC219" s="23"/>
+      <c r="UDD219" s="23"/>
+      <c r="UDE219" s="1"/>
+      <c r="UDF219" s="23"/>
+      <c r="UDG219" s="23"/>
+      <c r="UDH219" s="1"/>
+      <c r="UDI219" s="23"/>
+      <c r="UDJ219" s="23"/>
+      <c r="UDK219" s="1"/>
+      <c r="UDL219" s="23"/>
+      <c r="UDM219" s="23"/>
+      <c r="UDN219" s="1"/>
+      <c r="UDO219" s="23"/>
+      <c r="UDP219" s="23"/>
+      <c r="UDQ219" s="1"/>
+      <c r="UDR219" s="23"/>
+      <c r="UDS219" s="23"/>
+      <c r="UDT219" s="1"/>
+      <c r="UDU219" s="23"/>
+      <c r="UDV219" s="23"/>
+      <c r="UDW219" s="1"/>
+      <c r="UDX219" s="23"/>
+      <c r="UDY219" s="23"/>
+      <c r="UDZ219" s="1"/>
+      <c r="UEA219" s="23"/>
+      <c r="UEB219" s="23"/>
+      <c r="UEC219" s="1"/>
+      <c r="UED219" s="23"/>
+      <c r="UEE219" s="23"/>
+      <c r="UEF219" s="1"/>
+      <c r="UEG219" s="23"/>
+      <c r="UEH219" s="23"/>
+      <c r="UEI219" s="1"/>
+      <c r="UEJ219" s="23"/>
+      <c r="UEK219" s="23"/>
+      <c r="UEL219" s="1"/>
+      <c r="UEM219" s="23"/>
+      <c r="UEN219" s="23"/>
+      <c r="UEO219" s="1"/>
+      <c r="UEP219" s="23"/>
+      <c r="UEQ219" s="23"/>
+      <c r="UER219" s="1"/>
+      <c r="UES219" s="23"/>
+      <c r="UET219" s="23"/>
+      <c r="UEU219" s="1"/>
+      <c r="UEV219" s="23"/>
+      <c r="UEW219" s="23"/>
+      <c r="UEX219" s="1"/>
+      <c r="UEY219" s="23"/>
+      <c r="UEZ219" s="23"/>
+      <c r="UFA219" s="1"/>
+      <c r="UFB219" s="23"/>
+      <c r="UFC219" s="23"/>
+      <c r="UFD219" s="1"/>
+      <c r="UFE219" s="23"/>
+      <c r="UFF219" s="23"/>
+      <c r="UFG219" s="1"/>
+      <c r="UFH219" s="23"/>
+      <c r="UFI219" s="23"/>
+      <c r="UFJ219" s="1"/>
+      <c r="UFK219" s="23"/>
+      <c r="UFL219" s="23"/>
+      <c r="UFM219" s="1"/>
+      <c r="UFN219" s="23"/>
+      <c r="UFO219" s="23"/>
+      <c r="UFP219" s="1"/>
+      <c r="UFQ219" s="23"/>
+      <c r="UFR219" s="23"/>
+      <c r="UFS219" s="1"/>
+      <c r="UFT219" s="23"/>
+      <c r="UFU219" s="23"/>
+      <c r="UFV219" s="1"/>
+      <c r="UFW219" s="23"/>
+      <c r="UFX219" s="23"/>
+      <c r="UFY219" s="1"/>
+      <c r="UFZ219" s="23"/>
+      <c r="UGA219" s="23"/>
+      <c r="UGB219" s="1"/>
+      <c r="UGC219" s="23"/>
+      <c r="UGD219" s="23"/>
+      <c r="UGE219" s="1"/>
+      <c r="UGF219" s="23"/>
+      <c r="UGG219" s="23"/>
+      <c r="UGH219" s="1"/>
+      <c r="UGI219" s="23"/>
+      <c r="UGJ219" s="23"/>
+      <c r="UGK219" s="1"/>
+      <c r="UGL219" s="23"/>
+      <c r="UGM219" s="23"/>
+      <c r="UGN219" s="1"/>
+      <c r="UGO219" s="23"/>
+      <c r="UGP219" s="23"/>
+      <c r="UGQ219" s="1"/>
+      <c r="UGR219" s="23"/>
+      <c r="UGS219" s="23"/>
+      <c r="UGT219" s="1"/>
+      <c r="UGU219" s="23"/>
+      <c r="UGV219" s="23"/>
+      <c r="UGW219" s="1"/>
+      <c r="UGX219" s="23"/>
+      <c r="UGY219" s="23"/>
+      <c r="UGZ219" s="1"/>
+      <c r="UHA219" s="23"/>
+      <c r="UHB219" s="23"/>
+      <c r="UHC219" s="1"/>
+      <c r="UHD219" s="23"/>
+      <c r="UHE219" s="23"/>
+      <c r="UHF219" s="1"/>
+      <c r="UHG219" s="23"/>
+      <c r="UHH219" s="23"/>
+      <c r="UHI219" s="1"/>
+      <c r="UHJ219" s="23"/>
+      <c r="UHK219" s="23"/>
+      <c r="UHL219" s="1"/>
+      <c r="UHM219" s="23"/>
+      <c r="UHN219" s="23"/>
+      <c r="UHO219" s="1"/>
+      <c r="UHP219" s="23"/>
+      <c r="UHQ219" s="23"/>
+      <c r="UHR219" s="1"/>
+      <c r="UHS219" s="23"/>
+      <c r="UHT219" s="23"/>
+      <c r="UHU219" s="1"/>
+      <c r="UHV219" s="23"/>
+      <c r="UHW219" s="23"/>
+      <c r="UHX219" s="1"/>
+      <c r="UHY219" s="23"/>
+      <c r="UHZ219" s="23"/>
+      <c r="UIA219" s="1"/>
+      <c r="UIB219" s="23"/>
+      <c r="UIC219" s="23"/>
+      <c r="UID219" s="1"/>
+      <c r="UIE219" s="23"/>
+      <c r="UIF219" s="23"/>
+      <c r="UIG219" s="1"/>
+      <c r="UIH219" s="23"/>
+      <c r="UII219" s="23"/>
+      <c r="UIJ219" s="1"/>
+      <c r="UIK219" s="23"/>
+      <c r="UIL219" s="23"/>
+      <c r="UIM219" s="1"/>
+      <c r="UIN219" s="23"/>
+      <c r="UIO219" s="23"/>
+      <c r="UIP219" s="1"/>
+      <c r="UIQ219" s="23"/>
+      <c r="UIR219" s="23"/>
+      <c r="UIS219" s="1"/>
+      <c r="UIT219" s="23"/>
+      <c r="UIU219" s="23"/>
+      <c r="UIV219" s="1"/>
+      <c r="UIW219" s="23"/>
+      <c r="UIX219" s="23"/>
+      <c r="UIY219" s="1"/>
+      <c r="UIZ219" s="23"/>
+      <c r="UJA219" s="23"/>
+      <c r="UJB219" s="1"/>
+      <c r="UJC219" s="23"/>
+      <c r="UJD219" s="23"/>
+      <c r="UJE219" s="1"/>
+      <c r="UJF219" s="23"/>
+      <c r="UJG219" s="23"/>
+      <c r="UJH219" s="1"/>
+      <c r="UJI219" s="23"/>
+      <c r="UJJ219" s="23"/>
+      <c r="UJK219" s="1"/>
+      <c r="UJL219" s="23"/>
+      <c r="UJM219" s="23"/>
+      <c r="UJN219" s="1"/>
+      <c r="UJO219" s="23"/>
+      <c r="UJP219" s="23"/>
+      <c r="UJQ219" s="1"/>
+      <c r="UJR219" s="23"/>
+      <c r="UJS219" s="23"/>
+      <c r="UJT219" s="1"/>
+      <c r="UJU219" s="23"/>
+      <c r="UJV219" s="23"/>
+      <c r="UJW219" s="1"/>
+      <c r="UJX219" s="23"/>
+      <c r="UJY219" s="23"/>
+      <c r="UJZ219" s="1"/>
+      <c r="UKA219" s="23"/>
+      <c r="UKB219" s="23"/>
+      <c r="UKC219" s="1"/>
+      <c r="UKD219" s="23"/>
+      <c r="UKE219" s="23"/>
+      <c r="UKF219" s="1"/>
+      <c r="UKG219" s="23"/>
+      <c r="UKH219" s="23"/>
+      <c r="UKI219" s="1"/>
+      <c r="UKJ219" s="23"/>
+      <c r="UKK219" s="23"/>
+      <c r="UKL219" s="1"/>
+      <c r="UKM219" s="23"/>
+      <c r="UKN219" s="23"/>
+      <c r="UKO219" s="1"/>
+      <c r="UKP219" s="23"/>
+      <c r="UKQ219" s="23"/>
+      <c r="UKR219" s="1"/>
+      <c r="UKS219" s="23"/>
+      <c r="UKT219" s="23"/>
+      <c r="UKU219" s="1"/>
+      <c r="UKV219" s="23"/>
+      <c r="UKW219" s="23"/>
+      <c r="UKX219" s="1"/>
+      <c r="UKY219" s="23"/>
+      <c r="UKZ219" s="23"/>
+      <c r="ULA219" s="1"/>
+      <c r="ULB219" s="23"/>
+      <c r="ULC219" s="23"/>
+      <c r="ULD219" s="1"/>
+      <c r="ULE219" s="23"/>
+      <c r="ULF219" s="23"/>
+      <c r="ULG219" s="1"/>
+      <c r="ULH219" s="23"/>
+      <c r="ULI219" s="23"/>
+      <c r="ULJ219" s="1"/>
+      <c r="ULK219" s="23"/>
+      <c r="ULL219" s="23"/>
+      <c r="ULM219" s="1"/>
+      <c r="ULN219" s="23"/>
+      <c r="ULO219" s="23"/>
+      <c r="ULP219" s="1"/>
+      <c r="ULQ219" s="23"/>
+      <c r="ULR219" s="23"/>
+      <c r="ULS219" s="1"/>
+      <c r="ULT219" s="23"/>
+      <c r="ULU219" s="23"/>
+      <c r="ULV219" s="1"/>
+      <c r="ULW219" s="23"/>
+      <c r="ULX219" s="23"/>
+      <c r="ULY219" s="1"/>
+      <c r="ULZ219" s="23"/>
+      <c r="UMA219" s="23"/>
+      <c r="UMB219" s="1"/>
+      <c r="UMC219" s="23"/>
+      <c r="UMD219" s="23"/>
+      <c r="UME219" s="1"/>
+      <c r="UMF219" s="23"/>
+      <c r="UMG219" s="23"/>
+      <c r="UMH219" s="1"/>
+      <c r="UMI219" s="23"/>
+      <c r="UMJ219" s="23"/>
+      <c r="UMK219" s="1"/>
+      <c r="UML219" s="23"/>
+      <c r="UMM219" s="23"/>
+      <c r="UMN219" s="1"/>
+      <c r="UMO219" s="23"/>
+      <c r="UMP219" s="23"/>
+      <c r="UMQ219" s="1"/>
+      <c r="UMR219" s="23"/>
+      <c r="UMS219" s="23"/>
+      <c r="UMT219" s="1"/>
+      <c r="UMU219" s="23"/>
+      <c r="UMV219" s="23"/>
+      <c r="UMW219" s="1"/>
+      <c r="UMX219" s="23"/>
+      <c r="UMY219" s="23"/>
+      <c r="UMZ219" s="1"/>
+      <c r="UNA219" s="23"/>
+      <c r="UNB219" s="23"/>
+      <c r="UNC219" s="1"/>
+      <c r="UND219" s="23"/>
+      <c r="UNE219" s="23"/>
+      <c r="UNF219" s="1"/>
+      <c r="UNG219" s="23"/>
+      <c r="UNH219" s="23"/>
+      <c r="UNI219" s="1"/>
+      <c r="UNJ219" s="23"/>
+      <c r="UNK219" s="23"/>
+      <c r="UNL219" s="1"/>
+      <c r="UNM219" s="23"/>
+      <c r="UNN219" s="23"/>
+      <c r="UNO219" s="1"/>
+      <c r="UNP219" s="23"/>
+      <c r="UNQ219" s="23"/>
+      <c r="UNR219" s="1"/>
+      <c r="UNS219" s="23"/>
+      <c r="UNT219" s="23"/>
+      <c r="UNU219" s="1"/>
+      <c r="UNV219" s="23"/>
+      <c r="UNW219" s="23"/>
+      <c r="UNX219" s="1"/>
+      <c r="UNY219" s="23"/>
+      <c r="UNZ219" s="23"/>
+      <c r="UOA219" s="1"/>
+      <c r="UOB219" s="23"/>
+      <c r="UOC219" s="23"/>
+      <c r="UOD219" s="1"/>
+      <c r="UOE219" s="23"/>
+      <c r="UOF219" s="23"/>
+      <c r="UOG219" s="1"/>
+      <c r="UOH219" s="23"/>
+      <c r="UOI219" s="23"/>
+      <c r="UOJ219" s="1"/>
+      <c r="UOK219" s="23"/>
+      <c r="UOL219" s="23"/>
+      <c r="UOM219" s="1"/>
+      <c r="UON219" s="23"/>
+      <c r="UOO219" s="23"/>
+      <c r="UOP219" s="1"/>
+      <c r="UOQ219" s="23"/>
+      <c r="UOR219" s="23"/>
+      <c r="UOS219" s="1"/>
+      <c r="UOT219" s="23"/>
+      <c r="UOU219" s="23"/>
+      <c r="UOV219" s="1"/>
+      <c r="UOW219" s="23"/>
+      <c r="UOX219" s="23"/>
+      <c r="UOY219" s="1"/>
+      <c r="UOZ219" s="23"/>
+      <c r="UPA219" s="23"/>
+      <c r="UPB219" s="1"/>
+      <c r="UPC219" s="23"/>
+      <c r="UPD219" s="23"/>
+      <c r="UPE219" s="1"/>
+      <c r="UPF219" s="23"/>
+      <c r="UPG219" s="23"/>
+      <c r="UPH219" s="1"/>
+      <c r="UPI219" s="23"/>
+      <c r="UPJ219" s="23"/>
+      <c r="UPK219" s="1"/>
+      <c r="UPL219" s="23"/>
+      <c r="UPM219" s="23"/>
+      <c r="UPN219" s="1"/>
+      <c r="UPO219" s="23"/>
+      <c r="UPP219" s="23"/>
+      <c r="UPQ219" s="1"/>
+      <c r="UPR219" s="23"/>
+      <c r="UPS219" s="23"/>
+      <c r="UPT219" s="1"/>
+      <c r="UPU219" s="23"/>
+      <c r="UPV219" s="23"/>
+      <c r="UPW219" s="1"/>
+      <c r="UPX219" s="23"/>
+      <c r="UPY219" s="23"/>
+      <c r="UPZ219" s="1"/>
+      <c r="UQA219" s="23"/>
+      <c r="UQB219" s="23"/>
+      <c r="UQC219" s="1"/>
+      <c r="UQD219" s="23"/>
+      <c r="UQE219" s="23"/>
+      <c r="UQF219" s="1"/>
+      <c r="UQG219" s="23"/>
+      <c r="UQH219" s="23"/>
+      <c r="UQI219" s="1"/>
+      <c r="UQJ219" s="23"/>
+      <c r="UQK219" s="23"/>
+      <c r="UQL219" s="1"/>
+      <c r="UQM219" s="23"/>
+      <c r="UQN219" s="23"/>
+      <c r="UQO219" s="1"/>
+      <c r="UQP219" s="23"/>
+      <c r="UQQ219" s="23"/>
+      <c r="UQR219" s="1"/>
+      <c r="UQS219" s="23"/>
+      <c r="UQT219" s="23"/>
+      <c r="UQU219" s="1"/>
+      <c r="UQV219" s="23"/>
+      <c r="UQW219" s="23"/>
+      <c r="UQX219" s="1"/>
+      <c r="UQY219" s="23"/>
+      <c r="UQZ219" s="23"/>
+      <c r="URA219" s="1"/>
+      <c r="URB219" s="23"/>
+      <c r="URC219" s="23"/>
+      <c r="URD219" s="1"/>
+      <c r="URE219" s="23"/>
+      <c r="URF219" s="23"/>
+      <c r="URG219" s="1"/>
+      <c r="URH219" s="23"/>
+      <c r="URI219" s="23"/>
+      <c r="URJ219" s="1"/>
+      <c r="URK219" s="23"/>
+      <c r="URL219" s="23"/>
+      <c r="URM219" s="1"/>
+      <c r="URN219" s="23"/>
+      <c r="URO219" s="23"/>
+      <c r="URP219" s="1"/>
+      <c r="URQ219" s="23"/>
+      <c r="URR219" s="23"/>
+      <c r="URS219" s="1"/>
+      <c r="URT219" s="23"/>
+      <c r="URU219" s="23"/>
+      <c r="URV219" s="1"/>
+      <c r="URW219" s="23"/>
+      <c r="URX219" s="23"/>
+      <c r="URY219" s="1"/>
+      <c r="URZ219" s="23"/>
+      <c r="USA219" s="23"/>
+      <c r="USB219" s="1"/>
+      <c r="USC219" s="23"/>
+      <c r="USD219" s="23"/>
+      <c r="USE219" s="1"/>
+      <c r="USF219" s="23"/>
+      <c r="USG219" s="23"/>
+      <c r="USH219" s="1"/>
+      <c r="USI219" s="23"/>
+      <c r="USJ219" s="23"/>
+      <c r="USK219" s="1"/>
+      <c r="USL219" s="23"/>
+      <c r="USM219" s="23"/>
+      <c r="USN219" s="1"/>
+      <c r="USO219" s="23"/>
+      <c r="USP219" s="23"/>
+      <c r="USQ219" s="1"/>
+      <c r="USR219" s="23"/>
+      <c r="USS219" s="23"/>
+      <c r="UST219" s="1"/>
+      <c r="USU219" s="23"/>
+      <c r="USV219" s="23"/>
+      <c r="USW219" s="1"/>
+      <c r="USX219" s="23"/>
+      <c r="USY219" s="23"/>
+      <c r="USZ219" s="1"/>
+      <c r="UTA219" s="23"/>
+      <c r="UTB219" s="23"/>
+      <c r="UTC219" s="1"/>
+      <c r="UTD219" s="23"/>
+      <c r="UTE219" s="23"/>
+      <c r="UTF219" s="1"/>
+      <c r="UTG219" s="23"/>
+      <c r="UTH219" s="23"/>
+      <c r="UTI219" s="1"/>
+      <c r="UTJ219" s="23"/>
+      <c r="UTK219" s="23"/>
+      <c r="UTL219" s="1"/>
+      <c r="UTM219" s="23"/>
+      <c r="UTN219" s="23"/>
+      <c r="UTO219" s="1"/>
+      <c r="UTP219" s="23"/>
+      <c r="UTQ219" s="23"/>
+      <c r="UTR219" s="1"/>
+      <c r="UTS219" s="23"/>
+      <c r="UTT219" s="23"/>
+      <c r="UTU219" s="1"/>
+      <c r="UTV219" s="23"/>
+      <c r="UTW219" s="23"/>
+      <c r="UTX219" s="1"/>
+      <c r="UTY219" s="23"/>
+      <c r="UTZ219" s="23"/>
+      <c r="UUA219" s="1"/>
+      <c r="UUB219" s="23"/>
+      <c r="UUC219" s="23"/>
+      <c r="UUD219" s="1"/>
+      <c r="UUE219" s="23"/>
+      <c r="UUF219" s="23"/>
+      <c r="UUG219" s="1"/>
+      <c r="UUH219" s="23"/>
+      <c r="UUI219" s="23"/>
+      <c r="UUJ219" s="1"/>
+      <c r="UUK219" s="23"/>
+      <c r="UUL219" s="23"/>
+      <c r="UUM219" s="1"/>
+      <c r="UUN219" s="23"/>
+      <c r="UUO219" s="23"/>
+      <c r="UUP219" s="1"/>
+      <c r="UUQ219" s="23"/>
+      <c r="UUR219" s="23"/>
+      <c r="UUS219" s="1"/>
+      <c r="UUT219" s="23"/>
+      <c r="UUU219" s="23"/>
+      <c r="UUV219" s="1"/>
+      <c r="UUW219" s="23"/>
+      <c r="UUX219" s="23"/>
+      <c r="UUY219" s="1"/>
+      <c r="UUZ219" s="23"/>
+      <c r="UVA219" s="23"/>
+      <c r="UVB219" s="1"/>
+      <c r="UVC219" s="23"/>
+      <c r="UVD219" s="23"/>
+      <c r="UVE219" s="1"/>
+      <c r="UVF219" s="23"/>
+      <c r="UVG219" s="23"/>
+      <c r="UVH219" s="1"/>
+      <c r="UVI219" s="23"/>
+      <c r="UVJ219" s="23"/>
+      <c r="UVK219" s="1"/>
+      <c r="UVL219" s="23"/>
+      <c r="UVM219" s="23"/>
+      <c r="UVN219" s="1"/>
+      <c r="UVO219" s="23"/>
+      <c r="UVP219" s="23"/>
+      <c r="UVQ219" s="1"/>
+      <c r="UVR219" s="23"/>
+      <c r="UVS219" s="23"/>
+      <c r="UVT219" s="1"/>
+      <c r="UVU219" s="23"/>
+      <c r="UVV219" s="23"/>
+      <c r="UVW219" s="1"/>
+      <c r="UVX219" s="23"/>
+      <c r="UVY219" s="23"/>
+      <c r="UVZ219" s="1"/>
+      <c r="UWA219" s="23"/>
+      <c r="UWB219" s="23"/>
+      <c r="UWC219" s="1"/>
+      <c r="UWD219" s="23"/>
+      <c r="UWE219" s="23"/>
+      <c r="UWF219" s="1"/>
+      <c r="UWG219" s="23"/>
+      <c r="UWH219" s="23"/>
+      <c r="UWI219" s="1"/>
+      <c r="UWJ219" s="23"/>
+      <c r="UWK219" s="23"/>
+      <c r="UWL219" s="1"/>
+      <c r="UWM219" s="23"/>
+      <c r="UWN219" s="23"/>
+      <c r="UWO219" s="1"/>
+      <c r="UWP219" s="23"/>
+      <c r="UWQ219" s="23"/>
+      <c r="UWR219" s="1"/>
+      <c r="UWS219" s="23"/>
+      <c r="UWT219" s="23"/>
+      <c r="UWU219" s="1"/>
+      <c r="UWV219" s="23"/>
+      <c r="UWW219" s="23"/>
+      <c r="UWX219" s="1"/>
+      <c r="UWY219" s="23"/>
+      <c r="UWZ219" s="23"/>
+      <c r="UXA219" s="1"/>
+      <c r="UXB219" s="23"/>
+      <c r="UXC219" s="23"/>
+      <c r="UXD219" s="1"/>
+      <c r="UXE219" s="23"/>
+      <c r="UXF219" s="23"/>
+      <c r="UXG219" s="1"/>
+      <c r="UXH219" s="23"/>
+      <c r="UXI219" s="23"/>
+      <c r="UXJ219" s="1"/>
+      <c r="UXK219" s="23"/>
+      <c r="UXL219" s="23"/>
+      <c r="UXM219" s="1"/>
+      <c r="UXN219" s="23"/>
+      <c r="UXO219" s="23"/>
+      <c r="UXP219" s="1"/>
+      <c r="UXQ219" s="23"/>
+      <c r="UXR219" s="23"/>
+      <c r="UXS219" s="1"/>
+      <c r="UXT219" s="23"/>
+      <c r="UXU219" s="23"/>
+      <c r="UXV219" s="1"/>
+      <c r="UXW219" s="23"/>
+      <c r="UXX219" s="23"/>
+      <c r="UXY219" s="1"/>
+      <c r="UXZ219" s="23"/>
+      <c r="UYA219" s="23"/>
+      <c r="UYB219" s="1"/>
+      <c r="UYC219" s="23"/>
+      <c r="UYD219" s="23"/>
+      <c r="UYE219" s="1"/>
+      <c r="UYF219" s="23"/>
+      <c r="UYG219" s="23"/>
+      <c r="UYH219" s="1"/>
+      <c r="UYI219" s="23"/>
+      <c r="UYJ219" s="23"/>
+      <c r="UYK219" s="1"/>
+      <c r="UYL219" s="23"/>
+      <c r="UYM219" s="23"/>
+      <c r="UYN219" s="1"/>
+      <c r="UYO219" s="23"/>
+      <c r="UYP219" s="23"/>
+      <c r="UYQ219" s="1"/>
+      <c r="UYR219" s="23"/>
+      <c r="UYS219" s="23"/>
+      <c r="UYT219" s="1"/>
+      <c r="UYU219" s="23"/>
+      <c r="UYV219" s="23"/>
+      <c r="UYW219" s="1"/>
+      <c r="UYX219" s="23"/>
+      <c r="UYY219" s="23"/>
+      <c r="UYZ219" s="1"/>
+      <c r="UZA219" s="23"/>
+      <c r="UZB219" s="23"/>
+      <c r="UZC219" s="1"/>
+      <c r="UZD219" s="23"/>
+      <c r="UZE219" s="23"/>
+      <c r="UZF219" s="1"/>
+      <c r="UZG219" s="23"/>
+      <c r="UZH219" s="23"/>
+      <c r="UZI219" s="1"/>
+      <c r="UZJ219" s="23"/>
+      <c r="UZK219" s="23"/>
+      <c r="UZL219" s="1"/>
+      <c r="UZM219" s="23"/>
+      <c r="UZN219" s="23"/>
+      <c r="UZO219" s="1"/>
+      <c r="UZP219" s="23"/>
+      <c r="UZQ219" s="23"/>
+      <c r="UZR219" s="1"/>
+      <c r="UZS219" s="23"/>
+      <c r="UZT219" s="23"/>
+      <c r="UZU219" s="1"/>
+      <c r="UZV219" s="23"/>
+      <c r="UZW219" s="23"/>
+      <c r="UZX219" s="1"/>
+      <c r="UZY219" s="23"/>
+      <c r="UZZ219" s="23"/>
+      <c r="VAA219" s="1"/>
+      <c r="VAB219" s="23"/>
+      <c r="VAC219" s="23"/>
+      <c r="VAD219" s="1"/>
+      <c r="VAE219" s="23"/>
+      <c r="VAF219" s="23"/>
+      <c r="VAG219" s="1"/>
+      <c r="VAH219" s="23"/>
+      <c r="VAI219" s="23"/>
+      <c r="VAJ219" s="1"/>
+      <c r="VAK219" s="23"/>
+      <c r="VAL219" s="23"/>
+      <c r="VAM219" s="1"/>
+      <c r="VAN219" s="23"/>
+      <c r="VAO219" s="23"/>
+      <c r="VAP219" s="1"/>
+      <c r="VAQ219" s="23"/>
+      <c r="VAR219" s="23"/>
+      <c r="VAS219" s="1"/>
+      <c r="VAT219" s="23"/>
+      <c r="VAU219" s="23"/>
+      <c r="VAV219" s="1"/>
+      <c r="VAW219" s="23"/>
+      <c r="VAX219" s="23"/>
+      <c r="VAY219" s="1"/>
+      <c r="VAZ219" s="23"/>
+      <c r="VBA219" s="23"/>
+      <c r="VBB219" s="1"/>
+      <c r="VBC219" s="23"/>
+      <c r="VBD219" s="23"/>
+      <c r="VBE219" s="1"/>
+      <c r="VBF219" s="23"/>
+      <c r="VBG219" s="23"/>
+      <c r="VBH219" s="1"/>
+      <c r="VBI219" s="23"/>
+      <c r="VBJ219" s="23"/>
+      <c r="VBK219" s="1"/>
+      <c r="VBL219" s="23"/>
+      <c r="VBM219" s="23"/>
+      <c r="VBN219" s="1"/>
+      <c r="VBO219" s="23"/>
+      <c r="VBP219" s="23"/>
+      <c r="VBQ219" s="1"/>
+      <c r="VBR219" s="23"/>
+      <c r="VBS219" s="23"/>
+      <c r="VBT219" s="1"/>
+      <c r="VBU219" s="23"/>
+      <c r="VBV219" s="23"/>
+      <c r="VBW219" s="1"/>
+      <c r="VBX219" s="23"/>
+      <c r="VBY219" s="23"/>
+      <c r="VBZ219" s="1"/>
+      <c r="VCA219" s="23"/>
+      <c r="VCB219" s="23"/>
+      <c r="VCC219" s="1"/>
+      <c r="VCD219" s="23"/>
+      <c r="VCE219" s="23"/>
+      <c r="VCF219" s="1"/>
+      <c r="VCG219" s="23"/>
+      <c r="VCH219" s="23"/>
+      <c r="VCI219" s="1"/>
+      <c r="VCJ219" s="23"/>
+      <c r="VCK219" s="23"/>
+      <c r="VCL219" s="1"/>
+      <c r="VCM219" s="23"/>
+      <c r="VCN219" s="23"/>
+      <c r="VCO219" s="1"/>
+      <c r="VCP219" s="23"/>
+      <c r="VCQ219" s="23"/>
+      <c r="VCR219" s="1"/>
+      <c r="VCS219" s="23"/>
+      <c r="VCT219" s="23"/>
+      <c r="VCU219" s="1"/>
+      <c r="VCV219" s="23"/>
+      <c r="VCW219" s="23"/>
+      <c r="VCX219" s="1"/>
+      <c r="VCY219" s="23"/>
+      <c r="VCZ219" s="23"/>
+      <c r="VDA219" s="1"/>
+      <c r="VDB219" s="23"/>
+      <c r="VDC219" s="23"/>
+      <c r="VDD219" s="1"/>
+      <c r="VDE219" s="23"/>
+      <c r="VDF219" s="23"/>
+      <c r="VDG219" s="1"/>
+      <c r="VDH219" s="23"/>
+      <c r="VDI219" s="23"/>
+      <c r="VDJ219" s="1"/>
+      <c r="VDK219" s="23"/>
+      <c r="VDL219" s="23"/>
+      <c r="VDM219" s="1"/>
+      <c r="VDN219" s="23"/>
+      <c r="VDO219" s="23"/>
+      <c r="VDP219" s="1"/>
+      <c r="VDQ219" s="23"/>
+      <c r="VDR219" s="23"/>
+      <c r="VDS219" s="1"/>
+      <c r="VDT219" s="23"/>
+      <c r="VDU219" s="23"/>
+      <c r="VDV219" s="1"/>
+      <c r="VDW219" s="23"/>
+      <c r="VDX219" s="23"/>
+      <c r="VDY219" s="1"/>
+      <c r="VDZ219" s="23"/>
+      <c r="VEA219" s="23"/>
+      <c r="VEB219" s="1"/>
+      <c r="VEC219" s="23"/>
+      <c r="VED219" s="23"/>
+      <c r="VEE219" s="1"/>
+      <c r="VEF219" s="23"/>
+      <c r="VEG219" s="23"/>
+      <c r="VEH219" s="1"/>
+      <c r="VEI219" s="23"/>
+      <c r="VEJ219" s="23"/>
+      <c r="VEK219" s="1"/>
+      <c r="VEL219" s="23"/>
+      <c r="VEM219" s="23"/>
+      <c r="VEN219" s="1"/>
+      <c r="VEO219" s="23"/>
+      <c r="VEP219" s="23"/>
+      <c r="VEQ219" s="1"/>
+      <c r="VER219" s="23"/>
+      <c r="VES219" s="23"/>
+      <c r="VET219" s="1"/>
+      <c r="VEU219" s="23"/>
+      <c r="VEV219" s="23"/>
+      <c r="VEW219" s="1"/>
+      <c r="VEX219" s="23"/>
+      <c r="VEY219" s="23"/>
+      <c r="VEZ219" s="1"/>
+      <c r="VFA219" s="23"/>
+      <c r="VFB219" s="23"/>
+      <c r="VFC219" s="1"/>
+      <c r="VFD219" s="23"/>
+      <c r="VFE219" s="23"/>
+      <c r="VFF219" s="1"/>
+      <c r="VFG219" s="23"/>
+      <c r="VFH219" s="23"/>
+      <c r="VFI219" s="1"/>
+      <c r="VFJ219" s="23"/>
+      <c r="VFK219" s="23"/>
+      <c r="VFL219" s="1"/>
+      <c r="VFM219" s="23"/>
+      <c r="VFN219" s="23"/>
+      <c r="VFO219" s="1"/>
+      <c r="VFP219" s="23"/>
+      <c r="VFQ219" s="23"/>
+      <c r="VFR219" s="1"/>
+      <c r="VFS219" s="23"/>
+      <c r="VFT219" s="23"/>
+      <c r="VFU219" s="1"/>
+      <c r="VFV219" s="23"/>
+      <c r="VFW219" s="23"/>
+      <c r="VFX219" s="1"/>
+      <c r="VFY219" s="23"/>
+      <c r="VFZ219" s="23"/>
+      <c r="VGA219" s="1"/>
+      <c r="VGB219" s="23"/>
+      <c r="VGC219" s="23"/>
+      <c r="VGD219" s="1"/>
+      <c r="VGE219" s="23"/>
+      <c r="VGF219" s="23"/>
+      <c r="VGG219" s="1"/>
+      <c r="VGH219" s="23"/>
+      <c r="VGI219" s="23"/>
+      <c r="VGJ219" s="1"/>
+      <c r="VGK219" s="23"/>
+      <c r="VGL219" s="23"/>
+      <c r="VGM219" s="1"/>
+      <c r="VGN219" s="23"/>
+      <c r="VGO219" s="23"/>
+      <c r="VGP219" s="1"/>
+      <c r="VGQ219" s="23"/>
+      <c r="VGR219" s="23"/>
+      <c r="VGS219" s="1"/>
+      <c r="VGT219" s="23"/>
+      <c r="VGU219" s="23"/>
+      <c r="VGV219" s="1"/>
+      <c r="VGW219" s="23"/>
+      <c r="VGX219" s="23"/>
+      <c r="VGY219" s="1"/>
+      <c r="VGZ219" s="23"/>
+      <c r="VHA219" s="23"/>
+      <c r="VHB219" s="1"/>
+      <c r="VHC219" s="23"/>
+      <c r="VHD219" s="23"/>
+      <c r="VHE219" s="1"/>
+      <c r="VHF219" s="23"/>
+      <c r="VHG219" s="23"/>
+      <c r="VHH219" s="1"/>
+      <c r="VHI219" s="23"/>
+      <c r="VHJ219" s="23"/>
+      <c r="VHK219" s="1"/>
+      <c r="VHL219" s="23"/>
+      <c r="VHM219" s="23"/>
+      <c r="VHN219" s="1"/>
+      <c r="VHO219" s="23"/>
+      <c r="VHP219" s="23"/>
+      <c r="VHQ219" s="1"/>
+      <c r="VHR219" s="23"/>
+      <c r="VHS219" s="23"/>
+      <c r="VHT219" s="1"/>
+      <c r="VHU219" s="23"/>
+      <c r="VHV219" s="23"/>
+      <c r="VHW219" s="1"/>
+      <c r="VHX219" s="23"/>
+      <c r="VHY219" s="23"/>
+      <c r="VHZ219" s="1"/>
+      <c r="VIA219" s="23"/>
+      <c r="VIB219" s="23"/>
+      <c r="VIC219" s="1"/>
+      <c r="VID219" s="23"/>
+      <c r="VIE219" s="23"/>
+      <c r="VIF219" s="1"/>
+      <c r="VIG219" s="23"/>
+      <c r="VIH219" s="23"/>
+      <c r="VII219" s="1"/>
+      <c r="VIJ219" s="23"/>
+      <c r="VIK219" s="23"/>
+      <c r="VIL219" s="1"/>
+      <c r="VIM219" s="23"/>
+      <c r="VIN219" s="23"/>
+      <c r="VIO219" s="1"/>
+      <c r="VIP219" s="23"/>
+      <c r="VIQ219" s="23"/>
+      <c r="VIR219" s="1"/>
+      <c r="VIS219" s="23"/>
+      <c r="VIT219" s="23"/>
+      <c r="VIU219" s="1"/>
+      <c r="VIV219" s="23"/>
+      <c r="VIW219" s="23"/>
+      <c r="VIX219" s="1"/>
+      <c r="VIY219" s="23"/>
+      <c r="VIZ219" s="23"/>
+      <c r="VJA219" s="1"/>
+      <c r="VJB219" s="23"/>
+      <c r="VJC219" s="23"/>
+      <c r="VJD219" s="1"/>
+      <c r="VJE219" s="23"/>
+      <c r="VJF219" s="23"/>
+      <c r="VJG219" s="1"/>
+      <c r="VJH219" s="23"/>
+      <c r="VJI219" s="23"/>
+      <c r="VJJ219" s="1"/>
+      <c r="VJK219" s="23"/>
+      <c r="VJL219" s="23"/>
+      <c r="VJM219" s="1"/>
+      <c r="VJN219" s="23"/>
+      <c r="VJO219" s="23"/>
+      <c r="VJP219" s="1"/>
+      <c r="VJQ219" s="23"/>
+      <c r="VJR219" s="23"/>
+      <c r="VJS219" s="1"/>
+      <c r="VJT219" s="23"/>
+      <c r="VJU219" s="23"/>
+      <c r="VJV219" s="1"/>
+      <c r="VJW219" s="23"/>
+      <c r="VJX219" s="23"/>
+      <c r="VJY219" s="1"/>
+      <c r="VJZ219" s="23"/>
+      <c r="VKA219" s="23"/>
+      <c r="VKB219" s="1"/>
+      <c r="VKC219" s="23"/>
+      <c r="VKD219" s="23"/>
+      <c r="VKE219" s="1"/>
+      <c r="VKF219" s="23"/>
+      <c r="VKG219" s="23"/>
+      <c r="VKH219" s="1"/>
+      <c r="VKI219" s="23"/>
+      <c r="VKJ219" s="23"/>
+      <c r="VKK219" s="1"/>
+      <c r="VKL219" s="23"/>
+      <c r="VKM219" s="23"/>
+      <c r="VKN219" s="1"/>
+      <c r="VKO219" s="23"/>
+      <c r="VKP219" s="23"/>
+      <c r="VKQ219" s="1"/>
+      <c r="VKR219" s="23"/>
+      <c r="VKS219" s="23"/>
+      <c r="VKT219" s="1"/>
+      <c r="VKU219" s="23"/>
+      <c r="VKV219" s="23"/>
+      <c r="VKW219" s="1"/>
+      <c r="VKX219" s="23"/>
+      <c r="VKY219" s="23"/>
+      <c r="VKZ219" s="1"/>
+      <c r="VLA219" s="23"/>
+      <c r="VLB219" s="23"/>
+      <c r="VLC219" s="1"/>
+      <c r="VLD219" s="23"/>
+      <c r="VLE219" s="23"/>
+      <c r="VLF219" s="1"/>
+      <c r="VLG219" s="23"/>
+      <c r="VLH219" s="23"/>
+      <c r="VLI219" s="1"/>
+      <c r="VLJ219" s="23"/>
+      <c r="VLK219" s="23"/>
+      <c r="VLL219" s="1"/>
+      <c r="VLM219" s="23"/>
+      <c r="VLN219" s="23"/>
+      <c r="VLO219" s="1"/>
+      <c r="VLP219" s="23"/>
+      <c r="VLQ219" s="23"/>
+      <c r="VLR219" s="1"/>
+      <c r="VLS219" s="23"/>
+      <c r="VLT219" s="23"/>
+      <c r="VLU219" s="1"/>
+      <c r="VLV219" s="23"/>
+      <c r="VLW219" s="23"/>
+      <c r="VLX219" s="1"/>
+      <c r="VLY219" s="23"/>
+      <c r="VLZ219" s="23"/>
+      <c r="VMA219" s="1"/>
+      <c r="VMB219" s="23"/>
+      <c r="VMC219" s="23"/>
+      <c r="VMD219" s="1"/>
+      <c r="VME219" s="23"/>
+      <c r="VMF219" s="23"/>
+      <c r="VMG219" s="1"/>
+      <c r="VMH219" s="23"/>
+      <c r="VMI219" s="23"/>
+      <c r="VMJ219" s="1"/>
+      <c r="VMK219" s="23"/>
+      <c r="VML219" s="23"/>
+      <c r="VMM219" s="1"/>
+      <c r="VMN219" s="23"/>
+      <c r="VMO219" s="23"/>
+      <c r="VMP219" s="1"/>
+      <c r="VMQ219" s="23"/>
+      <c r="VMR219" s="23"/>
+      <c r="VMS219" s="1"/>
+      <c r="VMT219" s="23"/>
+      <c r="VMU219" s="23"/>
+      <c r="VMV219" s="1"/>
+      <c r="VMW219" s="23"/>
+      <c r="VMX219" s="23"/>
+      <c r="VMY219" s="1"/>
+      <c r="VMZ219" s="23"/>
+      <c r="VNA219" s="23"/>
+      <c r="VNB219" s="1"/>
+      <c r="VNC219" s="23"/>
+      <c r="VND219" s="23"/>
+      <c r="VNE219" s="1"/>
+      <c r="VNF219" s="23"/>
+      <c r="VNG219" s="23"/>
+      <c r="VNH219" s="1"/>
+      <c r="VNI219" s="23"/>
+      <c r="VNJ219" s="23"/>
+      <c r="VNK219" s="1"/>
+      <c r="VNL219" s="23"/>
+      <c r="VNM219" s="23"/>
+      <c r="VNN219" s="1"/>
+      <c r="VNO219" s="23"/>
+      <c r="VNP219" s="23"/>
+      <c r="VNQ219" s="1"/>
+      <c r="VNR219" s="23"/>
+      <c r="VNS219" s="23"/>
+      <c r="VNT219" s="1"/>
+      <c r="VNU219" s="23"/>
+      <c r="VNV219" s="23"/>
+      <c r="VNW219" s="1"/>
+      <c r="VNX219" s="23"/>
+      <c r="VNY219" s="23"/>
+      <c r="VNZ219" s="1"/>
+      <c r="VOA219" s="23"/>
+      <c r="VOB219" s="23"/>
+      <c r="VOC219" s="1"/>
+      <c r="VOD219" s="23"/>
+      <c r="VOE219" s="23"/>
+      <c r="VOF219" s="1"/>
+      <c r="VOG219" s="23"/>
+      <c r="VOH219" s="23"/>
+      <c r="VOI219" s="1"/>
+      <c r="VOJ219" s="23"/>
+      <c r="VOK219" s="23"/>
+      <c r="VOL219" s="1"/>
+      <c r="VOM219" s="23"/>
+      <c r="VON219" s="23"/>
+      <c r="VOO219" s="1"/>
+      <c r="VOP219" s="23"/>
+      <c r="VOQ219" s="23"/>
+      <c r="VOR219" s="1"/>
+      <c r="VOS219" s="23"/>
+      <c r="VOT219" s="23"/>
+      <c r="VOU219" s="1"/>
+      <c r="VOV219" s="23"/>
+      <c r="VOW219" s="23"/>
+      <c r="VOX219" s="1"/>
+      <c r="VOY219" s="23"/>
+      <c r="VOZ219" s="23"/>
+      <c r="VPA219" s="1"/>
+      <c r="VPB219" s="23"/>
+      <c r="VPC219" s="23"/>
+      <c r="VPD219" s="1"/>
+      <c r="VPE219" s="23"/>
+      <c r="VPF219" s="23"/>
+      <c r="VPG219" s="1"/>
+      <c r="VPH219" s="23"/>
+      <c r="VPI219" s="23"/>
+      <c r="VPJ219" s="1"/>
+      <c r="VPK219" s="23"/>
+      <c r="VPL219" s="23"/>
+      <c r="VPM219" s="1"/>
+      <c r="VPN219" s="23"/>
+      <c r="VPO219" s="23"/>
+      <c r="VPP219" s="1"/>
+      <c r="VPQ219" s="23"/>
+      <c r="VPR219" s="23"/>
+      <c r="VPS219" s="1"/>
+      <c r="VPT219" s="23"/>
+      <c r="VPU219" s="23"/>
+      <c r="VPV219" s="1"/>
+      <c r="VPW219" s="23"/>
+      <c r="VPX219" s="23"/>
+      <c r="VPY219" s="1"/>
+      <c r="VPZ219" s="23"/>
+      <c r="VQA219" s="23"/>
+      <c r="VQB219" s="1"/>
+      <c r="VQC219" s="23"/>
+      <c r="VQD219" s="23"/>
+      <c r="VQE219" s="1"/>
+      <c r="VQF219" s="23"/>
+      <c r="VQG219" s="23"/>
+      <c r="VQH219" s="1"/>
+      <c r="VQI219" s="23"/>
+      <c r="VQJ219" s="23"/>
+      <c r="VQK219" s="1"/>
+      <c r="VQL219" s="23"/>
+      <c r="VQM219" s="23"/>
+      <c r="VQN219" s="1"/>
+      <c r="VQO219" s="23"/>
+      <c r="VQP219" s="23"/>
+      <c r="VQQ219" s="1"/>
+      <c r="VQR219" s="23"/>
+      <c r="VQS219" s="23"/>
+      <c r="VQT219" s="1"/>
+      <c r="VQU219" s="23"/>
+      <c r="VQV219" s="23"/>
+      <c r="VQW219" s="1"/>
+      <c r="VQX219" s="23"/>
+      <c r="VQY219" s="23"/>
+      <c r="VQZ219" s="1"/>
+      <c r="VRA219" s="23"/>
+      <c r="VRB219" s="23"/>
+      <c r="VRC219" s="1"/>
+      <c r="VRD219" s="23"/>
+      <c r="VRE219" s="23"/>
+      <c r="VRF219" s="1"/>
+      <c r="VRG219" s="23"/>
+      <c r="VRH219" s="23"/>
+      <c r="VRI219" s="1"/>
+      <c r="VRJ219" s="23"/>
+      <c r="VRK219" s="23"/>
+      <c r="VRL219" s="1"/>
+      <c r="VRM219" s="23"/>
+      <c r="VRN219" s="23"/>
+      <c r="VRO219" s="1"/>
+      <c r="VRP219" s="23"/>
+      <c r="VRQ219" s="23"/>
+      <c r="VRR219" s="1"/>
+      <c r="VRS219" s="23"/>
+      <c r="VRT219" s="23"/>
+      <c r="VRU219" s="1"/>
+      <c r="VRV219" s="23"/>
+      <c r="VRW219" s="23"/>
+      <c r="VRX219" s="1"/>
+      <c r="VRY219" s="23"/>
+      <c r="VRZ219" s="23"/>
+      <c r="VSA219" s="1"/>
+      <c r="VSB219" s="23"/>
+      <c r="VSC219" s="23"/>
+      <c r="VSD219" s="1"/>
+      <c r="VSE219" s="23"/>
+      <c r="VSF219" s="23"/>
+      <c r="VSG219" s="1"/>
+      <c r="VSH219" s="23"/>
+      <c r="VSI219" s="23"/>
+      <c r="VSJ219" s="1"/>
+      <c r="VSK219" s="23"/>
+      <c r="VSL219" s="23"/>
+      <c r="VSM219" s="1"/>
+      <c r="VSN219" s="23"/>
+      <c r="VSO219" s="23"/>
+      <c r="VSP219" s="1"/>
+      <c r="VSQ219" s="23"/>
+      <c r="VSR219" s="23"/>
+      <c r="VSS219" s="1"/>
+      <c r="VST219" s="23"/>
+      <c r="VSU219" s="23"/>
+      <c r="VSV219" s="1"/>
+      <c r="VSW219" s="23"/>
+      <c r="VSX219" s="23"/>
+      <c r="VSY219" s="1"/>
+      <c r="VSZ219" s="23"/>
+      <c r="VTA219" s="23"/>
+      <c r="VTB219" s="1"/>
+      <c r="VTC219" s="23"/>
+      <c r="VTD219" s="23"/>
+      <c r="VTE219" s="1"/>
+      <c r="VTF219" s="23"/>
+      <c r="VTG219" s="23"/>
+      <c r="VTH219" s="1"/>
+      <c r="VTI219" s="23"/>
+      <c r="VTJ219" s="23"/>
+      <c r="VTK219" s="1"/>
+      <c r="VTL219" s="23"/>
+      <c r="VTM219" s="23"/>
+      <c r="VTN219" s="1"/>
+      <c r="VTO219" s="23"/>
+      <c r="VTP219" s="23"/>
+      <c r="VTQ219" s="1"/>
+      <c r="VTR219" s="23"/>
+      <c r="VTS219" s="23"/>
+      <c r="VTT219" s="1"/>
+      <c r="VTU219" s="23"/>
+      <c r="VTV219" s="23"/>
+      <c r="VTW219" s="1"/>
+      <c r="VTX219" s="23"/>
+      <c r="VTY219" s="23"/>
+      <c r="VTZ219" s="1"/>
+      <c r="VUA219" s="23"/>
+      <c r="VUB219" s="23"/>
+      <c r="VUC219" s="1"/>
+      <c r="VUD219" s="23"/>
+      <c r="VUE219" s="23"/>
+      <c r="VUF219" s="1"/>
+      <c r="VUG219" s="23"/>
+      <c r="VUH219" s="23"/>
+      <c r="VUI219" s="1"/>
+      <c r="VUJ219" s="23"/>
+      <c r="VUK219" s="23"/>
+      <c r="VUL219" s="1"/>
+      <c r="VUM219" s="23"/>
+      <c r="VUN219" s="23"/>
+      <c r="VUO219" s="1"/>
+      <c r="VUP219" s="23"/>
+      <c r="VUQ219" s="23"/>
+      <c r="VUR219" s="1"/>
+      <c r="VUS219" s="23"/>
+      <c r="VUT219" s="23"/>
+      <c r="VUU219" s="1"/>
+      <c r="VUV219" s="23"/>
+      <c r="VUW219" s="23"/>
+      <c r="VUX219" s="1"/>
+      <c r="VUY219" s="23"/>
+      <c r="VUZ219" s="23"/>
+      <c r="VVA219" s="1"/>
+      <c r="VVB219" s="23"/>
+      <c r="VVC219" s="23"/>
+      <c r="VVD219" s="1"/>
+      <c r="VVE219" s="23"/>
+      <c r="VVF219" s="23"/>
+      <c r="VVG219" s="1"/>
+      <c r="VVH219" s="23"/>
+      <c r="VVI219" s="23"/>
+      <c r="VVJ219" s="1"/>
+      <c r="VVK219" s="23"/>
+      <c r="VVL219" s="23"/>
+      <c r="VVM219" s="1"/>
+      <c r="VVN219" s="23"/>
+      <c r="VVO219" s="23"/>
+      <c r="VVP219" s="1"/>
+      <c r="VVQ219" s="23"/>
+      <c r="VVR219" s="23"/>
+      <c r="VVS219" s="1"/>
+      <c r="VVT219" s="23"/>
+      <c r="VVU219" s="23"/>
+      <c r="VVV219" s="1"/>
+      <c r="VVW219" s="23"/>
+      <c r="VVX219" s="23"/>
+      <c r="VVY219" s="1"/>
+      <c r="VVZ219" s="23"/>
+      <c r="VWA219" s="23"/>
+      <c r="VWB219" s="1"/>
+      <c r="VWC219" s="23"/>
+      <c r="VWD219" s="23"/>
+      <c r="VWE219" s="1"/>
+      <c r="VWF219" s="23"/>
+      <c r="VWG219" s="23"/>
+      <c r="VWH219" s="1"/>
+      <c r="VWI219" s="23"/>
+      <c r="VWJ219" s="23"/>
+      <c r="VWK219" s="1"/>
+      <c r="VWL219" s="23"/>
+      <c r="VWM219" s="23"/>
+      <c r="VWN219" s="1"/>
+      <c r="VWO219" s="23"/>
+      <c r="VWP219" s="23"/>
+      <c r="VWQ219" s="1"/>
+      <c r="VWR219" s="23"/>
+      <c r="VWS219" s="23"/>
+      <c r="VWT219" s="1"/>
+      <c r="VWU219" s="23"/>
+      <c r="VWV219" s="23"/>
+      <c r="VWW219" s="1"/>
+      <c r="VWX219" s="23"/>
+      <c r="VWY219" s="23"/>
+      <c r="VWZ219" s="1"/>
+      <c r="VXA219" s="23"/>
+      <c r="VXB219" s="23"/>
+      <c r="VXC219" s="1"/>
+      <c r="VXD219" s="23"/>
+      <c r="VXE219" s="23"/>
+      <c r="VXF219" s="1"/>
+      <c r="VXG219" s="23"/>
+      <c r="VXH219" s="23"/>
+      <c r="VXI219" s="1"/>
+      <c r="VXJ219" s="23"/>
+      <c r="VXK219" s="23"/>
+      <c r="VXL219" s="1"/>
+      <c r="VXM219" s="23"/>
+      <c r="VXN219" s="23"/>
+      <c r="VXO219" s="1"/>
+      <c r="VXP219" s="23"/>
+      <c r="VXQ219" s="23"/>
+      <c r="VXR219" s="1"/>
+      <c r="VXS219" s="23"/>
+      <c r="VXT219" s="23"/>
+      <c r="VXU219" s="1"/>
+      <c r="VXV219" s="23"/>
+      <c r="VXW219" s="23"/>
+      <c r="VXX219" s="1"/>
+      <c r="VXY219" s="23"/>
+      <c r="VXZ219" s="23"/>
+      <c r="VYA219" s="1"/>
+      <c r="VYB219" s="23"/>
+      <c r="VYC219" s="23"/>
+      <c r="VYD219" s="1"/>
+      <c r="VYE219" s="23"/>
+      <c r="VYF219" s="23"/>
+      <c r="VYG219" s="1"/>
+      <c r="VYH219" s="23"/>
+      <c r="VYI219" s="23"/>
+      <c r="VYJ219" s="1"/>
+      <c r="VYK219" s="23"/>
+      <c r="VYL219" s="23"/>
+      <c r="VYM219" s="1"/>
+      <c r="VYN219" s="23"/>
+      <c r="VYO219" s="23"/>
+      <c r="VYP219" s="1"/>
+      <c r="VYQ219" s="23"/>
+      <c r="VYR219" s="23"/>
+      <c r="VYS219" s="1"/>
+      <c r="VYT219" s="23"/>
+      <c r="VYU219" s="23"/>
+      <c r="VYV219" s="1"/>
+      <c r="VYW219" s="23"/>
+      <c r="VYX219" s="23"/>
+      <c r="VYY219" s="1"/>
+      <c r="VYZ219" s="23"/>
+      <c r="VZA219" s="23"/>
+      <c r="VZB219" s="1"/>
+      <c r="VZC219" s="23"/>
+      <c r="VZD219" s="23"/>
+      <c r="VZE219" s="1"/>
+      <c r="VZF219" s="23"/>
+      <c r="VZG219" s="23"/>
+      <c r="VZH219" s="1"/>
+      <c r="VZI219" s="23"/>
+      <c r="VZJ219" s="23"/>
+      <c r="VZK219" s="1"/>
+      <c r="VZL219" s="23"/>
+      <c r="VZM219" s="23"/>
+      <c r="VZN219" s="1"/>
+      <c r="VZO219" s="23"/>
+      <c r="VZP219" s="23"/>
+      <c r="VZQ219" s="1"/>
+      <c r="VZR219" s="23"/>
+      <c r="VZS219" s="23"/>
+      <c r="VZT219" s="1"/>
+      <c r="VZU219" s="23"/>
+      <c r="VZV219" s="23"/>
+      <c r="VZW219" s="1"/>
+      <c r="VZX219" s="23"/>
+      <c r="VZY219" s="23"/>
+      <c r="VZZ219" s="1"/>
+      <c r="WAA219" s="23"/>
+      <c r="WAB219" s="23"/>
+      <c r="WAC219" s="1"/>
+      <c r="WAD219" s="23"/>
+      <c r="WAE219" s="23"/>
+      <c r="WAF219" s="1"/>
+      <c r="WAG219" s="23"/>
+      <c r="WAH219" s="23"/>
+      <c r="WAI219" s="1"/>
+      <c r="WAJ219" s="23"/>
+      <c r="WAK219" s="23"/>
+      <c r="WAL219" s="1"/>
+      <c r="WAM219" s="23"/>
+      <c r="WAN219" s="23"/>
+      <c r="WAO219" s="1"/>
+      <c r="WAP219" s="23"/>
+      <c r="WAQ219" s="23"/>
+      <c r="WAR219" s="1"/>
+      <c r="WAS219" s="23"/>
+      <c r="WAT219" s="23"/>
+      <c r="WAU219" s="1"/>
+      <c r="WAV219" s="23"/>
+      <c r="WAW219" s="23"/>
+      <c r="WAX219" s="1"/>
+      <c r="WAY219" s="23"/>
+      <c r="WAZ219" s="23"/>
+      <c r="WBA219" s="1"/>
+      <c r="WBB219" s="23"/>
+      <c r="WBC219" s="23"/>
+      <c r="WBD219" s="1"/>
+      <c r="WBE219" s="23"/>
+      <c r="WBF219" s="23"/>
+      <c r="WBG219" s="1"/>
+      <c r="WBH219" s="23"/>
+      <c r="WBI219" s="23"/>
+      <c r="WBJ219" s="1"/>
+      <c r="WBK219" s="23"/>
+      <c r="WBL219" s="23"/>
+      <c r="WBM219" s="1"/>
+      <c r="WBN219" s="23"/>
+      <c r="WBO219" s="23"/>
+      <c r="WBP219" s="1"/>
+      <c r="WBQ219" s="23"/>
+      <c r="WBR219" s="23"/>
+      <c r="WBS219" s="1"/>
+      <c r="WBT219" s="23"/>
+      <c r="WBU219" s="23"/>
+      <c r="WBV219" s="1"/>
+      <c r="WBW219" s="23"/>
+      <c r="WBX219" s="23"/>
+      <c r="WBY219" s="1"/>
+      <c r="WBZ219" s="23"/>
+      <c r="WCA219" s="23"/>
+      <c r="WCB219" s="1"/>
+      <c r="WCC219" s="23"/>
+      <c r="WCD219" s="23"/>
+      <c r="WCE219" s="1"/>
+      <c r="WCF219" s="23"/>
+      <c r="WCG219" s="23"/>
+      <c r="WCH219" s="1"/>
+      <c r="WCI219" s="23"/>
+      <c r="WCJ219" s="23"/>
+      <c r="WCK219" s="1"/>
+      <c r="WCL219" s="23"/>
+      <c r="WCM219" s="23"/>
+      <c r="WCN219" s="1"/>
+      <c r="WCO219" s="23"/>
+      <c r="WCP219" s="23"/>
+      <c r="WCQ219" s="1"/>
+      <c r="WCR219" s="23"/>
+      <c r="WCS219" s="23"/>
+      <c r="WCT219" s="1"/>
+      <c r="WCU219" s="23"/>
+      <c r="WCV219" s="23"/>
+      <c r="WCW219" s="1"/>
+      <c r="WCX219" s="23"/>
+      <c r="WCY219" s="23"/>
+      <c r="WCZ219" s="1"/>
+      <c r="WDA219" s="23"/>
+      <c r="WDB219" s="23"/>
+      <c r="WDC219" s="1"/>
+      <c r="WDD219" s="23"/>
+      <c r="WDE219" s="23"/>
+      <c r="WDF219" s="1"/>
+      <c r="WDG219" s="23"/>
+      <c r="WDH219" s="23"/>
+      <c r="WDI219" s="1"/>
+      <c r="WDJ219" s="23"/>
+      <c r="WDK219" s="23"/>
+      <c r="WDL219" s="1"/>
+      <c r="WDM219" s="23"/>
+      <c r="WDN219" s="23"/>
+      <c r="WDO219" s="1"/>
+      <c r="WDP219" s="23"/>
+      <c r="WDQ219" s="23"/>
+      <c r="WDR219" s="1"/>
+      <c r="WDS219" s="23"/>
+      <c r="WDT219" s="23"/>
+      <c r="WDU219" s="1"/>
+      <c r="WDV219" s="23"/>
+      <c r="WDW219" s="23"/>
+      <c r="WDX219" s="1"/>
+      <c r="WDY219" s="23"/>
+      <c r="WDZ219" s="23"/>
+      <c r="WEA219" s="1"/>
+      <c r="WEB219" s="23"/>
+      <c r="WEC219" s="23"/>
+      <c r="WED219" s="1"/>
+      <c r="WEE219" s="23"/>
+      <c r="WEF219" s="23"/>
+      <c r="WEG219" s="1"/>
+      <c r="WEH219" s="23"/>
+      <c r="WEI219" s="23"/>
+      <c r="WEJ219" s="1"/>
+      <c r="WEK219" s="23"/>
+      <c r="WEL219" s="23"/>
+      <c r="WEM219" s="1"/>
+      <c r="WEN219" s="23"/>
+      <c r="WEO219" s="23"/>
+      <c r="WEP219" s="1"/>
+      <c r="WEQ219" s="23"/>
+      <c r="WER219" s="23"/>
+      <c r="WES219" s="1"/>
+      <c r="WET219" s="23"/>
+      <c r="WEU219" s="23"/>
+      <c r="WEV219" s="1"/>
+      <c r="WEW219" s="23"/>
+      <c r="WEX219" s="23"/>
+      <c r="WEY219" s="1"/>
+      <c r="WEZ219" s="23"/>
+      <c r="WFA219" s="23"/>
+      <c r="WFB219" s="1"/>
+      <c r="WFC219" s="23"/>
+      <c r="WFD219" s="23"/>
+      <c r="WFE219" s="1"/>
+      <c r="WFF219" s="23"/>
+      <c r="WFG219" s="23"/>
+      <c r="WFH219" s="1"/>
+      <c r="WFI219" s="23"/>
+      <c r="WFJ219" s="23"/>
+      <c r="WFK219" s="1"/>
+      <c r="WFL219" s="23"/>
+      <c r="WFM219" s="23"/>
+      <c r="WFN219" s="1"/>
+      <c r="WFO219" s="23"/>
+      <c r="WFP219" s="23"/>
+      <c r="WFQ219" s="1"/>
+      <c r="WFR219" s="23"/>
+      <c r="WFS219" s="23"/>
+      <c r="WFT219" s="1"/>
+      <c r="WFU219" s="23"/>
+      <c r="WFV219" s="23"/>
+      <c r="WFW219" s="1"/>
+      <c r="WFX219" s="23"/>
+      <c r="WFY219" s="23"/>
+      <c r="WFZ219" s="1"/>
+      <c r="WGA219" s="23"/>
+      <c r="WGB219" s="23"/>
+      <c r="WGC219" s="1"/>
+      <c r="WGD219" s="23"/>
+      <c r="WGE219" s="23"/>
+      <c r="WGF219" s="1"/>
+      <c r="WGG219" s="23"/>
+      <c r="WGH219" s="23"/>
+      <c r="WGI219" s="1"/>
+      <c r="WGJ219" s="23"/>
+      <c r="WGK219" s="23"/>
+      <c r="WGL219" s="1"/>
+      <c r="WGM219" s="23"/>
+      <c r="WGN219" s="23"/>
+      <c r="WGO219" s="1"/>
+      <c r="WGP219" s="23"/>
+      <c r="WGQ219" s="23"/>
+      <c r="WGR219" s="1"/>
+      <c r="WGS219" s="23"/>
+      <c r="WGT219" s="23"/>
+      <c r="WGU219" s="1"/>
+      <c r="WGV219" s="23"/>
+      <c r="WGW219" s="23"/>
+      <c r="WGX219" s="1"/>
+      <c r="WGY219" s="23"/>
+      <c r="WGZ219" s="23"/>
+      <c r="WHA219" s="1"/>
+      <c r="WHB219" s="23"/>
+      <c r="WHC219" s="23"/>
+      <c r="WHD219" s="1"/>
+      <c r="WHE219" s="23"/>
+      <c r="WHF219" s="23"/>
+      <c r="WHG219" s="1"/>
+      <c r="WHH219" s="23"/>
+      <c r="WHI219" s="23"/>
+      <c r="WHJ219" s="1"/>
+      <c r="WHK219" s="23"/>
+      <c r="WHL219" s="23"/>
+      <c r="WHM219" s="1"/>
+      <c r="WHN219" s="23"/>
+      <c r="WHO219" s="23"/>
+      <c r="WHP219" s="1"/>
+      <c r="WHQ219" s="23"/>
+      <c r="WHR219" s="23"/>
+      <c r="WHS219" s="1"/>
+      <c r="WHT219" s="23"/>
+      <c r="WHU219" s="23"/>
+      <c r="WHV219" s="1"/>
+      <c r="WHW219" s="23"/>
+      <c r="WHX219" s="23"/>
+      <c r="WHY219" s="1"/>
+      <c r="WHZ219" s="23"/>
+      <c r="WIA219" s="23"/>
+      <c r="WIB219" s="1"/>
+      <c r="WIC219" s="23"/>
+      <c r="WID219" s="23"/>
+      <c r="WIE219" s="1"/>
+      <c r="WIF219" s="23"/>
+      <c r="WIG219" s="23"/>
+      <c r="WIH219" s="1"/>
+      <c r="WII219" s="23"/>
+      <c r="WIJ219" s="23"/>
+      <c r="WIK219" s="1"/>
+      <c r="WIL219" s="23"/>
+      <c r="WIM219" s="23"/>
+      <c r="WIN219" s="1"/>
+      <c r="WIO219" s="23"/>
+      <c r="WIP219" s="23"/>
+      <c r="WIQ219" s="1"/>
+      <c r="WIR219" s="23"/>
+      <c r="WIS219" s="23"/>
+      <c r="WIT219" s="1"/>
+      <c r="WIU219" s="23"/>
+      <c r="WIV219" s="23"/>
+      <c r="WIW219" s="1"/>
+      <c r="WIX219" s="23"/>
+      <c r="WIY219" s="23"/>
+      <c r="WIZ219" s="1"/>
+      <c r="WJA219" s="23"/>
+      <c r="WJB219" s="23"/>
+      <c r="WJC219" s="1"/>
+      <c r="WJD219" s="23"/>
+      <c r="WJE219" s="23"/>
+      <c r="WJF219" s="1"/>
+      <c r="WJG219" s="23"/>
+      <c r="WJH219" s="23"/>
+      <c r="WJI219" s="1"/>
+      <c r="WJJ219" s="23"/>
+      <c r="WJK219" s="23"/>
+      <c r="WJL219" s="1"/>
+      <c r="WJM219" s="23"/>
+      <c r="WJN219" s="23"/>
+      <c r="WJO219" s="1"/>
+      <c r="WJP219" s="23"/>
+      <c r="WJQ219" s="23"/>
+      <c r="WJR219" s="1"/>
+      <c r="WJS219" s="23"/>
+      <c r="WJT219" s="23"/>
+      <c r="WJU219" s="1"/>
+      <c r="WJV219" s="23"/>
+      <c r="WJW219" s="23"/>
+      <c r="WJX219" s="1"/>
+      <c r="WJY219" s="23"/>
+      <c r="WJZ219" s="23"/>
+      <c r="WKA219" s="1"/>
+      <c r="WKB219" s="23"/>
+      <c r="WKC219" s="23"/>
+      <c r="WKD219" s="1"/>
+      <c r="WKE219" s="23"/>
+      <c r="WKF219" s="23"/>
+      <c r="WKG219" s="1"/>
+      <c r="WKH219" s="23"/>
+      <c r="WKI219" s="23"/>
+      <c r="WKJ219" s="1"/>
+      <c r="WKK219" s="23"/>
+      <c r="WKL219" s="23"/>
+      <c r="WKM219" s="1"/>
+      <c r="WKN219" s="23"/>
+      <c r="WKO219" s="23"/>
+      <c r="WKP219" s="1"/>
+      <c r="WKQ219" s="23"/>
+      <c r="WKR219" s="23"/>
+      <c r="WKS219" s="1"/>
+      <c r="WKT219" s="23"/>
+      <c r="WKU219" s="23"/>
+      <c r="WKV219" s="1"/>
+      <c r="WKW219" s="23"/>
+      <c r="WKX219" s="23"/>
+      <c r="WKY219" s="1"/>
+      <c r="WKZ219" s="23"/>
+      <c r="WLA219" s="23"/>
+      <c r="WLB219" s="1"/>
+      <c r="WLC219" s="23"/>
+      <c r="WLD219" s="23"/>
+      <c r="WLE219" s="1"/>
+      <c r="WLF219" s="23"/>
+      <c r="WLG219" s="23"/>
+      <c r="WLH219" s="1"/>
+      <c r="WLI219" s="23"/>
+      <c r="WLJ219" s="23"/>
+      <c r="WLK219" s="1"/>
+      <c r="WLL219" s="23"/>
+      <c r="WLM219" s="23"/>
+      <c r="WLN219" s="1"/>
+      <c r="WLO219" s="23"/>
+      <c r="WLP219" s="23"/>
+      <c r="WLQ219" s="1"/>
+      <c r="WLR219" s="23"/>
+      <c r="WLS219" s="23"/>
+      <c r="WLT219" s="1"/>
+      <c r="WLU219" s="23"/>
+      <c r="WLV219" s="23"/>
+      <c r="WLW219" s="1"/>
+      <c r="WLX219" s="23"/>
+      <c r="WLY219" s="23"/>
+      <c r="WLZ219" s="1"/>
+      <c r="WMA219" s="23"/>
+      <c r="WMB219" s="23"/>
+      <c r="WMC219" s="1"/>
+      <c r="WMD219" s="23"/>
+      <c r="WME219" s="23"/>
+      <c r="WMF219" s="1"/>
+      <c r="WMG219" s="23"/>
+      <c r="WMH219" s="23"/>
+      <c r="WMI219" s="1"/>
+      <c r="WMJ219" s="23"/>
+      <c r="WMK219" s="23"/>
+      <c r="WML219" s="1"/>
+      <c r="WMM219" s="23"/>
+      <c r="WMN219" s="23"/>
+      <c r="WMO219" s="1"/>
+      <c r="WMP219" s="23"/>
+      <c r="WMQ219" s="23"/>
+      <c r="WMR219" s="1"/>
+      <c r="WMS219" s="23"/>
+      <c r="WMT219" s="23"/>
+      <c r="WMU219" s="1"/>
+      <c r="WMV219" s="23"/>
+      <c r="WMW219" s="23"/>
+      <c r="WMX219" s="1"/>
+      <c r="WMY219" s="23"/>
+      <c r="WMZ219" s="23"/>
+      <c r="WNA219" s="1"/>
+      <c r="WNB219" s="23"/>
+      <c r="WNC219" s="23"/>
+      <c r="WND219" s="1"/>
+      <c r="WNE219" s="23"/>
+      <c r="WNF219" s="23"/>
+      <c r="WNG219" s="1"/>
+      <c r="WNH219" s="23"/>
+      <c r="WNI219" s="23"/>
+      <c r="WNJ219" s="1"/>
+      <c r="WNK219" s="23"/>
+      <c r="WNL219" s="23"/>
+      <c r="WNM219" s="1"/>
+      <c r="WNN219" s="23"/>
+      <c r="WNO219" s="23"/>
+      <c r="WNP219" s="1"/>
+      <c r="WNQ219" s="23"/>
+      <c r="WNR219" s="23"/>
+      <c r="WNS219" s="1"/>
+      <c r="WNT219" s="23"/>
+      <c r="WNU219" s="23"/>
+      <c r="WNV219" s="1"/>
+      <c r="WNW219" s="23"/>
+      <c r="WNX219" s="23"/>
+      <c r="WNY219" s="1"/>
+      <c r="WNZ219" s="23"/>
+      <c r="WOA219" s="23"/>
+      <c r="WOB219" s="1"/>
+      <c r="WOC219" s="23"/>
+      <c r="WOD219" s="23"/>
+      <c r="WOE219" s="1"/>
+      <c r="WOF219" s="23"/>
+      <c r="WOG219" s="23"/>
+      <c r="WOH219" s="1"/>
+      <c r="WOI219" s="23"/>
+      <c r="WOJ219" s="23"/>
+      <c r="WOK219" s="1"/>
+      <c r="WOL219" s="23"/>
+      <c r="WOM219" s="23"/>
+      <c r="WON219" s="1"/>
+      <c r="WOO219" s="23"/>
+      <c r="WOP219" s="23"/>
+      <c r="WOQ219" s="1"/>
+      <c r="WOR219" s="23"/>
+      <c r="WOS219" s="23"/>
+      <c r="WOT219" s="1"/>
+      <c r="WOU219" s="23"/>
+      <c r="WOV219" s="23"/>
+      <c r="WOW219" s="1"/>
+      <c r="WOX219" s="23"/>
+      <c r="WOY219" s="23"/>
+      <c r="WOZ219" s="1"/>
+      <c r="WPA219" s="23"/>
+      <c r="WPB219" s="23"/>
+      <c r="WPC219" s="1"/>
+      <c r="WPD219" s="23"/>
+      <c r="WPE219" s="23"/>
+      <c r="WPF219" s="1"/>
+      <c r="WPG219" s="23"/>
+      <c r="WPH219" s="23"/>
+      <c r="WPI219" s="1"/>
+      <c r="WPJ219" s="23"/>
+      <c r="WPK219" s="23"/>
+      <c r="WPL219" s="1"/>
+      <c r="WPM219" s="23"/>
+      <c r="WPN219" s="23"/>
+      <c r="WPO219" s="1"/>
+      <c r="WPP219" s="23"/>
+      <c r="WPQ219" s="23"/>
+      <c r="WPR219" s="1"/>
+      <c r="WPS219" s="23"/>
+      <c r="WPT219" s="23"/>
+      <c r="WPU219" s="1"/>
+      <c r="WPV219" s="23"/>
+      <c r="WPW219" s="23"/>
+      <c r="WPX219" s="1"/>
+      <c r="WPY219" s="23"/>
+      <c r="WPZ219" s="23"/>
+      <c r="WQA219" s="1"/>
+      <c r="WQB219" s="23"/>
+      <c r="WQC219" s="23"/>
+      <c r="WQD219" s="1"/>
+      <c r="WQE219" s="23"/>
+      <c r="WQF219" s="23"/>
+      <c r="WQG219" s="1"/>
+      <c r="WQH219" s="23"/>
+      <c r="WQI219" s="23"/>
+      <c r="WQJ219" s="1"/>
+      <c r="WQK219" s="23"/>
+      <c r="WQL219" s="23"/>
+      <c r="WQM219" s="1"/>
+      <c r="WQN219" s="23"/>
+      <c r="WQO219" s="23"/>
+      <c r="WQP219" s="1"/>
+      <c r="WQQ219" s="23"/>
+      <c r="WQR219" s="23"/>
+      <c r="WQS219" s="1"/>
+      <c r="WQT219" s="23"/>
+      <c r="WQU219" s="23"/>
+      <c r="WQV219" s="1"/>
+      <c r="WQW219" s="23"/>
+      <c r="WQX219" s="23"/>
+      <c r="WQY219" s="1"/>
+      <c r="WQZ219" s="23"/>
+      <c r="WRA219" s="23"/>
+      <c r="WRB219" s="1"/>
+      <c r="WRC219" s="23"/>
+      <c r="WRD219" s="23"/>
+      <c r="WRE219" s="1"/>
+      <c r="WRF219" s="23"/>
+      <c r="WRG219" s="23"/>
+      <c r="WRH219" s="1"/>
+      <c r="WRI219" s="23"/>
+      <c r="WRJ219" s="23"/>
+      <c r="WRK219" s="1"/>
+      <c r="WRL219" s="23"/>
+      <c r="WRM219" s="23"/>
+      <c r="WRN219" s="1"/>
+      <c r="WRO219" s="23"/>
+      <c r="WRP219" s="23"/>
+      <c r="WRQ219" s="1"/>
+      <c r="WRR219" s="23"/>
+      <c r="WRS219" s="23"/>
+      <c r="WRT219" s="1"/>
+      <c r="WRU219" s="23"/>
+      <c r="WRV219" s="23"/>
+      <c r="WRW219" s="1"/>
+      <c r="WRX219" s="23"/>
+      <c r="WRY219" s="23"/>
+      <c r="WRZ219" s="1"/>
+      <c r="WSA219" s="23"/>
+      <c r="WSB219" s="23"/>
+      <c r="WSC219" s="1"/>
+      <c r="WSD219" s="23"/>
+      <c r="WSE219" s="23"/>
+      <c r="WSF219" s="1"/>
+      <c r="WSG219" s="23"/>
+      <c r="WSH219" s="23"/>
+      <c r="WSI219" s="1"/>
+      <c r="WSJ219" s="23"/>
+      <c r="WSK219" s="23"/>
+      <c r="WSL219" s="1"/>
+      <c r="WSM219" s="23"/>
+      <c r="WSN219" s="23"/>
+      <c r="WSO219" s="1"/>
+      <c r="WSP219" s="23"/>
+      <c r="WSQ219" s="23"/>
+      <c r="WSR219" s="1"/>
+      <c r="WSS219" s="23"/>
+      <c r="WST219" s="23"/>
+      <c r="WSU219" s="1"/>
+      <c r="WSV219" s="23"/>
+      <c r="WSW219" s="23"/>
+      <c r="WSX219" s="1"/>
+      <c r="WSY219" s="23"/>
+      <c r="WSZ219" s="23"/>
+      <c r="WTA219" s="1"/>
+      <c r="WTB219" s="23"/>
+      <c r="WTC219" s="23"/>
+      <c r="WTD219" s="1"/>
+      <c r="WTE219" s="23"/>
+      <c r="WTF219" s="23"/>
+      <c r="WTG219" s="1"/>
+      <c r="WTH219" s="23"/>
+      <c r="WTI219" s="23"/>
+      <c r="WTJ219" s="1"/>
+      <c r="WTK219" s="23"/>
+      <c r="WTL219" s="23"/>
+      <c r="WTM219" s="1"/>
+      <c r="WTN219" s="23"/>
+      <c r="WTO219" s="23"/>
+      <c r="WTP219" s="1"/>
+      <c r="WTQ219" s="23"/>
+      <c r="WTR219" s="23"/>
+      <c r="WTS219" s="1"/>
+      <c r="WTT219" s="23"/>
+      <c r="WTU219" s="23"/>
+      <c r="WTV219" s="1"/>
+      <c r="WTW219" s="23"/>
+      <c r="WTX219" s="23"/>
+      <c r="WTY219" s="1"/>
+      <c r="WTZ219" s="23"/>
+      <c r="WUA219" s="23"/>
+      <c r="WUB219" s="1"/>
+      <c r="WUC219" s="23"/>
+      <c r="WUD219" s="23"/>
+      <c r="WUE219" s="1"/>
+      <c r="WUF219" s="23"/>
+      <c r="WUG219" s="23"/>
+      <c r="WUH219" s="1"/>
+      <c r="WUI219" s="23"/>
+      <c r="WUJ219" s="23"/>
+      <c r="WUK219" s="1"/>
+      <c r="WUL219" s="23"/>
+      <c r="WUM219" s="23"/>
+      <c r="WUN219" s="1"/>
+      <c r="WUO219" s="23"/>
+      <c r="WUP219" s="23"/>
+      <c r="WUQ219" s="1"/>
+      <c r="WUR219" s="23"/>
+      <c r="WUS219" s="23"/>
+      <c r="WUT219" s="1"/>
+      <c r="WUU219" s="23"/>
+      <c r="WUV219" s="23"/>
+      <c r="WUW219" s="1"/>
+      <c r="WUX219" s="23"/>
+      <c r="WUY219" s="23"/>
+      <c r="WUZ219" s="1"/>
+      <c r="WVA219" s="23"/>
+      <c r="WVB219" s="23"/>
+      <c r="WVC219" s="1"/>
+      <c r="WVD219" s="23"/>
+      <c r="WVE219" s="23"/>
+      <c r="WVF219" s="1"/>
+      <c r="WVG219" s="23"/>
+      <c r="WVH219" s="23"/>
+      <c r="WVI219" s="1"/>
+      <c r="WVJ219" s="23"/>
+      <c r="WVK219" s="23"/>
+      <c r="WVL219" s="1"/>
+      <c r="WVM219" s="23"/>
+      <c r="WVN219" s="23"/>
+      <c r="WVO219" s="1"/>
+      <c r="WVP219" s="23"/>
+      <c r="WVQ219" s="23"/>
+      <c r="WVR219" s="1"/>
+      <c r="WVS219" s="23"/>
+      <c r="WVT219" s="23"/>
+      <c r="WVU219" s="1"/>
+      <c r="WVV219" s="23"/>
+      <c r="WVW219" s="23"/>
+      <c r="WVX219" s="1"/>
+      <c r="WVY219" s="23"/>
+      <c r="WVZ219" s="23"/>
+      <c r="WWA219" s="1"/>
+      <c r="WWB219" s="23"/>
+      <c r="WWC219" s="23"/>
+      <c r="WWD219" s="1"/>
+      <c r="WWE219" s="23"/>
+      <c r="WWF219" s="23"/>
+      <c r="WWG219" s="1"/>
+      <c r="WWH219" s="23"/>
+      <c r="WWI219" s="23"/>
+      <c r="WWJ219" s="1"/>
+      <c r="WWK219" s="23"/>
+      <c r="WWL219" s="23"/>
+      <c r="WWM219" s="1"/>
+      <c r="WWN219" s="23"/>
+      <c r="WWO219" s="23"/>
+      <c r="WWP219" s="1"/>
+      <c r="WWQ219" s="23"/>
+      <c r="WWR219" s="23"/>
+      <c r="WWS219" s="1"/>
+      <c r="WWT219" s="23"/>
+      <c r="WWU219" s="23"/>
+      <c r="WWV219" s="1"/>
+      <c r="WWW219" s="23"/>
+      <c r="WWX219" s="23"/>
+      <c r="WWY219" s="1"/>
+      <c r="WWZ219" s="23"/>
+      <c r="WXA219" s="23"/>
+      <c r="WXB219" s="1"/>
+      <c r="WXC219" s="23"/>
+      <c r="WXD219" s="23"/>
+      <c r="WXE219" s="1"/>
+      <c r="WXF219" s="23"/>
+      <c r="WXG219" s="23"/>
+      <c r="WXH219" s="1"/>
+      <c r="WXI219" s="23"/>
+      <c r="WXJ219" s="23"/>
+      <c r="WXK219" s="1"/>
+      <c r="WXL219" s="23"/>
+      <c r="WXM219" s="23"/>
+      <c r="WXN219" s="1"/>
+      <c r="WXO219" s="23"/>
+      <c r="WXP219" s="23"/>
+      <c r="WXQ219" s="1"/>
+      <c r="WXR219" s="23"/>
+      <c r="WXS219" s="23"/>
+      <c r="WXT219" s="1"/>
+      <c r="WXU219" s="23"/>
+      <c r="WXV219" s="23"/>
+      <c r="WXW219" s="1"/>
+      <c r="WXX219" s="23"/>
+      <c r="WXY219" s="23"/>
+      <c r="WXZ219" s="1"/>
+      <c r="WYA219" s="23"/>
+      <c r="WYB219" s="23"/>
+      <c r="WYC219" s="1"/>
+      <c r="WYD219" s="23"/>
+      <c r="WYE219" s="23"/>
+      <c r="WYF219" s="1"/>
+      <c r="WYG219" s="23"/>
+      <c r="WYH219" s="23"/>
+      <c r="WYI219" s="1"/>
+      <c r="WYJ219" s="23"/>
+      <c r="WYK219" s="23"/>
+      <c r="WYL219" s="1"/>
+      <c r="WYM219" s="23"/>
+      <c r="WYN219" s="23"/>
+      <c r="WYO219" s="1"/>
+      <c r="WYP219" s="23"/>
+      <c r="WYQ219" s="23"/>
+      <c r="WYR219" s="1"/>
+      <c r="WYS219" s="23"/>
+      <c r="WYT219" s="23"/>
+      <c r="WYU219" s="1"/>
+      <c r="WYV219" s="23"/>
+      <c r="WYW219" s="23"/>
+      <c r="WYX219" s="1"/>
+      <c r="WYY219" s="23"/>
+      <c r="WYZ219" s="23"/>
+      <c r="WZA219" s="1"/>
+      <c r="WZB219" s="23"/>
+      <c r="WZC219" s="23"/>
+      <c r="WZD219" s="1"/>
+      <c r="WZE219" s="23"/>
+      <c r="WZF219" s="23"/>
+      <c r="WZG219" s="1"/>
+      <c r="WZH219" s="23"/>
+      <c r="WZI219" s="23"/>
+      <c r="WZJ219" s="1"/>
+      <c r="WZK219" s="23"/>
+      <c r="WZL219" s="23"/>
+      <c r="WZM219" s="1"/>
+      <c r="WZN219" s="23"/>
+      <c r="WZO219" s="23"/>
+      <c r="WZP219" s="1"/>
+      <c r="WZQ219" s="23"/>
+      <c r="WZR219" s="23"/>
+      <c r="WZS219" s="1"/>
+      <c r="WZT219" s="23"/>
+      <c r="WZU219" s="23"/>
+      <c r="WZV219" s="1"/>
+      <c r="WZW219" s="23"/>
+      <c r="WZX219" s="23"/>
+      <c r="WZY219" s="1"/>
+      <c r="WZZ219" s="23"/>
+      <c r="XAA219" s="23"/>
+      <c r="XAB219" s="1"/>
+      <c r="XAC219" s="23"/>
+      <c r="XAD219" s="23"/>
+      <c r="XAE219" s="1"/>
+      <c r="XAF219" s="23"/>
+      <c r="XAG219" s="23"/>
+      <c r="XAH219" s="1"/>
+      <c r="XAI219" s="23"/>
+      <c r="XAJ219" s="23"/>
+      <c r="XAK219" s="1"/>
+      <c r="XAL219" s="23"/>
+      <c r="XAM219" s="23"/>
+      <c r="XAN219" s="1"/>
+      <c r="XAO219" s="23"/>
+      <c r="XAP219" s="23"/>
+      <c r="XAQ219" s="1"/>
+      <c r="XAR219" s="23"/>
+      <c r="XAS219" s="23"/>
+      <c r="XAT219" s="1"/>
+      <c r="XAU219" s="23"/>
+      <c r="XAV219" s="23"/>
+      <c r="XAW219" s="1"/>
+      <c r="XAX219" s="23"/>
+      <c r="XAY219" s="23"/>
+      <c r="XAZ219" s="1"/>
+      <c r="XBA219" s="23"/>
+      <c r="XBB219" s="23"/>
+      <c r="XBC219" s="1"/>
+      <c r="XBD219" s="23"/>
+      <c r="XBE219" s="23"/>
+      <c r="XBF219" s="1"/>
+      <c r="XBG219" s="23"/>
+      <c r="XBH219" s="23"/>
+      <c r="XBI219" s="1"/>
+      <c r="XBJ219" s="23"/>
+      <c r="XBK219" s="23"/>
+      <c r="XBL219" s="1"/>
+      <c r="XBM219" s="23"/>
+      <c r="XBN219" s="23"/>
+      <c r="XBO219" s="1"/>
+      <c r="XBP219" s="23"/>
+      <c r="XBQ219" s="23"/>
+      <c r="XBR219" s="1"/>
+      <c r="XBS219" s="23"/>
+      <c r="XBT219" s="23"/>
+      <c r="XBU219" s="1"/>
+      <c r="XBV219" s="23"/>
+      <c r="XBW219" s="23"/>
+      <c r="XBX219" s="1"/>
+      <c r="XBY219" s="23"/>
+      <c r="XBZ219" s="23"/>
+      <c r="XCA219" s="1"/>
+      <c r="XCB219" s="23"/>
+      <c r="XCC219" s="23"/>
+      <c r="XCD219" s="1"/>
+      <c r="XCE219" s="23"/>
+      <c r="XCF219" s="23"/>
+      <c r="XCG219" s="1"/>
+      <c r="XCH219" s="23"/>
+      <c r="XCI219" s="23"/>
+      <c r="XCJ219" s="1"/>
+      <c r="XCK219" s="23"/>
+      <c r="XCL219" s="23"/>
+      <c r="XCM219" s="1"/>
+      <c r="XCN219" s="23"/>
+      <c r="XCO219" s="23"/>
+      <c r="XCP219" s="1"/>
+      <c r="XCQ219" s="23"/>
+      <c r="XCR219" s="23"/>
+      <c r="XCS219" s="1"/>
+      <c r="XCT219" s="23"/>
+      <c r="XCU219" s="23"/>
+      <c r="XCV219" s="1"/>
+      <c r="XCW219" s="23"/>
+      <c r="XCX219" s="23"/>
+      <c r="XCY219" s="1"/>
+      <c r="XCZ219" s="23"/>
+      <c r="XDA219" s="23"/>
+      <c r="XDB219" s="1"/>
+      <c r="XDC219" s="23"/>
+      <c r="XDD219" s="23"/>
+      <c r="XDE219" s="1"/>
+      <c r="XDF219" s="23"/>
+      <c r="XDG219" s="23"/>
+      <c r="XDH219" s="1"/>
+      <c r="XDI219" s="23"/>
+      <c r="XDJ219" s="23"/>
+      <c r="XDK219" s="1"/>
+      <c r="XDL219" s="23"/>
+      <c r="XDM219" s="23"/>
+      <c r="XDN219" s="1"/>
+      <c r="XDO219" s="23"/>
+      <c r="XDP219" s="23"/>
+      <c r="XDQ219" s="1"/>
+      <c r="XDR219" s="23"/>
+      <c r="XDS219" s="23"/>
+      <c r="XDT219" s="1"/>
+      <c r="XDU219" s="23"/>
+      <c r="XDV219" s="23"/>
+      <c r="XDW219" s="1"/>
+      <c r="XDX219" s="23"/>
+      <c r="XDY219" s="23"/>
+      <c r="XDZ219" s="1"/>
+      <c r="XEA219" s="23"/>
+      <c r="XEB219" s="23"/>
+      <c r="XEC219" s="1"/>
+      <c r="XED219" s="23"/>
+      <c r="XEE219" s="23"/>
+      <c r="XEF219" s="1"/>
+      <c r="XEG219" s="23"/>
+      <c r="XEH219" s="23"/>
+      <c r="XEI219" s="1"/>
+      <c r="XEJ219" s="23"/>
+      <c r="XEK219" s="23"/>
+      <c r="XEL219" s="1"/>
+      <c r="XEM219" s="23"/>
+      <c r="XEN219" s="23"/>
+      <c r="XEO219" s="1"/>
+      <c r="XEP219" s="23"/>
+      <c r="XEQ219" s="23"/>
+      <c r="XER219" s="1"/>
+      <c r="XES219" s="23"/>
+      <c r="XET219" s="23"/>
+      <c r="XEU219" s="1"/>
+      <c r="XEV219" s="23"/>
+      <c r="XEW219" s="23"/>
+      <c r="XEX219" s="1"/>
+      <c r="XEY219" s="23"/>
+      <c r="XEZ219" s="23"/>
+      <c r="XFA219" s="1"/>
+      <c r="XFB219" s="23"/>
+      <c r="XFC219" s="23"/>
+      <c r="XFD219" s="1"/>
     </row>
-    <row r="220" spans="1:16" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A220" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B220" s="14" t="s">
-[...3 lines deleted...]
-        <v>168</v>
+      <c r="B220" s="18" t="s">
+        <v>310</v>
+      </c>
+      <c r="C220" s="18" t="s">
+        <v>311</v>
       </c>
       <c r="D220" s="14" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="E220" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F220" s="14" t="s">
-        <v>271</v>
+      <c r="F220" s="15" t="s">
+        <v>1092</v>
       </c>
       <c r="G220" s="14" t="s">
         <v>26</v>
       </c>
       <c r="H220" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I220" s="17">
-        <v>44652</v>
+        <v>46082</v>
       </c>
       <c r="J220" s="17">
-        <v>45991</v>
-[...15 lines deleted...]
-      </c>
+        <v>47514</v>
+      </c>
+      <c r="K220" s="96" t="s">
+        <v>1091</v>
+      </c>
+      <c r="L220" s="96"/>
+      <c r="M220" s="97"/>
+      <c r="N220" s="97"/>
+      <c r="O220" s="6"/>
       <c r="P220" s="67"/>
     </row>
-    <row r="221" spans="1:16" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A221" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B221" s="14" t="s">
-[...6 lines deleted...]
-        <v>236</v>
+      <c r="B221" s="18" t="s">
+        <v>156</v>
+      </c>
+      <c r="C221" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D221" s="14" t="s">
+        <v>222</v>
       </c>
       <c r="E221" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F221" s="52" t="s">
-[...5 lines deleted...]
-      <c r="H221" s="33" t="s">
+      <c r="F221" s="15" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G221" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H221" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I221" s="46">
-[...14 lines deleted...]
-      <c r="N221" s="8"/>
+      <c r="I221" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J221" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K221" s="96" t="s">
+        <v>827</v>
+      </c>
+      <c r="L221" s="96"/>
+      <c r="M221" s="97"/>
+      <c r="N221" s="97"/>
       <c r="O221" s="6"/>
       <c r="P221" s="67"/>
     </row>
-    <row r="222" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A222" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B222" s="14" t="s">
-        <v>292</v>
+        <v>157</v>
       </c>
       <c r="C222" s="14" t="s">
-        <v>293</v>
+        <v>158</v>
       </c>
       <c r="D222" s="14" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="E222" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F222" s="14" t="s">
-        <v>757</v>
+        <v>902</v>
       </c>
       <c r="G222" s="14" t="s">
-        <v>43</v>
+        <v>871</v>
       </c>
       <c r="H222" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I222" s="16">
-        <v>45108</v>
+      <c r="I222" s="17">
+        <v>46082</v>
       </c>
       <c r="J222" s="17">
-        <v>46081</v>
-[...10 lines deleted...]
-      <c r="N222" s="6"/>
+        <v>47514</v>
+      </c>
+      <c r="K222" s="97" t="s">
+        <v>901</v>
+      </c>
+      <c r="L222" s="97"/>
+      <c r="M222" s="97"/>
+      <c r="N222" s="97"/>
       <c r="O222" s="6"/>
       <c r="P222" s="67"/>
     </row>
-    <row r="223" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A223" s="3" t="s">
+    <row r="223" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B223" s="14" t="s">
-[...3 lines deleted...]
-        <v>124</v>
+      <c r="B223" s="18" t="s">
+        <v>628</v>
+      </c>
+      <c r="C223" s="18" t="s">
+        <v>218</v>
       </c>
       <c r="D223" s="14" t="s">
-        <v>236</v>
+        <v>450</v>
       </c>
       <c r="E223" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F223" s="14" t="s">
-        <v>1153</v>
+        <v>627</v>
       </c>
       <c r="G223" s="14" t="s">
-        <v>40</v>
+        <v>871</v>
       </c>
       <c r="H223" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I223" s="16">
-        <v>45536</v>
+        <v>45566</v>
       </c>
       <c r="J223" s="16">
-        <v>46081</v>
-[...9 lines deleted...]
-      <c r="O223" s="6"/>
+        <v>46203</v>
+      </c>
+      <c r="K223" s="97" t="s">
+        <v>626</v>
+      </c>
+      <c r="L223" s="97" t="s">
+        <v>731</v>
+      </c>
+      <c r="M223" s="97"/>
+      <c r="N223" s="97"/>
+      <c r="O223" s="21"/>
       <c r="P223" s="67"/>
     </row>
-    <row r="224" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="3" t="s">
+    <row r="224" spans="1:16384" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B224" s="14" t="s">
-        <v>169</v>
+        <v>431</v>
       </c>
       <c r="C224" s="14" t="s">
-        <v>170</v>
+        <v>321</v>
       </c>
       <c r="D224" s="14" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="E224" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="E224" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F224" s="51" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="F224" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G224" s="14" t="s">
+        <v>31</v>
       </c>
       <c r="H224" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I224" s="17">
-        <v>45017</v>
-[...14 lines deleted...]
-        <v>1290</v>
+        <v>44774</v>
+      </c>
+      <c r="J224" s="17">
+        <v>45961</v>
+      </c>
+      <c r="K224" s="96" t="s">
+        <v>433</v>
+      </c>
+      <c r="L224" s="96" t="s">
+        <v>464</v>
+      </c>
+      <c r="M224" s="96" t="s">
+        <v>643</v>
+      </c>
+      <c r="N224" s="96" t="s">
+        <v>791</v>
       </c>
       <c r="O224" s="21"/>
       <c r="P224" s="67"/>
     </row>
     <row r="225" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="3" t="s">
+      <c r="A225" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B225" s="14" t="s">
-        <v>189</v>
+        <v>438</v>
       </c>
       <c r="C225" s="14" t="s">
-        <v>148</v>
+        <v>307</v>
       </c>
       <c r="D225" s="14" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="E225" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="E225" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F225" s="14" t="s">
-[...3 lines deleted...]
-        <v>155</v>
+      <c r="F225" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="G225" s="14" t="s">
+        <v>31</v>
       </c>
       <c r="H225" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I225" s="17">
-        <v>45474</v>
-[...11 lines deleted...]
-      <c r="N225" s="8"/>
+        <v>44805</v>
+      </c>
+      <c r="J225" s="17">
+        <v>45961</v>
+      </c>
+      <c r="K225" s="96" t="s">
+        <v>439</v>
+      </c>
+      <c r="L225" s="96" t="s">
+        <v>465</v>
+      </c>
+      <c r="M225" s="96" t="s">
+        <v>644</v>
+      </c>
+      <c r="N225" s="96" t="s">
+        <v>792</v>
+      </c>
       <c r="O225" s="21"/>
       <c r="P225" s="67"/>
     </row>
-    <row r="226" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A226" s="3" t="s">
+    <row r="226" spans="1:16" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B226" s="14" t="s">
-        <v>598</v>
+        <v>375</v>
       </c>
       <c r="C226" s="14" t="s">
-        <v>599</v>
+        <v>376</v>
       </c>
       <c r="D226" s="14" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="E226" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E226" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F226" s="2" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="F226" s="14" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G226" s="51" t="s">
+        <v>1118</v>
       </c>
       <c r="H226" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I226" s="17">
-        <v>44774</v>
+        <v>46082</v>
       </c>
       <c r="J226" s="17">
-        <v>46081</v>
-[...13 lines deleted...]
-      <c r="O226" s="21"/>
+        <v>47514</v>
+      </c>
+      <c r="K226" s="96" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L226" s="96"/>
+      <c r="M226" s="96"/>
+      <c r="N226" s="9"/>
+      <c r="O226" s="7"/>
       <c r="P226" s="67"/>
     </row>
-    <row r="227" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>195</v>
+    <row r="227" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B227" s="18" t="s">
+        <v>514</v>
       </c>
       <c r="C227" s="14" t="s">
-        <v>144</v>
+        <v>515</v>
       </c>
       <c r="D227" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E227" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E227" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F227" s="14" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>1142</v>
+      </c>
+      <c r="G227" s="51" t="s">
+        <v>1118</v>
       </c>
       <c r="H227" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I227" s="17">
-        <v>46023</v>
-[...18 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="J227" s="34">
+        <v>46387</v>
+      </c>
+      <c r="K227" s="96" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L227" s="96"/>
+      <c r="M227" s="9"/>
+      <c r="N227" s="9"/>
+      <c r="O227" s="7"/>
       <c r="P227" s="67"/>
     </row>
-    <row r="228" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A228" s="3" t="s">
+    <row r="228" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B228" s="14" t="s">
-[...3 lines deleted...]
-        <v>322</v>
+      <c r="B228" s="18" t="s">
+        <v>313</v>
+      </c>
+      <c r="C228" s="18" t="s">
+        <v>212</v>
       </c>
       <c r="D228" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E228" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E228" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F228" s="14" t="s">
-        <v>967</v>
+      <c r="F228" s="10" t="s">
+        <v>1094</v>
       </c>
       <c r="G228" s="14" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H228" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="H228" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I228" s="46">
-        <v>45931</v>
+      <c r="I228" s="17">
+        <v>46082</v>
       </c>
       <c r="J228" s="17">
-        <v>46142</v>
-[...7 lines deleted...]
-      <c r="O228" s="21"/>
+        <v>47514</v>
+      </c>
+      <c r="K228" s="96" t="s">
+        <v>1093</v>
+      </c>
+      <c r="L228" s="96"/>
+      <c r="M228" s="96"/>
+      <c r="N228" s="9"/>
+      <c r="O228" s="7"/>
       <c r="P228" s="67"/>
     </row>
-    <row r="229" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A229" s="3" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="B229" s="18" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C229" s="18" t="s">
-        <v>172</v>
+        <v>99</v>
       </c>
       <c r="D229" s="14" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="E229" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F229" s="14" t="s">
-        <v>245</v>
+        <v>558</v>
       </c>
       <c r="G229" s="14" t="s">
-        <v>40</v>
+        <v>228</v>
       </c>
       <c r="H229" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I229" s="17">
-        <v>44652</v>
-[...16 lines deleted...]
-      <c r="O229" s="21"/>
+        <v>45444</v>
+      </c>
+      <c r="J229" s="17">
+        <v>46173</v>
+      </c>
+      <c r="K229" s="96" t="s">
+        <v>559</v>
+      </c>
+      <c r="L229" s="96" t="s">
+        <v>749</v>
+      </c>
+      <c r="M229" s="9"/>
+      <c r="N229" s="9"/>
+      <c r="O229" s="7"/>
       <c r="P229" s="67"/>
     </row>
-    <row r="230" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A230" s="47" t="s">
+    <row r="230" spans="1:16" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B230" s="52" t="s">
-[...3 lines deleted...]
-        <v>176</v>
+      <c r="B230" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="C230" s="18" t="s">
+        <v>161</v>
       </c>
       <c r="D230" s="14" t="s">
-        <v>619</v>
-[...5 lines deleted...]
-        <v>1317</v>
+        <v>145</v>
+      </c>
+      <c r="E230" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F230" s="10" t="s">
+        <v>755</v>
       </c>
       <c r="G230" s="10" t="s">
-        <v>22</v>
-[...16 lines deleted...]
-      <c r="O230" s="4"/>
+        <v>678</v>
+      </c>
+      <c r="H230" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="I230" s="26">
+        <v>45778</v>
+      </c>
+      <c r="J230" s="34">
+        <v>46022</v>
+      </c>
+      <c r="K230" s="96" t="s">
+        <v>162</v>
+      </c>
+      <c r="L230" s="96"/>
+      <c r="M230" s="97"/>
+      <c r="N230" s="97"/>
+      <c r="O230" s="97"/>
       <c r="P230" s="67"/>
     </row>
     <row r="231" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A231" s="47" t="s">
+      <c r="A231" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B231" s="52" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="B231" s="18" t="s">
+        <v>306</v>
+      </c>
+      <c r="C231" s="18" t="s">
+        <v>307</v>
       </c>
       <c r="D231" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E231" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E231" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F231" s="32" t="s">
-[...5 lines deleted...]
-      <c r="H231" s="33" t="s">
+      <c r="F231" s="14" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G231" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H231" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I231" s="46">
-        <v>44927</v>
+        <v>46082</v>
       </c>
       <c r="J231" s="16">
-        <v>46081</v>
-[...11 lines deleted...]
-      <c r="O231" s="4"/>
+        <v>47514</v>
+      </c>
+      <c r="K231" s="97" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L231" s="96"/>
+      <c r="M231" s="97"/>
+      <c r="N231" s="97"/>
+      <c r="O231" s="6"/>
       <c r="P231" s="67"/>
     </row>
-    <row r="232" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A232" s="47" t="s">
+    <row r="232" spans="1:16" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B232" s="52" t="s">
-[...8 lines deleted...]
-      <c r="E232" s="32" t="s">
+      <c r="B232" s="14" t="s">
+        <v>334</v>
+      </c>
+      <c r="C232" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="D232" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="E232" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F232" s="32" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="F232" s="52" t="s">
+        <v>221</v>
+      </c>
+      <c r="G232" s="65" t="s">
+        <v>330</v>
       </c>
       <c r="H232" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I232" s="46">
-        <v>45870</v>
-[...10 lines deleted...]
-      <c r="O232" s="4"/>
+        <v>46082</v>
+      </c>
+      <c r="J232" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K232" s="96" t="s">
+        <v>865</v>
+      </c>
+      <c r="L232" s="96"/>
+      <c r="M232" s="97"/>
+      <c r="N232" s="8"/>
+      <c r="O232" s="6"/>
       <c r="P232" s="67"/>
     </row>
     <row r="233" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A233" s="47" t="s">
+      <c r="A233" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B233" s="52" t="s">
-[...3 lines deleted...]
-        <v>187</v>
+      <c r="B233" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="C233" s="14" t="s">
+        <v>233</v>
       </c>
       <c r="D233" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E233" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E233" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F233" s="32" t="s">
-[...5 lines deleted...]
-      <c r="H233" s="33" t="s">
+      <c r="F233" s="52" t="s">
+        <v>512</v>
+      </c>
+      <c r="G233" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H233" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I233" s="46">
-        <v>45627</v>
-[...12 lines deleted...]
-      <c r="O233" s="4"/>
+        <v>46082</v>
+      </c>
+      <c r="J233" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K233" s="96" t="s">
+        <v>511</v>
+      </c>
+      <c r="L233" s="96"/>
+      <c r="M233" s="96"/>
+      <c r="N233" s="6"/>
+      <c r="O233" s="6"/>
       <c r="P233" s="67"/>
     </row>
     <row r="234" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A234" s="47" t="s">
+      <c r="A234" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B234" s="52" t="s">
-[...3 lines deleted...]
-        <v>98</v>
+      <c r="B234" s="14" t="s">
+        <v>732</v>
+      </c>
+      <c r="C234" s="14" t="s">
+        <v>120</v>
       </c>
       <c r="D234" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E234" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="E234" s="14" t="s">
         <v>21</v>
       </c>
       <c r="F234" s="14" t="s">
-        <v>406</v>
-[...4 lines deleted...]
-      <c r="H234" s="10" t="s">
+        <v>903</v>
+      </c>
+      <c r="G234" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H234" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I234" s="28">
-[...15 lines deleted...]
-      <c r="O234" s="4"/>
+      <c r="I234" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J234" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K234" s="96" t="s">
+        <v>733</v>
+      </c>
+      <c r="L234" s="96"/>
+      <c r="M234" s="6"/>
+      <c r="N234" s="6"/>
+      <c r="O234" s="6"/>
       <c r="P234" s="67"/>
     </row>
     <row r="235" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A235" s="47" t="s">
+      <c r="A235" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B235" s="52" t="s">
-[...8 lines deleted...]
-      <c r="E235" s="52" t="s">
+      <c r="B235" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="C235" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="D235" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E235" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F235" s="14" t="s">
-[...19 lines deleted...]
-      <c r="O235" s="4"/>
+      <c r="F235" s="51" t="s">
+        <v>385</v>
+      </c>
+      <c r="G235" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="H235" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I235" s="17">
+        <v>45017</v>
+      </c>
+      <c r="J235" s="16">
+        <v>46599</v>
+      </c>
+      <c r="K235" s="96" t="s">
+        <v>386</v>
+      </c>
+      <c r="L235" s="96" t="s">
+        <v>483</v>
+      </c>
+      <c r="M235" s="97" t="s">
+        <v>554</v>
+      </c>
+      <c r="N235" s="97" t="s">
+        <v>781</v>
+      </c>
+      <c r="O235" s="21"/>
       <c r="P235" s="67"/>
     </row>
     <row r="236" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="47" t="s">
+      <c r="A236" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B236" s="52" t="s">
-[...3 lines deleted...]
-        <v>209</v>
+      <c r="B236" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="C236" s="14" t="s">
+        <v>144</v>
       </c>
       <c r="D236" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E236" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="E236" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F236" s="100" t="s">
-[...5 lines deleted...]
-      <c r="H236" s="10" t="s">
+      <c r="F236" s="14" t="s">
+        <v>457</v>
+      </c>
+      <c r="G236" s="39" t="s">
+        <v>151</v>
+      </c>
+      <c r="H236" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I236" s="28">
-        <v>44774</v>
+      <c r="I236" s="46">
+        <v>46082</v>
       </c>
       <c r="J236" s="16">
-        <v>46022</v>
-[...13 lines deleted...]
-      <c r="O236" s="4"/>
+        <v>47177</v>
+      </c>
+      <c r="K236" s="96" t="s">
+        <v>560</v>
+      </c>
+      <c r="L236" s="96"/>
+      <c r="M236" s="97"/>
+      <c r="N236" s="8"/>
+      <c r="O236" s="21"/>
       <c r="P236" s="67"/>
     </row>
     <row r="237" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A237" s="47" t="s">
+      <c r="A237" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B237" s="52" t="s">
-[...3 lines deleted...]
-        <v>110</v>
+      <c r="B237" s="14" t="s">
+        <v>434</v>
+      </c>
+      <c r="C237" s="14" t="s">
+        <v>435</v>
       </c>
       <c r="D237" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E237" s="32" t="s">
+        <v>425</v>
+      </c>
+      <c r="E237" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>1047</v>
+        <v>437</v>
       </c>
       <c r="G237" s="14" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="H237" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="H237" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I237" s="28">
+      <c r="I237" s="17">
         <v>44774</v>
       </c>
-      <c r="J237" s="28">
+      <c r="J237" s="26">
         <v>45961</v>
       </c>
-      <c r="K237" s="103" t="s">
-[...11 lines deleted...]
-      <c r="O237" s="4"/>
+      <c r="K237" s="96" t="s">
+        <v>436</v>
+      </c>
+      <c r="L237" s="97" t="s">
+        <v>466</v>
+      </c>
+      <c r="M237" s="97" t="s">
+        <v>645</v>
+      </c>
+      <c r="N237" s="97" t="s">
+        <v>793</v>
+      </c>
+      <c r="O237" s="21"/>
       <c r="P237" s="67"/>
     </row>
-    <row r="238" spans="1:16" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>326</v>
+    <row r="238" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B238" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="C238" s="14" t="s">
+        <v>140</v>
       </c>
       <c r="D238" s="14" t="s">
-        <v>619</v>
+        <v>450</v>
       </c>
       <c r="E238" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F238" s="2" t="s">
-[...3 lines deleted...]
-        <v>206</v>
+      <c r="F238" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="G238" s="39" t="s">
+        <v>230</v>
       </c>
       <c r="H238" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I238" s="17">
-        <v>45383</v>
-[...12 lines deleted...]
-      <c r="O238" s="19"/>
+        <v>46082</v>
+      </c>
+      <c r="J238" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K238" s="96" t="s">
+        <v>977</v>
+      </c>
+      <c r="L238" s="97"/>
+      <c r="M238" s="97"/>
+      <c r="N238" s="96"/>
+      <c r="O238" s="101"/>
       <c r="P238" s="67"/>
     </row>
-    <row r="239" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A239" s="37" t="s">
+    <row r="239" spans="1:16" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B239" s="27" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="B239" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="C239" s="14" t="s">
+        <v>253</v>
       </c>
       <c r="D239" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E239" s="27" t="s">
+        <v>450</v>
+      </c>
+      <c r="E239" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F239" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H239" s="2" t="s">
+      <c r="F239" s="14" t="s">
+        <v>617</v>
+      </c>
+      <c r="G239" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H239" s="33" t="s">
         <v>23</v>
       </c>
       <c r="I239" s="17">
-        <v>44774</v>
-[...16 lines deleted...]
-      <c r="O239" s="7"/>
+        <v>46082</v>
+      </c>
+      <c r="J239" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K239" s="96" t="s">
+        <v>618</v>
+      </c>
+      <c r="L239" s="97"/>
+      <c r="M239" s="97"/>
+      <c r="N239" s="5"/>
+      <c r="O239" s="21"/>
       <c r="P239" s="67"/>
     </row>
-    <row r="240" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A240" s="37" t="s">
+    <row r="240" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B240" s="27" t="s">
-[...3 lines deleted...]
-        <v>205</v>
+      <c r="B240" s="18" t="s">
+        <v>165</v>
+      </c>
+      <c r="C240" s="18" t="s">
+        <v>166</v>
       </c>
       <c r="D240" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E240" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E240" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="F240" s="25" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="F240" s="14" t="s">
+        <v>905</v>
+      </c>
+      <c r="G240" s="14" t="s">
+        <v>871</v>
       </c>
       <c r="H240" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I240" s="17">
-        <v>44958</v>
+        <v>46082</v>
       </c>
       <c r="J240" s="16">
-        <v>46022</v>
-[...13 lines deleted...]
-      <c r="O240" s="7"/>
+        <v>46538</v>
+      </c>
+      <c r="K240" s="96" t="s">
+        <v>904</v>
+      </c>
+      <c r="L240" s="96"/>
+      <c r="M240" s="97"/>
+      <c r="N240" s="97"/>
+      <c r="O240" s="21"/>
       <c r="P240" s="67"/>
     </row>
-    <row r="241" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A241" s="37" t="s">
+    <row r="241" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B241" s="27" t="s">
-[...3 lines deleted...]
-        <v>409</v>
+      <c r="B241" s="52" t="s">
+        <v>169</v>
+      </c>
+      <c r="C241" s="52" t="s">
+        <v>170</v>
       </c>
       <c r="D241" s="14" t="s">
-        <v>232</v>
+        <v>450</v>
       </c>
       <c r="E241" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F241" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H241" s="2" t="s">
+      <c r="F241" s="14" t="s">
+        <v>802</v>
+      </c>
+      <c r="G241" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H241" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I241" s="17">
-[...13 lines deleted...]
-      <c r="O241" s="7"/>
+      <c r="I241" s="16">
+        <v>45870</v>
+      </c>
+      <c r="J241" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K241" s="97" t="s">
+        <v>801</v>
+      </c>
+      <c r="L241" s="97" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M241" s="97"/>
+      <c r="N241" s="2"/>
+      <c r="O241" s="4"/>
       <c r="P241" s="67"/>
     </row>
-    <row r="242" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A242" s="37" t="s">
+    <row r="242" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B242" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E242" s="10" t="s">
+      <c r="B242" s="52" t="s">
+        <v>186</v>
+      </c>
+      <c r="C242" s="52" t="s">
+        <v>144</v>
+      </c>
+      <c r="D242" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E242" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F242" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H242" s="2" t="s">
+      <c r="F242" s="32" t="s">
+        <v>906</v>
+      </c>
+      <c r="G242" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H242" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I242" s="26">
-[...17 lines deleted...]
-      <c r="O242" s="7"/>
+      <c r="I242" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J242" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K242" s="96" t="s">
+        <v>907</v>
+      </c>
+      <c r="L242" s="97"/>
+      <c r="M242" s="97"/>
+      <c r="N242" s="2"/>
+      <c r="O242" s="4"/>
       <c r="P242" s="67"/>
     </row>
-    <row r="243" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A243" s="37" t="s">
+    <row r="243" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B243" s="1" t="s">
-[...8 lines deleted...]
-      <c r="E243" s="10" t="s">
+      <c r="B243" s="52" t="s">
+        <v>180</v>
+      </c>
+      <c r="C243" s="52" t="s">
+        <v>181</v>
+      </c>
+      <c r="D243" s="14" t="s">
+        <v>875</v>
+      </c>
+      <c r="E243" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F243" s="10" t="s">
-        <v>457</v>
+      <c r="F243" s="32" t="s">
+        <v>941</v>
       </c>
       <c r="G243" s="10" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H243" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H243" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I243" s="26">
-[...15 lines deleted...]
-      <c r="O243" s="7"/>
+      <c r="I243" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J243" s="17">
+        <v>46446</v>
+      </c>
+      <c r="K243" s="96" t="s">
+        <v>940</v>
+      </c>
+      <c r="L243" s="97"/>
+      <c r="M243" s="97"/>
+      <c r="N243" s="2"/>
+      <c r="O243" s="4"/>
       <c r="P243" s="67"/>
     </row>
-    <row r="244" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A244" s="37" t="s">
+    <row r="244" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B244" s="1" t="s">
-[...3 lines deleted...]
-        <v>964</v>
+      <c r="B244" s="52" t="s">
+        <v>180</v>
+      </c>
+      <c r="C244" s="52" t="s">
+        <v>181</v>
       </c>
       <c r="D244" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E244" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="E244" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F244" s="10" t="s">
-        <v>966</v>
+      <c r="F244" s="32" t="s">
+        <v>931</v>
       </c>
       <c r="G244" s="10" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="H244" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H244" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="I244" s="26">
-        <v>45566</v>
+      <c r="I244" s="17">
+        <v>46082</v>
       </c>
       <c r="J244" s="17">
-        <v>46081</v>
-[...9 lines deleted...]
-      <c r="O244" s="7"/>
+        <v>47514</v>
+      </c>
+      <c r="K244" s="96" t="s">
+        <v>634</v>
+      </c>
+      <c r="L244" s="97"/>
+      <c r="M244" s="8"/>
+      <c r="N244" s="2"/>
+      <c r="O244" s="4"/>
       <c r="P244" s="67"/>
     </row>
-    <row r="245" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A245" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B245" s="1" t="s">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="B245" s="52" t="s">
+        <v>314</v>
+      </c>
+      <c r="C245" s="52" t="s">
+        <v>94</v>
       </c>
       <c r="D245" s="14" t="s">
-        <v>619</v>
+        <v>222</v>
       </c>
       <c r="E245" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F245" s="10" t="s">
-[...5 lines deleted...]
-      <c r="H245" s="2" t="s">
+      <c r="F245" s="14" t="s">
+        <v>908</v>
+      </c>
+      <c r="G245" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H245" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I245" s="26">
-[...17 lines deleted...]
-      <c r="O245" s="21"/>
+      <c r="I245" s="28">
+        <v>44927</v>
+      </c>
+      <c r="J245" s="16">
+        <v>46326</v>
+      </c>
+      <c r="K245" s="96" t="s">
+        <v>315</v>
+      </c>
+      <c r="L245" s="97" t="s">
+        <v>545</v>
+      </c>
+      <c r="M245" s="97" t="s">
+        <v>734</v>
+      </c>
+      <c r="N245" s="2"/>
+      <c r="O245" s="4"/>
       <c r="P245" s="67"/>
     </row>
-    <row r="246" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A246" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B246" s="32" t="s">
-[...3 lines deleted...]
-        <v>284</v>
+      <c r="B246" s="52" t="s">
+        <v>314</v>
+      </c>
+      <c r="C246" s="52" t="s">
+        <v>94</v>
       </c>
       <c r="D246" s="14" t="s">
-        <v>773</v>
+        <v>222</v>
       </c>
       <c r="E246" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F246" s="10" t="s">
-        <v>988</v>
+      <c r="F246" s="14" t="s">
+        <v>1096</v>
       </c>
       <c r="G246" s="14" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H246" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H246" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I246" s="26">
-        <v>45870</v>
+      <c r="I246" s="28">
+        <v>46327</v>
       </c>
       <c r="J246" s="17">
-        <v>46081</v>
-[...7 lines deleted...]
-      <c r="O246" s="21"/>
+        <v>47514</v>
+      </c>
+      <c r="K246" s="96" t="s">
+        <v>1095</v>
+      </c>
+      <c r="L246" s="97"/>
+      <c r="M246" s="97"/>
+      <c r="N246" s="116"/>
+      <c r="O246" s="4"/>
       <c r="P246" s="67"/>
     </row>
-    <row r="247" spans="1:16" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A247" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B247" s="32" t="s">
-[...8 lines deleted...]
-      <c r="E247" s="10" t="s">
+      <c r="B247" s="52" t="s">
+        <v>314</v>
+      </c>
+      <c r="C247" s="52" t="s">
+        <v>421</v>
+      </c>
+      <c r="D247" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="E247" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="F247" s="10" t="s">
-        <v>993</v>
+      <c r="F247" s="14" t="s">
+        <v>909</v>
       </c>
       <c r="G247" s="14" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H247" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="H247" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I247" s="26">
-        <v>45627</v>
+      <c r="I247" s="17">
+        <v>46082</v>
       </c>
       <c r="J247" s="17">
-        <v>46022</v>
-[...9 lines deleted...]
-      <c r="O247" s="21"/>
+        <v>47514</v>
+      </c>
+      <c r="K247" s="96" t="s">
+        <v>422</v>
+      </c>
+      <c r="L247" s="97"/>
+      <c r="M247" s="97"/>
+      <c r="O247" s="4"/>
       <c r="P247" s="67"/>
     </row>
-    <row r="248" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="3" t="s">
+    <row r="248" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B248" s="1" t="s">
-[...3 lines deleted...]
-        <v>165</v>
+      <c r="B248" s="52" t="s">
+        <v>246</v>
+      </c>
+      <c r="C248" s="52" t="s">
+        <v>200</v>
       </c>
       <c r="D248" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E248" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="E248" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F248" s="10" t="s">
-        <v>297</v>
+      <c r="F248" s="93" t="s">
+        <v>480</v>
       </c>
       <c r="G248" s="14" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H248" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H248" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I248" s="16">
-[...17 lines deleted...]
-      <c r="O248" s="21"/>
+      <c r="I248" s="28">
+        <v>44774</v>
+      </c>
+      <c r="J248" s="16">
+        <v>46022</v>
+      </c>
+      <c r="K248" s="96" t="s">
+        <v>247</v>
+      </c>
+      <c r="L248" s="97" t="s">
+        <v>479</v>
+      </c>
+      <c r="M248" s="97" t="s">
+        <v>555</v>
+      </c>
+      <c r="N248" s="97" t="s">
+        <v>779</v>
+      </c>
+      <c r="O248" s="4"/>
       <c r="P248" s="67"/>
     </row>
-    <row r="249" spans="1:16" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A249" s="3" t="s">
+    <row r="249" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B249" s="18" t="s">
-[...3 lines deleted...]
-        <v>209</v>
+      <c r="B249" s="52" t="s">
+        <v>260</v>
+      </c>
+      <c r="C249" s="52" t="s">
+        <v>106</v>
       </c>
       <c r="D249" s="14" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="E249" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="E249" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F249" s="14" t="s">
-        <v>1172</v>
+      <c r="F249" s="2" t="s">
+        <v>681</v>
       </c>
       <c r="G249" s="14" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H249" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="H249" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="I249" s="17">
-[...17 lines deleted...]
-      <c r="O249" s="6"/>
+      <c r="I249" s="28">
+        <v>44774</v>
+      </c>
+      <c r="J249" s="28">
+        <v>46203</v>
+      </c>
+      <c r="K249" s="96" t="s">
+        <v>261</v>
+      </c>
+      <c r="L249" s="97" t="s">
+        <v>458</v>
+      </c>
+      <c r="M249" s="97" t="s">
+        <v>557</v>
+      </c>
+      <c r="N249" s="97" t="s">
+        <v>680</v>
+      </c>
+      <c r="O249" s="97" t="s">
+        <v>1004</v>
+      </c>
       <c r="P249" s="67"/>
     </row>
-    <row r="250" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A250" s="3" t="s">
+    <row r="250" spans="1:16" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B250" s="18" t="s">
-[...3 lines deleted...]
-        <v>320</v>
+      <c r="B250" s="27" t="s">
+        <v>256</v>
+      </c>
+      <c r="C250" s="27" t="s">
+        <v>257</v>
       </c>
       <c r="D250" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E250" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E250" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="F250" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H250" s="18" t="s">
+      <c r="F250" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="G250" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H250" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I250" s="17">
-        <v>46023</v>
+        <v>45383</v>
       </c>
       <c r="J250" s="16">
         <v>46203</v>
       </c>
-      <c r="K250" s="104" t="s">
-[...5 lines deleted...]
-      <c r="O250" s="6"/>
+      <c r="K250" s="96" t="s">
+        <v>523</v>
+      </c>
+      <c r="L250" s="97" t="s">
+        <v>735</v>
+      </c>
+      <c r="M250" s="82"/>
+      <c r="N250" s="5"/>
+      <c r="O250" s="19"/>
       <c r="P250" s="67"/>
     </row>
-    <row r="251" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A251" s="3" t="s">
+    <row r="251" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B251" s="18" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="B251" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="C251" s="27" t="s">
+        <v>92</v>
       </c>
       <c r="D251" s="14" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="E251" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E251" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="F251" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H251" s="18" t="s">
+      <c r="F251" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="G251" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="H251" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I251" s="20">
+      <c r="I251" s="17">
         <v>44774</v>
       </c>
-      <c r="J251" s="17">
-[...14 lines deleted...]
-      <c r="O251" s="6"/>
+      <c r="J251" s="16">
+        <v>46022</v>
+      </c>
+      <c r="K251" s="96" t="s">
+        <v>249</v>
+      </c>
+      <c r="L251" s="97" t="s">
+        <v>481</v>
+      </c>
+      <c r="M251" s="96" t="s">
+        <v>556</v>
+      </c>
+      <c r="N251" s="96" t="s">
+        <v>780</v>
+      </c>
+      <c r="O251" s="7"/>
       <c r="P251" s="67"/>
     </row>
-    <row r="252" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A252" s="3" t="s">
+    <row r="252" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B252" s="18" t="s">
-[...3 lines deleted...]
-        <v>1024</v>
+      <c r="B252" s="27" t="s">
+        <v>341</v>
+      </c>
+      <c r="C252" s="27" t="s">
+        <v>197</v>
       </c>
       <c r="D252" s="14" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="E252" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E252" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F252" s="10" t="s">
-        <v>1026</v>
-[...4 lines deleted...]
-      <c r="H252" s="18" t="s">
+        <v>866</v>
+      </c>
+      <c r="G252" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="H252" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="I252" s="20">
-[...13 lines deleted...]
-      <c r="O252" s="6"/>
+      <c r="I252" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J252" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K252" s="107" t="s">
+        <v>867</v>
+      </c>
+      <c r="L252" s="96"/>
+      <c r="M252" s="96"/>
+      <c r="N252" s="96"/>
+      <c r="O252" s="7"/>
       <c r="P252" s="67"/>
     </row>
-    <row r="253" spans="1:16" ht="92.85" customHeight="1" x14ac:dyDescent="0.25"/>
-[...5 lines deleted...]
-      <c r="O254" s="81"/>
+    <row r="253" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B253" s="27" t="s">
+        <v>316</v>
+      </c>
+      <c r="C253" s="27" t="s">
+        <v>317</v>
+      </c>
+      <c r="D253" s="14" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E253" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F253" s="10" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G253" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H253" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I253" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J253" s="16">
+        <v>46387</v>
+      </c>
+      <c r="K253" s="107" t="s">
+        <v>1097</v>
+      </c>
+      <c r="L253" s="96"/>
+      <c r="M253" s="96"/>
+      <c r="N253" s="96"/>
+      <c r="O253" s="7"/>
+      <c r="P253" s="67"/>
     </row>
-    <row r="255" spans="1:16" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="J255" s="66"/>
+    <row r="254" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B254" s="27" t="s">
+        <v>316</v>
+      </c>
+      <c r="C254" s="27" t="s">
+        <v>317</v>
+      </c>
+      <c r="D254" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E254" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F254" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="G254" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H254" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I254" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J254" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K254" s="107" t="s">
+        <v>599</v>
+      </c>
+      <c r="L254" s="96"/>
+      <c r="M254" s="96"/>
+      <c r="N254" s="12"/>
+      <c r="O254" s="7"/>
+      <c r="P254" s="67"/>
     </row>
-    <row r="256" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="255" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D255" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="E255" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F255" s="10" t="s">
+        <v>910</v>
+      </c>
+      <c r="G255" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H255" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I255" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J255" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K255" s="97" t="s">
+        <v>911</v>
+      </c>
+      <c r="L255" s="96"/>
+      <c r="M255" s="96"/>
+      <c r="N255" s="96"/>
+      <c r="O255" s="7"/>
+      <c r="P255" s="67"/>
+    </row>
+    <row r="256" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D256" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="E256" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F256" s="10" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G256" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H256" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I256" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J256" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K256" s="97" t="s">
+        <v>912</v>
+      </c>
+      <c r="L256" s="96"/>
+      <c r="M256" s="96"/>
+      <c r="N256" s="96"/>
+      <c r="O256" s="7"/>
+      <c r="P256" s="67"/>
+    </row>
+    <row r="257" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D257" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="E257" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F257" s="10" t="s">
+        <v>913</v>
+      </c>
+      <c r="G257" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H257" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I257" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J257" s="17">
+        <v>46387</v>
+      </c>
+      <c r="K257" s="97" t="s">
+        <v>912</v>
+      </c>
+      <c r="L257" s="96"/>
+      <c r="M257" s="96"/>
+      <c r="N257" s="12"/>
+      <c r="O257" s="7"/>
+      <c r="P257" s="67"/>
+    </row>
+    <row r="258" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="D258" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E258" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F258" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="G258" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="H258" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I258" s="26">
+        <v>45566</v>
+      </c>
+      <c r="J258" s="17">
+        <v>46203</v>
+      </c>
+      <c r="K258" s="97" t="s">
+        <v>615</v>
+      </c>
+      <c r="L258" s="96" t="s">
+        <v>743</v>
+      </c>
+      <c r="M258" s="12"/>
+      <c r="N258" s="12"/>
+      <c r="O258" s="7"/>
+      <c r="P258" s="67"/>
+    </row>
+    <row r="259" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D259" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E259" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F259" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="G259" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="H259" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I259" s="26">
+        <v>44774</v>
+      </c>
+      <c r="J259" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K259" s="97" t="s">
+        <v>266</v>
+      </c>
+      <c r="L259" s="97" t="s">
+        <v>454</v>
+      </c>
+      <c r="M259" s="97" t="s">
+        <v>562</v>
+      </c>
+      <c r="N259" s="97" t="s">
+        <v>744</v>
+      </c>
+      <c r="O259" s="21"/>
+      <c r="P259" s="67"/>
+    </row>
+    <row r="260" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B260" s="32" t="s">
+        <v>636</v>
+      </c>
+      <c r="C260" s="32" t="s">
+        <v>231</v>
+      </c>
+      <c r="D260" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="E260" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F260" s="10" t="s">
+        <v>954</v>
+      </c>
+      <c r="G260" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H260" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I260" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J260" s="17" t="s">
+        <v>955</v>
+      </c>
+      <c r="K260" s="97" t="s">
+        <v>953</v>
+      </c>
+      <c r="L260" s="97"/>
+      <c r="M260" s="97"/>
+      <c r="N260" s="97"/>
+      <c r="O260" s="21"/>
+      <c r="P260" s="67"/>
+    </row>
+    <row r="261" spans="1:16" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B261" s="32" t="s">
+        <v>636</v>
+      </c>
+      <c r="C261" s="32" t="s">
+        <v>231</v>
+      </c>
+      <c r="D261" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E261" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F261" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="G261" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H261" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I261" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J261" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K261" s="97" t="s">
+        <v>635</v>
+      </c>
+      <c r="L261" s="97"/>
+      <c r="M261" s="4"/>
+      <c r="N261" s="4"/>
+      <c r="O261" s="21"/>
+      <c r="P261" s="67"/>
+    </row>
+    <row r="262" spans="1:16" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D262" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E262" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F262" s="10" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G262" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H262" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I262" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J262" s="16">
+        <v>47514</v>
+      </c>
+      <c r="K262" s="97" t="s">
+        <v>1071</v>
+      </c>
+      <c r="L262" s="97"/>
+      <c r="M262" s="97"/>
+      <c r="N262" s="97"/>
+      <c r="O262" s="21"/>
+      <c r="P262" s="67"/>
+    </row>
+    <row r="263" spans="1:16" ht="87.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B263" s="18" t="s">
+        <v>199</v>
+      </c>
+      <c r="C263" s="18" t="s">
+        <v>200</v>
+      </c>
+      <c r="D263" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E263" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F263" s="14" t="s">
+        <v>915</v>
+      </c>
+      <c r="G263" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="H263" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I263" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J263" s="16">
+        <v>46477</v>
+      </c>
+      <c r="K263" s="96" t="s">
+        <v>914</v>
+      </c>
+      <c r="L263" s="96"/>
+      <c r="M263" s="97"/>
+      <c r="N263" s="96"/>
+      <c r="O263" s="6"/>
+      <c r="P263" s="67"/>
+    </row>
+    <row r="264" spans="1:16" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B264" s="18" t="s">
+        <v>748</v>
+      </c>
+      <c r="C264" s="18" t="s">
+        <v>251</v>
+      </c>
+      <c r="D264" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E264" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F264" s="14" t="s">
+        <v>996</v>
+      </c>
+      <c r="G264" s="81" t="s">
+        <v>553</v>
+      </c>
+      <c r="H264" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="I264" s="17">
+        <v>46023</v>
+      </c>
+      <c r="J264" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K264" s="97" t="s">
+        <v>835</v>
+      </c>
+      <c r="L264" s="96"/>
+      <c r="M264" s="97"/>
+      <c r="N264" s="96"/>
+      <c r="O264" s="6"/>
+      <c r="P264" s="67"/>
+    </row>
+    <row r="265" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B265" s="18" t="s">
+        <v>285</v>
+      </c>
+      <c r="C265" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D265" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E265" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F265" s="14" t="s">
+        <v>837</v>
+      </c>
+      <c r="G265" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H265" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="I265" s="20">
+        <v>44774</v>
+      </c>
+      <c r="J265" s="16">
+        <v>46203</v>
+      </c>
+      <c r="K265" s="101" t="s">
+        <v>286</v>
+      </c>
+      <c r="L265" s="96" t="s">
+        <v>394</v>
+      </c>
+      <c r="M265" s="97" t="s">
+        <v>573</v>
+      </c>
+      <c r="N265" s="96" t="s">
+        <v>708</v>
+      </c>
+      <c r="O265" s="96" t="s">
+        <v>1111</v>
+      </c>
+      <c r="P265" s="67"/>
+    </row>
+    <row r="266" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B266" s="18" t="s">
+        <v>662</v>
+      </c>
+      <c r="C266" s="18" t="s">
+        <v>663</v>
+      </c>
+      <c r="D266" s="14" t="s">
+        <v>875</v>
+      </c>
+      <c r="E266" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F266" s="14" t="s">
+        <v>934</v>
+      </c>
+      <c r="G266" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H266" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="I266" s="20">
+        <v>46082</v>
+      </c>
+      <c r="J266" s="17">
+        <v>46446</v>
+      </c>
+      <c r="K266" s="96" t="s">
+        <v>935</v>
+      </c>
+      <c r="L266" s="96"/>
+      <c r="M266" s="97"/>
+      <c r="N266" s="96"/>
+      <c r="O266" s="6"/>
+      <c r="P266" s="67"/>
+    </row>
+    <row r="267" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B267" s="18" t="s">
+        <v>662</v>
+      </c>
+      <c r="C267" s="18" t="s">
+        <v>663</v>
+      </c>
+      <c r="D267" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="E267" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F267" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="G267" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H267" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="I267" s="17">
+        <v>46082</v>
+      </c>
+      <c r="J267" s="17">
+        <v>47514</v>
+      </c>
+      <c r="K267" s="96" t="s">
+        <v>664</v>
+      </c>
+      <c r="L267" s="96"/>
+      <c r="M267" s="97"/>
+      <c r="N267" s="6"/>
+      <c r="O267" s="6"/>
+      <c r="P267" s="67"/>
+    </row>
+    <row r="268" spans="1:16" ht="92.85" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" spans="1:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F269" s="74"/>
+      <c r="L269" s="72"/>
+      <c r="M269" s="72"/>
+      <c r="N269" s="79"/>
+      <c r="O269" s="80"/>
+    </row>
+    <row r="270" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="F270" s="74"/>
+      <c r="J270" s="66"/>
+    </row>
+    <row r="271" spans="1:16" ht="26.1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="L3:P3"/>
   </mergeCells>
-  <conditionalFormatting sqref="E169">
+  <conditionalFormatting sqref="E180">
     <cfRule type="duplicateValues" dxfId="1" priority="4"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E170">
+  <conditionalFormatting sqref="E181">
     <cfRule type="duplicateValues" dxfId="0" priority="5"/>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="K191" r:id="rId1" xr:uid="{950786DE-2050-4D1F-A1EF-8CBF7940BCF4}"/>
-[...680 lines deleted...]
-    <hyperlink ref="K127" r:id="rId682" xr:uid="{2317EE97-50EE-4E3A-8718-E6287248778D}"/>
+    <hyperlink ref="K11" r:id="rId1" xr:uid="{773C777B-F24F-492F-BD2C-C16319166C5A}"/>
+    <hyperlink ref="K119" r:id="rId2" xr:uid="{B96FCDDB-CCEA-4C1B-990D-7E75A61300B4}"/>
+    <hyperlink ref="K133" r:id="rId3" xr:uid="{AE34CB8B-4A8E-4BCF-9E5B-AB7F2959F335}"/>
+    <hyperlink ref="K248" r:id="rId4" xr:uid="{BD145CF6-3EBD-463C-BC99-7EEE6A4BF5FC}"/>
+    <hyperlink ref="K251" r:id="rId5" xr:uid="{F19ACFC1-C782-410E-9048-6A91A816DB37}"/>
+    <hyperlink ref="K26" r:id="rId6" xr:uid="{768E4FB0-9F83-4EA9-A3B6-55905E2B9A2E}"/>
+    <hyperlink ref="K57" r:id="rId7" xr:uid="{5AD60863-C211-4A93-8D29-BAF4FFB20006}"/>
+    <hyperlink ref="K249" r:id="rId8" xr:uid="{E39922C3-43A9-43AD-9AC1-41E21EF0F6D7}"/>
+    <hyperlink ref="K120" r:id="rId9" xr:uid="{11F1FD88-9AD2-49B5-8B17-39BA68918801}"/>
+    <hyperlink ref="K259" r:id="rId10" xr:uid="{94E161B8-E0A5-4FF8-A489-9E92965EF67B}"/>
+    <hyperlink ref="K14" r:id="rId11" xr:uid="{6F858E59-DF5C-4163-9B1A-A8CBEE1DB4BE}"/>
+    <hyperlink ref="K33" r:id="rId12" xr:uid="{71CA2251-FF5E-4D7A-B335-758F29F0AD36}"/>
+    <hyperlink ref="K22" r:id="rId13" xr:uid="{63519433-EEB8-4DEF-A096-4FD998CF69B9}"/>
+    <hyperlink ref="K127" r:id="rId14" xr:uid="{3DDEAA49-3D72-42D6-9B51-6A33AE46CF2E}"/>
+    <hyperlink ref="K73" r:id="rId15" xr:uid="{C3F75B4E-DC49-4A21-8FEE-FCB0E828A083}"/>
+    <hyperlink ref="K107" r:id="rId16" xr:uid="{F0A8DCAC-5963-421F-9A3C-B2F1A5E1D884}"/>
+    <hyperlink ref="K35" r:id="rId17" xr:uid="{2771F9B2-88F5-42AF-8838-07AFE2268C58}"/>
+    <hyperlink ref="K265" r:id="rId18" xr:uid="{46CF66D5-636E-4C56-85EB-35E85E0EC40B}"/>
+    <hyperlink ref="K169" r:id="rId19" xr:uid="{2AA5EA70-6026-4CCE-94B6-11C2C1CEAEF7}"/>
+    <hyperlink ref="K181" r:id="rId20" xr:uid="{77D97B72-930D-48A8-8FDE-ECD8825F2B76}"/>
+    <hyperlink ref="K63" r:id="rId21" xr:uid="{56F89ED4-708B-4477-8D49-10DBE428F424}"/>
+    <hyperlink ref="K245" r:id="rId22" xr:uid="{E899EA88-34F6-4EB2-AFAC-F01A71EB683F}"/>
+    <hyperlink ref="L63" r:id="rId23" xr:uid="{6A2E16DB-FBCE-48A8-BE13-DFDD3F995922}"/>
+    <hyperlink ref="K147" r:id="rId24" xr:uid="{48F4EF3F-91E1-4F34-BDF0-5101B6EA842A}"/>
+    <hyperlink ref="K155" r:id="rId25" xr:uid="{B027F8F6-5A50-45AA-8149-0B7BD73F4813}"/>
+    <hyperlink ref="K30" r:id="rId26" xr:uid="{2D6F294F-4E90-4152-8869-56E9A7CBDABE}"/>
+    <hyperlink ref="K21" r:id="rId27" xr:uid="{966EBB77-8C00-4D3A-AB07-5F74EC4B4D1D}"/>
+    <hyperlink ref="K49" r:id="rId28" xr:uid="{40C08D87-C88A-4927-99E7-6AF6788491EA}"/>
+    <hyperlink ref="K136" r:id="rId29" xr:uid="{E58A473A-6530-446A-ABF1-2311254B8777}"/>
+    <hyperlink ref="L26" r:id="rId30" xr:uid="{4D0E6B64-72B8-4482-82F2-B552BDF59335}"/>
+    <hyperlink ref="K109" r:id="rId31" xr:uid="{80EB0C32-83D4-4074-B68D-A1C4DB344140}"/>
+    <hyperlink ref="K144" r:id="rId32" xr:uid="{FE5061AE-098B-474E-A814-16EDCA55A70E}"/>
+    <hyperlink ref="K172" r:id="rId33" xr:uid="{6FECDFC8-AC0C-47F1-AAB5-F18F1CC735F2}"/>
+    <hyperlink ref="K137" r:id="rId34" xr:uid="{93D32F3C-1663-44DF-B14B-DDDAA68D07E0}"/>
+    <hyperlink ref="K88" r:id="rId35" xr:uid="{4D0C1621-92DA-4A0B-AB63-B9D20C97DE99}"/>
+    <hyperlink ref="K170" r:id="rId36" xr:uid="{D0A22048-07FB-4DE8-A8D9-6A6A25F3D541}"/>
+    <hyperlink ref="L169" r:id="rId37" xr:uid="{2836AD31-DC38-4036-AD97-FA9B6A1C8A59}"/>
+    <hyperlink ref="L265" r:id="rId38" xr:uid="{1619955E-6690-43BF-87DD-8711DAB2FC53}"/>
+    <hyperlink ref="K212" r:id="rId39" xr:uid="{11548419-2890-4291-9B38-055622638669}"/>
+    <hyperlink ref="K190" r:id="rId40" xr:uid="{5D645307-A2B2-4603-9204-053EAAC68A90}"/>
+    <hyperlink ref="K92" r:id="rId41" xr:uid="{7191FB72-3815-4F4D-984D-FF3E727C7EC1}"/>
+    <hyperlink ref="K18" r:id="rId42" xr:uid="{1F004923-5825-4D4C-8399-8E5A23084572}"/>
+    <hyperlink ref="K40" r:id="rId43" xr:uid="{58632A7B-A38B-4B53-9A4A-BAD75A73689F}"/>
+    <hyperlink ref="K25" r:id="rId44" xr:uid="{AD7156D0-FED2-4BD6-AB60-B52463FA5599}"/>
+    <hyperlink ref="K218" r:id="rId45" xr:uid="{3E9B0B67-C03A-485C-8F22-147CF1F912DC}"/>
+    <hyperlink ref="K182" r:id="rId46" xr:uid="{9BCADFD1-D898-4FDD-A4EF-2AE1BD94DC86}"/>
+    <hyperlink ref="K224" r:id="rId47" xr:uid="{D3DA380B-30D8-4416-AA44-5BE880FBEFC9}"/>
+    <hyperlink ref="K225" r:id="rId48" xr:uid="{5E83BF1B-8DD2-4B4C-94B7-A3CACE07708C}"/>
+    <hyperlink ref="K132" r:id="rId49" xr:uid="{859168AC-D5AB-4A09-A4F0-1C12F325A93C}"/>
+    <hyperlink ref="K150" r:id="rId50" xr:uid="{1248F2D2-A0C5-416B-B89E-97A0157A21DC}"/>
+    <hyperlink ref="L133" r:id="rId51" xr:uid="{BBF8D344-CA28-4AF5-A410-433D604AE7F3}"/>
+    <hyperlink ref="L119" r:id="rId52" xr:uid="{18BC67CD-F3FE-4C12-A840-D4E2D255953A}"/>
+    <hyperlink ref="L120" r:id="rId53" xr:uid="{C882970D-CDBA-4087-85DD-5BA294C65FD1}"/>
+    <hyperlink ref="L14" r:id="rId54" xr:uid="{572004D0-5225-416C-89E5-DC9226B2C074}"/>
+    <hyperlink ref="L259" r:id="rId55" xr:uid="{ECBDA7A0-2AFC-4368-ACC1-DC44AEDE4775}"/>
+    <hyperlink ref="L49" r:id="rId56" xr:uid="{D3156440-4DE5-4E29-880D-1E18E6483441}"/>
+    <hyperlink ref="L249" r:id="rId57" xr:uid="{46A61EBF-A2A5-4411-B0D5-1D6F6A15B9E1}"/>
+    <hyperlink ref="L18" r:id="rId58" xr:uid="{B75D3ACF-0822-41FF-A621-4E85D358CC99}"/>
+    <hyperlink ref="L40" r:id="rId59" xr:uid="{D8950540-3848-4D14-9C57-BE4088A2C0CA}"/>
+    <hyperlink ref="L132" r:id="rId60" xr:uid="{ECCA1FD8-F624-4487-9BC2-16C7160E242F}"/>
+    <hyperlink ref="L182" r:id="rId61" xr:uid="{A828032B-5EF4-494F-B9F2-46037E7E161E}"/>
+    <hyperlink ref="L218" r:id="rId62" xr:uid="{67B14D5D-7CF5-48A1-BDC4-BED63DD7A40C}"/>
+    <hyperlink ref="L224" r:id="rId63" xr:uid="{CF301076-CAC9-4B41-BF56-F28F23253B16}"/>
+    <hyperlink ref="L225" r:id="rId64" xr:uid="{E794089B-9125-41A5-B6FA-7C2D66E61F03}"/>
+    <hyperlink ref="L237" r:id="rId65" xr:uid="{E2F9E81C-2DF0-4107-AED3-D2C439C8271D}"/>
+    <hyperlink ref="L57" r:id="rId66" xr:uid="{59956DB6-45B6-4E5B-B6F4-9082BEA9CF5A}"/>
+    <hyperlink ref="L181" r:id="rId67" xr:uid="{663DCA3A-ED99-4452-8BFB-7D1231310987}"/>
+    <hyperlink ref="L92" r:id="rId68" xr:uid="{26EA2005-471D-4B8E-BE0E-6C8A910FC0C4}"/>
+    <hyperlink ref="L150" r:id="rId69" xr:uid="{F7071007-EFA4-40F7-AB81-7D2F22F25D38}"/>
+    <hyperlink ref="L190" r:id="rId70" xr:uid="{14E0634B-BB25-405C-B259-55156AFD5FA9}"/>
+    <hyperlink ref="K99" r:id="rId71" xr:uid="{B49B284D-D039-4227-8DFC-3CEBCB672997}"/>
+    <hyperlink ref="K151" r:id="rId72" xr:uid="{83052DBE-FA54-4E59-B65D-D35F27D659C7}"/>
+    <hyperlink ref="L248" r:id="rId73" xr:uid="{048BB794-712E-4D9A-B174-B63557FA4FE7}"/>
+    <hyperlink ref="L251" r:id="rId74" xr:uid="{48E198AD-979D-4AF3-A21E-A35DC404A87F}"/>
+    <hyperlink ref="L235" r:id="rId75" xr:uid="{04AD23BC-5BA9-4DDE-84E4-594B2E7C1A8F}"/>
+    <hyperlink ref="L11" r:id="rId76" xr:uid="{AD241A76-7068-41ED-901C-789C76AC4AF9}"/>
+    <hyperlink ref="L33" r:id="rId77" xr:uid="{4F173431-44BD-4702-BBF6-6BC8F0C9ACC6}"/>
+    <hyperlink ref="L22" r:id="rId78" xr:uid="{39014379-C92B-492A-847C-E2F34EF5AE16}"/>
+    <hyperlink ref="L35" r:id="rId79" xr:uid="{BD3546BE-6DFD-4077-8804-5518A571BEB0}"/>
+    <hyperlink ref="L73" r:id="rId80" xr:uid="{3589D58A-D8F4-486E-8372-8F3DB04195CE}"/>
+    <hyperlink ref="L127" r:id="rId81" xr:uid="{09723AA4-A5F3-4710-B985-D8FE8ABBAEBC}"/>
+    <hyperlink ref="L212" r:id="rId82" xr:uid="{0F7D6859-0682-43F7-9E9E-1CC85A910996}"/>
+    <hyperlink ref="L107" r:id="rId83" xr:uid="{004B9BB8-E97A-489C-A7EF-8B7D39976F76}"/>
+    <hyperlink ref="K68" r:id="rId84" xr:uid="{2F0AA738-149A-459F-A3CD-53A6541A77B9}"/>
+    <hyperlink ref="K80" r:id="rId85" xr:uid="{0FAF8528-971A-4B1B-8145-7462CB7B82A2}"/>
+    <hyperlink ref="K17" r:id="rId86" xr:uid="{33158307-8516-4346-9DC5-9270276E692C}"/>
+    <hyperlink ref="K196" r:id="rId87" xr:uid="{A55016C7-1624-432A-AEED-64C1889AA1E4}"/>
+    <hyperlink ref="M63" r:id="rId88" xr:uid="{679388C2-23F6-44BB-8F32-108E65EFD358}"/>
+    <hyperlink ref="L170" r:id="rId89" xr:uid="{C7B6445E-F836-4C4D-990C-F6B508D05CE4}"/>
+    <hyperlink ref="L88" r:id="rId90" xr:uid="{B978893F-0508-4B16-889E-124F89DD4468}"/>
+    <hyperlink ref="K250" r:id="rId91" xr:uid="{72BF254E-3EA7-4A0F-9357-8BD92DBD84F3}"/>
+    <hyperlink ref="K12" r:id="rId92" xr:uid="{0FCDDE8A-C408-44F0-AF16-767F42DBC000}"/>
+    <hyperlink ref="K105" r:id="rId93" xr:uid="{F3D8D51E-B88C-4268-B91F-FB9C5FEF709E}"/>
+    <hyperlink ref="K82" r:id="rId94" xr:uid="{F4729BBC-DA7A-4E1B-817C-604C591AD551}"/>
+    <hyperlink ref="M26" r:id="rId95" xr:uid="{63566EF0-2F21-4013-ABF8-C907AA75C521}"/>
+    <hyperlink ref="K89" r:id="rId96" xr:uid="{8A1322EF-5837-4B1D-AE46-8EC2AC9DF382}"/>
+    <hyperlink ref="L99" r:id="rId97" xr:uid="{06A5C91F-4F5F-499D-9302-F9899A392E3E}"/>
+    <hyperlink ref="L109" r:id="rId98" xr:uid="{D9A40406-F2D1-4EF0-BEB8-F9D3426BEF75}"/>
+    <hyperlink ref="L21" r:id="rId99" xr:uid="{6CAF74E0-EEB2-4B07-AC9D-98D54BDC92DD}"/>
+    <hyperlink ref="L151" r:id="rId100" xr:uid="{55597057-6811-4923-B6AF-DDC05DB7CA4F}"/>
+    <hyperlink ref="L245" r:id="rId101" xr:uid="{726A1017-BABB-4265-A983-52CD669F7DAD}"/>
+    <hyperlink ref="M57" r:id="rId102" xr:uid="{E9BBCB8B-C67B-46E2-836A-84079CE255B4}"/>
+    <hyperlink ref="L68" r:id="rId103" xr:uid="{89BC3E57-A1BF-4CF5-9892-DA78BE58514C}"/>
+    <hyperlink ref="M120" r:id="rId104" xr:uid="{937DB2B9-3ABA-4626-A575-606263B9932F}"/>
+    <hyperlink ref="M181" r:id="rId105" xr:uid="{845576C6-8232-490C-8022-48D0581D4616}"/>
+    <hyperlink ref="M119" r:id="rId106" xr:uid="{075F0A55-9A9C-4A05-8DD5-7AF11E558DA4}"/>
+    <hyperlink ref="M133" r:id="rId107" xr:uid="{BE145E60-6294-4E0F-9644-26AC2EE4A7EC}"/>
+    <hyperlink ref="L137" r:id="rId108" xr:uid="{D847F94E-2FB1-42DD-8763-D5D7C03B5C4D}"/>
+    <hyperlink ref="M235" r:id="rId109" xr:uid="{2EA8F23B-E68E-4E1A-898D-B6F413A9AAAE}"/>
+    <hyperlink ref="M248" r:id="rId110" xr:uid="{AF094BA3-BB29-444A-ACC8-DFB15B9E2447}"/>
+    <hyperlink ref="M251" r:id="rId111" xr:uid="{FE90BC26-3C06-429E-956D-E95238DD7748}"/>
+    <hyperlink ref="M249" r:id="rId112" xr:uid="{3A0DD061-E946-4D83-9D4A-717225DBFCAF}"/>
+    <hyperlink ref="M49" r:id="rId113" xr:uid="{A2F81CD1-87F6-47C4-BC77-85BA06EDF48E}"/>
+    <hyperlink ref="M259" r:id="rId114" xr:uid="{B2F045D9-601A-4DF0-8ACD-6133CDBFFB4F}"/>
+    <hyperlink ref="M14" r:id="rId115" xr:uid="{F588C19F-8B2C-489D-BC18-FFBC9323F0DB}"/>
+    <hyperlink ref="M88" r:id="rId116" xr:uid="{E0616A7C-C41D-4CA0-B46C-931A2A292905}"/>
+    <hyperlink ref="M92" r:id="rId117" xr:uid="{17DF3B86-90FD-40EA-B5AF-62F1FB93A772}"/>
+    <hyperlink ref="L147" r:id="rId118" xr:uid="{8E0821D8-42A3-41A0-AAEA-42542CF5CB53}"/>
+    <hyperlink ref="M150" r:id="rId119" xr:uid="{9C3A69AC-02F1-49CB-9629-85503517510E}"/>
+    <hyperlink ref="M190" r:id="rId120" xr:uid="{F61ECA80-5651-4EE8-89FF-DB95E93799D9}"/>
+    <hyperlink ref="M265" r:id="rId121" xr:uid="{E2ADF801-4B87-499C-BD55-3FB74BC5740C}"/>
+    <hyperlink ref="M11" r:id="rId122" xr:uid="{67CFC26C-16E3-4DBB-A30F-68E865F5865E}"/>
+    <hyperlink ref="M22" r:id="rId123" xr:uid="{78CD3A0B-2366-49B2-8977-AC7AFE33A525}"/>
+    <hyperlink ref="L30" r:id="rId124" xr:uid="{D02864C7-45B0-4B6E-AE79-4A56AAF113A0}"/>
+    <hyperlink ref="M33" r:id="rId125" xr:uid="{80E3A730-542E-4117-B5A9-302E776DB043}"/>
+    <hyperlink ref="M35" r:id="rId126" xr:uid="{32E182D9-BB57-4890-B373-BC2B6E83E4A7}"/>
+    <hyperlink ref="M73" r:id="rId127" xr:uid="{5C7600CE-9B7C-4D32-9AF9-38BE8EFCDCD9}"/>
+    <hyperlink ref="M107" r:id="rId128" xr:uid="{EB4B2884-BB44-469D-A996-A6C778D43EC1}"/>
+    <hyperlink ref="M127" r:id="rId129" xr:uid="{08335B64-C233-484F-8199-0D53CC14597A}"/>
+    <hyperlink ref="L136" r:id="rId130" xr:uid="{D4EF2A6C-C9B2-43E9-ACE2-2E7D9944F9BD}"/>
+    <hyperlink ref="L144" r:id="rId131" xr:uid="{7A8F10D1-2144-4839-A894-BAF8B835EE90}"/>
+    <hyperlink ref="L155" r:id="rId132" xr:uid="{81D07C35-F0E5-4EAD-A9A6-1A9C7D9B140C}"/>
+    <hyperlink ref="L172" r:id="rId133" xr:uid="{5EC741B1-F675-4384-A437-8E6EE688C0B1}"/>
+    <hyperlink ref="M212" r:id="rId134" xr:uid="{3548DBE6-D7A8-4E3A-B795-ED432BAF70BC}"/>
+    <hyperlink ref="K174" r:id="rId135" xr:uid="{71581232-3C0D-461C-BF4D-466C785B5390}"/>
+    <hyperlink ref="M169" r:id="rId136" xr:uid="{BA9E255F-AA05-47C7-A29D-2FCC71E4D018}"/>
+    <hyperlink ref="K179" r:id="rId137" xr:uid="{4045E86D-C9C1-407D-9BE1-9D64B13E4B1D}"/>
+    <hyperlink ref="K258" r:id="rId138" xr:uid="{5E679364-4916-4E21-91EA-DADEA5E1129E}"/>
+    <hyperlink ref="K77" r:id="rId139" xr:uid="{DEA4F630-264F-432A-86B3-C3A10A49A665}"/>
+    <hyperlink ref="K60" r:id="rId140" xr:uid="{6A5A1558-F417-4043-878E-482A6161BE45}"/>
+    <hyperlink ref="K85" r:id="rId141" xr:uid="{46C09E49-7284-4985-8B0F-66CF61AFC5D1}"/>
+    <hyperlink ref="K223" r:id="rId142" xr:uid="{F3DA642C-3D03-4A6E-A1E2-446B194DA499}"/>
+    <hyperlink ref="K215" r:id="rId143" xr:uid="{2D4D4F05-DC26-48EF-8BB9-F58A1C06C01D}"/>
+    <hyperlink ref="K61" r:id="rId144" xr:uid="{DFEAD889-41C7-444A-AE55-64E58F62B435}"/>
+    <hyperlink ref="M18" r:id="rId145" xr:uid="{32FCDEA9-4CEC-428F-B261-48BA6E4A65C8}"/>
+    <hyperlink ref="L25" r:id="rId146" xr:uid="{07A1AED8-2B8B-40BA-A2B4-5D08B5FEF61E}"/>
+    <hyperlink ref="M40" r:id="rId147" xr:uid="{9DA780C2-D8DA-4E52-8565-A6DAD45EBAC4}"/>
+    <hyperlink ref="M132" r:id="rId148" xr:uid="{64BDAFFC-A9B6-49A3-AAF9-97D536FF1C95}"/>
+    <hyperlink ref="M182" r:id="rId149" xr:uid="{499F95AB-EE97-474F-ACF8-912558B37E6D}"/>
+    <hyperlink ref="M218" r:id="rId150" xr:uid="{B15091FC-8A0D-4D29-A96C-10B4FAB951FC}"/>
+    <hyperlink ref="M224" r:id="rId151" xr:uid="{25AB127B-66D3-4AB6-B9A7-A043A35448AE}"/>
+    <hyperlink ref="M225" r:id="rId152" xr:uid="{952CC71E-059D-408C-85D2-4CF8FF888D48}"/>
+    <hyperlink ref="M237" r:id="rId153" xr:uid="{3ECCB7A7-35DB-46FF-8FAF-0665B3C7E85D}"/>
+    <hyperlink ref="K209" r:id="rId154" xr:uid="{12231735-FF8D-4767-BF35-20166F7B0972}"/>
+    <hyperlink ref="K168" r:id="rId155" xr:uid="{DDDEDFAE-53A1-45E9-AF27-9E3D2CA319AB}"/>
+    <hyperlink ref="K193" r:id="rId156" xr:uid="{7B4DA7E5-F35B-4893-8912-A169703ECDC4}"/>
+    <hyperlink ref="N249" r:id="rId157" xr:uid="{3028F21B-7975-443D-989A-1D802584F8F6}"/>
+    <hyperlink ref="K7" r:id="rId158" xr:uid="{81D726A1-B7B8-42E2-A93E-BC0398618088}"/>
+    <hyperlink ref="K134" r:id="rId159" xr:uid="{4CC1540A-4DAE-49BC-A26A-54DF32CE0F46}"/>
+    <hyperlink ref="K161" r:id="rId160" xr:uid="{A9C99016-AA2A-45B3-892B-1D6887E851D2}"/>
+    <hyperlink ref="K191" r:id="rId161" xr:uid="{77972CF2-2D3E-4031-AE58-A77F34412921}"/>
+    <hyperlink ref="K110" r:id="rId162" xr:uid="{F90959DF-1265-46A2-B8F2-46E1AB298AD6}"/>
+    <hyperlink ref="K217" r:id="rId163" xr:uid="{48B135ED-E8D7-4E34-8EBD-60BD4215FC77}"/>
+    <hyperlink ref="N26" r:id="rId164" xr:uid="{2C8D06C4-1325-4293-9163-2AE1A7ECD06C}"/>
+    <hyperlink ref="L82" r:id="rId165" xr:uid="{DD99F78C-5A12-4316-A65C-770A36BB54DA}"/>
+    <hyperlink ref="L89" r:id="rId166" xr:uid="{120CC871-B567-4299-881B-A2E9057528E7}"/>
+    <hyperlink ref="M99" r:id="rId167" xr:uid="{ACE7A2D7-79CA-42D3-A9AB-1E5DFB7BC7E1}"/>
+    <hyperlink ref="M109" r:id="rId168" xr:uid="{57680261-9B70-4E93-B47E-EE97DAFC7896}"/>
+    <hyperlink ref="L179" r:id="rId169" xr:uid="{D2529AC5-D2C5-479D-B017-EC6A9F7E7E0D}"/>
+    <hyperlink ref="N63" r:id="rId170" xr:uid="{44305D37-7DB5-4CA3-8375-8BB8B52CEE98}"/>
+    <hyperlink ref="N169" r:id="rId171" xr:uid="{E179CCD4-1C05-4A8E-A2A4-1DD240F59692}"/>
+    <hyperlink ref="N265" r:id="rId172" xr:uid="{27FBB9E3-8ECD-4C2C-9B70-E95A05CFE756}"/>
+    <hyperlink ref="N88" r:id="rId173" xr:uid="{64207B5F-5F15-427F-A979-3C7CC2711A14}"/>
+    <hyperlink ref="N92" r:id="rId174" xr:uid="{E4EE4DFC-CD04-4A3F-9269-ECB9E73766A5}"/>
+    <hyperlink ref="M147" r:id="rId175" xr:uid="{4513917E-5C38-48A3-A7A8-C6570C7871A8}"/>
+    <hyperlink ref="N150" r:id="rId176" xr:uid="{2DAB2E52-D657-4C67-A384-38D68CCAFEF4}"/>
+    <hyperlink ref="N190" r:id="rId177" xr:uid="{87F71F42-DA6E-47C3-901C-8318965DE8CD}"/>
+    <hyperlink ref="K5" r:id="rId178" xr:uid="{D90220FE-2559-4973-A735-412F4FC682CB}"/>
+    <hyperlink ref="K229" r:id="rId179" xr:uid="{64050C33-CF8A-4E7F-8BBC-A190D12F44C7}"/>
+    <hyperlink ref="L12" r:id="rId180" xr:uid="{43BC17E4-14A0-4C17-B421-61E27355DDA9}"/>
+    <hyperlink ref="M21" r:id="rId181" xr:uid="{96B88EEC-E2A9-4D5A-BE1F-C1EC2FC31315}"/>
+    <hyperlink ref="N57" r:id="rId182" xr:uid="{A69911D8-AC06-4904-9A7B-1988FB98BBB7}"/>
+    <hyperlink ref="L60" r:id="rId183" xr:uid="{B3D24860-13BD-4E7D-A03C-8E1BAE4A29A7}"/>
+    <hyperlink ref="M68" r:id="rId184" xr:uid="{C4091215-A5DF-4C57-9662-29B3B4E170D5}"/>
+    <hyperlink ref="L77" r:id="rId185" xr:uid="{4E68CA84-C570-4946-8CA6-1205BF95EDAC}"/>
+    <hyperlink ref="L85" r:id="rId186" xr:uid="{B1181E8F-2493-49AE-840E-242F6FFFBC7D}"/>
+    <hyperlink ref="L105" r:id="rId187" xr:uid="{755D43CD-8904-4DAD-9CDB-38F0C13FE552}"/>
+    <hyperlink ref="N120" r:id="rId188" xr:uid="{0B1351D2-2953-4570-A39E-F4508BAEB93C}"/>
+    <hyperlink ref="M151" r:id="rId189" xr:uid="{5F14ADBB-10C3-4797-9270-B88723362B35}"/>
+    <hyperlink ref="N181" r:id="rId190" xr:uid="{9FC4B237-7A56-4BBB-80A9-362C4C473E8A}"/>
+    <hyperlink ref="L223" r:id="rId191" xr:uid="{87168D3E-86DD-4C99-8179-B45C0C32FFC6}"/>
+    <hyperlink ref="K237" r:id="rId192" xr:uid="{D715075A-1949-49A0-91A0-4DC25F4C2A8B}"/>
+    <hyperlink ref="K235" r:id="rId193" xr:uid="{50C2B1E8-2FC4-4AAF-9E72-EDC2E9052787}"/>
+    <hyperlink ref="M245" r:id="rId194" xr:uid="{332C0E22-1BE8-45C5-9987-0269F6955BDE}"/>
+    <hyperlink ref="L250" r:id="rId195" xr:uid="{90576BA6-11BC-43FF-B1AE-5046CB8AB309}"/>
+    <hyperlink ref="M170" r:id="rId196" xr:uid="{2D580380-6885-4D96-9742-866E98A3610C}"/>
+    <hyperlink ref="K204" r:id="rId197" xr:uid="{7BC19BE0-87EA-4FAE-AFA7-EC947C76BD4A}"/>
+    <hyperlink ref="L258" r:id="rId198" xr:uid="{48A98DC5-B93E-4707-94F1-B78BD9E502F2}"/>
+    <hyperlink ref="N259" r:id="rId199" xr:uid="{1A8DB7D3-CAA3-4F82-BE18-583BAA92B825}"/>
+    <hyperlink ref="N119" r:id="rId200" xr:uid="{43FD2E42-63EB-4FDE-B897-1A30579C00ED}"/>
+    <hyperlink ref="N133" r:id="rId201" xr:uid="{32E974D5-FCD0-426D-B530-C97F4669D265}"/>
+    <hyperlink ref="M137" r:id="rId202" xr:uid="{6D400CF3-6D85-4EA4-8698-C07779DC10C5}"/>
+    <hyperlink ref="L229" r:id="rId203" xr:uid="{E4F4D692-FD65-447F-98A5-90667AE061F6}"/>
+    <hyperlink ref="L204" r:id="rId204" xr:uid="{DACA1431-EE40-4657-B339-AF3988EACF28}"/>
+    <hyperlink ref="N14" r:id="rId205" xr:uid="{9B23E16C-9BCF-4D7E-AD59-74BF0ABBDA2F}"/>
+    <hyperlink ref="L5" r:id="rId206" xr:uid="{7E243234-761A-4CE2-B64F-7DF714FD6C95}"/>
+    <hyperlink ref="N11" r:id="rId207" xr:uid="{B1E77A3E-0D6A-4ED0-9922-FC2BEA7D9053}"/>
+    <hyperlink ref="N22" r:id="rId208" xr:uid="{CB668E34-A268-4C68-95C8-1D08B6BC541D}"/>
+    <hyperlink ref="M30" r:id="rId209" xr:uid="{67D2519A-4919-4D5C-8760-4584A75B9FD6}"/>
+    <hyperlink ref="N33" r:id="rId210" xr:uid="{5324C6D7-F812-4817-9FAE-A03881D01526}"/>
+    <hyperlink ref="N35" r:id="rId211" xr:uid="{6CAF3479-714C-4640-855E-44298063BDE1}"/>
+    <hyperlink ref="N73" r:id="rId212" xr:uid="{562365D0-9475-4C1E-BBDE-936DF0DB4274}"/>
+    <hyperlink ref="N107" r:id="rId213" xr:uid="{C502508F-6442-4B02-985F-701FBE923C13}"/>
+    <hyperlink ref="N127" r:id="rId214" xr:uid="{F6C42B15-AC17-4836-A80E-97C5C6FB040C}"/>
+    <hyperlink ref="M136" r:id="rId215" xr:uid="{4AE933FD-D190-4E73-838A-7BF6AE9D4C64}"/>
+    <hyperlink ref="M144" r:id="rId216" xr:uid="{137B1C6E-E809-4E78-90DC-632B91C0579D}"/>
+    <hyperlink ref="M155" r:id="rId217" xr:uid="{CCB8C138-0277-460A-8522-0F0084970F17}"/>
+    <hyperlink ref="M172" r:id="rId218" xr:uid="{E021180D-BBDE-4B48-8D11-3C3255B77F70}"/>
+    <hyperlink ref="L174" r:id="rId219" xr:uid="{1105E032-F34A-4E43-AEA0-AC54EFF66E76}"/>
+    <hyperlink ref="N212" r:id="rId220" xr:uid="{4691ED55-EB70-4C33-AF56-E8E7A69BC3ED}"/>
+    <hyperlink ref="L17" r:id="rId221" xr:uid="{FD09C711-E91B-4A3A-8BB8-20938EA8B5D6}"/>
+    <hyperlink ref="L80" r:id="rId222" xr:uid="{AE36C32F-252B-4590-B1A5-C58BADDB528D}"/>
+    <hyperlink ref="N248" r:id="rId223" xr:uid="{932F7BDC-BEE9-42F9-AB9E-11DF6AEB50A1}"/>
+    <hyperlink ref="N251" r:id="rId224" xr:uid="{7B7FD6A6-DB49-407F-BB84-6A6F01ACE4AA}"/>
+    <hyperlink ref="N235" r:id="rId225" xr:uid="{6E558E7C-6F4D-414A-97F8-6F4F4F0EB9EC}"/>
+    <hyperlink ref="K31" r:id="rId226" xr:uid="{9FED9837-B22A-4598-AE17-CB7A4031091E}"/>
+    <hyperlink ref="K37" r:id="rId227" xr:uid="{5DD6B855-287D-49C2-8FB7-091CDF607A12}"/>
+    <hyperlink ref="K54" r:id="rId228" xr:uid="{F44D66C9-6FAF-462F-AE4F-B39ED07E5352}"/>
+    <hyperlink ref="K90" r:id="rId229" xr:uid="{F936E260-5A2D-4682-8A79-61BB9E9E02B4}"/>
+    <hyperlink ref="K183" r:id="rId230" xr:uid="{C45284F6-7969-4654-9F69-8F63A7AC05E6}"/>
+    <hyperlink ref="K189" r:id="rId231" xr:uid="{D09E03A5-BE50-42C0-AF2B-17DA9F941C25}"/>
+    <hyperlink ref="K230" r:id="rId232" xr:uid="{0A646FEE-F9D3-4DF0-81D5-A84FD157DE97}"/>
+    <hyperlink ref="N18" r:id="rId233" xr:uid="{B7EB6745-A4D3-4537-BEB3-464EA8F39705}"/>
+    <hyperlink ref="M25" r:id="rId234" xr:uid="{42520768-937F-4DAD-90DA-921D31676D67}"/>
+    <hyperlink ref="N40" r:id="rId235" xr:uid="{CA3F9DDA-968E-4F2A-A850-BD7BD320F321}"/>
+    <hyperlink ref="L61" r:id="rId236" xr:uid="{39E07AB0-42C2-4F0E-86AC-42DC3D45D0CA}"/>
+    <hyperlink ref="N132" r:id="rId237" xr:uid="{77C2F322-3BDF-4165-83B2-E9C844FD4A64}"/>
+    <hyperlink ref="N182" r:id="rId238" xr:uid="{96E069BE-BBBF-4F31-8615-8543EA37AB98}"/>
+    <hyperlink ref="L215" r:id="rId239" xr:uid="{A03FFA37-F68A-4811-AD80-A6752480925E}"/>
+    <hyperlink ref="N218" r:id="rId240" xr:uid="{06185153-25E6-4155-8E22-DB687ABCA3C3}"/>
+    <hyperlink ref="N224" r:id="rId241" xr:uid="{71D1AE4C-8D98-4F38-A45A-8C0805EDC2F6}"/>
+    <hyperlink ref="N225" r:id="rId242" xr:uid="{E14A4BAA-2DE9-4C0D-B908-33CB01ECA3B5}"/>
+    <hyperlink ref="N237" r:id="rId243" xr:uid="{A9C22C3E-9E31-437C-8FFC-BA1CE0D852D1}"/>
+    <hyperlink ref="L168" r:id="rId244" xr:uid="{708BF23A-42A5-4A9C-AAB8-CCBF24700933}"/>
+    <hyperlink ref="L193" r:id="rId245" xr:uid="{0F2B166D-23D9-43E0-A36E-5090C6A08482}"/>
+    <hyperlink ref="L209" r:id="rId246" xr:uid="{EEE4C0DF-A8FA-4CAE-AC24-58F84E4AE385}"/>
+    <hyperlink ref="K102" r:id="rId247" xr:uid="{0D494757-CF4C-42C2-A2A7-44BC4A9BFA8E}"/>
+    <hyperlink ref="K186" r:id="rId248" xr:uid="{1870836E-CE7D-4F9B-812F-89E1E9BFBD56}"/>
+    <hyperlink ref="K241" r:id="rId249" xr:uid="{C194F9F0-0B65-437B-8573-F1E0C5DF359F}"/>
+    <hyperlink ref="K173" r:id="rId250" xr:uid="{07536260-E499-49EB-B17B-BEB038B085CF}"/>
+    <hyperlink ref="K145" r:id="rId251" xr:uid="{F5C022A4-99F9-498B-A5A5-03C27E2B5D6C}"/>
+    <hyperlink ref="K59" r:id="rId252" xr:uid="{63FE70F9-8863-4CC4-802D-F04EA1EE2951}"/>
+    <hyperlink ref="K264" r:id="rId253" xr:uid="{167E8B99-103D-4BD1-877B-7EA1E68B9DDB}"/>
+    <hyperlink ref="K9" r:id="rId254" display="AlbertiPatrizia.pdf" xr:uid="{D7E335E7-FEE2-47CD-B602-632FF8A1F0E3}"/>
+    <hyperlink ref="K19" r:id="rId255" xr:uid="{09C4BC87-C965-4BB5-A7C7-F3B9790D9A92}"/>
+    <hyperlink ref="K20" r:id="rId256" xr:uid="{41EA867A-C0FA-415D-93C5-1869476248B4}"/>
+    <hyperlink ref="K28" r:id="rId257" xr:uid="{41B21957-1043-4511-BD3F-7C70D73B20FA}"/>
+    <hyperlink ref="K41" r:id="rId258" xr:uid="{C7F7240F-03E6-4631-AB08-D39E40D0A6C5}"/>
+    <hyperlink ref="K43" r:id="rId259" xr:uid="{75CA9690-7FB6-4360-924F-52EF74B9C2B8}"/>
+    <hyperlink ref="K44" r:id="rId260" xr:uid="{CA81C368-18EB-4B24-BE17-E3FEBFEDA8C4}"/>
+    <hyperlink ref="K52" r:id="rId261" xr:uid="{6EF7C556-5484-4031-8300-4A8896F4ABCA}"/>
+    <hyperlink ref="K64" r:id="rId262" xr:uid="{ADEED906-6F7C-4483-84A7-9566E6E80A47}"/>
+    <hyperlink ref="K96" r:id="rId263" xr:uid="{D9359F5B-E67F-477F-85B9-BB608A1D6DF3}"/>
+    <hyperlink ref="K97" r:id="rId264" xr:uid="{2E100F29-248E-4696-9469-2157EE82057C}"/>
+    <hyperlink ref="K101" r:id="rId265" xr:uid="{E885D8E8-45FA-411A-94EA-F4F131F2FF69}"/>
+    <hyperlink ref="K160" r:id="rId266" xr:uid="{7D81E0F0-7005-40E1-8BDC-86FD603BC6E8}"/>
+    <hyperlink ref="K166" r:id="rId267" xr:uid="{914242B7-53D4-45E9-AD73-575492DB3CDF}"/>
+    <hyperlink ref="K167" r:id="rId268" xr:uid="{0B608FF9-BFEC-44DF-B2C9-386B782C071F}"/>
+    <hyperlink ref="K232" r:id="rId269" xr:uid="{D74C1A9E-4CD9-4A36-8F51-353A6C28D053}"/>
+    <hyperlink ref="K252" r:id="rId270" xr:uid="{ABE0E84A-3432-4B5E-8AC4-0CE1F177810A}"/>
+    <hyperlink ref="K236" r:id="rId271" xr:uid="{D9F7C656-F8D7-4CE7-B9D1-354F974E65C6}"/>
+    <hyperlink ref="K149" r:id="rId272" xr:uid="{28A9DAFE-BC45-46C8-A0CC-118A4CB16388}"/>
+    <hyperlink ref="K16" r:id="rId273" xr:uid="{CF8787D1-4AD4-473B-85B4-C89A81BE7BBA}"/>
+    <hyperlink ref="K15" r:id="rId274" xr:uid="{C70402A3-C8A5-4391-ABAF-888DA839562F}"/>
+    <hyperlink ref="K46" r:id="rId275" xr:uid="{C166BF3F-24A9-4EF5-B030-FDB504E58253}"/>
+    <hyperlink ref="K47" r:id="rId276" xr:uid="{2C3C435B-8D6C-4FEB-9628-0DE18C739376}"/>
+    <hyperlink ref="K67" r:id="rId277" xr:uid="{EC2F76D1-F78A-4D90-A34C-096101EF7DD8}"/>
+    <hyperlink ref="K87" r:id="rId278" xr:uid="{E57EDD87-C2F3-4CF2-B6D4-5F2743B2B4C3}"/>
+    <hyperlink ref="K113" r:id="rId279" xr:uid="{1E8D9853-7242-43E3-A691-FD600B02F880}"/>
+    <hyperlink ref="K117" r:id="rId280" xr:uid="{A010B613-BF48-454A-8A6E-5F9DCCD512F3}"/>
+    <hyperlink ref="K122" r:id="rId281" xr:uid="{EFBBA992-A902-46B2-9B24-ADAB26D553C7}"/>
+    <hyperlink ref="K154" r:id="rId282" xr:uid="{EFCF6634-97AA-47CC-9673-5773C1A026EB}"/>
+    <hyperlink ref="K165" r:id="rId283" xr:uid="{AD205398-3313-482C-A120-CA4754383EB7}"/>
+    <hyperlink ref="K195" r:id="rId284" xr:uid="{1028222C-21F9-4417-855E-3F37F8C5A814}"/>
+    <hyperlink ref="O200" r:id="rId285" xr:uid="{D368B21C-8A76-4B68-9982-7C07546A80C0}"/>
+    <hyperlink ref="N200" r:id="rId286" xr:uid="{1235C23D-CBCC-4AB0-AD07-B275C829C05C}"/>
+    <hyperlink ref="M200" r:id="rId287" xr:uid="{73E3AAC8-06A1-4496-A67E-A1CF34889973}"/>
+    <hyperlink ref="L200" r:id="rId288" xr:uid="{228DF56A-C6D0-4B13-8E6A-C7B2118188BF}"/>
+    <hyperlink ref="K200" r:id="rId289" xr:uid="{D07EED38-C620-406F-B9A2-C50B08613D50}"/>
+    <hyperlink ref="K199" r:id="rId290" display="PaparellaFrancesco.pdf" xr:uid="{15537893-A9FA-4EE6-A752-22B2FDC10E2F}"/>
+    <hyperlink ref="K213" r:id="rId291" xr:uid="{8C258163-19BD-42FE-B28D-B0739855C772}"/>
+    <hyperlink ref="K222" r:id="rId292" xr:uid="{2CD59B49-1FA9-494C-AADD-0A718652B1DF}"/>
+    <hyperlink ref="K234" r:id="rId293" xr:uid="{D14E56B6-5F2E-4CAB-A248-7AFF1A6E811A}"/>
+    <hyperlink ref="K240" r:id="rId294" xr:uid="{9401E7AE-9687-4E1B-83F1-A7657E4A3FCE}"/>
+    <hyperlink ref="K242" r:id="rId295" xr:uid="{73C30C38-F4BC-4DD5-81DB-11FE0E1DF01D}"/>
+    <hyperlink ref="K247" r:id="rId296" xr:uid="{8195BF28-A25D-482A-88B5-7CF6D389FE65}"/>
+    <hyperlink ref="K255" r:id="rId297" xr:uid="{F776D873-F560-4F24-A001-B10C8D980E66}"/>
+    <hyperlink ref="K257" r:id="rId298" xr:uid="{19103DD8-8F4D-415A-8894-5D1FC5AEC9C2}"/>
+    <hyperlink ref="K263" r:id="rId299" xr:uid="{813C37B3-6077-46AB-8F69-AA1981EE0DF2}"/>
+    <hyperlink ref="K81" r:id="rId300" xr:uid="{CA4056E8-649B-4059-9180-8E784B722812}"/>
+    <hyperlink ref="K254" r:id="rId301" xr:uid="{C1865B17-6FE4-4804-AFEC-ACD483C87BC3}"/>
+    <hyperlink ref="K143" r:id="rId302" xr:uid="{8BF6D332-D83C-40C4-A4F4-D7456D5B431F}"/>
+    <hyperlink ref="K130" r:id="rId303" xr:uid="{4A83D8BC-146A-443E-B896-6B12FF263804}"/>
+    <hyperlink ref="K177" r:id="rId304" xr:uid="{51A4C4A7-F321-4C99-B874-A4CB5BB0DBD7}"/>
+    <hyperlink ref="K198" r:id="rId305" xr:uid="{64664FCA-5249-4A2B-8A8C-CB7E35EC6983}"/>
+    <hyperlink ref="K116" r:id="rId306" xr:uid="{9E046C62-AC0E-4528-971F-8397E651DE94}"/>
+    <hyperlink ref="K36" r:id="rId307" xr:uid="{E919FFA9-2237-4074-A37F-CA68D318E677}"/>
+    <hyperlink ref="K202" r:id="rId308" xr:uid="{7C56C62E-A7E2-42D7-B9CA-4323E8205F55}"/>
+    <hyperlink ref="K244" r:id="rId309" xr:uid="{83A1265D-7E97-48EA-9579-386DD8B19544}"/>
+    <hyperlink ref="K153" r:id="rId310" xr:uid="{FC69E8BA-C6C0-4A28-B072-AAC0633A50D9}"/>
+    <hyperlink ref="K32" r:id="rId311" xr:uid="{BEDF6434-030B-43AA-980C-5270C28DCEFA}"/>
+    <hyperlink ref="K266" r:id="rId312" xr:uid="{68B983D9-8355-47A8-AFD3-7DBCD9B0BD06}"/>
+    <hyperlink ref="K158" r:id="rId313" xr:uid="{299740B9-4B38-493F-8B74-6FA77077376E}"/>
+    <hyperlink ref="K115" r:id="rId314" xr:uid="{6977C135-94EC-4ACA-86A1-A0B3B0BDE5F3}"/>
+    <hyperlink ref="K243" r:id="rId315" xr:uid="{D6B291B0-308E-43AE-A259-08F8A829F0FE}"/>
+    <hyperlink ref="K205" r:id="rId316" xr:uid="{539CD26C-2E02-4B0A-A73C-386C7AFF03E3}"/>
+    <hyperlink ref="K159" r:id="rId317" xr:uid="{9C6CFB21-1C0C-497C-A796-46E99859B368}"/>
+    <hyperlink ref="K164" r:id="rId318" xr:uid="{C0290B30-2AE0-4AFF-9A2A-93BEA643B883}"/>
+    <hyperlink ref="K62" r:id="rId319" xr:uid="{5198E008-7EA0-4F58-9C2B-2370A498848B}"/>
+    <hyperlink ref="K201" r:id="rId320" xr:uid="{2738C2E3-4FCC-4E31-8EA2-DDCBD697710B}"/>
+    <hyperlink ref="K267" r:id="rId321" xr:uid="{A7F74AB9-41C0-4B92-92A3-CC2289D5A375}"/>
+    <hyperlink ref="K261" r:id="rId322" xr:uid="{AE53239B-DD10-4D8C-B5A5-5EA1368A766D}"/>
+    <hyperlink ref="K260" r:id="rId323" xr:uid="{6E086D0F-5BB1-412D-8025-F9373C1364BA}"/>
+    <hyperlink ref="K6" r:id="rId324" xr:uid="{0059A964-783B-4BBC-9F0B-43CBCAC6420D}"/>
+    <hyperlink ref="K56" r:id="rId325" xr:uid="{4FEEF4EA-7054-4269-9B45-3310174F59BC}"/>
+    <hyperlink ref="K79" r:id="rId326" xr:uid="{3012AD6F-CC84-490C-805F-F9BEC0DFC451}"/>
+    <hyperlink ref="K108" r:id="rId327" xr:uid="{B0B8CCC4-0A2B-48B8-AF2C-7EED357D95DB}"/>
+    <hyperlink ref="K207" r:id="rId328" xr:uid="{E28C26D0-AADF-4D5D-A55B-6A6E010E7983}"/>
+    <hyperlink ref="K239" r:id="rId329" xr:uid="{911B3282-277D-4AFB-A299-05F4FD9C48B4}"/>
+    <hyperlink ref="K148" r:id="rId330" xr:uid="{B5A582D2-671A-4D39-A36A-5BB7FB4BFBD3}"/>
+    <hyperlink ref="K203" r:id="rId331" xr:uid="{C58A6E3C-32F6-4EA9-B545-FED9EE1292CC}"/>
+    <hyperlink ref="K51" r:id="rId332" xr:uid="{DD07D968-D192-4033-8778-E8F3586C0B49}"/>
+    <hyperlink ref="K86" r:id="rId333" xr:uid="{C867B397-3F7B-495C-AECA-02171580807D}"/>
+    <hyperlink ref="K123" r:id="rId334" xr:uid="{AD73575C-2511-4A6F-B7FE-116BA1647F03}"/>
+    <hyperlink ref="K146" r:id="rId335" xr:uid="{81A89D62-2ADC-4287-917A-C7C835CFB464}"/>
+    <hyperlink ref="K171" r:id="rId336" xr:uid="{F92BB3D2-8F0F-4358-A97A-0186B23655B7}"/>
+    <hyperlink ref="K184" r:id="rId337" xr:uid="{8B77C336-A2DB-4B5C-950D-43DB110F3009}"/>
+    <hyperlink ref="K178" r:id="rId338" xr:uid="{CA4A5EA4-7460-4B74-B88B-200F4D31C82F}"/>
+    <hyperlink ref="K106" r:id="rId339" xr:uid="{E01E7070-FB99-4D76-9E83-A1393E4D40F4}"/>
+    <hyperlink ref="K238" r:id="rId340" display="Servello_dichiarazione_2026" xr:uid="{7E5220C4-350C-4C64-B44D-5776F58A236C}"/>
+    <hyperlink ref="K38" r:id="rId341" xr:uid="{B88DB396-CE50-4BE5-B578-7C9F761EBDDF}"/>
+    <hyperlink ref="K126" r:id="rId342" xr:uid="{AC250430-B7F8-435B-839E-E747BEC8EA71}"/>
+    <hyperlink ref="K156" r:id="rId343" xr:uid="{534026DA-25C2-4AC5-9EAA-8E2D66FE4537}"/>
+    <hyperlink ref="K214" r:id="rId344" xr:uid="{8C6863D1-7B23-4515-BE3B-EEA87540E9F4}"/>
+    <hyperlink ref="K50" r:id="rId345" xr:uid="{5621E0DD-C0E3-479B-BF3D-58DB1795F621}"/>
+    <hyperlink ref="K197" r:id="rId346" xr:uid="{C37681B3-5E9A-4B51-B1C0-ADD568FA0E5C}"/>
+    <hyperlink ref="K163" r:id="rId347" xr:uid="{41D0DF39-A9E3-4DDB-A53D-C7CCC838A1B7}"/>
+    <hyperlink ref="K70" r:id="rId348" xr:uid="{EEB58870-3846-4DE5-908E-548DBB8412CB}"/>
+    <hyperlink ref="K72" r:id="rId349" xr:uid="{62A2BF20-B9E5-4129-9230-D84F8529C2A0}"/>
+    <hyperlink ref="K192" r:id="rId350" xr:uid="{B7E96386-5461-4A99-B776-F7BAE5752EFE}"/>
+    <hyperlink ref="K210" r:id="rId351" xr:uid="{583D045F-B2A4-439E-A5B7-B24EE7524981}"/>
+    <hyperlink ref="K152" r:id="rId352" xr:uid="{C3D9AD13-745B-455E-BA67-8CD05C28C1F2}"/>
+    <hyperlink ref="K138" r:id="rId353" xr:uid="{F4485B38-D97C-4135-B569-D82DCE00E673}"/>
+    <hyperlink ref="K211" r:id="rId354" xr:uid="{95FF83B0-232B-4567-8EDE-4BC16076D240}"/>
+    <hyperlink ref="K91" r:id="rId355" xr:uid="{9E73F5D1-B516-4111-AFFB-89FB0EE8E778}"/>
+    <hyperlink ref="O249" r:id="rId356" xr:uid="{AA7A997D-47EF-4414-A37F-5D539E608C17}"/>
+    <hyperlink ref="K10" r:id="rId357" xr:uid="{FC431ED3-7FD8-4B09-B00B-4DB7C8A42319}"/>
+    <hyperlink ref="K23" r:id="rId358" xr:uid="{049F7ED2-DF0A-4E57-96E4-30C4C18B9F52}"/>
+    <hyperlink ref="K27" r:id="rId359" xr:uid="{BE32284A-FE2E-4406-B9FF-533B42DC6DA1}"/>
+    <hyperlink ref="K29" r:id="rId360" xr:uid="{D93E9637-4BBF-4F78-88AA-CBA4123CBDE2}"/>
+    <hyperlink ref="K34" r:id="rId361" xr:uid="{86B83C6B-C17B-4E05-9946-FE7C6A8357B7}"/>
+    <hyperlink ref="K48" r:id="rId362" xr:uid="{E6E06655-4D8A-4800-8BCD-7F3AF346120A}"/>
+    <hyperlink ref="K53" r:id="rId363" xr:uid="{C16A97EF-10DC-4A71-90BC-70B19EC3FB0E}"/>
+    <hyperlink ref="K55" r:id="rId364" xr:uid="{8C1C4283-7169-4191-A199-5435D82BC2AB}"/>
+    <hyperlink ref="K66" r:id="rId365" xr:uid="{9C4C8B02-A5EB-40E7-BA6B-11FABCF59FBB}"/>
+    <hyperlink ref="K69" r:id="rId366" xr:uid="{D818717E-BD2C-47C8-B9C1-8A5FEF9E385C}"/>
+    <hyperlink ref="K71" r:id="rId367" xr:uid="{159B8C70-44E2-4CBD-86ED-CAABFC0315B0}"/>
+    <hyperlink ref="K74" r:id="rId368" xr:uid="{6AF1C99F-2364-456F-B083-318AD2150922}"/>
+    <hyperlink ref="K75" r:id="rId369" xr:uid="{3C5FBCE1-0017-441F-8636-2D75D6C8CC49}"/>
+    <hyperlink ref="K76" r:id="rId370" xr:uid="{FCA59919-5164-4568-8BF0-30C5E86F2B88}"/>
+    <hyperlink ref="K83" r:id="rId371" xr:uid="{C01209DA-9FE2-4672-96CA-59BD16443BA4}"/>
+    <hyperlink ref="K84" r:id="rId372" xr:uid="{449C3526-54A2-4F20-A14A-76CE38BD9A08}"/>
+    <hyperlink ref="K93" r:id="rId373" xr:uid="{05BFD316-5999-44A8-B51C-00CC62480B01}"/>
+    <hyperlink ref="K95" r:id="rId374" xr:uid="{713D0D82-E583-481D-929F-260830D6E5A1}"/>
+    <hyperlink ref="K98" r:id="rId375" xr:uid="{4626AAF2-89E2-432A-83D8-8403B3AFE20D}"/>
+    <hyperlink ref="K100" r:id="rId376" xr:uid="{85024D38-85FC-463F-B851-AE53F6646E43}"/>
+    <hyperlink ref="K104" r:id="rId377" xr:uid="{9E709444-123C-4E6A-B70C-BB60C972ED19}"/>
+    <hyperlink ref="K118" r:id="rId378" xr:uid="{78740A30-1E6B-4DC9-ABB8-B21263C326FA}"/>
+    <hyperlink ref="K121" r:id="rId379" xr:uid="{1ACE2648-62FC-4B66-BA65-D4D56BE6021C}"/>
+    <hyperlink ref="K128" r:id="rId380" xr:uid="{CE221041-79EC-4F2B-A1D1-5010842FC861}"/>
+    <hyperlink ref="K129" r:id="rId381" xr:uid="{F7F91EEC-28F2-4B17-9040-B15065CA64AC}"/>
+    <hyperlink ref="K131" r:id="rId382" xr:uid="{226F6595-2003-4835-A44B-7541CF0FBD0C}"/>
+    <hyperlink ref="K135" r:id="rId383" xr:uid="{3B5669C2-8041-4F34-9101-6DF50FD637EA}"/>
+    <hyperlink ref="K141" r:id="rId384" xr:uid="{3FAAC323-A370-4734-AAEA-BC3369C65817}"/>
+    <hyperlink ref="K176" r:id="rId385" xr:uid="{0449389D-53E7-4CDE-8D12-3E601B572D31}"/>
+    <hyperlink ref="K185" r:id="rId386" xr:uid="{5D7DB66C-DEB9-43BC-8771-E13F214AD54D}"/>
+    <hyperlink ref="K187" r:id="rId387" xr:uid="{F93B1FB4-53D1-4BEB-9C82-42419F68A965}"/>
+    <hyperlink ref="K188" r:id="rId388" xr:uid="{6FEB8A2C-97D2-4654-B42D-899BAD8BDDF7}"/>
+    <hyperlink ref="K216" r:id="rId389" xr:uid="{942F9A6E-C3ED-4D7B-A235-121BBF7EDEB3}"/>
+    <hyperlink ref="K219" r:id="rId390" xr:uid="{1D8E5603-75FC-4E48-8C6A-3CDF87F6FF47}"/>
+    <hyperlink ref="K221" r:id="rId391" xr:uid="{BB166FFC-3798-4EC0-B0BE-ACFA9760FAAA}"/>
+    <hyperlink ref="K231" r:id="rId392" xr:uid="{65010BE3-DE34-429A-929C-A9C417C60337}"/>
+    <hyperlink ref="K233" r:id="rId393" xr:uid="{A0D6D29C-76D1-4BB7-B42A-B9D4BA01A4B4}"/>
+    <hyperlink ref="K262" r:id="rId394" xr:uid="{54E1F5F8-8795-4AB1-9224-54465A8C6AD2}"/>
+    <hyperlink ref="K13" r:id="rId395" xr:uid="{8E841D80-09D5-4EF0-9EED-9E537B4DE79C}"/>
+    <hyperlink ref="K24" r:id="rId396" xr:uid="{BFD8AC11-A09E-4886-80F2-187F4F8B2A65}"/>
+    <hyperlink ref="K42" r:id="rId397" xr:uid="{842B6031-7FB8-4399-9832-44E80F84E109}"/>
+    <hyperlink ref="K58" r:id="rId398" xr:uid="{B1B91C1A-BEA1-4E47-BB7A-3BC36572A9D9}"/>
+    <hyperlink ref="K103" r:id="rId399" xr:uid="{5D1453D5-56AD-4B29-A2F7-CD564C63B03E}"/>
+    <hyperlink ref="K139" r:id="rId400" xr:uid="{35D27773-2A43-4AC8-8E03-6C4B2D63D952}"/>
+    <hyperlink ref="K140" r:id="rId401" xr:uid="{11FB70D8-3B79-4D44-B2EA-3774D1540B6B}"/>
+    <hyperlink ref="K142" r:id="rId402" xr:uid="{96E08AE0-6E73-4556-BAA9-2E0C617F81C7}"/>
+    <hyperlink ref="K180" r:id="rId403" xr:uid="{CE632245-5B05-4A6D-ADC2-3C92D5B8A726}"/>
+    <hyperlink ref="K220" r:id="rId404" xr:uid="{829FE8A2-6161-4663-A25B-921ECA8E19B1}"/>
+    <hyperlink ref="K228" r:id="rId405" xr:uid="{7878591F-333E-4FD8-A581-61B1B284B334}"/>
+    <hyperlink ref="K246" r:id="rId406" xr:uid="{25E42B59-07BA-439D-B601-A9C51F339B83}"/>
+    <hyperlink ref="K253" r:id="rId407" xr:uid="{C0B0ADFE-53FA-4FEE-A377-F26E298CFA9D}"/>
+    <hyperlink ref="K256" r:id="rId408" xr:uid="{1D118EC2-861D-4EFD-84C6-70CC3322696F}"/>
+    <hyperlink ref="O63" r:id="rId409" xr:uid="{D7E64998-9DFF-4E5D-BF2B-E9C5251B6684}"/>
+    <hyperlink ref="O88" r:id="rId410" xr:uid="{2DE626F2-4F6B-428F-8462-D4E8684759A5}"/>
+    <hyperlink ref="O92" r:id="rId411" xr:uid="{910B5474-0F39-4FB3-9EA5-463BCF4CED46}"/>
+    <hyperlink ref="N147" r:id="rId412" xr:uid="{1F77357D-1E8B-47D3-A0E7-E95A5FBCE5BA}"/>
+    <hyperlink ref="O150" r:id="rId413" xr:uid="{6E5902F2-B617-4F33-84FB-300E676050D8}"/>
+    <hyperlink ref="O169" r:id="rId414" xr:uid="{77900DA5-7753-443C-8425-3AA44038E067}"/>
+    <hyperlink ref="N170" r:id="rId415" xr:uid="{34959E4E-65EC-45D9-88EB-889AFB2FE5DD}"/>
+    <hyperlink ref="L173" r:id="rId416" xr:uid="{43F3DE18-03A3-42F2-8F26-9A0537B5A713}"/>
+    <hyperlink ref="L186" r:id="rId417" xr:uid="{8BC43078-2190-4282-B737-31FB4E57AD70}"/>
+    <hyperlink ref="L241" r:id="rId418" xr:uid="{C27DF9CC-1D66-4E3E-B4EE-7476876F7B58}"/>
+    <hyperlink ref="O265" r:id="rId419" xr:uid="{DDE68B60-B993-411A-91D0-7209D9828AF1}"/>
+    <hyperlink ref="K194" r:id="rId420" xr:uid="{11AB682B-FE72-42ED-B528-D8D48362F04B}"/>
+    <hyperlink ref="K78" r:id="rId421" xr:uid="{30E0B9DD-93E3-42DA-8050-E6F6F3213709}"/>
+    <hyperlink ref="K175" r:id="rId422" xr:uid="{FE1B4135-2CCC-4B4E-8B8E-1726179FEF4B}"/>
+    <hyperlink ref="K162" r:id="rId423" xr:uid="{50CADF68-D04A-4541-AB0A-9DE6A5B91451}"/>
+    <hyperlink ref="K39" r:id="rId424" xr:uid="{A422AACB-C0DF-40BA-9E15-24A3D7D46A04}"/>
+    <hyperlink ref="K45" r:id="rId425" xr:uid="{5A84B25C-25B5-493D-BE0C-FB29A38846D6}"/>
+    <hyperlink ref="K226" r:id="rId426" xr:uid="{733F5E7F-85B6-4CD9-903F-AE757B443AB6}"/>
+    <hyperlink ref="K112" r:id="rId427" xr:uid="{D4D85A0D-735D-49B9-90C9-9F445E84BDBB}"/>
+    <hyperlink ref="K125" r:id="rId428" xr:uid="{ABF65EFA-4856-4450-99BF-ED2B06E2DA17}"/>
+    <hyperlink ref="K157" r:id="rId429" xr:uid="{D40C6F04-E6FD-4F08-B4AF-B96EB1335538}"/>
+    <hyperlink ref="K208" r:id="rId430" xr:uid="{EB346D0B-3901-4142-93B5-60262A85C2D7}"/>
+    <hyperlink ref="K206" r:id="rId431" xr:uid="{56AB772A-1EF4-4756-A1BE-AB73AA3A64D3}"/>
+    <hyperlink ref="K227" r:id="rId432" xr:uid="{38BE9F04-CFDF-4148-B364-4D73F9E3C425}"/>
+    <hyperlink ref="K114" r:id="rId433" xr:uid="{2D42F295-4A82-4157-85FD-DB66DC17664A}"/>
+    <hyperlink ref="K124" r:id="rId434" xr:uid="{99410433-ECE2-4B35-99B8-CE4B19893C9E}"/>
+    <hyperlink ref="K8" r:id="rId435" xr:uid="{DAE66DC0-43A5-4EA3-9046-3E58951E3D42}"/>
+    <hyperlink ref="O26" r:id="rId436" xr:uid="{F042247A-2B4F-4C2B-A6EE-0248C761FDAD}"/>
+    <hyperlink ref="M82" r:id="rId437" xr:uid="{A6AA5497-BF5A-4AD3-BBA3-CABF77D6006F}"/>
+    <hyperlink ref="M89" r:id="rId438" xr:uid="{8E22EEC9-E545-464B-8C21-493EA5986E7E}"/>
+    <hyperlink ref="N109" r:id="rId439" xr:uid="{CB89F7CB-688C-4CF0-BB51-E86F1531AB7E}"/>
+    <hyperlink ref="M179" r:id="rId440" xr:uid="{36FF079A-07C4-48D0-A99B-B8AF173967F6}"/>
+    <hyperlink ref="K111" r:id="rId441" xr:uid="{8CE7AE24-7D54-4A5B-A12C-2BAD976E9EAE}"/>
+    <hyperlink ref="K94" r:id="rId442" xr:uid="{3033750E-F979-440A-89BB-2C95F5F46B3E}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.51181102362204722" bottom="0.43307086614173229" header="0.11811023622047245" footer="0.11811023622047245"/>
-  <pageSetup paperSize="8" scale="48" fitToHeight="11" orientation="landscape" r:id="rId683"/>
+  <pageSetup paperSize="8" scale="48" fitToHeight="0" orientation="landscape" r:id="rId443"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x01010034BB813705577D4FB919B35E1B5E46CF" ma:contentTypeVersion="3" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="15f7e56b7ed194d8479d2fa08e159b05">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f68c0d1a-277f-4a94-ac91-1e735569d704" xmlns:ns3="b83b51fa-0077-45d5-a5fb-b0a7d92e3730" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2285578a1e829b0a446a7116cfd7bb11" ns2:_="" ns3:_="">
     <xsd:import namespace="f68c0d1a-277f-4a94-ac91-1e735569d704"/>
     <xsd:import namespace="b83b51fa-0077-45d5-a5fb-b0a7d92e3730"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
@@ -33495,105 +32592,105 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>ShareDocEditForm</Display>
+  <Edit>ShareDocEditForm</Edit>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_sd_Commenti xmlns="f68c0d1a-277f-4a94-ac91-1e735569d704" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...6 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE5F59A-68B1-49CC-BC98-6CB04A50AF2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f68c0d1a-277f-4a94-ac91-1e735569d704"/>
     <ds:schemaRef ds:uri="b83b51fa-0077-45d5-a5fb-b0a7d92e3730"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AD1A3DE-A50E-4ED6-95D8-A59F1638D80B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{981CE341-F79C-4A7D-9F71-050386BBC706}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="b83b51fa-0077-45d5-a5fb-b0a7d92e3730"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{981CE341-F79C-4A7D-9F71-050386BBC706}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AD1A3DE-A50E-4ED6-95D8-A59F1638D80B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b83b51fa-0077-45d5-a5fb-b0a7d92e3730"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f68c0d1a-277f-4a94-ac91-1e735569d704"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>