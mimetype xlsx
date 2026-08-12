--- v0 (2026-06-08)
+++ v1 (2026-08-12)
@@ -1,752 +1,736 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30set25/Anno 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30giu26/Anno 2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{38C8C5F3-37DA-4B4A-AA9B-644E3798CE22}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9D4C23EF-998E-4C3E-8BE1-D46B1B648374}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{B9AA8862-1585-4F4F-83E4-C3458AE248EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CADF38B4-F8A8-4918-84FE-76BBA833AF22}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{F2F96640-E78D-41B4-86CF-E7666A77DB64}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{818089B7-A2C8-4DDD-AA42-5BE13641DFE4}"/>
   </bookViews>
   <sheets>
     <sheet name="Trasferte Dirigenti 2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Dirigenti 2025'!$A$4:$D$129</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Dirigenti 2025'!$A$4:$D$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trasferte Dirigenti 2025'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="213">
   <si>
     <t>Regione Emilia-Romagna</t>
   </si>
   <si>
-    <t>Trasferte Dirigenti ANNO 2025 (fino al 30/09/2025)</t>
+    <t>Trasferte Dirigenti ANNO 2025</t>
   </si>
   <si>
     <t>Ordinamento alfabetico</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
+    <t>Tipo di Rapporto</t>
+  </si>
+  <si>
     <t>Importo Trasferte
-ANNO 2025
-(fino al 30/09/2025)</t>
+ANNO 2025</t>
   </si>
   <si>
     <t>ALBERTI</t>
   </si>
   <si>
     <t>PATRIZIA</t>
   </si>
   <si>
     <t>Tempo Indeterminato</t>
   </si>
   <si>
     <t>AMADORI</t>
   </si>
   <si>
     <t>NICOLA</t>
   </si>
   <si>
     <t>Comando in Entrata</t>
   </si>
   <si>
     <t>AMBROSINI</t>
   </si>
   <si>
     <t>CRISTINA</t>
   </si>
   <si>
     <t>Tempo Determinato</t>
   </si>
   <si>
-    <t>ANDREANI</t>
+    <t>ANGELELLI</t>
+  </si>
+  <si>
+    <t>GIULIA</t>
+  </si>
+  <si>
+    <t>ANNOVI</t>
+  </si>
+  <si>
+    <t>CRISTIANO</t>
+  </si>
+  <si>
+    <t>ARMUZZI</t>
+  </si>
+  <si>
+    <t>RENZO</t>
+  </si>
+  <si>
+    <t>ATTILI</t>
+  </si>
+  <si>
+    <t>BARBARA</t>
+  </si>
+  <si>
+    <t>BADIELLO</t>
+  </si>
+  <si>
+    <t>LORENZA</t>
+  </si>
+  <si>
+    <t>BARBIERI</t>
+  </si>
+  <si>
+    <t>DENIS</t>
+  </si>
+  <si>
+    <t>BARCA</t>
+  </si>
+  <si>
+    <t>MONIA</t>
+  </si>
+  <si>
+    <t>BENATTI</t>
+  </si>
+  <si>
+    <t>BENEDETTI</t>
+  </si>
+  <si>
+    <t>STEFANO</t>
+  </si>
+  <si>
+    <t>BERGAMINI</t>
+  </si>
+  <si>
+    <t>FRANCESCA</t>
+  </si>
+  <si>
+    <t>BERNI</t>
+  </si>
+  <si>
+    <t>BERTI</t>
+  </si>
+  <si>
+    <t>ELENA</t>
+  </si>
+  <si>
+    <t>BERTOZZI</t>
+  </si>
+  <si>
+    <t>GABRIELE</t>
+  </si>
+  <si>
+    <t>BISSI</t>
+  </si>
+  <si>
+    <t>PAOLA</t>
+  </si>
+  <si>
+    <t>BONCOMPAGNI</t>
+  </si>
+  <si>
+    <t>BONFIGLIOLI</t>
+  </si>
+  <si>
+    <t>VALERIO</t>
+  </si>
+  <si>
+    <t>BONORETTI</t>
+  </si>
+  <si>
+    <t>GIOVANNI</t>
+  </si>
+  <si>
+    <t>BORIONI</t>
+  </si>
+  <si>
+    <t>MARCO</t>
+  </si>
+  <si>
+    <t>BORTOLAMI</t>
+  </si>
+  <si>
+    <t>ALBERTO</t>
+  </si>
+  <si>
+    <t>BRANCALEONI</t>
+  </si>
+  <si>
+    <t>CATERINA</t>
+  </si>
+  <si>
+    <t>BRICCOLANI</t>
+  </si>
+  <si>
+    <t>CATIA</t>
+  </si>
+  <si>
+    <t>BUTTIERI</t>
+  </si>
+  <si>
+    <t>BRUNELLA</t>
+  </si>
+  <si>
+    <t>CASCIO</t>
+  </si>
+  <si>
+    <t>ANTONIO</t>
+  </si>
+  <si>
+    <t>CASONI</t>
+  </si>
+  <si>
+    <t>FEDERICA</t>
+  </si>
+  <si>
+    <t>CATTI</t>
+  </si>
+  <si>
+    <t>LUCA</t>
+  </si>
+  <si>
+    <t>CAVICCHI</t>
+  </si>
+  <si>
+    <t>RENATA</t>
+  </si>
+  <si>
+    <t>CELLA</t>
+  </si>
+  <si>
+    <t>MARIA TERESA</t>
+  </si>
+  <si>
+    <t>CEVENINI</t>
+  </si>
+  <si>
+    <t>CINTORI</t>
+  </si>
+  <si>
+    <t>CHRISTIAN</t>
+  </si>
+  <si>
+    <t>CISBANI</t>
+  </si>
+  <si>
+    <t>COTTAFAVI</t>
+  </si>
+  <si>
+    <t>GIANNI</t>
+  </si>
+  <si>
+    <t>DALLAI</t>
+  </si>
+  <si>
+    <t>SIMONE</t>
+  </si>
+  <si>
+    <t>DE LUIGI</t>
+  </si>
+  <si>
+    <t>FABIO</t>
+  </si>
+  <si>
+    <t>DEL PRETE</t>
+  </si>
+  <si>
+    <t>FEDERICO</t>
+  </si>
+  <si>
+    <t>DI SALVO</t>
+  </si>
+  <si>
+    <t>VINCENZO</t>
+  </si>
+  <si>
+    <t>DIEGOLI</t>
+  </si>
+  <si>
+    <t>GIUSEPPE</t>
+  </si>
+  <si>
+    <t>DIOLAITI</t>
+  </si>
+  <si>
+    <t>ROBERTO</t>
+  </si>
+  <si>
+    <t>DONATINI</t>
+  </si>
+  <si>
+    <t>ANDREA</t>
+  </si>
+  <si>
+    <t>DOSUALDO</t>
+  </si>
+  <si>
+    <t>DANIELE</t>
+  </si>
+  <si>
+    <t>DRAGHETTI</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
+    <t>ERCOLI</t>
+  </si>
+  <si>
+    <t>FERRARA</t>
+  </si>
+  <si>
+    <t>DANIELA</t>
+  </si>
+  <si>
+    <t>FERRARESI</t>
+  </si>
+  <si>
+    <t>MASSIMILIANO</t>
+  </si>
+  <si>
+    <t>FERRARINI</t>
+  </si>
+  <si>
+    <t>CRISTIAN</t>
+  </si>
+  <si>
+    <t>FIGA'</t>
+  </si>
+  <si>
+    <t>ALESSANDRO</t>
+  </si>
+  <si>
+    <t>FIORINI</t>
+  </si>
+  <si>
+    <t>MONICA</t>
+  </si>
+  <si>
+    <t>FRANCESCHI</t>
+  </si>
+  <si>
+    <t>GIULIANO</t>
+  </si>
+  <si>
+    <t>FRANCESCHINI</t>
+  </si>
+  <si>
+    <t>SABRINA</t>
+  </si>
+  <si>
+    <t>GAETA</t>
+  </si>
+  <si>
+    <t>MICHELE ROBERTO</t>
+  </si>
+  <si>
+    <t>GALIOTTO</t>
+  </si>
+  <si>
+    <t>GAMBERINI</t>
+  </si>
+  <si>
+    <t>MARIA</t>
+  </si>
+  <si>
+    <t>GELMUZZI</t>
+  </si>
+  <si>
+    <t>FRANCESCO</t>
+  </si>
+  <si>
+    <t>GENTILI</t>
+  </si>
+  <si>
+    <t>ANNAMARIA</t>
+  </si>
+  <si>
+    <t>GILLI</t>
+  </si>
+  <si>
+    <t>ADRIANO</t>
+  </si>
+  <si>
+    <t>GOVONI</t>
+  </si>
+  <si>
+    <t>GREGORIO</t>
+  </si>
+  <si>
+    <t>GUIDA</t>
+  </si>
+  <si>
+    <t>IANNANTUONI</t>
+  </si>
+  <si>
+    <t>MICHELINA</t>
+  </si>
+  <si>
+    <t>LAGHI</t>
+  </si>
+  <si>
+    <t>ANNALISA</t>
+  </si>
+  <si>
+    <t>LANDI</t>
+  </si>
+  <si>
+    <t>LENZI</t>
+  </si>
+  <si>
+    <t>VERONICA</t>
+  </si>
+  <si>
+    <t>LEOMBRONI</t>
+  </si>
+  <si>
+    <t>CLAUDIO</t>
+  </si>
+  <si>
+    <t>LONGO</t>
+  </si>
+  <si>
+    <t>LUGLI</t>
+  </si>
+  <si>
+    <t>MAGNANI</t>
+  </si>
+  <si>
+    <t>MAINI</t>
+  </si>
+  <si>
+    <t>ELISABETTA</t>
+  </si>
+  <si>
+    <t>MALOSSI</t>
+  </si>
+  <si>
+    <t>ELETTRA</t>
+  </si>
+  <si>
+    <t>MALVOLTI</t>
+  </si>
+  <si>
+    <t>MANDUCA</t>
+  </si>
+  <si>
+    <t>VITTORIO ELIO</t>
+  </si>
+  <si>
+    <t>MANGHI</t>
+  </si>
+  <si>
+    <t>GIAMMARIA</t>
+  </si>
+  <si>
+    <t>MARESCA</t>
+  </si>
+  <si>
+    <t>LEA</t>
+  </si>
+  <si>
+    <t>MASELLI</t>
+  </si>
+  <si>
+    <t>MATTEI</t>
+  </si>
+  <si>
+    <t>GIOVANNA</t>
+  </si>
+  <si>
+    <t>MAZZINI</t>
+  </si>
+  <si>
+    <t>ENRICO</t>
+  </si>
+  <si>
+    <t>MEGGIATO</t>
+  </si>
+  <si>
+    <t>MONTI</t>
+  </si>
+  <si>
+    <t>LUISA</t>
+  </si>
+  <si>
+    <t>MORGAGNI</t>
+  </si>
+  <si>
+    <t>NERI</t>
+  </si>
+  <si>
+    <t>NOBILI</t>
+  </si>
+  <si>
+    <t>GIAN GUIDO</t>
+  </si>
+  <si>
+    <t>ORSI</t>
+  </si>
+  <si>
+    <t>ALESSIA</t>
+  </si>
+  <si>
+    <t>PACE</t>
+  </si>
+  <si>
+    <t>PAGGI</t>
+  </si>
+  <si>
+    <t>GIANLUCA</t>
+  </si>
+  <si>
+    <t>PALAZZI</t>
+  </si>
+  <si>
+    <t>PARMEGGIANI</t>
+  </si>
+  <si>
+    <t>DAVIDE</t>
+  </si>
+  <si>
+    <t>PELLEGRINI</t>
+  </si>
+  <si>
+    <t>PIANTINI</t>
+  </si>
+  <si>
+    <t>ELISSA</t>
+  </si>
+  <si>
+    <t>POLACCO</t>
+  </si>
+  <si>
+    <t>ELEONORA</t>
+  </si>
+  <si>
+    <t>POLIANDRI</t>
+  </si>
+  <si>
+    <t>VINCENZA</t>
+  </si>
+  <si>
+    <t>POMA</t>
+  </si>
+  <si>
+    <t>PREDIERI</t>
+  </si>
+  <si>
+    <t>PREVIATI</t>
+  </si>
+  <si>
+    <t>ANNA</t>
+  </si>
+  <si>
+    <t>RACITI</t>
+  </si>
+  <si>
+    <t>RAFFAELLI</t>
+  </si>
+  <si>
+    <t>KATIA</t>
+  </si>
+  <si>
+    <t>RAGAZZINI</t>
+  </si>
+  <si>
+    <t>RAMBALDI</t>
+  </si>
+  <si>
+    <t>ROMANO</t>
+  </si>
+  <si>
+    <t>GIOVANNA CLAUDIA ROSA</t>
+  </si>
+  <si>
+    <t>ROMIO</t>
+  </si>
+  <si>
+    <t>PASQUALE GIOVANNI FRANCESCO</t>
+  </si>
+  <si>
+    <t>ROPA</t>
+  </si>
+  <si>
+    <t>SANGIORGI</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
+    <t>SAPONARO</t>
+  </si>
+  <si>
+    <t>ALESSIO</t>
+  </si>
+  <si>
+    <t>SARNO</t>
+  </si>
+  <si>
+    <t>GIAMPAOLO</t>
+  </si>
+  <si>
+    <t>SCHEDA</t>
+  </si>
+  <si>
+    <t>SCHIPANI</t>
+  </si>
+  <si>
+    <t>TERESA MARIA IOLANDA</t>
+  </si>
+  <si>
+    <t>SCORRI</t>
+  </si>
+  <si>
+    <t>STEFANIA</t>
+  </si>
+  <si>
+    <t>SIMONI</t>
+  </si>
+  <si>
+    <t>TAMARA</t>
+  </si>
+  <si>
+    <t>SPARACO</t>
+  </si>
+  <si>
+    <t>TABELLINI</t>
+  </si>
+  <si>
+    <t>PIERO</t>
+  </si>
+  <si>
+    <t>TARTARI</t>
+  </si>
+  <si>
+    <t>DIMITRI</t>
+  </si>
+  <si>
+    <t>TOMASATTI</t>
+  </si>
+  <si>
+    <t>TOMASSETTI</t>
+  </si>
+  <si>
+    <t>CARLA</t>
+  </si>
+  <si>
+    <t>TOMMASI</t>
+  </si>
+  <si>
+    <t>TOMMASINI</t>
+  </si>
+  <si>
+    <t>VANNONI</t>
   </si>
   <si>
     <t>SARA</t>
   </si>
   <si>
-    <t>ANGELELLI</t>
-[...589 lines deleted...]
-  <si>
     <t>VECCHI</t>
   </si>
   <si>
     <t>VERDINI</t>
   </si>
   <si>
     <t>ZECCHI</t>
   </si>
   <si>
     <t>ALCESTE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tipo di Rapporto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -754,132 +738,120 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="3" tint="0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="3" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="3" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="3" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
-    <cellStyle name="Normale 2" xfId="1" xr:uid="{2C86C2F5-1BB0-428E-97B5-C5C5D4613E03}"/>
+    <cellStyle name="Normale 2" xfId="1" xr:uid="{F8C9C18D-E278-4E39-972C-1205DF2C61FE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1174,1902 +1146,1803 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A049929A-ABB4-41EC-9B63-B23277D3C2F5}">
-  <dimension ref="A1:D134"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14C394F0-8119-4906-AB1D-408A2AE2B601}">
+  <dimension ref="A1:D124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.88671875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="15.88671875" style="2" customWidth="1"/>
     <col min="2" max="2" width="27.77734375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.21875" style="2" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="14.21875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>218</v>
+        <v>5</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D5" s="9">
-        <v>1264.1599999999996</v>
+        <v>2161.6099999999997</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" s="9">
-        <v>20.8</v>
+        <v>72.05</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C7" s="8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" s="9">
-        <v>1686.6699999999998</v>
+        <v>2029.78</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D8" s="9">
-        <v>39.35</v>
+        <v>1731.87</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D9" s="9">
-        <v>1454.2199999999998</v>
+        <v>129.75</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D10" s="9">
-        <v>129.75</v>
+        <v>7898.2399999999989</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D11" s="9">
-        <v>5085.49</v>
+        <v>893.41</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D12" s="9">
-        <v>777.16</v>
+        <v>5480.3300000000008</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D13" s="9">
-        <v>497.38000000000011</v>
+        <v>188</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D14" s="9">
-        <v>3423.7699999999995</v>
+        <v>702.33999999999992</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D15" s="9">
-        <v>91.1</v>
+        <v>2769.4700000000003</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D16" s="9">
-        <v>465.95</v>
+        <v>2049.7500000000009</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D17" s="9">
-        <v>1689.1599999999999</v>
+        <v>897.8399999999998</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D18" s="9">
-        <v>1403.7400000000002</v>
+        <v>911.90000000000009</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D19" s="9">
-        <v>471.87999999999994</v>
+        <v>1239.6600000000001</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D20" s="9">
-        <v>506.69000000000005</v>
+        <v>314.78000000000003</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D21" s="9">
-        <v>133.19999999999999</v>
+        <v>194.82</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D22" s="9">
-        <v>253.88</v>
+        <v>1297.6299999999999</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D23" s="9">
-        <v>10.4</v>
+        <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D24" s="9">
-        <v>811.07999999999993</v>
+        <v>29.1</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D25" s="9">
-        <v>141.89999999999998</v>
+        <v>71.400000000000006</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D26" s="9">
-        <v>0</v>
+        <v>366.97</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D27" s="9">
-        <v>71.400000000000006</v>
+        <v>2157.73</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D28" s="9">
-        <v>0</v>
+        <v>340.13</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D29" s="9">
-        <v>1870.8600000000001</v>
+        <v>320</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D30" s="9">
-        <v>340.13</v>
+        <v>1352.64</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D31" s="9">
-        <v>0</v>
+        <v>421.52</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D32" s="9">
-        <v>1413.7900000000002</v>
+        <v>1449.8900000000003</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D33" s="9">
-        <v>754.1099999999999</v>
+        <v>284.79999999999995</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C34" s="8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D34" s="9">
-        <v>167.47</v>
+        <v>1278.4100000000001</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D35" s="9">
-        <v>1373.4900000000002</v>
+        <v>456.40000000000003</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C36" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D36" s="9">
-        <v>238.49999999999994</v>
+        <v>2031.0500000000002</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="C37" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D37" s="9">
-        <v>574.03</v>
+        <v>397.06000000000006</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D38" s="9">
-        <v>233.8</v>
+        <v>1784.46</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D39" s="9">
-        <v>1454.2</v>
+        <v>46.230000000000004</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="C40" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D40" s="9">
-        <v>129.02000000000001</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D41" s="9">
-        <v>916.79</v>
+        <v>57.96</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D42" s="9">
-        <v>36</v>
+        <v>214.32999999999996</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D43" s="9">
-        <v>311.93</v>
+        <v>3739.5699999999993</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D44" s="9">
-        <v>148.4</v>
+        <v>2943.5499999999997</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>52</v>
+        <v>86</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D45" s="9">
-        <v>199.7</v>
+        <v>858.31000000000006</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D46" s="9">
-        <v>200.65999999999997</v>
+        <v>46.9</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="C47" s="8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D47" s="9">
-        <v>2242.4000000000005</v>
+        <v>59.2</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>88</v>
+        <v>8</v>
       </c>
       <c r="C48" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D48" s="9">
-        <v>1657.5099999999998</v>
+        <v>766.3</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D49" s="9">
-        <v>799.77</v>
+        <v>2900.23</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D50" s="9">
-        <v>46.9</v>
+        <v>599.6</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D51" s="9">
-        <v>59.2</v>
+        <v>835.85</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D52" s="9">
-        <v>347.75</v>
+        <v>605.36</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D53" s="9">
-        <v>233.10000000000002</v>
+        <v>4196.4999999999991</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D54" s="9">
-        <v>1594.72</v>
+        <v>1089.79</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D55" s="9">
-        <v>599.6</v>
+        <v>2031.98</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D56" s="9">
-        <v>730.31999999999994</v>
+        <v>822.74</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>105</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D57" s="9">
-        <v>352.26</v>
+        <v>78.25</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D58" s="9">
-        <v>3095.95</v>
+        <v>694.40000000000009</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D59" s="9">
-        <v>1008.59</v>
+        <v>742.09999999999991</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="8" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D60" s="9">
-        <v>1920.43</v>
+        <v>256.52000000000004</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D61" s="9">
-        <v>818.44</v>
+        <v>10743.059999999998</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D62" s="9">
-        <v>47.31</v>
+        <v>482.34999999999997</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="C63" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D63" s="9">
-        <v>595.20000000000005</v>
+        <v>642.92000000000007</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="C64" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D64" s="9">
-        <v>493.7</v>
+        <v>1084.7000000000003</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C65" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D65" s="9">
-        <v>4722.5</v>
+        <v>1034.4000000000001</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="C66" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D66" s="9">
-        <v>70.3</v>
+        <v>249.15</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="C67" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D67" s="9">
-        <v>458.54</v>
+        <v>1039.42</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D68" s="9">
-        <v>615.90000000000009</v>
+        <v>1223.75</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D69" s="9">
-        <v>472.85</v>
+        <v>2428.36</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D70" s="9">
-        <v>292.8</v>
+        <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D71" s="9">
-        <v>1124.55</v>
+        <v>141.69</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="C72" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D72" s="9">
-        <v>802.8</v>
+        <v>54.5</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>37</v>
+        <v>133</v>
       </c>
       <c r="C73" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D73" s="9">
-        <v>131.49</v>
+        <v>4214.2</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D74" s="9">
-        <v>27.9</v>
+        <v>262.39999999999998</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>135</v>
+        <v>93</v>
       </c>
       <c r="C75" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D75" s="9">
-        <v>3093.73</v>
+        <v>222.79999999999998</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C76" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D76" s="9">
-        <v>167.2</v>
+        <v>433.28000000000003</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>99</v>
+        <v>140</v>
       </c>
       <c r="C77" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D77" s="9">
-        <v>189.6</v>
+        <v>2272.8500000000004</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B78" s="8" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D78" s="9">
-        <v>238.98</v>
+        <v>268.35000000000002</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="8" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>142</v>
+        <v>14</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D79" s="9">
-        <v>1483.8400000000004</v>
+        <v>728.52999999999986</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B80" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D80" s="9">
-        <v>127</v>
+        <v>523.13</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D81" s="9">
-        <v>442.88</v>
+        <v>237.2</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="8" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>147</v>
+        <v>99</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D82" s="9">
-        <v>236.99</v>
+        <v>903.63000000000011</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D83" s="9">
-        <v>82</v>
+        <v>120.15</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>105</v>
+        <v>54</v>
       </c>
       <c r="C84" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D84" s="9">
-        <v>581.13</v>
+        <v>420.4</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="C85" s="8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D85" s="9">
-        <v>175.2</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C86" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D86" s="9">
-        <v>148.05000000000001</v>
+        <v>764.77</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C87" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D87" s="9">
-        <v>337.99</v>
+        <v>1341.5</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>157</v>
+        <v>82</v>
       </c>
       <c r="C88" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D88" s="9">
-        <v>958.6</v>
+        <v>346.1</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
         <v>158</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>86</v>
+        <v>159</v>
       </c>
       <c r="C89" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D89" s="9">
-        <v>0</v>
+        <v>23</v>
       </c>
     </row>
     <row r="90" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="C90" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D90" s="9">
-        <v>23</v>
+        <v>398.1</v>
       </c>
     </row>
     <row r="91" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>37</v>
+        <v>162</v>
       </c>
       <c r="C91" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D91" s="9">
-        <v>268.35000000000002</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D92" s="9">
-        <v>0</v>
+        <v>337.13000000000005</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D93" s="9">
-        <v>229.2</v>
+        <v>2325.64</v>
       </c>
     </row>
     <row r="94" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D94" s="9">
-        <v>178.65</v>
+        <v>8124.1800000000012</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D95" s="9">
-        <v>15</v>
+        <v>900.06</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="8" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>169</v>
+        <v>32</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D96" s="9">
-        <v>273.50000000000006</v>
+        <v>43.9</v>
       </c>
     </row>
     <row r="97" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="C97" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D97" s="9">
-        <v>316.73</v>
+        <v>304.95</v>
       </c>
     </row>
     <row r="98" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C98" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D98" s="9">
-        <v>1738.8400000000001</v>
+        <v>175.4</v>
       </c>
     </row>
     <row r="99" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>174</v>
+        <v>101</v>
       </c>
       <c r="C99" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D99" s="9">
-        <v>3032.67</v>
+        <v>204.39999999999998</v>
       </c>
     </row>
     <row r="100" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="8" t="s">
         <v>175</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C100" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D100" s="9">
-        <v>598.96</v>
+        <v>179.3</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="8" t="s">
         <v>177</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C101" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D101" s="9">
-        <v>43.9</v>
+        <v>249.11999999999998</v>
       </c>
     </row>
     <row r="102" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="8" t="s">
         <v>178</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="C102" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D102" s="9">
-        <v>304.95</v>
+        <v>61.65</v>
       </c>
     </row>
     <row r="103" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="8" t="s">
         <v>179</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C103" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D103" s="9">
-        <v>78.2</v>
+        <v>1411.1499999999994</v>
       </c>
     </row>
     <row r="104" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="8" t="s">
         <v>181</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>107</v>
+        <v>182</v>
       </c>
       <c r="C104" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D104" s="9">
-        <v>51.6</v>
+        <v>146.6</v>
       </c>
     </row>
     <row r="105" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="8" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>183</v>
+        <v>60</v>
       </c>
       <c r="C105" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D105" s="9">
-        <v>32.4</v>
+        <v>2608.09</v>
       </c>
     </row>
     <row r="106" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="8" t="s">
         <v>184</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>37</v>
+        <v>185</v>
       </c>
       <c r="C106" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D106" s="9">
-        <v>232.82</v>
+        <v>410.8</v>
       </c>
     </row>
     <row r="107" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C107" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D107" s="9">
-        <v>785.7399999999999</v>
+        <v>1704.9599999999998</v>
       </c>
     </row>
     <row r="108" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C108" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D108" s="9">
-        <v>146.6</v>
+        <v>422.73</v>
       </c>
     </row>
     <row r="109" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="C109" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D109" s="9">
-        <v>2133.3900000000003</v>
+        <v>143.75</v>
       </c>
     </row>
     <row r="110" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>40</v>
+        <v>192</v>
       </c>
       <c r="C110" s="8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D110" s="9">
-        <v>0</v>
+        <v>426.86</v>
       </c>
     </row>
     <row r="111" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="8" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C111" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D111" s="9">
-        <v>410.8</v>
+        <v>941.58</v>
       </c>
     </row>
     <row r="112" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C112" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D112" s="9">
-        <v>16</v>
+        <v>146.88</v>
       </c>
     </row>
     <row r="113" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="8" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C113" s="8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D113" s="9">
-        <v>577.28</v>
+        <v>502.45</v>
       </c>
     </row>
     <row r="114" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C114" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D114" s="9">
-        <v>126.80000000000001</v>
+        <v>277.7</v>
       </c>
     </row>
     <row r="115" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>133</v>
+        <v>88</v>
       </c>
       <c r="C115" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D115" s="9">
-        <v>14</v>
+        <v>1215.42</v>
       </c>
     </row>
     <row r="116" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C116" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D116" s="9">
-        <v>85.96</v>
+        <v>3284.81</v>
       </c>
     </row>
     <row r="117" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="8" t="s">
         <v>202</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>164</v>
+        <v>74</v>
       </c>
       <c r="C117" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D117" s="9">
-        <v>477.73</v>
+        <v>515.06000000000017</v>
       </c>
     </row>
     <row r="118" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="8" t="s">
         <v>203</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C118" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D118" s="9">
-        <v>146.88</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="119" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="8" t="s">
         <v>205</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>164</v>
+        <v>84</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D119" s="9">
-        <v>46.4</v>
+        <v>129.19999999999999</v>
       </c>
     </row>
     <row r="120" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="8" t="s">
         <v>206</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="C120" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D120" s="9">
-        <v>187.2</v>
+        <v>70.7</v>
       </c>
     </row>
     <row r="121" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="B121" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="B121" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D121" s="9">
-        <v>964.32</v>
+        <v>334.53000000000003</v>
       </c>
     </row>
     <row r="122" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>209</v>
+        <v>37</v>
       </c>
       <c r="C122" s="8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D122" s="9">
-        <v>415.76</v>
+        <v>448.9</v>
       </c>
     </row>
     <row r="123" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="8" t="s">
         <v>210</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>78</v>
+        <v>167</v>
       </c>
       <c r="C123" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D123" s="9">
-        <v>331.34000000000009</v>
+        <v>971.60000000000014</v>
       </c>
     </row>
     <row r="124" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="8" t="s">
         <v>211</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>88</v>
+        <v>212</v>
       </c>
       <c r="C124" s="8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D124" s="9">
-        <v>129.19999999999999</v>
-[...68 lines deleted...]
-      <c r="D129" s="9">
         <v>124.58</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="D134" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/09/2025</oddFooter>
+    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/06/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trasferte Dirigenti 2025</vt:lpstr>
       <vt:lpstr>'Trasferte Dirigenti 2025'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gabusi Barbara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>