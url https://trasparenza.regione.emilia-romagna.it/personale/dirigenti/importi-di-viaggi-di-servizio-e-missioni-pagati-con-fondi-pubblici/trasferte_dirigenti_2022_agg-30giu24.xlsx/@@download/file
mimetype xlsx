--- v0 (2025-12-05)
+++ v1 (2026-08-12)
@@ -1,284 +1,260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30set25/Anno 2022/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30giu26/Anno 2022/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C71AA0F0-5A42-4537-A873-026CBC8A25DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{47998BEE-03A0-4C2E-B8C1-0F5ED95809F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EE42A75D-BE1B-4054-85D5-6EA7922C58CB}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{05FEB902-1863-4553-B789-4C4A67BEF7A5}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{D7FB3B8C-AB3C-4260-AD48-66BF2D24E367}"/>
   </bookViews>
   <sheets>
     <sheet name="Trasferte Dirigenti 2022" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Dirigenti 2022'!$A$4:$D$66</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Dirigenti 2022'!$A$4:$D$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trasferte Dirigenti 2022'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="108">
   <si>
     <t>Regione Emilia-Romagna</t>
   </si>
   <si>
     <t>Trasferte Dirigenti ANNO 2022</t>
   </si>
   <si>
     <t>Ordinamento alfabetico</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Tipo di Rapporto</t>
   </si>
   <si>
     <t xml:space="preserve">Importo Trasferte
 ANNO 2022 </t>
   </si>
   <si>
     <t>AMBROSINI</t>
   </si>
   <si>
     <t>CRISTINA</t>
   </si>
   <si>
     <t>Tempo Determinato</t>
   </si>
   <si>
-    <t>ANDREANI</t>
-[...2 lines deleted...]
-    <t>SARA</t>
+    <t>ARMUZZI</t>
+  </si>
+  <si>
+    <t>RENZO</t>
+  </si>
+  <si>
+    <t>Tempo Indeterminato</t>
+  </si>
+  <si>
+    <t>BADIELLO</t>
+  </si>
+  <si>
+    <t>LORENZA</t>
+  </si>
+  <si>
+    <t>BERGAMINI</t>
+  </si>
+  <si>
+    <t>FRANCESCA</t>
+  </si>
+  <si>
+    <t>BERTI</t>
+  </si>
+  <si>
+    <t>ELENA</t>
   </si>
   <si>
     <t>Comando in Entrata</t>
   </si>
   <si>
-    <t>ARMUZZI</t>
-[...8 lines deleted...]
-    <t>BACCHINI</t>
+    <t>BERTOZZI</t>
+  </si>
+  <si>
+    <t>GABRIELE</t>
+  </si>
+  <si>
+    <t>BISSI</t>
+  </si>
+  <si>
+    <t>PAOLA</t>
+  </si>
+  <si>
+    <t>BONCOMPAGNI</t>
+  </si>
+  <si>
+    <t>STEFANO</t>
+  </si>
+  <si>
+    <t>BONFIGLIOLI</t>
+  </si>
+  <si>
+    <t>VALERIO</t>
+  </si>
+  <si>
+    <t>BORIONI</t>
   </si>
   <si>
     <t>MARCO</t>
   </si>
   <si>
-    <t>BADIELLO</t>
-[...55 lines deleted...]
-  <si>
     <t>BRANCALEONI</t>
   </si>
   <si>
     <t>CATERINA</t>
   </si>
   <si>
     <t>BRICCOLANI</t>
   </si>
   <si>
     <t>CATIA</t>
   </si>
   <si>
-    <t>CAPUCCI</t>
-[...4 lines deleted...]
-  <si>
     <t>CASCIO</t>
   </si>
   <si>
     <t>ANTONIO</t>
   </si>
   <si>
     <t>CAVICCHI</t>
   </si>
   <si>
     <t>RENATA</t>
   </si>
   <si>
     <t>CEVENINI</t>
   </si>
   <si>
     <t>BARBARA</t>
   </si>
   <si>
     <t>CINTORI</t>
   </si>
   <si>
     <t>CHRISTIAN</t>
   </si>
   <si>
     <t>COTTAFAVI</t>
   </si>
   <si>
     <t>GIANNI</t>
   </si>
   <si>
     <t>DALLAI</t>
   </si>
   <si>
     <t>SIMONE</t>
   </si>
   <si>
     <t>DE LUIGI</t>
   </si>
   <si>
     <t>FABIO</t>
   </si>
   <si>
     <t>DIEGOLI</t>
   </si>
   <si>
     <t>GIUSEPPE</t>
   </si>
   <si>
+    <t>DONATINI</t>
+  </si>
+  <si>
+    <t>ANDREA</t>
+  </si>
+  <si>
     <t>DOSUALDO</t>
   </si>
   <si>
     <t>DANIELE</t>
   </si>
   <si>
     <t>ERCOLI</t>
   </si>
   <si>
     <t>PATRIZIA</t>
   </si>
   <si>
-    <t>FELICE</t>
-[...4 lines deleted...]
-  <si>
     <t>FERRARA</t>
   </si>
   <si>
     <t>DANIELA</t>
   </si>
   <si>
     <t>FIORINI</t>
   </si>
   <si>
     <t>MONICA</t>
   </si>
   <si>
     <t>GOVONI</t>
   </si>
   <si>
     <t>CANDIDA</t>
   </si>
   <si>
     <t>GREGORIO</t>
   </si>
   <si>
     <t>GUIDA</t>
   </si>
   <si>
     <t>IANNANTUONI</t>
@@ -328,99 +304,90 @@
   <si>
     <t>MATTEI</t>
   </si>
   <si>
     <t>GIOVANNA</t>
   </si>
   <si>
     <t>MEGGIATO</t>
   </si>
   <si>
     <t>ALESSANDRO</t>
   </si>
   <si>
     <t>ORSI</t>
   </si>
   <si>
     <t>ALESSIA</t>
   </si>
   <si>
     <t>PACE</t>
   </si>
   <si>
     <t>PALAZZI</t>
   </si>
   <si>
-    <t>PAPILI</t>
+    <t>PARMEGGIANI</t>
+  </si>
+  <si>
+    <t>DAVIDE</t>
+  </si>
+  <si>
+    <t>PELLEGRINI</t>
+  </si>
+  <si>
+    <t>FEDERICA</t>
+  </si>
+  <si>
+    <t>PREDIERI</t>
+  </si>
+  <si>
+    <t>RACITI</t>
+  </si>
+  <si>
+    <t>ROSSI</t>
+  </si>
+  <si>
+    <t>SAPONARO</t>
+  </si>
+  <si>
+    <t>ALESSIO</t>
+  </si>
+  <si>
+    <t>SCHEDA</t>
+  </si>
+  <si>
+    <t>SCHIPANI</t>
+  </si>
+  <si>
+    <t>TERESA MARIA IOLANDA</t>
+  </si>
+  <si>
+    <t>SCORRI</t>
   </si>
   <si>
     <t>STEFANIA</t>
-  </si>
-[...43 lines deleted...]
-    <t>SCORRI</t>
   </si>
   <si>
     <t>TABELLINI</t>
   </si>
   <si>
     <t>PIERO</t>
   </si>
   <si>
     <t>TARTARI</t>
   </si>
   <si>
     <t>DIMITRI</t>
   </si>
   <si>
     <t>VECCHI</t>
   </si>
   <si>
     <t>VERDINI</t>
   </si>
   <si>
     <t>ELEONORA</t>
   </si>
 </sst>
 </file>
 
@@ -836,968 +803,870 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DFFAC6D-B50B-42A0-877A-2E5330A6E7F4}">
-  <dimension ref="A1:D66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02ABFF32-338E-44D0-9AF6-2FEBD658AF84}">
+  <dimension ref="A1:D59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="13.44140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="21.109375" style="2" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="9.109375" style="2"/>
+    <col min="3" max="3" width="21.21875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="9">
         <v>1838.7599999999998</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="9">
-        <v>3948.6599999999994</v>
+        <v>3416.93</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D7" s="9">
-        <v>3416.93</v>
+        <v>5227.1799999999976</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D8" s="9">
-        <v>50</v>
+        <v>959.07</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="C9" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="9">
-        <v>5227.1799999999976</v>
+        <v>337.49</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D10" s="9">
-        <v>959.07</v>
+        <v>410.79999999999995</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="9">
-        <v>341.3</v>
+        <v>305.2</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="9">
-        <v>337.49</v>
+        <v>4456.37</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D13" s="9">
-        <v>410.79999999999995</v>
+        <v>333.9</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D14" s="9">
-        <v>305.2</v>
+        <v>112.35</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D15" s="9">
-        <v>4456.37</v>
+        <v>794.77</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D16" s="9">
-        <v>333.9</v>
+        <v>53.4</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D17" s="9">
-        <v>112.35</v>
+        <v>4731.9899999999989</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="9">
-        <v>270.2</v>
+        <v>641.05000000000007</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D19" s="9">
-        <v>794.77</v>
+        <v>38.1</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D20" s="9">
-        <v>53.4</v>
+        <v>1388.6999999999998</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D21" s="9">
-        <v>457.94999999999993</v>
+        <v>1876.2300000000002</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D22" s="9">
-        <v>4731.9899999999989</v>
+        <v>265.08999999999997</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D23" s="9">
-        <v>641.05000000000007</v>
+        <v>188.71999999999997</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D24" s="9">
-        <v>38.1</v>
+        <v>1022.1299999999998</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D25" s="9">
-        <v>1388.6999999999998</v>
+        <v>47.4</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D26" s="9">
-        <v>1876.2300000000002</v>
+        <v>125.63</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D27" s="9">
-        <v>265.08999999999997</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D28" s="9">
-        <v>188.71999999999997</v>
+        <v>788.39</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D29" s="9">
-        <v>1022.1299999999998</v>
+        <v>979.09999999999991</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D30" s="9">
-        <v>125.63</v>
+        <v>66.8</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="C31" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D31" s="9">
-        <v>16</v>
+        <v>462.47999999999996</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="C32" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D32" s="9">
-        <v>1544.6</v>
+        <v>437.13000000000005</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C33" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D33" s="9">
-        <v>788.39</v>
+        <v>261.2</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="8" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="9">
-        <v>979.09999999999991</v>
+        <v>237.39999999999998</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="8" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C35" s="8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D35" s="9">
-        <v>66.8</v>
+        <v>517.79999999999995</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B36" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="B36" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D36" s="9">
-        <v>462.47999999999996</v>
+        <v>88.86999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B37" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="B37" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D37" s="9">
-        <v>437.13000000000005</v>
+        <v>43.8</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="C38" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D38" s="9">
-        <v>261.2</v>
+        <v>1442.6</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C39" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D39" s="9">
-        <v>237.39999999999998</v>
+        <v>712.15000000000009</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="9">
-        <v>517.79999999999995</v>
+        <v>6435.5200000000013</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D41" s="9">
-        <v>88.86999999999999</v>
+        <v>550.02</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D42" s="9">
-        <v>43.8</v>
+        <v>160.69999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="C43" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D43" s="9">
-        <v>1442.6</v>
+        <v>659.38</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D44" s="9">
-        <v>712.15000000000009</v>
+        <v>1063.01</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="9">
-        <v>6435.5200000000013</v>
+        <v>3245.88</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="8" t="s">
         <v>86</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="C46" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D46" s="9">
-        <v>550.02</v>
+        <v>505.68999999999988</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B47" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="B47" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="9">
-        <v>160.69999999999999</v>
+        <v>71.39</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B48" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="B48" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="8" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D48" s="9">
-        <v>659.38</v>
+        <v>1192.8999999999996</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="C49" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D49" s="9">
-        <v>1063.01</v>
+        <v>119.6</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="8" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C50" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D50" s="9">
-        <v>3245.88</v>
+        <v>104.9</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="8" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C51" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D51" s="9">
-        <v>505.68999999999988</v>
+        <v>96.35</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="8" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D52" s="9">
-        <v>968.33</v>
+        <v>581.99</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="8" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D53" s="9">
-        <v>71.39</v>
+        <v>106.96000000000001</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="8" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D54" s="9">
-        <v>8</v>
+        <v>466.22999999999996</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="8" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="9">
-        <v>1192.8999999999996</v>
+        <v>736.24</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="8" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D56" s="9">
-        <v>119.6</v>
+        <v>203.97000000000003</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="8" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="D57" s="9">
-        <v>104.9</v>
+        <v>349.15999999999997</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="8" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D58" s="9">
-        <v>96.35</v>
+        <v>52.2</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B59" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="B59" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D59" s="9">
-        <v>255.9</v>
-[...96 lines deleted...]
-      <c r="D66" s="9">
         <v>990.53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/09/2025</oddFooter>
+    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/06/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>