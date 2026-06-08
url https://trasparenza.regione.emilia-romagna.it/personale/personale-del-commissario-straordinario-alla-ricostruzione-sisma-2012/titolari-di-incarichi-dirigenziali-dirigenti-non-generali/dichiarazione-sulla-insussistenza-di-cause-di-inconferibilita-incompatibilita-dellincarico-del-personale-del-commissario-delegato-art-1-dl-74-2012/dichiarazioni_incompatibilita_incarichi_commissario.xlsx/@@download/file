--- v0 (2026-05-12)
+++ v1 (2026-06-08)
@@ -2,190 +2,194 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="Questa_cartella_di_lavoro"/>
-  <xr:revisionPtr revIDLastSave="152" documentId="8_{B0120498-6B82-4559-8111-A837F84FE8DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2C02AF33-0BD2-478A-A574-7D75BB0713BB}"/>
+  <xr:revisionPtr revIDLastSave="193" documentId="8_{B0120498-6B82-4559-8111-A837F84FE8DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DF9A4122-EF95-417D-8250-B51E2F473C92}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="287" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="287" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Foglio1!$E$1:$E$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Foglio1!$D$1:$D$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$J$7</definedName>
     <definedName name="DelleGrottaglieAntonia.pdf">Foglio1!#REF!</definedName>
     <definedName name="Print_Titles" localSheetId="0">Foglio1!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="36">
   <si>
     <t>DIRIGENTI TITOLARI DI INCARICO DIRIGENZIALE
 AI SENSI DEL D.Lgs. n. 39/2013</t>
   </si>
   <si>
     <t>COGNOME</t>
   </si>
   <si>
     <t>NOME</t>
   </si>
   <si>
     <t>TIPO DI INCARICO</t>
   </si>
   <si>
-    <t>DESCRIZIONE INCARICO</t>
-[...1 lines deleted...]
-  <si>
     <t>STRUTTURA ORGANIZZATIVA DI APPARTENENZA</t>
   </si>
   <si>
     <t>DECORRENZA INCARICO</t>
   </si>
   <si>
     <t>CESSAZIONE INCARICO</t>
   </si>
   <si>
     <t xml:space="preserve">Dichiarazione assenza cause di inconferibilità e incompatibilità </t>
   </si>
   <si>
     <t>I annualità</t>
   </si>
   <si>
     <t>CLAUDIA</t>
   </si>
   <si>
     <t>LENZI</t>
   </si>
   <si>
     <t>LAVINIA</t>
   </si>
   <si>
     <t>ANTONINO</t>
   </si>
   <si>
-    <t>COMMISSARIO DELEGATO ART.1 D.L. 74/2012</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BALBONI </t>
   </si>
   <si>
-    <t>Dirigente giuridico amministrativo per il supporto alle attività di ricostruzione sisma 2012</t>
-[...4 lines deleted...]
-  <si>
     <t>LUCA</t>
   </si>
   <si>
-    <t>Dirigente amministrativo contabile per il supporto alle attività di ricostruzione sisma 2012</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">LIBRO </t>
   </si>
   <si>
     <t>Dirigente tempo determinato</t>
   </si>
   <si>
     <t>Le dichiarazioni sull'assenza di cause di inconferibilità e incompatibilità vengono rilasciate in occasione di conferimento / rinnovo di incarichi di funzione dirigenziale che comporta in via esclusiva competenza di amministrazione e gestione. I file allegati nelle colonne da H a I possono, in alcuni casi, essere immagini da scansione</t>
   </si>
   <si>
     <t>DE BONIS</t>
   </si>
   <si>
     <t>Dichiarazione_conf_incarico_Lenzi.pdf</t>
   </si>
   <si>
     <t>Dichiarazione_conf_incarico_Balboni.pdf</t>
   </si>
   <si>
     <t>Dichiarazione_conf_incarico_Libro.pdf</t>
   </si>
   <si>
     <t>Dichiarazione_annuale_2024_Libro.pdf</t>
   </si>
   <si>
     <t>Dichiarazione_annuale_2024_DeBonis.pdf</t>
   </si>
   <si>
     <t>Dichiarazione_conf_incarico_DeBonis.pdf</t>
   </si>
   <si>
     <t>II annualità</t>
   </si>
   <si>
     <t>Dichiarazione_annuale_2025_Balboni.pdf</t>
   </si>
   <si>
     <t>Dichiarazione_annuale_2025_DeBonis.pdf</t>
   </si>
   <si>
     <t>Dichiarazione_annuale_2025_Lenzi.pdf</t>
   </si>
   <si>
     <t>Dichiarazione_annuale_2025_Libro.pdf</t>
+  </si>
+  <si>
+    <t>COMMISSARIO STRAORDINARIO RICOSTRUZIONE</t>
+  </si>
+  <si>
+    <t>III annualità</t>
+  </si>
+  <si>
+    <t>Dichiarazione_annuale_2026_Balboni.pdf</t>
+  </si>
+  <si>
+    <t>Dichiarazione_annuale_2026_DeBonis.pdf</t>
+  </si>
+  <si>
+    <t>Dichiarazione_annuale_2026_Lenzi.pdf</t>
+  </si>
+  <si>
+    <t>Dichiarazione_annuale_2026_Libro.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -231,161 +235,120 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFCCCCFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.24994659260841701"/>
         <bgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="2" xr:uid="{ACAB4CD3-9914-4EA3-9DC3-3F6DB20CD278}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -667,316 +630,322 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2025_de_bonis_lavinia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2024_libro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2025_balboni_claudia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_conf_incarico_balboni.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_conf_incarico_lenzi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_conf_incarico_debonis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2024_debonis.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2025_libro_antonino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_conf_incarico_libro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2025_lenzi_luca.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2025_de_bonis_lavinia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-straordinario-alla-ricostruzione-sisma-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dich_annuale_2026_lenzi_luca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2024_libro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2025_balboni_claudia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-straordinario-alla-ricostruzione-sisma-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dich_annuale_2026_de_bonis_lavinia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_conf_incarico_balboni.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_conf_incarico_lenzi.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_conf_incarico_debonis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-straordinario-alla-ricostruzione-sisma-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dich_annuale_2026_balboni_claudia.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2024_debonis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2025_libro_antonino.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_conf_incarico_libro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-delegato-art-1-dl-74-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dichiarazione_annuale_2025_lenzi_luca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trasparenza.regione.emilia-romagna.it/personale/personale-del-commissario-straordinario-alla-ricostruzione-sisma-2012/titolari-di-incarichi-dirigenziali-dirigenti-non-generali/dichiarazione-sulla-insussistenza-di-cause-di-inconferibilita-incompatibilita-dellincarico-del-personale-del-commissario-delegato-art-1-dl-74-2012/dich_annuale_2026_libro_antonino.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Foglio1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection sqref="A1:J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.5703125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="10" width="28.5703125" customWidth="1"/>
+    <col min="1" max="1" width="14.28515625" customWidth="1"/>
+    <col min="2" max="2" width="14.85546875" customWidth="1"/>
+    <col min="3" max="3" width="22" customWidth="1"/>
+    <col min="4" max="4" width="32.28515625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" customWidth="1"/>
+    <col min="7" max="7" width="26.85546875" customWidth="1"/>
+    <col min="8" max="8" width="28.5703125" customWidth="1"/>
+    <col min="9" max="9" width="28.42578125" customWidth="1"/>
+    <col min="10" max="10" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13"/>
-[...7 lines deleted...]
-      <c r="J1" s="13"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="10"/>
+      <c r="E1" s="10"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+      <c r="J1" s="10"/>
     </row>
     <row r="2" spans="1:10" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="11" t="s">
-[...10 lines deleted...]
-      <c r="J2" s="11"/>
+      <c r="A2" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="9"/>
     </row>
     <row r="3" spans="1:10" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
+      <c r="A3" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D3" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="E3" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="F3" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="G3" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="H3" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I3" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="14" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="10" t="s">
+      <c r="C4" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>30</v>
       </c>
+      <c r="E4" s="6">
+        <v>45292</v>
+      </c>
+      <c r="F4" s="2">
+        <v>46752</v>
+      </c>
+      <c r="G4" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="7"/>
     </row>
-    <row r="4" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="1" t="s">
+    <row r="5" spans="1:10" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" s="6">
+        <v>45062</v>
+      </c>
+      <c r="F5" s="2">
+        <v>46752</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="6">
+        <v>45292</v>
+      </c>
+      <c r="F6" s="2">
+        <v>46752</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="7"/>
+    </row>
+    <row r="7" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="B7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="6">
+        <v>45047</v>
+      </c>
+      <c r="F7" s="2">
+        <v>46752</v>
+      </c>
+      <c r="G7" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" s="12" t="s">
-[...41 lines deleted...]
-      <c r="H5" s="6" t="s">
+      <c r="H7" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="I5" s="6" t="s">
-[...65 lines deleted...]
-        <v>34</v>
+      <c r="J7" s="8" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="H8" s="8"/>
+      <c r="G8" s="5"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="H9" s="8"/>
+      <c r="G9" s="5"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="H10" s="8"/>
+      <c r="G10" s="5"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="H11" s="8"/>
+      <c r="G11" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="H6" r:id="rId1" xr:uid="{5F59DC35-3DD7-4EAF-A171-AAF5B4007160}"/>
-[...8 lines deleted...]
-    <hyperlink ref="J7" r:id="rId10" xr:uid="{223CB6A9-3F14-4F8E-A701-796B18B5B61E}"/>
+    <hyperlink ref="G6" r:id="rId1" xr:uid="{5F59DC35-3DD7-4EAF-A171-AAF5B4007160}"/>
+    <hyperlink ref="G4" r:id="rId2" xr:uid="{F3A606A9-8DDE-45C2-B600-0B81A9DE93C0}"/>
+    <hyperlink ref="H7" r:id="rId3" xr:uid="{D40C710F-AE9B-4C4F-B447-E86C20D58C02}"/>
+    <hyperlink ref="G7" r:id="rId4" xr:uid="{8D395EB9-5B9D-45C8-B4F8-B68C25B6D65B}"/>
+    <hyperlink ref="H5" r:id="rId5" xr:uid="{56AFCD9C-7441-4AA7-BF7B-75B070588A27}"/>
+    <hyperlink ref="G5" r:id="rId6" xr:uid="{C0168163-2894-4B45-AB39-171876592616}"/>
+    <hyperlink ref="H4" r:id="rId7" xr:uid="{10615997-2FC4-4F79-AC4A-93D41E7A4A43}"/>
+    <hyperlink ref="I5" r:id="rId8" xr:uid="{1F7C65DF-5C5B-4B41-BBAB-5444C6EB9DC5}"/>
+    <hyperlink ref="H6" r:id="rId9" xr:uid="{AFB6548E-6B1B-4401-A79C-992083730134}"/>
+    <hyperlink ref="I7" r:id="rId10" xr:uid="{223CB6A9-3F14-4F8E-A701-796B18B5B61E}"/>
+    <hyperlink ref="I4" r:id="rId11" xr:uid="{0B97724A-74CF-4147-A74E-742A89AE5327}"/>
+    <hyperlink ref="J5" r:id="rId12" xr:uid="{8B913DC7-737B-4E30-949B-3FBB453A52C9}"/>
+    <hyperlink ref="I6" r:id="rId13" xr:uid="{9C6FF63E-E0D2-4C32-A169-D3E1C42BAB39}"/>
+    <hyperlink ref="J7" r:id="rId14" xr:uid="{1EE43FED-21A4-463C-9E97-7426CC4BBE09}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.51181102362204722" bottom="0.43307086614173229" header="0.11811023622047245" footer="0.11811023622047245"/>
-  <pageSetup paperSize="8" scale="82" fitToHeight="0" orientation="landscape" r:id="rId11"/>
+  <pageSetup paperSize="8" scale="91" fitToHeight="0" orientation="landscape" r:id="rId15"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_activity xmlns="4c3236c6-95d2-4d17-be8d-585712637b94" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A54B69D3E5733446B0FAE3C81CC1AA29" ma:contentTypeVersion="20" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="4f18c510f8371e5cda13ab2c2d2641f9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="4c3236c6-95d2-4d17-be8d-585712637b94" xmlns:ns4="0eda4f44-c574-4c28-adc0-f041ccbed4ff" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a83b790e909ca08a8865ca4ef16e04dd" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="4c3236c6-95d2-4d17-be8d-585712637b94"/>
     <xsd:import namespace="0eda4f44-c574-4c28-adc0-f041ccbed4ff"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
@@ -1206,129 +1175,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...5 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDCBB289-08F1-4D1D-96A6-D50E3159CEB7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AD1A3DE-A50E-4ED6-95D8-A59F1638D80B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="4c3236c6-95d2-4d17-be8d-585712637b94"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="0eda4f44-c574-4c28-adc0-f041ccbed4ff"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13DFFA66-1274-4EE3-ACB0-6EB5AF6CEC49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="4c3236c6-95d2-4d17-be8d-585712637b94"/>
     <ds:schemaRef ds:uri="0eda4f44-c574-4c28-adc0-f041ccbed4ff"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AD1A3DE-A50E-4ED6-95D8-A59F1638D80B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDCBB289-08F1-4D1D-96A6-D50E3159CEB7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="4c3236c6-95d2-4d17-be8d-585712637b94"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Foglio1</vt:lpstr>
+      <vt:lpstr>Foglio1!Area_stampa</vt:lpstr>
       <vt:lpstr>Foglio1!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>