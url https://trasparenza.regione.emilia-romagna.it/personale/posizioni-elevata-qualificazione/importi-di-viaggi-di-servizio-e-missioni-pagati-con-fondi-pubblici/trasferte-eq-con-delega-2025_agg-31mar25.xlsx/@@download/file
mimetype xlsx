--- v0 (2025-12-05)
+++ v1 (2026-08-24)
@@ -1,109 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/PO con Delega/Aggiornamento al 30set25/Anno 2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/PO con Delega/Aggiornamento al 30giu26/Anno 2025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{900C5E3F-B823-4055-A518-3A164CC44F8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6CF30420-C23A-47CC-B94F-629BCBA037E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{6F584849-89ED-410F-94F2-22F750D385B6}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{6090E9C2-5251-4645-BEA6-4C3D39A43FCA}"/>
   </bookViews>
   <sheets>
     <sheet name="Trasferte EQ con Delega 2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte EQ con Delega 2025'!$A$4:$D$49</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte EQ con Delega 2025'!$A$4:$D$52</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trasferte EQ con Delega 2025'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="98">
   <si>
     <t>Regione Emilia-Romagna</t>
   </si>
   <si>
-    <t>Trasferte titolari di EQ con delega di funzioni dirigenziali ANNO 2025 (fino al 30/09/2025)</t>
+    <t>Trasferte titolari di EQ con delega di funzioni dirigenziali ANNO 2025</t>
   </si>
   <si>
     <t>Ordinamento alfabetico</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Tipo di Rapporto</t>
   </si>
   <si>
     <t>Importo Trasferte
-ANNO 2025
-(fino al 30/09/2025)</t>
+ANNO 2025</t>
   </si>
   <si>
     <t>ABAGNATO</t>
   </si>
   <si>
     <t>FABIO</t>
   </si>
   <si>
     <t>Tempo Indeterminato</t>
   </si>
   <si>
     <t>ANGELINI</t>
   </si>
   <si>
     <t>PAOLA</t>
   </si>
   <si>
     <t>ANTONIACCI</t>
   </si>
   <si>
     <t>LOREDANA</t>
   </si>
   <si>
     <t>BALDONI</t>
   </si>
@@ -146,56 +148,74 @@
   <si>
     <t>DI DIO</t>
   </si>
   <si>
     <t>GIANMARCO</t>
   </si>
   <si>
     <t>FAIOLO</t>
   </si>
   <si>
     <t>MONICA</t>
   </si>
   <si>
     <t>FAVERO</t>
   </si>
   <si>
     <t>VALENTINA</t>
   </si>
   <si>
     <t>FELICORI</t>
   </si>
   <si>
     <t>GRAZIA</t>
   </si>
   <si>
+    <t>FONTANA</t>
+  </si>
+  <si>
+    <t>LUCA</t>
+  </si>
+  <si>
+    <t>GHEDUZZI</t>
+  </si>
+  <si>
+    <t>MARIA ROSA</t>
+  </si>
+  <si>
     <t>GHERARDI</t>
   </si>
   <si>
     <t>LODOVICO</t>
   </si>
   <si>
+    <t>IANNACCI</t>
+  </si>
+  <si>
+    <t>FRANCESCO</t>
+  </si>
+  <si>
     <t>IANNELLI</t>
   </si>
   <si>
     <t>LAURA</t>
   </si>
   <si>
     <t>IPPOLITI</t>
   </si>
   <si>
     <t>SILVIA</t>
   </si>
   <si>
     <t>MAGNANI</t>
   </si>
   <si>
     <t>SONJA</t>
   </si>
   <si>
     <t>MALFATTO</t>
   </si>
   <si>
     <t>DAVIDE</t>
   </si>
   <si>
     <t>MANUELLI</t>
@@ -284,51 +304,51 @@
   <si>
     <t>SIMONETTA</t>
   </si>
   <si>
     <t>PULIATTI</t>
   </si>
   <si>
     <t>GAETANO</t>
   </si>
   <si>
     <t>RAVA</t>
   </si>
   <si>
     <t>RICCARDO</t>
   </si>
   <si>
     <t>RICCI</t>
   </si>
   <si>
     <t>RIGHETTI</t>
   </si>
   <si>
     <t>ELISA</t>
   </si>
   <si>
-    <t>SENOFONTE</t>
+    <t>SENOFONTE DE GRANDIS</t>
   </si>
   <si>
     <t>FABRIZIA</t>
   </si>
   <si>
     <t>SERVIDIO</t>
   </si>
   <si>
     <t>LORENZO</t>
   </si>
   <si>
     <t>SORMANI</t>
   </si>
   <si>
     <t>TESTI</t>
   </si>
   <si>
     <t>MELANIA</t>
   </si>
   <si>
     <t>TODESCHINI</t>
   </si>
   <si>
     <t>GIUSEPPE</t>
   </si>
@@ -442,52 +462,52 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
-    <cellStyle name="Normale 2" xfId="1" xr:uid="{626FDE8B-5047-4B27-9EF6-E35BA742C9FD}"/>
-    <cellStyle name="Normale 3" xfId="2" xr:uid="{16852A5E-2F8C-4C41-A5E1-DC3E6C7E0F0D}"/>
+    <cellStyle name="Normale 2" xfId="1" xr:uid="{7EB0FD80-29F3-430E-879E-F20C99966CFF}"/>
+    <cellStyle name="Normale 3" xfId="2" xr:uid="{257615C3-5BE7-4554-879D-87EF019D5D44}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -782,795 +802,812 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9CBE1D88-19F3-4734-BE03-3AACC3F8DA5F}">
-  <dimension ref="A1:D56"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDF9827F-7531-48E3-8EC9-4B8F8B125E25}">
+  <dimension ref="A1:D55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.6640625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="15.109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="20.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.77734375" style="2" customWidth="1"/>
     <col min="3" max="3" width="18.21875" style="2" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="21.44140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="36" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="9">
-        <v>8529.2999999999993</v>
+        <v>10023.089999999998</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="9">
-        <v>2624.9300000000003</v>
+        <v>3802.7500000000005</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="9">
-        <v>318.16000000000003</v>
+        <v>663.36</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="9">
-        <v>3853.4700000000003</v>
+        <v>7978.4500000000007</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="9">
-        <v>364.97999999999996</v>
+        <v>463.97999999999996</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="9">
-        <v>20.2</v>
+        <v>123</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="9">
-        <v>799.15000000000009</v>
+        <v>1602.4</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="9">
-        <v>114.7</v>
+        <v>236.16</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="9">
-        <v>359.6</v>
+        <v>426.40000000000003</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="9">
         <v>396.68</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="9">
-        <v>71</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="9">
-        <v>321.54000000000002</v>
+        <v>343.94</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="9">
         <v>54.49</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="9">
         <v>304.66000000000003</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="9">
-        <v>3800.849999999999</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="9">
-        <v>56.6</v>
+        <v>86.8</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="8" t="s">
         <v>39</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="9">
-        <v>33.25</v>
+        <v>5755.449999999998</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="9">
-        <v>47.3</v>
+        <v>1536.41</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="9">
-        <v>369.73</v>
+        <v>91.399999999999991</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="9">
-        <v>79.599999999999994</v>
+        <v>33.25</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="9">
-        <v>33.900000000000006</v>
+        <v>120.9</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="9">
-        <v>62.9</v>
+        <v>483.33000000000004</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="9">
-        <v>45.9</v>
+        <v>155.86000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="9">
-        <v>320.39999999999998</v>
+        <v>43.900000000000006</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="9">
-        <v>62.2</v>
+        <v>62.9</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="9">
-        <v>46.4</v>
+        <v>88.4</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="9">
-        <v>655.11</v>
+        <v>1854.2199999999998</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="9">
-        <v>72.860000000000014</v>
+        <v>106.72000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="9">
-        <v>355.4</v>
+        <v>46.4</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="9">
-        <v>145.69999999999999</v>
+        <v>688.61</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="9">
-        <v>620.27</v>
+        <v>148.96</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="9">
-        <v>623.6</v>
+        <v>441.4</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="9">
-        <v>39.46</v>
+        <v>233.76</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="9">
-        <v>27.7</v>
+        <v>657.31999999999994</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="9">
-        <v>8.6</v>
+        <v>623.6</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>74</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="9">
-        <v>468.46000000000004</v>
+        <v>204.46</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>76</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>77</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="9">
-        <v>22</v>
+        <v>100.6</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="9">
-        <v>406.36</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="9">
-        <v>23.2</v>
+        <v>1208.7800000000002</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="9">
-        <v>371.16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="9">
-        <v>305.06</v>
+        <v>1350.9300000000003</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="8" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="9">
-        <v>241.92000000000002</v>
+        <v>38.6</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="9">
-        <v>418.34000000000003</v>
+        <v>371.16</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="9">
-        <v>30.4</v>
+        <v>463.72</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="9">
-        <v>199</v>
-[...18 lines deleted...]
-      <c r="D52" s="11"/>
+        <v>330.58000000000004</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="9">
+        <v>507.74</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="9">
+        <v>30.4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="9">
+        <v>263</v>
+      </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="10"/>
       <c r="B53" s="10"/>
       <c r="C53" s="10"/>
       <c r="D53" s="11"/>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="10"/>
       <c r="B54" s="10"/>
       <c r="C54" s="10"/>
       <c r="D54" s="11"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="10"/>
       <c r="B55" s="10"/>
       <c r="C55" s="10"/>
       <c r="D55" s="11"/>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/09/2025</oddFooter>
+    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/06/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trasferte EQ con Delega 2025</vt:lpstr>
       <vt:lpstr>'Trasferte EQ con Delega 2025'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gabusi Barbara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>