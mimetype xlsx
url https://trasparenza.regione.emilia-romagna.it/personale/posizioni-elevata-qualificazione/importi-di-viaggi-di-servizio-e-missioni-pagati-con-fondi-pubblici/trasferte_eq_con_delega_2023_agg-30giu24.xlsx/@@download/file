--- v0 (2026-02-18)
+++ v1 (2026-08-24)
@@ -1,87 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/PO con Delega/Aggiornamento al 30set25/Anno 2023/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/PO con Delega/Aggiornamento al 30giu26/Anno 2023/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8060098D-32CB-4573-B321-CF2CA546807F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A91904E2-D1AA-41D8-8006-9BBE25A76465}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{9DA85B91-F385-4E8F-A6EC-CA08133FE2AC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{F0971865-0918-4089-ADF0-3D353179AEEC}"/>
   </bookViews>
   <sheets>
     <sheet name="Trasferte EQ con Delega 2023" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte EQ con Delega 2023'!$A$4:$D$44</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte EQ con Delega 2023'!$A$4:$D$43</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trasferte EQ con Delega 2023'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="81">
   <si>
     <t>Regione Emilia-Romagna</t>
   </si>
   <si>
     <t>Trasferte titolari di EQ con delega di funzioni dirigenziali ANNO 2023</t>
   </si>
   <si>
     <t>Ordinamento alfabetico</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Tipo di Rapporto</t>
   </si>
   <si>
     <t>Importo Trasferte
 ANNO 2023</t>
   </si>
   <si>
     <t>ABAGNATO</t>
   </si>
@@ -173,56 +176,50 @@
     <t>MARIA ROSA</t>
   </si>
   <si>
     <t>GHERARDI</t>
   </si>
   <si>
     <t>LODOVICO</t>
   </si>
   <si>
     <t>GIOVANNINI</t>
   </si>
   <si>
     <t>MARCO</t>
   </si>
   <si>
     <t>IANNELLI</t>
   </si>
   <si>
     <t>LAURA</t>
   </si>
   <si>
     <t>IPPOLITI</t>
   </si>
   <si>
     <t>SILVIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>CARLO</t>
   </si>
   <si>
     <t>MANUELLI</t>
   </si>
   <si>
     <t>MARI</t>
   </si>
   <si>
     <t>MARINOSCI</t>
   </si>
   <si>
     <t>ANNARITA</t>
   </si>
   <si>
     <t>MELE</t>
   </si>
   <si>
     <t>RITA MARIA</t>
   </si>
   <si>
     <t>MENINI</t>
   </si>
   <si>
     <t>MOROLLI</t>
   </si>
@@ -746,52 +743,52 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC0DFD85-A21D-4BAB-AF89-F8139A9684CA}">
-  <dimension ref="A1:D44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB3C43A5-9623-4BB3-A8DB-F4DECAE728D9}">
+  <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.77734375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.21875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
@@ -1062,344 +1059,330 @@
         <v>9</v>
       </c>
       <c r="D22" s="9">
         <v>129.9</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="9">
         <v>268.26</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="9">
-        <v>617.70000000000005</v>
+        <v>299.34999999999997</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="9">
-        <v>299.34999999999997</v>
+        <v>416.15</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="B26" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="9">
-        <v>416.15</v>
+        <v>141</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="9">
-        <v>141</v>
+        <v>54.76</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="9">
-        <v>54.76</v>
+        <v>1106.2200000000003</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="B29" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="9">
-        <v>1106.2200000000003</v>
+        <v>244.99999999999997</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="9">
-        <v>244.99999999999997</v>
+        <v>455.18999999999994</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="9">
-        <v>455.18999999999994</v>
+        <v>262.45999999999998</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="9">
-        <v>262.45999999999998</v>
+        <v>55.5</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="9">
-        <v>55.5</v>
+        <v>667</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="9">
-        <v>667</v>
+        <v>111.9</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="9">
-        <v>111.9</v>
+        <v>2023.5600000000002</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="9">
-        <v>2023.5600000000002</v>
+        <v>555.04999999999995</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="B37" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="9">
-        <v>555.04999999999995</v>
+        <v>98.199999999999989</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="9">
-        <v>98.199999999999989</v>
+        <v>1018.61</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="9">
-        <v>1018.61</v>
+        <v>620.97</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="8" t="s">
         <v>73</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="9">
-        <v>620.97</v>
+        <v>325.05</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="9">
-        <v>325.05</v>
+        <v>399.52</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="8" t="s">
         <v>77</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="9">
-        <v>399.52</v>
+        <v>144.30000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="9">
-        <v>144.30000000000001</v>
-[...12 lines deleted...]
-      <c r="D44" s="9">
         <v>204</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/09/2025</oddFooter>
+    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/06/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>