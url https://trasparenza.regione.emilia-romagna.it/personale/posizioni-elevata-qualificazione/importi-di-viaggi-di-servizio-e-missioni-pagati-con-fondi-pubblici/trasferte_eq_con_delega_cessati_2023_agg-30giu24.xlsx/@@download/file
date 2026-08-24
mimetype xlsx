--- v0 (2026-02-18)
+++ v1 (2026-08-24)
@@ -1,180 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/PO con Delega/Aggiornamento al 30set25/Anno 2023/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/PO con Delega/Aggiornamento al 30giu26/Anno 2023/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8DC2A4F6-B2C9-4894-ACBD-D87B5078A063}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1FB9B735-CF3E-4C4E-8E8C-42C67D7D8D0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C0790147-EAC5-47A2-8621-A8D72A70CAB5}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{E0F62DB8-275D-4BC6-8892-67FD84F9F288}"/>
   </bookViews>
   <sheets>
     <sheet name="Trasf.EQ con Delega cess.2023" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasf.EQ con Delega cess.2023'!$A$4:$D$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasf.EQ con Delega cess.2023'!$A$4:$D$17</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trasf.EQ con Delega cess.2023'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="34">
   <si>
     <t>Regione Emilia-Romagna</t>
   </si>
   <si>
     <t>Trasferte titolari di EQ con delega di funzioni dirigenziali cessati dall'incarico ANNO 2023</t>
   </si>
   <si>
     <t>Ordinamento alfabetico</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Tipo di Rapporto</t>
   </si>
   <si>
     <t>Importo Trasferte
 ANNO 2023</t>
   </si>
   <si>
     <t>BUZZONI</t>
   </si>
   <si>
     <t>ALESSANDRO</t>
   </si>
   <si>
     <t>Tempo Indeterminato</t>
   </si>
   <si>
     <t>CURTO</t>
   </si>
   <si>
     <t>GIOVANNA</t>
   </si>
   <si>
-    <t>GELMUZZI</t>
-[...4 lines deleted...]
-  <si>
     <t>GUERMANDI</t>
   </si>
   <si>
     <t>GRAZIA</t>
   </si>
   <si>
     <t>IOPPI</t>
   </si>
   <si>
     <t>CINZIA</t>
   </si>
   <si>
-    <t>LANDI</t>
-[...1 lines deleted...]
-  <si>
     <t>LUGLI</t>
   </si>
   <si>
     <t>FRANCESCA</t>
   </si>
   <si>
+    <t>MALAVOLTA</t>
+  </si>
+  <si>
+    <t>CARLO</t>
+  </si>
+  <si>
     <t>MALTESE</t>
   </si>
   <si>
     <t>SALVATORE</t>
   </si>
   <si>
     <t>MANCUSI</t>
   </si>
   <si>
     <t>CATERINA</t>
   </si>
   <si>
     <t>MAZZINI</t>
   </si>
   <si>
     <t>ENRICO</t>
   </si>
   <si>
     <t>RAIMONDI</t>
   </si>
   <si>
     <t>ATTILIO</t>
-  </si>
-[...4 lines deleted...]
-    <t>MAURO</t>
   </si>
   <si>
     <t>VAI</t>
   </si>
   <si>
     <t>NICOLETTA</t>
   </si>
   <si>
     <t>VANNONI</t>
   </si>
   <si>
     <t>SARA</t>
   </si>
   <si>
     <t>ZECCHI</t>
   </si>
   <si>
     <t>ALCESTE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
@@ -608,52 +602,52 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8F1E667-6D9C-4057-A231-96493C034A59}">
-  <dimension ref="A1:D19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4DCB115-D75B-43AD-9DF6-ACAD81349C27}">
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.77734375" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.21875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
@@ -692,226 +686,198 @@
     <row r="6" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="9">
         <v>72.599999999999994</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="9">
-        <v>147.80000000000001</v>
+        <v>154.6</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="9">
-        <v>154.6</v>
+        <v>93.800000000000011</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="9">
-        <v>93.800000000000011</v>
+        <v>245.60999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="9">
-        <v>75.55</v>
+        <v>617.70000000000005</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="9">
-        <v>245.60999999999999</v>
+        <v>4581.1499999999996</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="9">
-        <v>4581.1499999999996</v>
+        <v>1158.7300000000005</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="9">
-        <v>1158.7300000000005</v>
+        <v>118.82</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="9">
-        <v>118.82</v>
+        <v>6318.3099999999995</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="9">
-        <v>6318.3099999999995</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="9">
-        <v>14</v>
+        <v>633.95000000000005</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="9">
-        <v>15</v>
-[...26 lines deleted...]
-      <c r="D19" s="9">
         <v>171.42000000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/09/2025</oddFooter>
+    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/06/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>