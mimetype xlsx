--- v0 (2025-12-05)
+++ v1 (2026-08-24)
@@ -1,81 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/PO con Delega/Aggiornamento al 30set25/Anno 2024/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/PO con Delega/Aggiornamento al 30giu26/Anno 2024/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E7A3D401-31A2-4416-94B1-C285A9549825}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE12425C-65E5-4A5B-9100-0AD6CA6FA96C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{9EBAF3A2-F79B-4EBD-9A80-8B86193EC4DF}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{ADB0F357-BDAC-4B15-96A4-AF17018EBA1A}"/>
   </bookViews>
   <sheets>
     <sheet name="Trasf.EQ con Delega cess.2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasf.EQ con Delega cess.2024'!$A$4:$D$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trasf.EQ con Delega cess.2024'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="26">
   <si>
     <t>Regione Emilia-Romagna</t>
   </si>
   <si>
     <t>Trasferte titolari di EQ con delega di funzioni dirigenziali cessati dall'incarico ANNO 2024</t>
   </si>
   <si>
     <t>Ordinamento alfabetico</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Tipo di Rapporto</t>
   </si>
   <si>
@@ -127,50 +130,51 @@
   <si>
     <t>ATTILIO</t>
   </si>
   <si>
     <t>VAI</t>
   </si>
   <si>
     <t>NICOLETTA</t>
   </si>
   <si>
     <t>VANNONI</t>
   </si>
   <si>
     <t>SARA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -570,63 +574,63 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4609309-EF71-4762-8EC0-C72F288E2910}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C442F3B-DC40-4AAB-A100-A98AD7CFC54D}">
   <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.44140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="16.21875" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.21875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.21875" style="2" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="13" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" style="3" customWidth="1"/>
     <col min="5" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>4</v>
       </c>
@@ -748,51 +752,51 @@
       <c r="D12" s="9">
         <v>71.400000000000006</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="9">
         <v>624.73</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="D14" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/09/2025</oddFooter>
+    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/06/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>