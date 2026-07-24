--- v0 (2026-02-18)
+++ v1 (2026-07-24)
@@ -1,86 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0209/ARE004928/ERD004936/2026/RegioneTrasparente/pubb 010126/dg/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna.sharepoint.com/sites/orma.a.0209/ARE004928/ERD004936/2026/RegioneTrasparente/pubb 260526/dg/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6785A098-90A1-4AA9-9605-2248BEC936E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E622A0F-A79C-4D20-A0B9-0F5D4CA4B841}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{CE563638-EE28-49F8-8DA2-A67122AA6AF4}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{44F7427C-BF1A-414E-AAB9-DE4B6296AD11}"/>
   </bookViews>
   <sheets>
-    <sheet name="dgpub" sheetId="1" r:id="rId1"/>
+    <sheet name="solodg" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">dgpub!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">solodg!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="55">
   <si>
     <t>Cognome Nome</t>
   </si>
   <si>
     <t>Posizione Contrattuale</t>
   </si>
   <si>
     <t>Incarico Assegnato</t>
   </si>
   <si>
     <t xml:space="preserve">Stipendio Lordo Annuo per 13 Mensilità </t>
   </si>
   <si>
     <t xml:space="preserve">Altre Voci Retributive Annue Lorde </t>
   </si>
   <si>
     <t xml:space="preserve"> Retribuzione di Posizione </t>
   </si>
   <si>
     <t>Retribuzione di Risultato 2025</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
@@ -89,288 +92,310 @@
   <si>
     <t xml:space="preserve">RUOLO T. IND.     </t>
   </si>
   <si>
     <t>DIRETTORE DELL'INTERCENT-ER - AGENZIA REGIONALE DI SVILUPPO DEI MERCATI TELEMATICI</t>
   </si>
   <si>
     <t>BALDINO LUCA</t>
   </si>
   <si>
     <t>COMANDO</t>
   </si>
   <si>
     <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE CURA DELLA PERSONA, SALUTE E WELFARE</t>
   </si>
   <si>
     <t>cessato il 31/01/25</t>
   </si>
   <si>
     <t>BROCCOLI LORENZO</t>
   </si>
   <si>
     <t>CAMPRINI MASSIMO</t>
   </si>
   <si>
+    <t>DIRETTORE DELL'AGENZIA REGIONALE PER LA SICUREZZA TERRITORIALE E LA PROTEZIONE CIVILE</t>
+  </si>
+  <si>
+    <t>CARLINI CLETO</t>
+  </si>
+  <si>
+    <t>T.DET. AI SENSI ART.19</t>
+  </si>
+  <si>
+    <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE CURA DEL TERRITORIO E DELL'AMBIENTE</t>
+  </si>
+  <si>
+    <t>COCCHI ENRICO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TEMPO DETERMINATO (ALTRI)             </t>
+  </si>
+  <si>
+    <t>DIRETTORE DELL' AGENZIA REGIONALE PER LA RICOSTRUZIONE - SISMA 2012</t>
+  </si>
+  <si>
+    <t>cessato il 31/05/25</t>
+  </si>
+  <si>
+    <t>DIAZZI MORENA</t>
+  </si>
+  <si>
+    <t>T.DET. AI SENSI ART.43</t>
+  </si>
+  <si>
+    <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE CONOSCENZA, RICERCA, LAVORO, IMPRESE</t>
+  </si>
+  <si>
+    <t>cessata il 16/07/25</t>
+  </si>
+  <si>
+    <t>FELICE GIUSEPPINA</t>
+  </si>
+  <si>
+    <t>DIRETTORE DELL'AGREA - AGENZIA REGIONALE PER LE EROGAZIONI IN AGRICOLTURA</t>
+  </si>
+  <si>
+    <t>FERRECCHI PAOLO</t>
+  </si>
+  <si>
+    <t>cessato il 16/07/25</t>
+  </si>
+  <si>
+    <t>FRIERI FRANCESCO RAPHAEL</t>
+  </si>
+  <si>
     <t>T.DET. AI SENSI ART.18</t>
   </si>
   <si>
-    <t>DIRETTORE DELL'AGENZIA REGIONALE PER LA SICUREZZA TERRITORIALE E LA PROTEZIONE CIVILE</t>
-[...49 lines deleted...]
-  <si>
     <t>DIRETTORE GENERALE DELLA COORDINAMENTO DELLA RIPROGRAMMAZIONE DEL FONDO SVILUPPO E COESIONE</t>
   </si>
   <si>
     <t>cessato il 30/11/25</t>
   </si>
   <si>
     <t>LORENZINI SILVIA</t>
   </si>
   <si>
     <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE AGRICOLTURA, CACCIA E PESCA</t>
   </si>
   <si>
     <t>MAZZOTTI VALTIERO</t>
   </si>
   <si>
     <t>MEI MANUELA LUCIA</t>
   </si>
   <si>
-    <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE RISORSE, EUROPA, INNOVAZIONE E ISTITUZIONI</t>
+    <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE STRATEGIE TERRITORIALI ED EUROPEE, PROGRAMMAZIONE, INNOVAZIONE E ORGANIZZAZIONE</t>
   </si>
   <si>
     <t>NATALI RICCARDO</t>
   </si>
   <si>
     <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE POLITICHE FINANZIARIE</t>
   </si>
   <si>
     <t>NICOLINI RITA</t>
   </si>
   <si>
     <t>ORLANDO ANDREA</t>
   </si>
   <si>
     <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE ASSEMBLEA LEGISLATIVA REGIONALE</t>
   </si>
   <si>
     <t>PACE GIUSEPPE</t>
   </si>
   <si>
     <t>DIRETTORE DELL'AGENZIA DI INFORMAZIONE E COMUNICAZIONE</t>
   </si>
   <si>
+    <t>PASSARINI GINO</t>
+  </si>
+  <si>
+    <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE EDUCAZIONE, SCUOLA,FORMAZIONE E UNIVERSITA'</t>
+  </si>
+  <si>
     <t>PIGNATTI ONELIO</t>
   </si>
   <si>
     <t>cessato il 31/12/25</t>
   </si>
   <si>
     <t>RICCI MINGANI ROBERTO</t>
+  </si>
+  <si>
+    <t>DIRETTORE GENERALE DELLA DIREZIONE GENERALE SVILUPPO ECONOMICO, CULTURA E TURISMO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <b/>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="7"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="43" fontId="7" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Migliaia" xfId="1" builtinId="3"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
-    <cellStyle name="Normale 2" xfId="3" xr:uid="{57029D19-95DD-4CE1-B883-F313537B15B7}"/>
-    <cellStyle name="Normale_Foglio1 2" xfId="2" xr:uid="{79361D56-881D-4702-BFB2-B0D5756BFFAB}"/>
+    <cellStyle name="Normale 2" xfId="3" xr:uid="{33E2C584-B589-4821-B76D-B5C6AC756077}"/>
+    <cellStyle name="Normale_Foglio1 2" xfId="2" xr:uid="{D645CAAB-23C3-4C89-A0A6-401B67AFA17C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -665,592 +690,617 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54087910-F8E7-45C3-93AA-89B5555C9764}">
-  <dimension ref="A1:H20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCB81E31-CBC9-4657-AA42-0DE36071DE13}">
+  <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K4" sqref="K4"/>
+      <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="21.6" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.44140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="24.6640625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.33203125" customWidth="1"/>
+    <col min="3" max="3" width="46.6640625" style="8" customWidth="1"/>
+    <col min="4" max="4" width="11" customWidth="1"/>
+    <col min="8" max="8" width="14.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="39.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="3" t="s">
+      <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="4" t="s">
+    <row r="2" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="6">
-[...3 lines deleted...]
-        <v>2280.0699999999997</v>
+      <c r="D2" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E2" s="7">
+        <v>500.11</v>
       </c>
       <c r="F2" s="7">
-        <v>85470</v>
-[...7 lines deleted...]
-      <c r="A3" s="4" t="s">
+        <v>87262.44</v>
+      </c>
+      <c r="G2" s="7">
+        <v>0</v>
+      </c>
+      <c r="H2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D3" s="6">
+      <c r="D3" s="7">
         <v>47015.8</v>
       </c>
-      <c r="E3" s="6">
+      <c r="E3" s="7">
         <v>1742.78</v>
       </c>
       <c r="F3" s="7">
         <v>110000</v>
       </c>
-      <c r="G3" s="6">
-[...2 lines deleted...]
-      <c r="H3" s="6" t="s">
+      <c r="G3" s="7">
+        <v>0</v>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="4" t="s">
+    <row r="4" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B4" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="5" t="s">
+      <c r="C4" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="6">
-[...3 lines deleted...]
-        <v>2280.0699999999997</v>
+      <c r="D4" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E4" s="7">
+        <v>500.11</v>
       </c>
       <c r="F4" s="7">
-        <v>110780</v>
-[...7 lines deleted...]
-      <c r="A5" s="4" t="s">
+        <v>112572.44</v>
+      </c>
+      <c r="G4" s="7">
+        <v>0</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="B5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="D5" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E5" s="7">
+        <v>500.11</v>
+      </c>
+      <c r="F5" s="7">
+        <v>98572.44</v>
+      </c>
+      <c r="G5" s="7">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5"/>
+    </row>
+    <row r="6" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="6">
-[...14 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B6" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="C6" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="5" t="s">
+      <c r="D6" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E6" s="7">
+        <v>500.11</v>
+      </c>
+      <c r="F6" s="7">
+        <v>98572.44</v>
+      </c>
+      <c r="G6" s="7">
+        <v>0</v>
+      </c>
+      <c r="H6" s="5"/>
+    </row>
+    <row r="7" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="D6" s="6">
-[...14 lines deleted...]
-      <c r="A7" s="4" t="s">
+      <c r="B7" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="4" t="s">
+      <c r="C7" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="6">
+      <c r="D7" s="7">
         <v>47015.8</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="7">
         <v>2091.96</v>
       </c>
       <c r="F7" s="7">
         <v>82469.009999999995</v>
       </c>
-      <c r="G7" s="6">
-[...2 lines deleted...]
-      <c r="H7" s="6" t="s">
+      <c r="G7" s="7">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B8" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="C8" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="6">
+      <c r="D8" s="7">
         <v>47015.8</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="7">
         <v>2280.0700000000002</v>
       </c>
       <c r="F8" s="7">
         <v>87469.01</v>
       </c>
-      <c r="G8" s="6">
-[...2 lines deleted...]
-      <c r="H8" s="7" t="s">
+      <c r="G8" s="7">
+        <v>0</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="4" t="s">
+      <c r="B9" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="D9" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E9" s="7">
+        <v>500.11</v>
+      </c>
+      <c r="F9" s="7">
+        <v>74262.44</v>
+      </c>
+      <c r="G9" s="7">
+        <v>0</v>
+      </c>
+      <c r="H9" s="5"/>
+    </row>
+    <row r="10" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="6">
-[...23 lines deleted...]
-      <c r="D10" s="6">
+      <c r="B10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="7">
         <v>47015.8</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="7">
         <v>2280.0700000000002</v>
       </c>
       <c r="F10" s="7">
         <v>87469.01</v>
       </c>
-      <c r="G10" s="6">
-[...2 lines deleted...]
-      <c r="H10" s="7" t="s">
+      <c r="G10" s="7">
+        <v>0</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="7">
         <v>47015.799999999996</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="7">
         <v>2280.0699999999997</v>
       </c>
       <c r="F11" s="7">
         <v>87469.01</v>
       </c>
-      <c r="G11" s="6">
-[...2 lines deleted...]
-      <c r="H11" s="7" t="s">
+      <c r="G11" s="7">
+        <v>0</v>
+      </c>
+      <c r="H11" s="5" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A12" s="4" t="s">
+    <row r="12" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="C12" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="D12" s="6">
-[...3 lines deleted...]
-        <v>2280.0699999999997</v>
+      <c r="D12" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E12" s="7">
+        <v>500.11</v>
       </c>
       <c r="F12" s="7">
-        <v>96780</v>
-[...7 lines deleted...]
-      <c r="A13" s="4" t="s">
+        <v>98572.44</v>
+      </c>
+      <c r="G12" s="7">
+        <v>0</v>
+      </c>
+      <c r="H12" s="5"/>
+    </row>
+    <row r="13" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="B13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="5" t="s">
+      <c r="B13" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="7">
         <v>47015.8</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="7">
         <v>2280.0700000000002</v>
       </c>
       <c r="F13" s="7">
         <v>87469.01</v>
       </c>
-      <c r="G13" s="6">
-[...7 lines deleted...]
-      <c r="A14" s="4" t="s">
+      <c r="G13" s="7">
+        <v>0</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="B14" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E14" s="7">
+        <v>500.11</v>
+      </c>
+      <c r="F14" s="7">
+        <v>98572.44</v>
+      </c>
+      <c r="G14" s="7">
+        <v>0</v>
+      </c>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E15" s="7">
+        <v>500.11</v>
+      </c>
+      <c r="F15" s="7">
+        <v>98572.44</v>
+      </c>
+      <c r="G15" s="7">
+        <v>0</v>
+      </c>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="5" t="s">
-[...50 lines deleted...]
-      <c r="D16" s="6">
+      <c r="D16" s="7">
         <v>47015.8</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="7">
         <v>2280.0700000000002</v>
       </c>
       <c r="F16" s="7">
         <v>82779.95</v>
       </c>
-      <c r="G16" s="6">
-[...7 lines deleted...]
-      <c r="A17" s="4" t="s">
+      <c r="G16" s="7">
+        <v>0</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="5" t="s">
+      <c r="B17" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D17" s="6">
-[...3 lines deleted...]
-        <v>2280.0699999999997</v>
+      <c r="D17" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E17" s="7">
+        <v>500.11</v>
       </c>
       <c r="F17" s="7">
-        <v>96780</v>
-[...7 lines deleted...]
-      <c r="A18" s="4" t="s">
+        <v>98572.44</v>
+      </c>
+      <c r="G17" s="7">
+        <v>0</v>
+      </c>
+      <c r="H17" s="5"/>
+    </row>
+    <row r="18" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="5" t="s">
+      <c r="B18" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="D18" s="6">
-[...3 lines deleted...]
-        <v>7280.13</v>
+      <c r="D18" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E18" s="7">
+        <v>5500.17</v>
       </c>
       <c r="F18" s="7">
-        <v>73219.179999999993</v>
-[...7 lines deleted...]
-      <c r="A19" s="4" t="s">
+        <v>75011.56</v>
+      </c>
+      <c r="G18" s="7">
+        <v>0</v>
+      </c>
+      <c r="H18" s="5"/>
+    </row>
+    <row r="19" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="C19" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E19" s="7">
+        <v>500.11</v>
+      </c>
+      <c r="F19" s="7">
+        <v>98572.44</v>
+      </c>
+      <c r="G19" s="7">
+        <v>0</v>
+      </c>
+      <c r="H19" s="5"/>
+    </row>
+    <row r="20" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D20" s="7">
         <v>47015.8</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E20" s="7">
         <v>2280.0700000000002</v>
       </c>
-      <c r="F19" s="7">
+      <c r="F20" s="7">
         <v>87469.07</v>
       </c>
-      <c r="G19" s="6">
-[...10 lines deleted...]
-      <c r="B20" s="4" t="s">
+      <c r="G20" s="7">
+        <v>0</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="5" t="s">
-[...14 lines deleted...]
-      <c r="H20" s="6"/>
+      <c r="C21" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="7">
+        <v>50005.77</v>
+      </c>
+      <c r="E21" s="7">
+        <v>500.11</v>
+      </c>
+      <c r="F21" s="7">
+        <v>98572.44</v>
+      </c>
+      <c r="G21" s="7">
+        <v>0</v>
+      </c>
+      <c r="H21" s="5"/>
     </row>
   </sheetData>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader xml:space="preserve">&amp;LRetribuzioni dei dirigenti di vertice alla data del l'01/01/2026
+    <oddHeader xml:space="preserve">&amp;LRetribuzioni dei dirigenti di vertice alla data del 11/06/26
 </oddHeader>
     <oddFooter>&amp;L&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>dgpub</vt:lpstr>
-      <vt:lpstr>dgpub!Titoli_stampa</vt:lpstr>
+      <vt:lpstr>solodg</vt:lpstr>
+      <vt:lpstr>solodg!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rondelli Roberta</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>