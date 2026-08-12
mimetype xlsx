--- v0 (2026-02-18)
+++ v1 (2026-08-12)
@@ -1,123 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30set25/Anno 2022/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30giu26/Anno 2022/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{77E955C7-E7BF-466C-A7A3-3DC718F65CB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{80A9A6C3-9C2F-42CE-85FF-A72380AFB152}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{F715EB2B-C085-430D-98C0-B5FB8EA17A3E}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{0E0A3E75-AD8F-4BD0-9757-C5D632B69DE6}"/>
   </bookViews>
   <sheets>
     <sheet name="Trasferte Inc.di veritice 2022" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Inc.di veritice 2022'!$A$4:$D$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Inc.di veritice 2022'!$A$4:$D$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trasferte Inc.di veritice 2022'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t>Regione Emilia-Romagna</t>
   </si>
   <si>
     <t>Trasferte Dirigenti titolari di Incarichi Amministrativi di Vertice ANNO 2022</t>
   </si>
   <si>
     <t>Ordinamento alfabetico</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Tipo di Incarico</t>
   </si>
   <si>
     <t xml:space="preserve">Importo Trasferte
 ANNO 2022 </t>
-  </si>
-[...13 lines deleted...]
-    <t>ONELIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -145,95 +133,89 @@
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="4" tint="0.39951780755027927"/>
+        <color theme="4" tint="0.39954832605975527"/>
       </left>
       <right style="thin">
-        <color theme="4" tint="0.39951780755027927"/>
+        <color theme="4" tint="0.39954832605975527"/>
       </right>
       <top style="thin">
-        <color theme="4" tint="0.39951780755027927"/>
+        <color theme="4" tint="0.39954832605975527"/>
       </top>
       <bottom style="thin">
-        <color theme="4" tint="0.39951780755027927"/>
+        <color theme="4" tint="0.39954832605975527"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema 2022">
   <a:themeElements>
@@ -512,150 +494,123 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90F3B5C0-71D0-4254-93ED-8D35E3EDC1D3}">
-  <dimension ref="A1:D6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A4FCED7-E1D6-40BE-84F7-3F408BB50A86}">
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="13.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="19.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.44140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-    </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/09/2025</oddFooter>
+    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/06/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trasferte Inc.di veritice 2022</vt:lpstr>
       <vt:lpstr>'Trasferte Inc.di veritice 2022'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gabusi Barbara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>