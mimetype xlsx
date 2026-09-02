--- v0 (2026-02-18)
+++ v1 (2026-09-02)
@@ -1,161 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30set25/Anno 2024/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://regioneemiliaromagna-my.sharepoint.com/personal/barbara_gabusi_regione_emilia-romagna_it/Documents/Regione Trasparente/Trasferte Dirigenti e PO con Delega/Dirigenti/Aggiornamento 30giu26/Anno 2024/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D6F8D91D-CABB-4558-A5E1-420014F722DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B02C8CBF-E322-4DAD-A555-3389B12240D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C01F9F8F-AB62-4EFB-B98A-41F6A2CE36A2}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FB87F774-3968-4149-BBA0-67B801A4CA5A}"/>
   </bookViews>
   <sheets>
     <sheet name="Trasferte Inc.di veritice 2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Inc.di veritice 2024'!$A$4:$D$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trasferte Inc.di veritice 2024'!$A$4:$D$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trasferte Inc.di veritice 2024'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Regione Emilia-Romagna</t>
   </si>
   <si>
     <t xml:space="preserve">Trasferte Dirigenti titolari di Incarichi Amministrativi di Vertice ANNO 2024 </t>
   </si>
   <si>
     <t>Ordinamento alfabetico</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Tipo di Incarico</t>
   </si>
   <si>
     <t>Importo Trasferte
 ANNO 2024</t>
   </si>
   <si>
     <t>AMERIO</t>
   </si>
   <si>
     <t>SABRINA</t>
   </si>
   <si>
     <t>Direttore Agenzia</t>
-  </si>
-[...13 lines deleted...]
-    <t>ONELIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -211,51 +198,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
-    <cellStyle name="Normale 2" xfId="1" xr:uid="{2421A640-8CE6-43AD-A6D1-A7E79330C984}"/>
+    <cellStyle name="Normale 2" xfId="1" xr:uid="{BA6F49C8-3472-4564-B67C-DD93894C8FA5}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -550,164 +537,137 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5A7AE66-63E7-4EB4-A8A4-181716E82D8C}">
-  <dimension ref="A1:D7"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0C72239-5527-4FFC-87CA-2673F07BA6EA}">
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.44140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.44140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="16" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.77734375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.88671875" style="2" customWidth="1"/>
     <col min="4" max="4" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="14.4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="9">
         <v>189.8</v>
-      </c>
-[...26 lines deleted...]
-        <v>1259.21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/09/2025</oddFooter>
+    <oddFooter>&amp;C&amp;P&amp;RAggiornamento al 30/06/2026</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Trasferte Inc.di veritice 2024</vt:lpstr>
       <vt:lpstr>'Trasferte Inc.di veritice 2024'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gabusi Barbara</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>